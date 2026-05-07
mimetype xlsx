--- v0 (2026-01-30)
+++ v1 (2026-05-07)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA143"/>
+  <dimension ref="A1:AH126"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,76 +225,111 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>140758</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Réaliser des travaux de construction batîmentaire</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Construire et développer le patrimoine bâti des collectivités
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs
   (adapté en fonction de la volonté des MOA et des usages) :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - bâtiments à énergie positive (BEPOS)
 &lt;/p&gt;
 &lt;p&gt;
  - bâtiment  basse consommation (BBC)
@@ -363,2054 +398,1813 @@
  &lt;em&gt;
   dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ce4-realiser-des-travaux-de-construction-batiment/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>162340</v>
+        <v>77368</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'investissement des associations sportives</t>
+          <t>Financer vos opérations situées dans les quartiers prioritaires de la politique de la ville avec le prêt PRU (QPV)</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Soutien à l'acquisition d’équipements sportifs collectifs</t>
+          <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Banque Européenne d'Investissement (BEI)
+Banque des Territoires</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
-        <is>
-[...220 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H5" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Vous êtes un acteur public local et souhaitez soutenir le développement des quartiers de la politique de la ville sur votre territoire ? La Banque des Territoires vous accompagne dans le financement de vos projets de développement localisés au sein des quartiers prioritaires de la politique de la ville (QPV).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PRU de la Banque des Territoires, vous pouvez financer de nombreux projets : construction, acquisition ou réhabilitation de bâtiments publics, infrastructure ou aménagement urbain, portage foncier dans le cadre de projets d&amp;#039;aménagement ou encore construction, acquisition ou réhabilitation de bâtiments tertiaires privés contribuant à la revitalisation économique du quartier. Pour être éligible, votre projet doit également être situé en quartier prioritaire de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt PRU vous permet de bénéficier de conditions financières plus avantageuses, si votre projet respecte des critères de transition énergétique et écologique. Cela concerne ainsi la rénovation énergétique des bâtiments, les énergies renouvelables, la mobilité douce et décarbonée, la préservation de la biodiversité et l&amp;#039;adaptation au changement climatique, la préservation de l&amp;#039;environnement et la lutte contre la pollution, ou encore les circuits courts et la transition alimentaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Commerces et services
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pru-am-pret-renouvellement-urbain-amenagement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pruam_psat</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/de73-beneficier-dun-pret-de-renouvellement-urbain-/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>147699</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une étude d'aide à la décision pour la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de l&amp;#039;adhésion à son service Energie Plus, Territoire d&amp;#039;énergie Drôme (SDED) a mis en place un accord cadre multi-attributaire pour la commande rapide d&amp;#039;audits énergétiques et de choix d&amp;#039;énergie, selon son propre cahier des charges.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;autres types d&amp;#039;études peuvent être analysés à la demande (diagnostic de structure, faisabilité d&amp;#039;une installation d&amp;#039;énergie renouvelable...).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;étude est préalablement examinée par Territoire d&amp;#039;énergie Drôme, avant restitution à la collectivité en présence de lui-même et du bureau d&amp;#039;études. Elle est directement prise en charge par Territoire d&amp;#039;énergie Drôme, avec une contrepartie demandée à hauteur de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 % de son coût TTC pour les communes en régime rural (au sens de la TICFE) ou pour les EPCI &amp;lt;&amp;#61;25 000 hab
+ &lt;/li&gt;
+ &lt;li&gt;
+  60 % de son coût TTC pour les communes en régime urbain (au sens de la TICFE) ou pour les EPCI &amp;gt; 25 000 hab
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soumis à adhésion au service Energie Plus.
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse conjointe de la pertinence de l&amp;#039;étude envisagée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/application/files/9716/7946/9643/PLAQUETTE_BATIMENTS_PUBLICS_220X180_WEB-1.pdf</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a5f-etudes-daide-a-la-decision/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>111628</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Investir en milieu rural</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Contrats</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>30% maximum du coût d'opération</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrat rural de 3 ans : aide aux travaux d&amp;#039;investissement, cofinancement par le Département de l&amp;#039;Essonne et la Région Ile-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Cofinancement de 30% maximum du coût d&amp;#039;opération par le Département de l&amp;#039;Essonne, en complément de la Région Ile-de-France (40%) ; 30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
 &lt;/p&gt;
 &lt;p&gt;
  Plafonds de dépenses HT subventionnables :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    communes de moins de 2.000 habitants : 370 000 €,
   &lt;/li&gt;
   &lt;li&gt;
    syndicats de moins de 3.000 habitants et communes nouvelles : 770 000 €.
   &lt;/li&gt;
  &lt;/ul&gt;
  Délibération n°2016-04-0055 (AD du 25/09/2017)
 </t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants en Essonne, Syndicats intercommunaux de moins de 3.000 habitants en Essonne et Communes nouvelles créées après le 1er janvier 2016 en Essonne.
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement de la Région Ile-de-France (40%) ; 30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0067-investir-en-milieu-rural/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-      <c r="A7" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>111629</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Investir sur le territoire de l'Intercommunalité</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Partenariats avec les territoires : Contrats</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J7" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>Aide selon critère démographique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrat de partenariat de 6 ans avec les intercommunalités ayant pour objectif le partage d&amp;#039;un diagnostic territorial reposant sur les enjeux des politiques publiques départementales et les projets de territoire des intercommunalités.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention mobilisable en une seule fois.
 &lt;/p&gt;
 &lt;p&gt;
  Critère de population prise en compte pour le calcul de la Dotation Globale de Fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2016-04-0055 (AD du 25/09/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Intercommunalités en Essonne.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc06-investir-sur-le-territoire-de-lintercommunali/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>111630</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Investir sur le territoire de la Commune</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Partenariats avec les territoires : Contrats</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Aide selon critère démographique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrat de partenariat de 3 ans avec les Communes.
 &lt;/p&gt;
 &lt;p&gt;
  Aide cumulable avec les dispositifs politique de la ruralité et politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention mobilisable en une seule fois.
 &lt;/p&gt;
 &lt;p&gt;
  Critère de population prise en compte pour le calcul de la Dotation Globale de Fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Communes de moins de 2.000 habitants : aide plafonnée à 111.000€ au titre d&amp;#039;un contrat rural ou d&amp;#039;un contrat de partenariat.
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2016-04-0055 (AD du 25/09/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes en Essonne.
   &lt;/li&gt;
   &lt;li&gt;
    30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0fc1-investir-sur-le-territoire-de-la-commune/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>128963</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Passer un marché public en vue de la réalisation d’un projet de construction et d’aménagement</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assister le maître d&amp;#039;ouvrage dans toutes les étapes
+de la commande publique dans le cadre d&amp;#039;un projet
+de construction et d&amp;#039;aménagement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aider dans la définition du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  informer sur la procédure pour la mise en oeuvre
+d&amp;#039;un marché
+ &lt;/li&gt;
+ &lt;li&gt;
+  rédiger les pièces nécessaires à la consultation
+et à la bonne exécution du marché
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Détermination du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;accompagnement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Documents inhérents aux marchés publics (règlement de
+la consultation, cahier des charges, cahier des clauses
+administratives particulières, acte d&amp;#039;engagement...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Equipement public
+Logement et habitat
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saisine officielle de l&amp;#039;exécutif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs et études
+diverses relatifs au projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
-          <t>mpiegut@cd-essonne.fr</t>
+          <t>contact@gironderessources.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0fc1-investir-sur-le-territoire-de-la-commune/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb7e-passer-un-marche-public-en-vue-de-la-realisat/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
+    <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>95074</v>
+        <v>162339</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des diagnostics d'énergie de bâtiments publics et associatifs</t>
+          <t>Soutenir les travaux sur les équipements sportifs collectifs</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Diagnostic des bâtiments publics et associatifs</t>
+          <t>Soutien aux travaux sur les équipements sportifs collectifs</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à l’aménagement du territoire régional&lt;/p&gt; &lt;p&gt;Associations sportives affiliées à une fédération sportive agréée par le ministère chargé des sports et CREPS.&lt;br /&gt; Pour les Établissements Publics de Coopération Intercommunale (EPCI) : le Contrat Régional d&amp;#039;Équilibre des Territoires (CRET)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Date de dépôt des dossiers&lt;/h3&gt;
+&lt;p&gt;Avant le 31 octobre de l&amp;#039;année précédant l&amp;#039;exercice au titre duquel est demandée la subvention.&lt;/p&gt;
+&lt;p&gt;Toute demande doit être &lt;strong&gt;déposée de façon dématérialisée&lt;/strong&gt; sur la plateforme régionale dédiée  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-travaux-sur-les-equipements-sportifs-collectifs</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-travaux-sur-les-equipements-sportifs-collectifs/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>98477</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Financer les opérations de rénovation thermique</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>22759</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA)</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Aide de 20 000 € maximum dans la limite de 50 % du coût total du projet. Un abondement de 30 000 € pourra être accordé dans le cadre d’un projet de couverture de ce terrain.</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dispositif Fonds d&amp;#039;Aide au Football Amateur - Chapitre Équipement (Nouvelle pratique : Beach Soccer)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Beach Soccer est en plein essor à la Fédération Française de Football depuis quelques années
+et nécessite aujourd&amp;#039;hui la construction de terrains spécifiques permanents ou saisonniers pour
+accompagner le déploiement de cette pratique dans tous les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de la F.F.F. est de permettre à toutes ses ligues régionales et ses districts de disposer de
+terrains destinés à accueillir des rencontres officielles sous la forme d&amp;#039;événements promotionnels et
+de compétitions, l&amp;#039;occasion aussi pour les clubs de football résidents de proposer cette pratique à
+leurs licenciés.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle souhaite donc accompagner la construction de terrains spécifiques, dont les possibilités
+d&amp;#039;implantation sont diverses avec les complexes sportifs existants, les établissements publics
+dédiés aux loisirs ou les centres aquatiques, les plans d&amp;#039;eau (bords de lac, bords de rivière) et bien
+évidemment le littoral (plages).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2025</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le porteur du projet doit être, soit un club affilié à la FFF, soit une collectivité locale en
+collaboration avec un club support affilié à la FFF ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le terrain doit être conforme aux lois du jeu FIFA du Beach Soccer (reprises dans le
+guide interactif de la pratique) ;
+ &lt;/li&gt;
+ &lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date de
+commencement des travaux ;&lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement projeté doit être situé, soit au sein d&amp;#039;un complexe sportif dont les
+installations existantes sont classées de niveau 6 minimum, soit dans un établissement
+public dédié aux loisirs équipé de vestiaires et sanitaires (base de loisirs, complexe
+aquatique), sur le littoral et sur un plan d&amp;#039;eau (bord de lac, rivière). Dans le cas où l’équipement serait installé de manière temporaire une attestation
+précisant les conditions de la mise à disposition doit être jointe au dossier ;&lt;/li&gt;
+ &lt;li&gt;
+  Le porteur de projet doit impérativement présenter un projet d&amp;#039;utilisation des installations
+envisagées dans le respect des attentes de la FFF ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter
+de la date d&amp;#039;attribution de la subvention par la FFF.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_beach-soccer-25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Lou LE NEDIC, Cheffe de projets à la FFF : llenedic&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>spessoa@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b243-dispositif-fonds-daide-au-football-amateur-ch/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2020</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>120569</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementales des territoires du Jura (DDT)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Direction départementale des Territoires du département du Jura (39) propose aux collectivités locales une aide en ingénierie pour leurs projets. Par exemple, les aiguiller dans les procédures, dans la recherche de financement ou encore les orienter techniquement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Source de l&amp;#039;Ain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas des Paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Petites Villes de Demain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Friche
+Transition énergétique
+Agriculture et agroalimentaire
+Revitalisation
+International</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de la DDT 39
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail de la direction de la DDT 39 : ddt&amp;#64;jura.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>l.langdorf@hotmail.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3c6-aide-ingenierie-aux-collectivites-locales-du-/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des territoires 39</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>95080</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements sportifs</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux investissements sportifs à vocation compétitive</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...624 lines deleted...]
-          <t>Subvention</t>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 25</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
-        <is>
-[...556 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes et EPCI,
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Les structures privées (inclues ligues et associations privées de gestion de centres de formation) propriétaires d&amp;#039;équipements sportifs utilisés à des fins compétitives de haut niveau, en lien avec un club local.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Rénovation d&amp;#039;équipements vétustes,
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;ul&gt;
   &lt;li&gt;
@@ -2498,1219 +2292,1280 @@
 &lt;p&gt;
  Seront intégrées aux dépenses éligibles les travaux relevant de l&amp;#039;équipement sportif stricto sensu, à l&amp;#039;exclusion des zones de convivialité (hall, accueil, club-house, espaces verts et espaces bien-être).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;intervention régionale est calculée sur le montant des dépenses subventionnables plafonné à 2 M€ HT, sur la base du coût prévisionnel des travaux opérés sur l&amp;#039;équipement sportif stricto sensu, en tenant compte des dernières données fiscales connues « Potentiel financier et Effort fiscal des communes de la région Grand Est » :
 &lt;/p&gt;
 &lt;p&gt;
  Taux d&amp;#039;intervention régionale
 Potentiel
 financier de la commune d&amp;#039;implantation &amp;lt; Potentiel financier de
 la strate
 Potentiel
 financier de la commune d&amp;#039;implantation &amp;gt; Potentiel financier de
 la strate
 Effort
 fiscal &amp;lt;1
 20 %
 15 %
 Effort
 fiscal &amp;gt;1
 25 %
 20 %
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>30/11/2016</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-investissements-sportifs/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0134/depot/simple</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:Paul.FRICKER&amp;#64;grandest.fr"&gt;
     Paul FRICKER
    &lt;/a&gt;
    – 03 88 15 67 45 (Alsace-Lorraine)
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:sophie.saintaubin&amp;#64;grandest.fr"&gt;
     Sophie SAINT-AUBIN
    &lt;/a&gt;
    – 03 26 70 85 82 (Champagne-Ardenne)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c6b-soutien-aux-investissements-sportifs/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>112125</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un audit énergétique sur patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation d'audits énergétiques sur patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>50% du montant HT</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES fait réaliser et finance pour le compte de ses communes adhérentes qui le souhaitent un ou plusieurs audits énergétiques sur leur patrimoine bâti.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TCCFE.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de participation financière est de 50% du montant HT des audits énergétiques réalisés par un cabinet d&amp;#039;étude indépendant et ce, uniquement pour les bâtiments communaux ne bénéficiant pas d&amp;#039;un co-financement par les programmes issus de l&amp;#039;appel à manifestation d&amp;#039;intérêt ACTEE lancé par la FNCCR.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant annuel HT de participation financière à ce titre, est plafonné à 7 500 €/an/commune.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/audit-energetique/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b42-aide-a-la-realisation-daudits-energetique-sur/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>155560</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les audits énergétiques de bâtiments publics et les schémas directeurs immobiliers énergétiques</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>AUDITS ÉNERGÉTIQUES DE BÂTIMENTS PUBLICS ET SCHÉMAS DIRECTEURS IMMOBILIERS ÉNERGÉTIQUES</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les collectivités à mieux connaître la consommation énergétique de leurs bâtiments et à identifier et prioriser les travaux de rénovation à réaliser dans une logique de programmation pluriannuelle.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes hors Métropole et communauté urbaine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses de prestations externes visant à la réalisation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  D&amp;#039;audit(s) énergétique(s) portant sur un ou plusieurs bâtiments propriétés de la collectivité maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+ &lt;li&gt;
+  D&amp;#039;un schéma directeur immobilier énergétique (SDIE) portant sur tout ou partie du patrimoine de la collectivité maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;
+Les diagnostics de performance énergétique (DPE)
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les audits doivent être réalisés par un détenteur de la qualification Reconnu garant de l&amp;#039;environnement (RGE).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les audits doivent répondre au cahier des charges de l&amp;#039;ADEME.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les schémas directeurs immobiliers énergétiques (SDIE) doivent répondre au cahier des charges réalisé par la fédération nationale des collectivités concédantes et régies (FNCCR) et l&amp;#039;ADEME.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 1.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 75.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/audits-energetiques-de-batiments-publics-et-schemas-directeurs-immobiliers-energetiques/</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dcbe-modele/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>126156</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Econome de flux / Conseiller énergie</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un accompagnement par un économe de flux/conseiller énergie afin de : réaliser un inventaire de son patrimoine, analyser et suivre ses consommations et dépenses énergétiques, proposer des améliorations et définir des priorités en vue d&amp;#039;un plan d&amp;#039;actions pluriannuel, se faire accompagner à la mise en œuvre des actions, valoriser les certificats d&amp;#039;économie d&amp;#039;énergie, suivre les performances post-travaux, être sensibiliser et s&amp;#039;informer sur les questions énergétiques,... et également se faire accompagner à la mise en œuvre des obligations liées au dispositif &amp;#34;éco énergie tertiaire&amp;#34;.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;audits énergétiques à coût réduit : grâce à un marché à bons de commande porté par le SIEGE 27 avec un reste à charge pour la commune fixé entre 20 et 75%.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser vos certificats d&amp;#039;économie d&amp;#039;énergie : prestataire mis à disposition gratuitement afin de vérifier l&amp;#039;éligibilité des dépenses puis collecter les justificatifs nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un fonds de concours de 10 000€ pour tout travaux éligibles aux certificats d&amp;#039;économie d&amp;#039;énergie de plus de 20 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes les informations sont disponibles sur le bouton descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Accompagnement par un économe de flux/conseiller énergie, réalisation d&amp;#039;audits énergétiques : ouvert à toutes les communes ne pouvant pas bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+&lt;/p&gt;
+&lt;p&gt;
+ - Récupération des Certificats d&amp;#039;Économie d&amp;#039;Énergie : ouvert à toutes collectivités ou groupements de collectivités, hormis les communes pouvant déjà bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fonds de concours : ouvert à toutes les communes rurales du département de l&amp;#039;Eure dites &amp;#34;communes C&amp;#34;.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.siege27.fr/sites/default/files/fiche-reno.pdf</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ te&amp;#64;siege27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 32 39 82 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y16" s="1" t="inlineStr">
         <is>
-          <t>olivier.claudel@grandest.fr</t>
+          <t>mathilde.girard@siege27.fr</t>
         </is>
       </c>
       <c r="Z16" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6c6b-soutien-aux-investissements-sportifs/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e12a-accompagnement-a-la-renovation-energetique-de/</t>
         </is>
       </c>
       <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
+    <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
-        <v>140757</v>
+        <v>140760</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Valoriser les travaux de performance énergétique</t>
+          <t>Réaliser des travaux de rénovation batîmentaire</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Valoriser les économies d&amp;#039;énergie
+  Aménager le patrimoine bâti des collectivités
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Dispositif d&amp;#039;accompagnement :
-  Certificats d&amp;#039;Economie d&amp;#039;Energie (CEE)
+  Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;ul&gt;
-[...5 lines deleted...]
- - bénéficier d&amp;#039;une bonus financier
+&lt;p&gt;
+ - gérer, optimiser les usages
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - améliorer les performances énergétiques
+&lt;/p&gt;
+&lt;p&gt;
+ - mettre en accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtriser les coûts de fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
       <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
-        </is>
-[...10 lines deleted...]
-&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
       <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
       <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  cee&amp;#64;sidec-jura.fr
+  dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;em&gt;
-[...1 lines deleted...]
- &lt;/em&gt;
+ 03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/35ef-valoriser-les-travaux-de-performance-energeti/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fcdf-realiser-des-travaux-de-renovation-batimentai/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
+    <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>140760</v>
+        <v>140757</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des travaux de rénovation batîmentaire</t>
+          <t>Valoriser les travaux de performance énergétique</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Aménager le patrimoine bâti des collectivités
+  Valoriser les économies d&amp;#039;énergie
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Objectifs :
+  Dispositif d&amp;#039;accompagnement :
+  Certificats d&amp;#039;Economie d&amp;#039;Energie (CEE)
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...13 lines deleted...]
- &lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - bénéficier d&amp;#039;une bonus financier
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Dossiers de travaux éligibles aux Certificats d&amp;#039;Economie d&amp;#039;énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir les factures et éléments nécessaires à l&amp;#039;analyse
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
       <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
       <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  dper&amp;#64;sidec-jura.fr
+  cee&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- 03 84 47 04 12
+ &lt;em&gt;
+  03 84 47 83 00
+ &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/fcdf-realiser-des-travaux-de-renovation-batimentai/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35ef-valoriser-les-travaux-de-performance-energeti/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
+    <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
-        <v>155560</v>
+        <v>140755</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les audits énergétiques de bâtiments publics et les schémas directeurs immobiliers énergétiques</t>
-[...4 lines deleted...]
-          <t>AUDITS ÉNERGÉTIQUES DE BÂTIMENTS PUBLICS ET SCHÉMAS DIRECTEURS IMMOBILIERS ÉNERGÉTIQUES</t>
+          <t>Réaliser un bilan énergétique du patrimoine communal</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Seine-Maritime</t>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 50</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
-        <is>
-[...462 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Accompagner dans la transition énergétique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dispositif d&amp;#039;accompagnement :
   Conseil en Energie Partagé (CEP)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectif:
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - établir un inventaire du patrimoine communal
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -effectuer un bilan énergétique
 &lt;/p&gt;
 &lt;p&gt;
  - définir un programme d&amp;#039;actions
 &lt;/p&gt;
 &lt;p&gt;
  - diminuer les consommations et dépenses énergétiques
 &lt;/p&gt;
 &lt;p&gt;
  - réduire les émissions de gaz à effet de serre
 &lt;/p&gt;
 &lt;p&gt;
  - améliorer le confort des usagers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Adhérer au service Conseil en Energies
  &lt;/li&gt;
  &lt;li&gt;
   Fournir les factures et éléments nécessaires à l&amp;#039;analyse
  &lt;/li&gt;
  &lt;li&gt;
   Ouvrir les bâtiments à la visite
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   cep&amp;#64;sidec-jura.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 83 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/630f-realiser-un-bilan-energetique-du-patrimoine-c/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...127 lines deleted...]
-      <c r="A24" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>117159</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Faire appel à un Atelier Chantier d’Insertion : entretien et rénovation du patrimoine bâti</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   A propos d&amp;#039;Initiatives77 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Notre offre de service :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 entretient et rénove votre patrimoine (mise en accessibilité, lavoirs, écoles, murs de cimetières, puits, monuments à préserver...). Ces chantiers vous permettent de valoriser votre engagement pour :
 &lt;/p&gt;
@@ -3748,304 +3603,191 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de stockage d&amp;#039;outils et des matériaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
 &lt;/p&gt;
 &lt;p&gt;
  Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
  &lt;br /&gt;
  d&amp;#039;accueil).
  &lt;br /&gt;
  Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Animation et mise en réseau
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5bcd-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>155123</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements à vocation sportive</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Équipements sportifs (politique territoriale  22-28)</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
-[...148 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements à vocation sportive
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les plateaux multi-activités
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aire de jeux multisports sécurisée le plus souvent non-couverte, à vocation scolaire et périscolaire mais aussi d&amp;#039;espaces d&amp;#039;entrainement pour diverses disciplines (handball, tennis, basket, volley ...) dont l&amp;#039;emprise au sol est au minimum de 11 m x 22 m.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les équipements sportifs pluridisciplinaires de proximité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Equipements sportifs reconnus comme étant à usage communal ou communautaire, permettant la pratique de plusieurs disciplines sportives dans un environnement couvert. On intègre dans cette catégorie les salles sportives dont l&amp;#039;aire de jeux doit-être a minima de 36m x 18m et les gymnases dont l&amp;#039;aire de jeux doit-être de 44m x 22m, permettant notamment la pratique du handball en compétition.
@@ -4060,64 +3802,64 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tous les équipements sauf les plateaux sportifs, avis de la DDCS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations des bâtiments, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Nécessité de la présence sur le territoire d&amp;#039;une structure affiliée à une fédération organisant des compétitions en lien avec la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de respecter les normes fédérales en vigueur dans la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de la justification de l&amp;#039;équipement en question au regard des autres équipements existants sur le secteur.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -4238,1146 +3980,1083 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-sportifs-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.97
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310f-equipements-sportifs-politique-territoriale-2/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-      <c r="A27" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>145445</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation d’équipements sportifs de proximité</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La promotion de l&amp;#039;activité physique et sportive a été déclarée Grande 
+Cause Nationale 2024, ceci afin de lutter contre la sédentarité et 
+mettre le sport au cœur de la société.
+Considérant l&amp;#039;importance que revêt la présence sur l&amp;#039;ensemble du 
+territoire d&amp;#039;équipements dédiés à la pratique sportive, qui concourt à 
+l&amp;#039;émancipation des jeunes Landais, le Conseil départemental des Landes 
+soutient l&amp;#039;effort des communes et groupements de communes pour la 
+construction, la restructuration ou la réhabilitation d&amp;#039;équipements 
+sportifs de proximité.&lt;/p&gt;
+            &lt;p&gt;Une subvention en capital peut être accordée, au travers 
+des projets d’investissement structurants, aux communes ou groupements 
+de communes pour des travaux de construction, restructuration ou 
+réhabilitation d’équipements sportifs de proximité favorisant la 
+présence sur tous les territoires d’équipements adaptés aux pratiques 
+sportives.&lt;/p&gt;&lt;p&gt;Le taux d’aide défini dans le règlement pour les projets structurants est appliqué.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le plancher des dépenses éligibles est fixé à 60 000 € HT par dérogation à la partie I du règlement.&lt;/li&gt;&lt;li&gt;Le plafond des dépenses éligibles est fixé à 500 000 € HT.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide du département ne pourra intervenir qu’à raison d’un dossier tous les deux ans, présenté par la même collectivité.&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les équipements sportifs de plein air, y compris les équipements dits de loisirs (pumptrack, skatepark et city stade) ;&lt;/li&gt;&lt;li&gt;les
+ salles sportives : dans le cas d’une polyvalence, l’utilisation 
+sportive principale devra être démontrée, dans le cadre des liens avec 
+les clubs et les établissements scolaires ;&lt;/li&gt;&lt;li&gt;les dépenses liées 
+aux immobilisations extérieures (de type rampes d’accès, clôtures, 
+reprofilage simple des sols…) et ayant pour objet la mise en 
+accessibilité et la mise en sécurité participent au calcul de l’assiette
+ éligible ;&lt;/li&gt;&lt;li&gt;les dépenses d’équipement liées à une immobilisation
+ et indispensables à son fonctionnement (ex. : les paniers de basket 
+pour un city, le filet pour un court de tennis, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont exclus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les aménagements liés à des parcours de santé, ainsi que les aires de fitness en extérieur ;&lt;/li&gt;&lt;li&gt;les dépenses afférentes à de simples travaux d’entretien courants ;&lt;/li&gt;&lt;li&gt;les
+ dépenses directement non-liées aux pratiques sportives qui seront 
+exclues du calcul de l’assiette des dépenses subventionnables ; il 
+s’agit notamment : tribunes, gradins, clubs‑house, espaces connexes ;&lt;/li&gt;&lt;li&gt;les
+ honoraires afférents ainsi que les frais divers de contrôle dédiés à la
+ construction ne participent pas au calcul de l’aide ;&lt;/li&gt;&lt;li&gt;les 
+dépenses de mobiliers ou matériels (y compris sportifs) amovibles ou 
+mobiles qui ne sont pas indispensables à la désignation du bâtiment (ex.
+ : panneaux de règlement intérieur, bacs de rangement à roulettes, buts 
+ou paniers de basket mobiles en structure légère, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;&lt;p&gt;Critères d’appréciation : Priorité est donnée aux projets motivés par
+ les éléments ci‑après, critères analysés dans le cadre de l’instruction
+ de la demande d’aide :&lt;/p&gt;&lt;/li&gt;&lt;li&gt;la création d’espaces de pratique supplémentaire adaptés aux conditions d’enseignement de l’EPS et/ou à la pratique fédérale ;&lt;/li&gt;&lt;li&gt;une mise en conformité avec des exigences réglementaires fédérales ;&lt;/li&gt;&lt;li&gt;la mise en sécurité ;&lt;/li&gt;&lt;li&gt;les
+ projets apportant une plus‑valeur à son territoire (territoire 
+communautaire) dont le taux d’équipement/habitant serait inférieur à la 
+moyenne départementale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les équipements dits de 
+loisirs, l&amp;#039;insuffisance d&amp;#039;autres équipements dédiés à la pratique 
+sportive sur la commune sera pris en compte.&lt;/p&gt;&lt;ul&gt;
+ &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-construction-la-restructuration-ou-la-rehabilitation-dequipements-sportifs-de-proximite</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Courriel :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7cc-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>119941</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Accompagnement de collectivité</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
  &lt;br /&gt;
  L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
  &lt;br /&gt;
  Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
  &lt;br /&gt;
  Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
  &lt;br /&gt;
  Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
  &lt;br /&gt;
  L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
  &lt;br /&gt;
  Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes communes et EPCI de Savoie sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christian Fleury - Responsable du pôle collectivités et territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   christian.fleury&amp;#64;asder.asso.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 04 79 85 88 50
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>119928</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Moderniser les équipements sportifs</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Aide aux équipements sportifs</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Orne</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département participe à la construction ou à la réhabilitation lourde d&amp;#039;équipements sportifs majeurs particulièrement structurants pour le développement du sport dans l&amp;#039;Orne.
 &lt;/p&gt;
 &lt;p&gt;
  Seuil et plafond selon équipement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gymnase, city-stade, dojo, terrains de tennis, skate-park, anneau de roller...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuil de prise en compte des travaux et plafond de subvention, en fonction des équipements, selon tableau synoptique
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.orne.fr/services/sports/les-aides-aux-sports</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau sport et jeunesse :
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:pat.sport-jeunesse&amp;#64;orne.fr" rel="noopener" target="_blank"&gt;
   pat.sport-jeunesse&amp;#64;orne.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 02 33 81 61 80
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>babin.julie@orne.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e4d6-moderniser-les-equipements-sportifs/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de l'Orne</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>36013</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...195 lines deleted...]
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
 &lt;/p&gt;
 &lt;p&gt;
  En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   déplacements et usages de la voirie et des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   bâtiments et équipements,
  &lt;/li&gt;
  &lt;li&gt;
   aménagement de l&amp;#039;espace et habitat,
  &lt;/li&gt;
  &lt;li&gt;
   dynamisation des centres-bourgs,
  &lt;/li&gt;
  &lt;li&gt;
   eau et assainissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
  &lt;/li&gt;
  &lt;li&gt;
   mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
  &lt;/li&gt;
  &lt;li&gt;
   définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier les sources de financement possibles du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Revitalisation des centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur voirie
  &lt;/li&gt;
  &lt;li&gt;
   Création de cheminements doux
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Finistère</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://finistere-ingenierie.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
  &lt;/li&gt;
  &lt;li&gt;
   Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>severine.fossey@finistere-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2020</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>144519</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des collectivités landaises</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Equipement des Communes (FEC)</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...3 lines deleted...]
-      <c r="H31" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Fonds d’Équipement des Communes (FEC) est destiné à aider les 
+Communes ou les Établissements Publics de Coopération Intercommunale 
+sous forme d’attribution en capital pour des dépenses d’investissement.&lt;/p&gt;
+            &lt;p&gt;Le FEC est réparti par le Conseil départemental, entre les cantons, ainsi qu&amp;#039;il suit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;25 % pour une attribution forfaitaire qui prend en compte le 
+nombre d&amp;#039;anciens cantons réunis dans le nouveau canton, multiplié par la
+ répartition forfaitaire divisée par 30,&lt;/li&gt;&lt;li&gt;20 % au prorata de la population,&lt;/li&gt;&lt;li&gt;45 % au prorata du nombre de Communes,&lt;/li&gt;&lt;li&gt;10 % au prorata de l&amp;#039;inverse du potentiel fiscal.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Toutefois, la dotation cantonale ne pourra être :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;supérieure à un plafond multiplié par le nombre de Communes (année 2024 : 6 413 €)&lt;/li&gt;&lt;li&gt;inférieure à un plancher multiplié par le nombre de Communes (année 2024 : 3 944 €)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le plancher et le plafond seront révisés chaque année lors de la réunion consacrée à l&amp;#039;examen du Budget Primitif.&lt;/p&gt;
+&lt;p&gt;Pour la population, les chiffres à prendre en compte sont ceux de 
+l&amp;#039;I.N.S.E.E. à la suite du dernier recensement et des recensements 
+complémentaires intervenus depuis (population totale sans double compte 
+dans la population comptée à part).&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Architecture</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les réunions cantonales des Maires présidées par les deux
+ Conseillers départementaux, permettent de procéder librement à la 
+répartition de la dotation cantonale.&lt;/p&gt;
+&lt;p&gt;Dans le cas où les Conseillers départementaux seraient également 
+Maires, ils sont remplacés, en cette dernière qualité, lors de la 
+réunion des Maires, par leurs délégués.&lt;/p&gt;
+&lt;p&gt;Sauf dérogation exceptionnelle accordée en réunions cantonales des 
+Maires, la décision d&amp;#039;attribution de subvention doit être préalable à 
+tout commencement d&amp;#039;exécution des travaux.&lt;/p&gt;
+&lt;p&gt;Les propositions cantonales sont soumises pour approbation à la 
+Commission Permanente du Conseil départemental et font l&amp;#039;objet d&amp;#039;un 
+arrêté attributif de M. le Président du Conseil départemental.&lt;/p&gt;
+&lt;p&gt;Sur délibération de la Commission Permanente du Conseil 
+départemental, seuls peuvent faire l&amp;#039;objet d&amp;#039;un report aux Communes du 
+canton sur la dotation cantonale de l&amp;#039;exercice suivant :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les reliquats éventuels de crédits non répartis à l&amp;#039;intérieur du canton,&lt;/li&gt;&lt;li&gt;les soldes d’opérations terminées pour lesquelles le montant des travaux aurait été inférieur au montant prévu.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les subventions non utilisées par une collectivité ne peuvent faire 
+l’objet d’un report aux Communes du canton sur la dotation de l’exercice
+ suivant mais peuvent être affectées à un projet de substitution en 
+accord avec les deux Conseillers départementaux du canton concerné.&lt;/p&gt;
+&lt;p&gt;Le versement de la subvention interviendra sur présentation d&amp;#039;une 
+attestation du Maire de la Commune ou du Président de l’Établissement 
+Public de Coopération Intercommunale justifiant la réalisation de 
+l’investissement.&lt;/p&gt;
+&lt;p&gt;Possibilité est donnée de percevoir 50 % sur présentation de l&amp;#039;ordre 
+de service d&amp;#039;exécuter les travaux ou sur présentation de l’attestation 
+de commencement des travaux délivrée par le Maire ou le Président de 
+l’E.P.C.I.&lt;/p&gt;
+&lt;p&gt;Le versement de la subvention devra intervenir dans un délai de deux 
+ans à compter de la date de l&amp;#039;arrêté attributif de subvention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/fonds-dequipement-des-communes</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Concourir à doter le territoire d&amp;#039;équipements sportifs structurants.
-[...153 lines deleted...]
-&lt;p&gt;
  Email :
- &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
-[...16 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt; developpement.territorial&lt;/a&gt;&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f845-fonds-dequipement-des-communes/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...135 lines deleted...]
-      <c r="A33" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>20564</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Construire et rénover des équipements sportifs</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La création ou la réhabilitation d&amp;#039;équipements sportifs contribue à favoriser l&amp;#039;accès pour tous à la pratique sportive tout en participant à l&amp;#039;aménagement équilibré du territoire régional ainsi qu&amp;#039;à son développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  A ces titres, leur financement s&amp;#039;inscrit dans les grandes finalités poursuivies par la Région dans le cadre de sa politique sportive, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le développement des pratiques sportives et la formation ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;aménagement équilibré et cohérent du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   le développement économique et le rayonnement de la région.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, dans le cadre d&amp;#039;une politique sportive volontariste, la Région a décidé d&amp;#039;aller au-delà de sa compétence en matière de mise à disposition d&amp;#039;installations sportives aux lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS) en apportant son soutien aux projets de construction et de rénovation d&amp;#039;équipements sportifs d&amp;#039;intérêt régional, territorial ou local.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -5406,62 +5085,62 @@
  &lt;strong&gt;
   &lt;em&gt;
    Pour les équipements d&amp;#039;intérêt territorial (politiques contractuelles régionales)
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   taux d&amp;#039;intervention fixé par le dispositif en vigueur concernant les politiques contractuelles territoriales et leur règlement relatif au financement des équipements structurants. Par ailleurs, des plafonds de dépense subventionnable sont prévus pour la construction de bâtiments et de piscines.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les équipements sportifs d&amp;#039;intérêt local
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   15% maximum de la dépense éligible
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1 – Équipements sportifs d&amp;#039;intérêt régional
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles concernent des équipements sportifs qui :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    participent pleinement au rayonnement national ou international du territoire régional de par leur dimensionnement, leur capacité à accueillir du sport de haut niveau ou des manifestations à caractère international ; ou
   &lt;/li&gt;
   &lt;li&gt;
    abritent le siège de têtes de réseau régionales du mouvement sportif (ligues, comités,...) ; ou
   &lt;/li&gt;
   &lt;li&gt;
    qui sont mis prioritairement à disposition des lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2 - Équipements sportifs d&amp;#039;intérêt territorial
  &lt;/strong&gt;
@@ -5510,147 +5189,702 @@
    des communes et inscrits dans un Contrat pluriannuel « Bourg Centre – Occitanie / Pyrénées-Méditerranée ».
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Par ailleurs, seules les opérations dont le montant des dépenses éligibles est supérieur à 50 000 € HT (par tranche de travaux) peuvent bénéficier du soutien de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 - Conditions applicables à tous les projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont retenues les dépenses relatives aux travaux de constructions, de réhabilitations, de mise aux normes liées à l&amp;#039;accessibilité des personnes en situation de handicap et de maîtrise de l&amp;#039;énergie, à l&amp;#039;exception des coûts d&amp;#039;acquisition foncière (hors bâtiments), d&amp;#039;aménagements extérieurs, de mobilier, de frais de concours, d&amp;#039;assurances, de bénévolat et frais divers.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région n&amp;#039;excèdera pas la part d&amp;#039;autofinancement du projet.
 &lt;/p&gt;
 &lt;p&gt;
  La part de financement de la Région cumulée à celle des autres co-financeurs ne pourra dépasser 80% du coût de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  La demande de subvention doit être déposée à la Région avant le début des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Soutien-a-la-construction-et-a-la-renovation-d-equipements</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Renseignements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Sports 05 61 39 64 42
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Adresse d&amp;#039;envoi :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Madame la Présidente du Conseil Régional
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel de Région 22 Boulevard Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/37c2-soutien-a-la-construction-et-a-la-renovation-/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2020</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D34" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>156153</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou réhabiliter des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SPORTIFS</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Concourir à doter le territoire d&amp;#039;équipements sportifs structurants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations affiliées à une fédération sportive agréée par le Ministère en charge des Sports. Ces associations doivent être propriétaires de l&amp;#039;équipement sportif ou disposer d&amp;#039;un bail d&amp;#039;une durée égale à la durée de l&amp;#039;amortissement des travaux et qui ne peut être inférieure à 9 ans lorsque l&amp;#039;aide du Département est supérieure à 23.000€ TTC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement pour la construction ou l&amp;#039;extension d&amp;#039;un bâtiment ou ayant vocation à augmenter la valeur ou la durée d&amp;#039;usage d&amp;#039;un bâtiment existant (y compris la végétalisation des murs et des toitures).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible à condition que leur coût soit inférieur à 50 % du coût total HT dudit projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Acquisitions foncières et immobilières pour la création et l&amp;#039;extension des bâtiments (
+La date de signature de l&amp;#039;acte d&amp;#039;acquisition du bâtiment doit avoir eu lieu dans un délai de 3 ans à compter de la date de dépôt de la demande de subvention).
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux sur les abords des bâtiments dans le cadre de la construction et de l&amp;#039;extension neuve, ou de la rénovation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les locaux d&amp;#039;accueil limités à 20m2, les parcours de santé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux d&amp;#039;entretien et de maintenance, les travaux réalisés en régie, les clubs-houses et les aires de jeux pour enfants, l&amp;#039;acquisition de matériel et de mobilier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  de dépenses subventionnables :
+ &lt;/strong&gt;
+ 8.000€ (HT pour les collectivités et TTC pour les associations)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafonds de dépenses subventionnables :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Piscine
+  &lt;/strong&gt;
+  (1 bassin 25 m maxi &amp;#43; 1 bassin d&amp;#039;apprentissage &amp;#43; vestiaires/sanitaires/accueil) hors complexe aquatique : 3.000.000€ pour la construction - 1.500.000€ pour la réhabilitation/extension&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Salle de sport
+  &lt;/strong&gt;
+  (surface sportive utile &amp;gt; 44x24): 1.000.000€ pour la construction - 500.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Equipements clos et couverts
+  &lt;/strong&gt;
+  (salle de sport surface sportive utile &amp;lt; 44x24, dojo, vestiaires, court de tennis, stockage de matériel sportif, local d&amp;#039;accueil &amp;lt; 20 m2...): 600 000 € pour la construction - 300.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Terrains de grands jeux
+  &lt;/strong&gt;
+  (terrains de football, rugby, terrains mixtes, stades d&amp;#039;athlétisme, aires de sports de glace, structures artificielles d&amp;#039;escalade, aérodrome, frontons, tanks à ramer, stands de tir, pas de tir à l&amp;#039;arc, vélodrome, golf, équipements équestres, etc.): 600.000€ pour la construction - 300.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Terrains extérieurs
+  &lt;/strong&gt;
+  (city stade, skate-park, parcours santé, boulodrome, terrains extérieurs de basket-ball, handball, volley-ball, Beach volley, courts de tennis): 100.000€ pour la construction - 50.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/equipements-sportifs/</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5031-modele/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>105326</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Participer à la création et à la rénovation des équipements sportifs utilisés par les collégiens</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Sport et loisirs pour tous - programme équipements sportifs utilisés par les collégiens</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs (pour
+ces deux derniers points, le dispositif est gelé en 2026).&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 20 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  extension (dont adjonction de salles spécialisées) et constructions de gymnases : (HQE obligatoire) 20 % d&amp;#039;une dépense plafonnée à 750 000 € HT (frais d&amp;#039;ingénierie compris)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou construction de pistes d&amp;#039;athlétisme et de plateaux sportifs : 20 % d&amp;#039;une dépense subventionnable plafonnée à 230 000 € HT
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;D’une manière générale
+les subventions départementales ne pourront pas dépasser 50% de la charge nette
+de la collectivité et les dossiers présentant une dépense subventionnable
+inférieure à 30 000 € HT ne seront pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le taux d&amp;#039;occupation de l&amp;#039;équipement (gymnase, piste d&amp;#039;athlétisme et plateaux sportifs) par les collèges doit être au moins égal à 50%
+ &lt;/li&gt;
+ &lt;li&gt;
+  les normes françaises homologuées (NF) doivent être respectées notamment en ce qui concerne les sols sportifs et l&amp;#039;isolation thermique et acoustique des gymnases
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;acquisition du matériel qui peut être considérée comme de l&amp;#039;immobilier (matériel ayant un ancrage sur l&amp;#039;équipement à l&amp;#039;exemple des paniers de basket, buts de football, agrès...) est éligible dans la limite des plafonds définis ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  la notice explicative (finalités du projet et, le cas échéant, spécificités en termes de développement durable)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  la date de construction et le taux d&amp;#039;utilisation par les collèges
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans de situation, de masse et les coupes
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptifs et estimatifs de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : deux acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/programme_equipements_sportifs_utilises_par_les_collegiens.pdf</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service sports et activités de pleine nature ; Tél. : 05 16 09 74 35
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3d9-participer-a-la-creation-et-a-la-renovation-d/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>152453</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement d'équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SPORTIFS</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 75</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L34" s="1" t="inlineStr">
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de tout équipement sportif, homologable ou non.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un complexe sportif aquatique à Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;un grand gymnase multisports à Bellevue
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un plateau multisports en accès libre à La Roche-sur-Loire
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;un court de tennis à La Forêt-Verte
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une aire de jeux et de fitness à proximité du parc municipal de Villeneuve
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un stade de football synthétique de niveau 5 à Saint-Étienne-des-Granges
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux inclusifs au cœur du quartier des Chênes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parcours de santé et de randonnée pédestre à L&amp;#039;Étang-Vert
@@ -5672,68 +5906,68 @@
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un éclairage LED au terrain d&amp;#039;entraînement de football du stade municipal
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un mur d&amp;#039;escalade et d&amp;#039;un skate-park à La Plaine des Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une salle de pratiques sportives collectives avec gradins à La Ruche
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation des vestiaires et du club house du stade de rugby de La Prairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux pour enfants de moins de 12 ans près du city-stade à La Roseraie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un terrain multisports avec sécurisation à La Corniche
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du stade de football - Phase 2 à La Cité Verte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Citoyenneté
 Santé
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -5958,2261 +6192,1800 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   (2)
  &lt;/strong&gt;
  Sous réserve de l&amp;#039;avis favorable du chargé de projets sportifs auprès des collectivités du Département – M. Eric DZIEDZIC tél : 03-44-10-40-22 ou par mail eric.dziedzic&amp;#64;oise.fr.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition et renouvellement de petits matériels sportifs (ballons, cerceaux,...),
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de courts de tennis de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W34" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ca1-aider-a-lamelioration-de-la-distribution-dele/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
  &lt;strong&gt;
-  DESCRIPTION DU DISPOSITIF
+  dans les bâtiments existants
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs.
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est plafonnée à 50 000 € sur trois années glissantes.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  MODE DE CALCUL
+  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...20 lines deleted...]
-      <c r="O35" s="1" t="inlineStr">
+&lt;p&gt;
+ - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  (*chiffres actualisés chaque année)
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...54 lines deleted...]
- Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+ La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T35" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X35" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/activites/transition-energetique</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...35 lines deleted...]
- &lt;/a&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-      <c r="A36" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>144495</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E36" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réalisation d'équipements sportifs à l'usage prioritaire des collèges</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J36" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="N36" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 36</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil départemental souhaite poursuivre sa politique de réalisation
+ concertée avec les communes afin d&amp;#039;optimiser ses moyens et ceux des 
+collectivités partenaires et déployer une offre d&amp;#039;équipements sportifs 
+adaptée aux besoins des collèges et des territoires.
+Ce dispositif a pour objet d&amp;#039;aider à la création et rénovation par les 
+communes d&amp;#039;équipements adaptés aux besoins spécifiques des collèges.&lt;/p&gt;
+            &lt;p&gt;Le taux d&amp;#039;aide maximal est de 36 % par dérogation à la partie I du règlement unique.&lt;/p&gt;
+&lt;p&gt;Les taux et plafonds précités sont des « maximum », leur 
+détermination pour chaque projet éligible étant fonction des crédits 
+disponibles et de l&amp;#039;instruction du dossier de demande.&lt;/p&gt;
+&lt;p&gt;Le plancher de dépenses éligibles est fixé à 10 000 € HT, par dérogation à la partie I du règlement intérieur.&lt;/p&gt;
+&lt;p&gt;Le plafond de dépenses éligibles est fixé à 1 000 000 € sauf dans les cas suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;le plafond de dépense subventionnable est porté à 2 000 000 € HT
+ en cas de création ou restructuration / réhabilitation d&amp;#039;un équipement 
+couvert de type gymnase, à savoir un équipement répondant aux critères 
+suivants, qui sont cumulatifs :&lt;/li&gt;&lt;li&gt;un équipement hors d&amp;#039;air, hors d&amp;#039;eau et chauffé ;&lt;/li&gt;&lt;li&gt;un équipement polyvalent permettant l&amp;#039;exercice de plusieurs groupes d&amp;#039;activités physiques et sportives ;&lt;/li&gt;&lt;li&gt;un équipement permettant l&amp;#039;accueil simultané d&amp;#039;au minimum 2 unités de travail.&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;dans le cas d&amp;#039;un projet global intégrant plusieurs équipements 
+sportifs distincts, et dont les dépenses éligibles au titre du règlement
+ seraient supérieures à 3 M€ HT, l&amp;#039;Assemblée départementale pourra 
+décider un traitement distinct de chacun des équipements.&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="S36" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d’opérations de projets éligibles :
+Une aide départementale en capital peut être accordée, au travers des 
+projets d’investissement d’intérêt départemental, à une commune ou une 
+structure intercommunale qui réalise un équipement sportif en vue d’une 
+utilisation prioritaire et gratuite par un collège dans le cadre de 
+l’Enseignement de l’éducation physique et sportif et de l’UNSS.
+Priorité est donnée aux projets mouvés par les éléments ci-après, 
+critères analysés dans le cadre de l’instruction de la demande d’aide :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;la création d’un collège ;&lt;/li&gt;&lt;li&gt;la mise en sécurité ;&lt;/li&gt;&lt;li&gt;l’amélioration des conditions d’enseignement en rapport avec les programmes d’EPS.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Pour être subvennables, les travaux doivent être réalisés sur un 
+équipement localisé à proximité du collège afin que le trajet nécessaire
+ à son utilisation laisse un temps de travail suffisant aux élèves et 
+professeurs.&lt;/p&gt;
+&lt;p&gt;Les annexes de l’équipement devront comporter :
+− un vestiaire femmes avec douches et sanitaires ;
+− un vestiaire hommes avec douches et sanitaires ;
+− un local de rangement exclusivement réservé au matériel du collège.&lt;/p&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d’investissements d’intérêt départemental.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet :
+Pour les équipements couverts :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux de construction, de grosses réparations (travaux au 
+ciel, au couvert, mise aux normes, réfection des sols) et d’aménagement 
+d’équipements couverts ;&lt;/li&gt;&lt;li&gt;les installations annexes d’équipements
+ de plein air (bâtons abritant : vestiaires, douches, sanitaires et 
+local de rangement du matériel du collège) ;&lt;/li&gt;&lt;li&gt;les équipements 
+sportifs, immobilisation par désignation et indispensables à la 
+désignation du bâton, lors d’une construction ou une réhabilitation 
+lourde (ex : panneaux de basket fixés au mur, but de hand fixé au sol, 
+poteaux de volley ou badminton fixables au sol).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Pour les équipements et installations sportives de plein air :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d’aménagement et de réalisation des équipements et installations sportives de plein air.&lt;/li&gt;&lt;li&gt;les équipements sportifs liés à une immobilisation et indispensables à son fonctionnement (ex : cage de foot).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Sont exclus :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les dépenses de mobiliers ou de matériels (y compris sportif)&lt;/li&gt;&lt;li&gt;les besoins d’équipement pour la pratique de la nation (appel à projet spécifique)&lt;/li&gt;&lt;li&gt;les honoraires de maîtrise d’œuvre et autres frais d’études ne participent pas au calcul du montant de la dépense subvennable.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Au regard de l&amp;#039;état constaté des équipements sportifs et de leur 
+utilisation par le(s) collège(s) situé(s) à proximité, l&amp;#039;instruction des
+ dossiers, permettant d&amp;#039;établir leur éventuelle éligibilité au 
+dispositif d&amp;#039;aides, ainsi que les taux et plafonds qui seront appliqués,
+ dans la limite des maximum indiqués, s&amp;#039;effectuera notamment à partir 
+des critères suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;distance entre le collège et l&amp;#039;équipement ;&lt;/li&gt;&lt;li&gt;caractéristiques
+ techniques adaptées aux programmes pédagogiques, aux conditions 
+d&amp;#039;enseignement et aux besoins du (ou des) collège(s) ;&lt;/li&gt;&lt;li&gt;amélioration des conditions d&amp;#039;enseignement ;&lt;/li&gt;&lt;li&gt;groupes d&amp;#039;activités et activités permis par l&amp;#039;équipement ;&lt;/li&gt;&lt;li&gt;planning
+ prévisionnel d&amp;#039;utilisation de l&amp;#039;équipement, précisant les « temps 
+d&amp;#039;occupation » (jours, horaires…) qui seraient alloués au titre de la 
+mise à disposition prioritaire.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Cette aide n&amp;#039;est pas cumulable avec celle accordée au titre du règlement du Fonds d&amp;#039;Equipement des Communes (FEC).&lt;/p&gt;
+&lt;p&gt;Avant examen en séance pour attribution, les dossiers seront étudiés 
+par la Commission « Equipements sportifs des collèges », émanation du 
+Comité consultatif Education.&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X36" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-realisation-dequipements-sportifs-lusage-prioritaire-des-colleges</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
   education&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/84e7-aider-a-la-realisation-dequipements-sportifs-/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...192 lines deleted...]
-      <c r="H38" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>138028</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des communes - CAP43 Communes</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>CAP43 Communes (soutien l'investissement des communes)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...429 lines deleted...]
-      <c r="J40" s="1" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
         <is>
           <t>Aide calculée selon la taille de la population municipale, sur la base de 5 tranches</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Communes
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  Fiche projet, délibération, devis
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Appel à Projets Biannuels
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagements de bourgs, bâtiments communaux, voiries, routes, équipements scolaires, équipements d&amp;#039;accueil de la petite enfance, équipements enfance jeunesse, équipements culturels, équipements de loisirs, équipements sportifs, service aux habitants, acquisition de matériels, adressage...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Éducation et Coopération
 &lt;/p&gt;
 &lt;p&gt;
  Adrien Garcia
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:adrien.garcia&amp;#64;hauteloire.fr" target="_self"&gt;
   adrien.garcia&amp;#64;hauteloire.fr
  &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
  Téléphone : 04.71.07.43.86
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d15c-soutenir-linvestissement-des-communes/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-[...43 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>71870</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en ingénierie pour la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+ La Banque des Territoires facilite les études nécessaires à la mise en œuvre des projets de rénovation énergétiques des collectivités. Nous pouvons également soutenir les rénovations des universités dans certaines conditions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement concerne 2 types d&amp;#039;études :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
-[...7 lines deleted...]
-      <c r="M41" s="1" t="inlineStr">
+  les schémas directeurs immobiliers énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  les montages juridiques et financiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plusieurs modalités d&amp;#039;intervention sont envisageables : soit la mobilisation d&amp;#039;experts pour mener les études, soit un cofinancement dans la limite de 50 % du montant TTC de l&amp;#039;étude (80 % en outremer), avec un plafond à 50 K€ pour les schémas directeurs immobiliers et 10 K€ pour les montages juridiques et financiers.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rebtcl_otat#segment-13071</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Trois natures de travaux éligibles à l&amp;#039;APCR :
+  Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
-[...5 lines deleted...]
-  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- * sous conditions à consulter dans le document «
-[...6 lines deleted...]
- ».
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
-[...9 lines deleted...]
-   cf. guide des aides départementales
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Nous contacter par mail via notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
-  ).
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-assurer-la-transition-energetique-de-votre-pa/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>49783</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Action Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les solutions de transport propre et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et assurer la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements et équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter des friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- * sous conditions à consulter dans le document «
-[...26 lines deleted...]
-Voirie et réseaux
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études de structuration du montage juridique, économique et financier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer un accompagnement en ingénierie sur les projets identifiés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Commerces et services
+Innovation, créativité et recherche
 Equipement public
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>163082</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Rénover et construire durablement un bâtiment public</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Rénover et construire durablement un bâtiment public</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribution à la réflexion en amont du projet et aide à la programmation et aux études préalables pour : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter le coût d’investissement en optimisant les choix &lt;/li&gt;&lt;li&gt;avoir des consommations d’énergie conformes au niveau attendu &lt;/li&gt;&lt;li&gt;assurer le confort en toute saison&lt;/li&gt;&lt;li&gt; faciliter l’exploitation future d’un bâtiment &lt;/li&gt;&lt;li&gt;intégrer éventuellement une solution d’énergie renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;MODALITES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définition d’un objectif de performance énergétique&lt;/li&gt;&lt;li&gt;visite du bâtiment et analyse des consommations &lt;/li&gt;&lt;li&gt;Proposition de solutions d’amélioration&lt;/li&gt;&lt;li&gt;Aide à la rédaction du cahier des charges technique (choix assistance à maîtrise d’ouvrage, maîtrise d’œuvre) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation au concours d’architecte lancé par la collectivité &lt;/li&gt;&lt;li&gt;Analyse des dossiers techniques dans les différentes phases du projet (avant-projet sommaire, avant-projet définitif, dossier de consultation des entreprises, exécution, exploitation…) &lt;/li&gt;&lt;li&gt;Participation aux différentes réunions du projet &lt;/li&gt;&lt;li&gt;Suivi des travaux et échanges avec les entreprises et la maîtrise d’ouvrage &lt;/li&gt;&lt;li&gt;Validation du niveau de performance attendu &lt;/li&gt;&lt;li&gt;Accompagnement de la société d’exploitation durant la phase de réglages des installations techniques &lt;/li&gt;&lt;li&gt;Suivi du fonctionnement général de tous les systèmes thermiques du bâtiment pendant la phase de parfaite achèvement des travaux &lt;/li&gt;&lt;li&gt;Bilan des consommations sur les premières années d’utilisation du bâtiment&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rénovation globale de bâtiments (isolation des murs, des toitures, remplacement des menuiseries, réflexion sur le système de chauffage en place) &lt;/li&gt;&lt;li&gt;Participation au jury des concours d’architecture et analyse des documents dans les différentes phases du projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
-Logement et habitat
-[...7 lines deleted...]
-      <c r="O41" s="1" t="inlineStr">
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
-[...53 lines deleted...]
-      <c r="S41" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...45 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/collectivites/etre-accompagne-projets/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-et-construire-durablement-un-batiment-public/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-      <c r="A42" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>163081</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La collectivité est accompagnée dans le suivi énergétique de ses bâtiments publics et bénéficie d’un soutien technique dans la réalisation des travaux préconisés par l’ALEC.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rencontre avec la collectivité et les partenaires concernés &lt;/li&gt;&lt;li&gt;Visite technique des bâtiments publics (système constructif, état et épaisseur des isolants existants, menuiseries, système de chauffage et climatisation, régulation…) • Analyse des consommations des trois dernières années &lt;/li&gt;&lt;li&gt;Suivi des consommations d’énergie et d’eau des bâtiments et éclairage public &lt;/li&gt;&lt;li&gt;Préconisation d’actions d’économie d’énergie sur les bâtiments étudiés &lt;/li&gt;&lt;li&gt;Réalisation d’un plan pluriannuel d’investissement en concertation avec l’équipe municipale &lt;/li&gt;&lt;li&gt;Identification de potentiel en énergies renouvelables &lt;/li&gt;&lt;li&gt;Sensibilisation des usagers des bâtiments publics aux économies d’énergie &lt;/li&gt;&lt;li&gt;Proposition de programmes pluriannuels d’investissement sur chaque bâtiment public (régulation et programmation du chauffage, isolation, chauffage performant renouvelable…) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ALEC s’adapte aux besoins de la collectivité et peut réaliser l’intégralité de l’accompagnement cité ci-dessus ou uniquement une partie.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Appui méthodologique
 Animation et mise en réseau
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/collectivites/agir-patrimoine-public/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-sur-la-maitrise-de-lenergie-de-mon-patrimoine-public/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-      <c r="A43" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>163078</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>152925</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Prioriser la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Prioréno</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+GRDF
+ENEDIS</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
  Le service Prioréno permet aux collectivités d&amp;#039;identifier les rénovations énergétiques à mener en priorité sur leur parc immobilier public.
 &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Prioréno met à disposition des collectivités
  &lt;strong&gt;
   une vision cartographique de leur parc de bâtiments publics
  &lt;/strong&gt;
  ainsi que des données de consommations d&amp;#039;électricité et de gaz. Ce service offre la possibilité à ses utilisateurs d&amp;#039;être davantage autonome grâce à
  &lt;strong&gt;
   une vision globale des consommations énergétiques de ses bâtiments
  &lt;/strong&gt;
  et aide à établir un plan de rénovation énergétique pertinent.
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;
  Prioréno répond aux problématiques de terrain :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Des collectivités qui manquent d&amp;#039;informations sur leur patrimoine et leurs consommations
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Des services numériques proposés complexes et qui nécessitent le recours à une expertise externe
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;
  Faciliter la décision publique locale pour la rénovation énergétique de bâtiments publics :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Sur cet outil, la Banque des territoires regroupe un ensemble de données fournies par ses partenaires (dont Enedis) lui permettant de générer une
  &lt;strong&gt;
   analyse précise de la consommation énergétique d&amp;#039;environ 500.000 bâtiments publics
  &lt;/strong&gt;
  présents sur le territoire français. Prioréno en identifie les 10 à 20% de parc sur lesquels les élus locaux peuvent concentrer leurs efforts en matière de rénovation énergétique : études puis mise en chantier !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;&lt;em&gt;
   * Les pays ne sont pas bénéficiaires de l&amp;#039;aide.
  &lt;/em&gt;&lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour bénéficier de l&amp;#039;aide, il faut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avoir un compte sur le site de la Banque des Territoires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Connaitre sa liste de PRMs
 &lt;/p&gt;
 &lt;p&gt;
  Donner l&amp;#039;autorisation à la Banque des Territoires d&amp;#039;accéder aux données de la collectivité locale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Territoires Enedis</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/prioreno-un-nouveau-service-data-de-renovation-energetique</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/directions-regionales</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact-prioreno&amp;#64;caissedesdepots.fr" target="_self"&gt;contact-prioreno&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
  Interlocuteur Privilégié Enedis : &lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>pauline.wissocq@enedis.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1d57-prioriser-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Enedis</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...440 lines deleted...]
-      <c r="A47" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>152446</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J40" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L47" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -8225,66 +7998,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -8604,1573 +8377,1361 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Isolation du bâtiment
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>143350</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...28 lines deleted...]
-Economie d'énergie et rénovation énergétique
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition du projet (définition du besoin, faisabilité, recherche de financement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Equipement public
 Bâtiments et construction
 Réhabilitation
-Appui méthodologique
-[...5 lines deleted...]
-      <c r="O48" s="1" t="inlineStr">
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S48" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>http://www.inge43.fr</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0423-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-[...140 lines deleted...]
-      <c r="A50" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>131802</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cette aide vise à financer des études
  &lt;/strong&gt;
  pour l&amp;#039;accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  Nature de l&amp;#039;aide :
 &lt;/p&gt;
 &lt;p&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20 000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse électronique de contact pour cette aide est la suivante :
 &lt;/p&gt;
 &lt;p&gt;
  aap-batiments-durables&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
   Trouver un conseiller
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/afd5-etudes-pour-la-renovation-energetique-des-bat/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G51" s="1" t="inlineStr">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>121473</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre projet de rénovation énergétique sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Programme de rénovation énergétique SIEDS/ETAT</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>plafonné</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de renforcer et soutenir les projets des communes 
+et des intercommunalités dans le domaine de la 
+rénovation énergétique des bâtiments publics, le 
+SIEDS et la Préfecture des Deux-Sèvres ont souhaité 
+s’associer pour coordonner leurs dispositifs de soutien 
+financier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les &lt;strong&gt;communes &lt;/strong&gt;et EPCI adhérentes au SIEDS.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des travaux de rénovation énergétique sur son patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;Réaliser un audit énergétique,&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une aide de l&amp;#039;État (DETR, DSIL, Fonds Vert) en 2023.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;30% de l’assiette éligible (hors travaux d&amp;#039;extension ou de création) :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- plafonné à 300 000 € pour les communes reversant la TICFE au SIEDS&lt;/p&gt;&lt;p&gt;- plafonné à 100 000 € pour les communes conservant la TICFE&lt;/p&gt;&lt;p&gt;Possibilité de cumul avec des aides d’État sous réserve du respect du minimum de subvention prévu à l’article L1111-10 du CGT.&lt;/p&gt;&lt;p&gt;Le SIEDS rétrocède au maître d&amp;#039;ouvrage les CEE générés par les travaux de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/soutien-investissement-renovation-energetique/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5b0-financer-des-travaux-de-renovation-energetiqu/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>121472</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique à gain rapide, sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Actions rapides dans la rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>plafonné à 5 000€ / an / collectivité</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La rénovation des bâtiments publics est un enjeu majeur de la transition énergétique.
+ &lt;br /&gt;
+ Le SIEDS accompagne les collectivités dans leurs travaux de rénovation énergétique à gain rapide, sur leurs bâtiments publics.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement et financement d&amp;#039;actions standartisées (liste ci-dessous) dans les bâtiments pour lesquels aucun travaux de réhabilitation lourde n&amp;#039;est prévu à l&amp;#039;échéance de 4/5 ans. Les actions dans les bâtiments publics sont dites à gain rapide car elles permettent de maîtriser les coûts, d&amp;#039;éviter les dérives de consommation et de préparer les bâtiments à une réhabilitation complète.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme non soumis à la réalisation préalable d&amp;#039;un audit énergétique du SIEDS.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions standardisées sont :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration de robinet thermostatique auto-équilibrant et tête thermostatique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation de combles / Plancher bas ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Calorifuge des réseaux / Point singulier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relamping LED / Détection de présence dans les sanitaires et les zones de passage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de prises programmables (imprimante, box internet salle informatique...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;horloge sur les caissons de VMC ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à jour des plans des bâtiments/ Schéma de principe des équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désembouage/ rinçage des installations. Nettoyage/ramonage des VMC et des bouches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de sous-compteurs d&amp;#039;énergie MBUS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes et EPCI adhérentes au SIEDS, avec un projet situé sur une zone intégrée à la concession du SIEDS.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des actions standardisées d&amp;#039;amélioration et de maîtrise des consommations énergétiques dans ses bâtiments publics.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/programme-actions-gain-rapide/</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db11-etudier-la-renovation-energetique-dun-batimen/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>120978</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil et accompagnement afin de prioriser les bâtiments les plus énergivores en fonction de leurs usages, et recherche de financement en vue de la rénovation des bâtiments publics de la collectivité, dans le cadre du décret n°2019-771 du 23/07/2019 dit décret tertiaire.
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;après les factures d&amp;#039;énergie et consommation, et une visite des bâtiments, un rapport est rendu sur l&amp;#039;évaluation thermique des bâtiments communaux et, des propositions de solution et une priorisation des actions à mettre en œuvre et des bâtiments à traiter. Une sensibilisation peut aussi avoir lieu (voir offre sensibilisation environnementales des élus ou des agents).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement est réalisé en coordination avec le SDESM pour les communes adhérentes à ce Syndicat et/ou conventionnées avec le SURE.
 &lt;/p&gt;
 &lt;p&gt;
  Service cofinancé par l&amp;#039;ADEME Ile de France, la Région, le Département et l&amp;#039;EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide aux Communes de Seine-et-Marne, de moins de 10.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   ATTENTION : la Commune doit pouvoir fournir les factures d&amp;#039;énergies et les points de raccordement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  adresse mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/622a-accompagner-les-collectivites-pour-la-renovat/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-[...455 lines deleted...]
-      <c r="A55" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>100679</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Apporter une ingénierie publique et une aide à la décision</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Accompagnement et ingénierie publique</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
  &lt;strong&gt;
   Cantal Ingénierie &amp;amp; Territoires
  &lt;/strong&gt;
  est un établissement public dénommé agence départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une assistance à toutes les étapes du projet :
 &lt;/p&gt;
 &lt;p&gt;
  - dès la définition du besoin à la réalisation des travaux,
 &lt;/p&gt;
 &lt;p&gt;
  - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
 &lt;/p&gt;
 &lt;p&gt;
  Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
 &lt;/p&gt;
 &lt;p&gt;
  • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
 &lt;/p&gt;
 &lt;p&gt;
  • Accompagnement de projets et aide à la programmation ;
 &lt;/p&gt;
 &lt;p&gt;
  • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
 &lt;/p&gt;
 &lt;p&gt;
  • Patrimoine bâti, Espaces publics et Tourisme;
 &lt;/p&gt;
 &lt;p&gt;
  • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
 &lt;/p&gt;
 &lt;p&gt;
  • RGPD – DPO.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Tourisme
 Espace public
 Voirie et réseaux
 Technologies numériques et numérisation
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
  organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
  &lt;/li&gt;
  &lt;li&gt;
   S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
  habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
  et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
  de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>http://www.ingenierie-et-territoires.cantal.fr</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires
 &lt;/p&gt;
 &lt;p&gt;
  15 000 AURILLAC
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;
 &lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="56" spans="1:27" customHeight="0">
-[...193 lines deleted...]
-      <c r="A57" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>104722</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Soutenir la construction d'équipements publics exceptionnels/majeurs en Pays de la Loire dans les domaines culturels et sportifs</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Accompagner les investissements culturels et sportifs structurants</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>Maxi : 24 000 000</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Soutenir la construction d&amp;#039;équipements publics majeurs en Pays de la Loire dans les domaines culturels et sportifs.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En complément de sa politique de contractualisation avec les territoires, la Région finance des équipements structurants, culturels et sportifs, présentant un budget et un rayonnement conséquents.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est mise en place pour permettre la réalisation de projets présentant un caractère exceptionnel d&amp;#039;intérêt régional, voire au-delà, ainsi que les dossiers inscrits au CPER et les grands travaux menés sous maîtrise d&amp;#039;ouvrage régionale, tel que le Centre de ressources, d&amp;#039;expertise et de performance sportive (CREPS).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Détermination de l&amp;#039;aide régionale :
  &lt;/strong&gt;
  10% de la dépense subventionnable plafonnée à 24 000 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>15/12/2022</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Eligibilité :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Caractère exceptionnel sinon unique de l&amp;#039;équipement au plan régional ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Investissement (hors acquisitions et VRD) de travaux et d&amp;#039;équipements supérieur à 2 700 000 € HT ;
    &lt;/strong&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   En vertu de sa compétence générale d&amp;#039;aménagement du territoire, le Conseil régional pourra qualifier le caractère structurant de l&amp;#039;équipement au regard des particularités du territoire concerné et de la singularité du projet.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Les dépenses subventionnables prises en compte dans le calcul de la subvention sont les suivantes :
   &lt;/strong&gt;
  &lt;/p&gt;
@@ -10182,61 +9743,61 @@
    &lt;/li&gt;
    &lt;li&gt;
     Agencement, équipement et mobilier ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Honoraires d&amp;#039;architectes, y compris ceux antérieurs à la date de décision du Conseil régional ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Les frais d&amp;#039;études techniques ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;assurance dommage-ouvrage obligatoire ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     La coordination sécurité ;
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/equipements-structurants-dinteret-regional</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, du sport et des associations
  &lt;br /&gt;
  Pôle Coordination
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Christine Alaoui
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="mailto:Christine.Alaoui&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Christine.Alaoui&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Envoyer les pièces justificatives à joindre en deux exemplaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Lettre d&amp;#039;intention ;
    &lt;br /&gt;
@@ -10251,569 +9812,514 @@
   &lt;/li&gt;
   &lt;li&gt;
    Plan de financement prévisionnel ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Projet culturel ou sportif quant à l&amp;#039;utilisation de l&amp;#039;équipement ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Présentation de l&amp;#039;équipe de gestion;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Échéancier des travaux ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Relevé d&amp;#039;identité bancaire (RIB) ;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a58-equipements-structurants-dinteret-regional/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-      <c r="A58" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>44635</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Construire ou rénover des équipements sportifs et de loisirs</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
 &lt;/p&gt;
 &lt;p&gt;
  -	un projet de construction ou de rénovation
 &lt;/p&gt;
 &lt;p&gt;
  -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création d&amp;#039;un city parc
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;une aire de jeux
 &lt;/p&gt;
 &lt;p&gt;
  Création d&amp;#039;un complexe sportif
 &lt;/p&gt;
 &lt;p&gt;
  Espace multi-sport, aires de jeux et piste vélo
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Equipement public
 Réhabilitation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-      <c r="A59" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>164285</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Développer les services à la population</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...10 lines deleted...]
-      <c r="I59" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1     
 Renforcer l’offre
 de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
 Améliorer l’accès
 aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
 Faciliter les
 déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
 Créer des services
 de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
 Renforcer la
 cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
 Promouvoir les
 atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
 initiatives contribuant au lien social, l’interconnaissance et   l’implication
 des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
 Adapter l’offre de
 logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
 les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
 modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
 etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
 transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
 etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q59" s="1" t="inlineStr">
+      <c r="Q49" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
 ce projet porte sur un équipement, seules les opérations présentant un
 financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>GAL Grand Quercy</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.grandquercy.fr/leader/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
 97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>cpleimpon@grandquercy.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>117148</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
-[...155 lines deleted...]
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -10874,906 +10380,408 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G62" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>101597</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+ADEME
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
-[...575 lines deleted...]
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L66" s="1" t="inlineStr">
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ce programme transversal vous apporte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
   &lt;/li&gt;
   &lt;li&gt;
    Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
    Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
   &lt;/li&gt;
   &lt;li&gt;
    Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;h4&gt;
   La Banque des territoires :
  &lt;/h4&gt;
  La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
  &lt;br /&gt;
  La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
  &lt;br /&gt;
  Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
  &lt;br /&gt;
  Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
  &lt;br /&gt;
  Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.programme-cee-actee.fr</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
 &lt;/p&gt;
 &lt;p&gt;
  Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
 &lt;/p&gt;
 &lt;p&gt;
  Voir fiches :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
   &lt;/li&gt;
   &lt;li&gt;
    «Financer des équipements publics pour une relance locale rapide »
   &lt;/li&gt;
   &lt;li&gt;
    «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
   &lt;/li&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Kit élus :
  &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
   https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-      <c r="A67" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>94230</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Préparer un projet de rénovation énergétique</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Diagnostic énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover des établissements scolaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Chiffrer le coûts des travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Évaluer les gains énergétiques de chaque action ;
  &lt;/li&gt;
  &lt;li&gt;
   Prioriser les travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
  &lt;/li&gt;
@@ -11781,761 +10789,1265 @@
   Les gains énergétiques et les réductions carbone permis par chacune ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux à prioriser.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
  &lt;/li&gt;
  &lt;li&gt;
   Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
  &lt;/li&gt;
  &lt;li&gt;
   Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-      <c r="A68" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>74156</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ATD16 est
  &lt;strong&gt;
   assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
  &lt;/strong&gt;
  . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
  &lt;strong&gt;
   faisabilité
  &lt;/strong&gt;
  du projet, une
  &lt;strong&gt;
   estimation
  &lt;/strong&gt;
  des coûts prévisionnels et les dispositifs de
  &lt;strong&gt;
   financements activables
  &lt;/strong&gt;
  (subventions, FCTVA).
 &lt;/p&gt;
 &lt;p&gt;
  Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
  &lt;strong&gt;
   rédaction de vos documents de consultation
  &lt;/strong&gt;
  et en vous assistant pour l&amp;#039;analyse des offres.
  L&amp;#039;agence peut aller au-delà en faisant un
  &lt;strong&gt;
   suivi d&amp;#039;opérations
  &lt;/strong&gt;
  de votre maîtrise d&amp;#039;œuvre recrutée.
 &lt;/p&gt;
 &lt;p&gt;
  En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
  &lt;strong&gt;
   entretien de voirie communale
  &lt;/strong&gt;
  ainsi que des priorités à engager.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de bourg
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur route départementale et mobilité douce
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetière
  &lt;/li&gt;
  &lt;li&gt;
   Lotissement
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une ancienne mairie en logement
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une maison de santé
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un espace France Service
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une salle des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entretien de la voirie communale
  &lt;/li&gt;
  &lt;li&gt;
   Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique de bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale de Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   ATD16 -
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Ronan Mévellec - Directeur
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G69" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>56180</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...28 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Hellio est expert de la réglementation des CEE pour les collectivités et les territoires. Nous déployons des solutions sur-mesure destinées au secteur public,
-[...17 lines deleted...]
- Tout cet accompagnement est articulé autour d&amp;#039;une mobilisation optimale du dispositif CEE comme levier de financement  pour accélérer et améliorer les travaux réalisés.
+ Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 500€/an &amp;#43; 50€/bâtiment/an
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5500€/bâtiment
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 3 (expérimental) : Réaliser ses travaux de rénovation. Appui à l&amp;#039;obtention des aides financières mobilisables, maîtrise d&amp;#039;ouvrage des travaux de rénovation (mandat), réalisation du marché de maîtrise d&amp;#039;oeuvre, suivi de la réalisation et de l&amp;#039;efficacité des travaux de rénovation en lien avec la maîtrise d&amp;#039;oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5% du coût des travaux
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Depuis 2018, Hellio a versé plus de 30 millions d&amp;#039;euros pour la rénovation de ces bâtiments divers :
-[...49 lines deleted...]
-&lt;p&gt;
+ Etre adhérent au SDEC ENERGIE.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Souscrire au niveau 1 pour bénéficier du niveau 2 et souscrire au niveaux 1 et 2 pour bénéficier du niveau 3
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/sites/sdec.createurdimage.fr/files/sdec_guide_aides_230412_v6.pdf</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>55820</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H70" s="1" t="inlineStr">
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remplacement d&amp;#039;une chaudière fioul.
+&lt;/p&gt;
+&lt;p&gt;
+ Isolation des combles ou des parois verticales.
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une ventilation mécanique double flux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te81.fr/transition-energetique/cee/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Thibaud Mahul
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission rénovation énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ t.mahul&amp;#64;te81.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 47 90 37 58
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>p.vienne@te81.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2020</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>112126</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
-[...42 lines deleted...]
-      <c r="N70" s="1" t="inlineStr">
+ Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Collectivités franciliennes de moins de 20 000 habitants
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
+ &lt;/li&gt;
+ &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
+ &lt;/li&gt;
+ &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
+&lt;p&gt;
+ Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
+ &lt;br /&gt;
+ Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/participation-financiere-sdes73-renovation-globale</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>121339</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Fonds national d'aménagement et de développement du territoire</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de région — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Emploi
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les champs d&amp;#039;intervention privilégiés du FNADT sont :
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
+ &lt;br /&gt;
+ développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions présentant un caractère innovant ou expérimental dans le domaine de
+ &lt;br /&gt;
+ l&amp;#039;aménagement et du développement durable.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X70" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Adresse électronique de contact pour cette aide est la suivante : aap-batiments-durables&amp;#64;iledefrance.fr
-[...7 lines deleted...]
-  Trouver un conseiller
+ La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Anne-Laure FERRY : 03 44 06 12 63 /
+ &lt;a href="mailto:anne-laure.ferry&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  anne-laure.ferry&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Clermont :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Véronique FORESTIER : 03 44 06 13 89 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Mme Nadine WASSEN : 03 44 06 13 96 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Compiègne :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Charline KOPMELS : 03 44 06 74 29 /
+ &lt;a href="mailto:charline.kopmels&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  charline.kopmels&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Senlis :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Corinne MERESSE : 03 44 06 85 65 /
+ &lt;a href="mailto:corinne.meresse&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  corinne.meresse&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Boite fonctionnelle :
+ &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-      <c r="A71" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>120959</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L71" s="1" t="inlineStr">
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
  &lt;br /&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Travaux
  &lt;br /&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;
 &lt;p&gt;
  Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -12559,714 +12071,237 @@
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   aap-batiments-durables&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
   Trouver un conseiller
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...288 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>131826</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>ISERENOV'</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Isère (TE38)</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
-[...240 lines deleted...]
-      <c r="I74" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)
+Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -13286,323 +12321,392 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>TERRITOIRE ENERGIE 38</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-      <c r="A75" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>97606</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Construire ou aménager des espaces réservés au sport</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I75" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude propose d&amp;#039;aider les communes et leurs groupements à construire ou à aménager
  des équipements sportifs de plein air ou couverts.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gymnase ou salle spécialisée, aire aménagée, plaine de jeux, plateau d&amp;#039;éducation physique, stade, piscine...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de mobilier et d&amp;#039;entretien courant
  &lt;/li&gt;
  &lt;li&gt;
   Eclairage public
  &lt;/li&gt;
  &lt;li&gt;
   Plantations
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/equipements-sportifs</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  Mail : richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/774a-construire-ou-amenager-des-espaces-reserves-a/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-      <c r="A76" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>129712</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Programme rénovation</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I76" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J61" s="1" t="inlineStr">
         <is>
           <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
 &lt;/p&gt;
 &lt;p&gt;
  Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
 &lt;/p&gt;
 &lt;p&gt;
  Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Cela implique notamment sa présence aux phases suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
  &lt;/li&gt;
  &lt;li&gt;
@@ -13696,335 +12800,403 @@
  &lt;strong&gt;
   Catégorie 2 Catégorie 3
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
 &lt;/p&gt;
 &lt;p&gt;
  Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
  &lt;br /&gt;
  Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
  &lt;br /&gt;
  Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Catégorie 4 (Piscine)
  :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter directement le SYDEV.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Secteur
  :
  &lt;br /&gt;
  Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
  &lt;br /&gt;
  &lt;em&gt;
   Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
  &lt;/em&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
  &lt;br /&gt;
  &lt;em&gt;
   Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
  &lt;br /&gt;
  &lt;em&gt;
   Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>b.guilbaud@sydev-vendee.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>SYDEV</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-      <c r="A77" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>128964</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Obtenir un avis technique sur un ouvrage ou une construction</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Descriptif
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Disposer d&amp;#039;une analyse technique d&amp;#039;un bâti existant
 dans la perspective de sa réutilisation ou de sa
 réhabilitation
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir l&amp;#039;examen des désordres ou sinistres d&amp;#039;une
 construction ainsi que les pistes opérationnelles de
 réparation (préconisations, estimation prévisionnelle
 du coût,...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet de Gironde
 Ressources
  &lt;/li&gt;
  &lt;li&gt;
   Reconnaissance des lieux et inspections visuelles
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour les projets et travaux en
 découlant
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;p&gt;
  Fiche d&amp;#039;analyse et de faisabilité opérationnelle
 comprenant, le cas échéant :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    des éléments de diagnostic ou une analyse technique
 de la problématique avec des propositions
   &lt;/li&gt;
   &lt;li&gt;
    des éléments de compréhension et/ou de
 programmation du projet, le cas échéant
   &lt;/li&gt;
   &lt;li&gt;
    une synthèse du déroulement de l&amp;#039;opération avec
 indication des procédures de marché public
   &lt;/li&gt;
   &lt;li&gt;
    une estimation prévisionnelle sommaire des coûts
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fourniture de documents techniques relatifs au projet
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/edea-obtenir-un-avis-technique-sur-un-ouvrage-ou-u/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Entretien des ponts
+Gestion d'une base nautique
+Réfection/aménagement de la voirie
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="78" spans="1:27" customHeight="0">
-      <c r="A78" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>126142</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets retenus seront en cohérence avec les politiques et compétences départementales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -14036,165 +13208,198 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   EPCI et/ou communes de la Loire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets portés par les communes doivent avoir un rayonnement intercommunal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W78" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-      <c r="A79" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>119940</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -14211,293 +13416,563 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
-      <c r="A80" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>116231</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Agence Française de Développement (AFD)</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Min : 100</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les prestations incluent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les simulations thermiques dynamiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bilans carbone
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
+ &lt;/li&gt;
+ &lt;li&gt;
+  La révision de plans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement pour la certification des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études environnementales, sociales et de genre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts directions d&amp;#039;agences AFD :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence régionale du Pacifique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>belliotl@afd.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>AFD Agence française de Développement</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>90933</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Soutenir les équipements sportifs</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Soutien aux Equipements Sportifs</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans une logique d&amp;#039;aménagement sportif équilibré du territoire, la Région Nouvelle-Aquitaine soutient les projets liés à la rénovation et/ou à la construction d&amp;#039;installations sportives.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
       :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Afin d&amp;#039;assurer le développement équilibré des pratiques sportives sur son territoire, la Région Nouvelle-Aquitaine participe au financement des équipements sportifs publics :
 &lt;/p&gt;
 &lt;p&gt;
  mis à la disposition des lycées, des centres de formation des apprentis (CFA) et des établissements  régionaux d&amp;#039;enseignement adapté (EREA) dans le cadre de la pratique de l&amp;#039;éducation physique et sportive avec un taux d&amp;#039;occupation d&amp;#039;au moins 20 % du temps d&amp;#039;ouverture et un accès gratuit aux équipements, à vocation régionale, nationale ou internationale permettant la pratique de haut niveau et l&amp;#039;accueil de compétitions majeures, favorisant les sports de nature sur le territoire des Parc Naturels Régionaux (PNR).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier doit être adressé au moins 8 mois avant le démarrage des travaux (phase APD).
 &lt;/p&gt;
 &lt;p&gt;
  Toute demande déposée après le démarrage des travaux fera l&amp;#039;objet d&amp;#039;une réponse négative.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Les personnes morales de droit public (collectivités locales, établissements publics et groupements d&amp;#039;intérêt public).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de sélection
@@ -14518,1087 +13993,915 @@
   répondant aux démarches de qualité environnementale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans tous les cas, le foncier doit relever du domaine public.
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas pris en compte les travaux de mises aux normes imposés par la loi n° 2005-102 du 11/02/2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment faire ma demande ?
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   1° Télécharger le dossier de demande de subvention &amp;#34;Construction ou rénovation d&amp;#039;équipements sportifs&amp;#34;.
  &lt;/li&gt;
  &lt;li&gt;
   2° Envoyer ce document par mail au correspondant dont le nom figure en première page du dossier.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/soutien-aux-equipements-sportifs</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Direction des sports / de la vie assoc. et de l&amp;#039;égalité : 05 87 21 31 10
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a92b-soutien-aux-equipements-sportifs/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G81" s="1" t="inlineStr">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association</t>
-[...2 lines deleted...]
-      <c r="H81" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I81" s="1" t="inlineStr">
-[...186 lines deleted...]
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le
+Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux
+collectivités locales et leurs groupements, dans un objectif de
+réduction durable de leurs consommations énergétiques et de préservation du
+confort thermique dans un contexte de réchauffement climatique.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent en outre prendre en compte la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement l&amp;#039;amélioration du confort thermique face aux fortes chaleur, le soutien du Fonds vert est limité à la mise en place de solutions passives, c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q67" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-[...233 lines deleted...]
-      <c r="A83" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>162711</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>ACTEE83</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G83" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)
+Territoire d'Energie Var - Symielec (TE83)
+Fédération nationale des collectivités concédantes et régies (FNCCR)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Subvention
-[...3 lines deleted...]
-      <c r="I83" s="1" t="inlineStr">
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
 différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
 ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
 de flux ACTEE83 avec le
 recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
 collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
 collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
 des collectivités sur l’amélioration énergétique des bâtiments publics en
 communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
 du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
 de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
 AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P83" s="1" t="inlineStr">
+      <c r="P68" s="1" t="inlineStr">
         <is>
           <t>01/09/2023</t>
         </is>
       </c>
-      <c r="Q83" s="1" t="inlineStr">
+      <c r="Q68" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-      <c r="A84" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>161692</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Développer les équipements sportifs de proximité - Plan 5000 équipements – Génération 2024</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Agence nationale du Sport (ANS)</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Plan 5000 équipements sportifs – Génération 2024, s’inscrit dans la continuité du Plan 5000 terrains de sport (2022-2023) qui a connu un grand succès qualitatif et quantitatif avec plus de 5500 terrains de sport financés sur tout le territoire français ainsi que dans le prolongement des politiques publiques destinées à renforcer le lien avec le milieu scolaire : 2h de sport au collège et 30 minutes d’Activité Physique et Sportive (APQ) à l’école.&lt;/p&gt;&lt;p&gt;Ce nouveau Plan 5000 équipements – Génération 2024 se déploiera selon 3 axes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les équipements de proximité ;&lt;/li&gt;&lt;li&gt;Les cours d’écoles actives et sportives ;&lt;/li&gt;&lt;li&gt;Les équipements structurants.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une enveloppe pluriannuelle de 300 M€ sur 3 ans est allouée à l’Agence nationale du Sport pour la mise en place de ce programme.&lt;/p&gt;&lt;p&gt;Entre 2024 et 2026, ce plan doit permettre la création de 5000 équipements supplémentaires (3000 équipements de proximité, 1500 cours d’écoles actives et sportives et 500 équipements structurants). 1/3 des projets devront être situés dans des Quartiers Prioritaires de la politique de la Ville (QPV) ou à proximité immédiate.&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus ...&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;À destination&lt;/strong&gt; des collectivités ou leurs mandataires, des associations à vocation sportive, des universités publiques et des établissements médico-sociaux publics accueillant des jeunes en situation de handicap ayant une association sportive affiliée à une fédération sportive, ce plan contribuera à l’action de l’Agence en matière de correction des inégalités sociales et territoriales. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les territoires éligibles ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tous les territoires sont éligibles. Néanmoins, une priorité d’examen sera donnée aux projets situés en territoires carencés. Les territoires carencés sont définis de la façon suivante :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;En territoire urbain : projets situés dans les quartiers prioritaires de la politique de la ville (QPV) ou leurs environs immédiats. 1/3 des projets devront être situés dans ou à proximité de Quartiers Prioritaires de la politique de la Ville (QPV). &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire rural : projets situés dans les zones de revitalisation rurale (ZRR) ou dans une commune appartenant à une intercommunalité ayant signé un Contrat de Relance et de Transition Ecologique (CRTE) qualifié de rural, ou dans un bassin de vie comprenant au moins 50 % de la population en ZRR ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire ultramarin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelques points de vigilance. P&lt;/strong&gt;our pouvoir bénéficier d’une subvention d’équipement, les porteurs de projet doivent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;S’engager à ne pas bénéficier de plus de 80 % d’aides publiques par rapport au coût total de l’opération, sauf pour les territoires d’Outre-mer ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Garantir de manière pérenne le caractère sportif de l’équipement ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Ne pas commencer l’exécution de l’opération avant la réception de l’accusé de réception de dossier conforme, éligible et complet, de la part des services instructeurs. Les devis, bons de commande, ordres de service ou le cas échéant, le marché, ne doivent pas avoir été signés. Les études préalables ou l’acquisition de terrains ne constituent pas un commencement d’exécution.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Une convention d’utilisation et d’animation de l’équipement sportif d’une durée minimale de 5 ans devra être signée par le porteur de projet et le(s) utilisateur(s) du(des) équipement(s), avec un ou plusieurs établissements scolaires et/ou le propriétaire foncier précisant les créneaux prévisionnels qui seront réservés aux utilisateurs signataires et les créneaux en accès libre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus..&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.agencedusport.fr/plan-5000-equipements-generation-2024</t>
         </is>
       </c>
-      <c r="W84" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://infrasport.agencedusport.fr/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.agencedusport.fr/contactez-nous?question&amp;#61;71"&gt;Contactez-nous | Agence nationale du sport (agencedusport.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>benoit.zedet@agencedusport.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-5000-equipements-generation-2024/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale du Sport</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G85" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>145009</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...22 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Plafond à 1 million d'euros</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
+ La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
+ &lt;strong&gt;
+  rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de candidature sont à envoyer par mail à
+ &lt;strong&gt;
+  fim&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les prestations incluent :
-[...40 lines deleted...]
-      <c r="O85" s="1" t="inlineStr">
+ Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="S85" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X85" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
-[...55 lines deleted...]
-      <c r="AA85" s="1" t="inlineStr">
+ fim&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-      <c r="A86" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>126141</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -15611,676 +14914,396 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W86" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-      <c r="A87" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>126137</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J87" s="1" t="inlineStr">
+      <c r="J72" s="1" t="inlineStr">
         <is>
           <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...237 lines deleted...]
-      <c r="G89" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>101706</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
-[...144 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider à la recherche de financements ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la définition du besoin ;
  &lt;/li&gt;
  &lt;li&gt;
   Étudier la faisabilité technique, réglementaire et financière ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en relation les élus avec les financeurs ;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la passation des contrats pour la réalisation des études préalables ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -16308,51 +15331,51 @@
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
   &lt;br /&gt;
   levé géométrique, diagnostic structure, plomb, amiante, thermique,
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
  &lt;/li&gt;
  &lt;li&gt;
   ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039;AMO :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de cheminements doux ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation des abords des écoles ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un City-parc ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de la place de la Mairie, de l&amp;#039;Église ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un centre culturel ;
@@ -16387,200 +15410,239 @@
   Schéma de défense incendie ;
  &lt;/li&gt;
  &lt;li&gt;
   Préfiguration de l&amp;#039;organisation des services AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du réseau d&amp;#039;eau potable ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude de bassin d&amp;#039;alimentation de captage AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espace public
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Yonne</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.atd89.fr/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour contacter l&amp;#039;ATD 89 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
   atd&amp;#64;yonne.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Standard :
  03 86 34 61 01
 &lt;/p&gt;
 &lt;p&gt;
  Site Internet :
  &lt;a href="https://www.atd89.fr/" target="_self"&gt;
   https://www.atd89.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>yvan.telpic@yonne.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-      <c r="A91" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>120596</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -16608,66 +15670,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P91" s="1" t="inlineStr">
+      <c r="P74" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q91" s="1" t="inlineStr">
+      <c r="Q74" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -16679,258 +15741,183 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
-[...115 lines deleted...]
-      <c r="A93" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>72810</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -16967,79 +15954,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -17082,711 +16069,437 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W93" s="1" t="inlineStr">
+      <c r="W75" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...227 lines deleted...]
-      <c r="G95" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>162637</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Instruire les acte d'urbanisme</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Urbanisme</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
-[...20 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+Département</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- En complément de
-[...64 lines deleted...]
-ou du Haut-commissariat, puis de la DGOM.
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="R95" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/urbanisme/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...116 lines deleted...]
-      <c r="AA95" s="1" t="inlineStr">
+ ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-      <c r="A96" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>139916</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -17800,545 +16513,1202 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-      <c r="A97" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>166164</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Appui à l'ingénierie - Mesure transverse</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>162652</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Programme ACTEE - SDE35</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I97" s="1" t="inlineStr">
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J97" s="1" t="inlineStr">
+      <c r="J79" s="1" t="inlineStr">
         <is>
           <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W97" s="1" t="inlineStr">
+      <c r="W79" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-      <c r="A98" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>127467</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I98" s="1" t="inlineStr">
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J98" s="1" t="inlineStr">
+      <c r="J80" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M98" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P98" s="1" t="inlineStr">
+      <c r="P80" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q98" s="1" t="inlineStr">
+      <c r="Q80" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W98" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un gymnase
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G99" s="1" t="inlineStr">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>94676</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Ardennes
+Ardennes Ingenierie</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement se décline en trois niveaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  niveau 1 : un conseil de premier niveau aux bénéficiaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  niveau 3 : un accompagnement spécifique pour des prestations identifiées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
+&lt;/p&gt;
+&lt;p&gt;
+ Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
+&lt;/p&gt;
+&lt;p&gt;
+ Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement et Equipement publics
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
+&lt;/p&gt;
+&lt;p&gt;
+ -	Résorption de logements vacants dégradés
+&lt;/p&gt;
+&lt;p&gt;
+ -	Déplacement de la mairie dans l&amp;#039;ancienne école
+&lt;/p&gt;
+&lt;p&gt;
+ -	Revue de projets communaux : informations et conseils multi domaines
+&lt;/p&gt;
+&lt;p&gt;
+ -	Mise aux normes PMR de la Mairie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie et infrastructures
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Sécurisation de la traversée du village
+&lt;/p&gt;
+&lt;p&gt;
+ -	Réfection d&amp;#039;une voie communale
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement des abords d&amp;#039;un lavoir
+&lt;/p&gt;
+&lt;p&gt;
+ -	Déplacement et sécurisation d&amp;#039;un arrêt bus
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eau et assainissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Suivi et amélioration d&amp;#039;un dispositif d&amp;#039;assainissement collectif
+&lt;/p&gt;
+&lt;p&gt;
+ -	Accompagnement d&amp;#039;un projet de sécurisation d&amp;#039;un forage d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ -	Conseil de gestion du service d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Economie d&amp;#039;énergie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Suivi énergétique, amélioration bâtiment, éclairage public
+&lt;/p&gt;
+&lt;p&gt;
+ -	Rénovation énergétique du parc de logements communaux
+&lt;/p&gt;
+&lt;p&gt;
+ -	Conseil chantier/géothermie de la mairie et de la salle des fêtes
+&lt;/p&gt;
+&lt;p&gt;
+ -	Rénovation énergétique d&amp;#039;un gymnase
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tourisme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement pour les vélos le long de la Voie Verte Trans Ardennes
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement d&amp;#039;un chemin de randonnée sur une ancienne voie ferrée
+&lt;/p&gt;
+&lt;p&gt;
+ -	Transformation d&amp;#039;anciens logements en gites touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Analyse de l&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Information sur évolution du nombre d&amp;#039;ERP et des systèmes de production d&amp;#039;ECS, planification et réalisation des analyses, aide à l&amp;#039;élaboration des plans d&amp;#039;actions en cas de non-conformité et suivi jusqu&amp;#039;au retour à une situation satisfaisante.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Juridique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Quels recours en cas de malfaçon suite à des travaux de voirie
+&lt;/p&gt;
+&lt;p&gt;
+ -	Comment lutter contre les points noirs paysagers ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Archives départementales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement d&amp;#039;un nouveau local archives suite à l&amp;#039;extension de la mairie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Lecture publique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Création d&amp;#039;un espace lecture au sein du groupe scolaire
+&lt;/p&gt;
+&lt;p&gt;
+ -	Assistance à la gestion et à l&amp;#039;exploitation d&amp;#039;une bibliothèque
+&lt;/p&gt;
+&lt;p&gt;
+ -	Création d&amp;#039;une médiathèque
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Archéologie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Réalisation d&amp;#039;un diagnostic archéologique préalable à un aménagement urbain
+&lt;/p&gt;
+&lt;p&gt;
+ Recherche de financements
+&lt;/p&gt;
+&lt;p&gt;
+ -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Numérique et dématérialisation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projet culturel
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Projet de pôle culturel comprenant un Musée et une bibliothèque
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Culture et identité collective
+Tourisme
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Ardennes</t>
+        </is>
+      </c>
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ mail : ardennesingenierie&amp;#64;cd08.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>anne.durand@cd08.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>391</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18366,1254 +17736,1139 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="G100" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>151701</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique du Département du Rhône (ATDR)</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
-[...11 lines deleted...]
- L&amp;#039;accompagnement se décline en trois niveaux :
+ L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  niveau 1 : un conseil de premier niveau aux bénéficiaires ;
-[...5 lines deleted...]
-  niveau 3 : un accompagnement spécifique pour des prestations identifiées.
+  CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
-[...8 lines deleted...]
- Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...149 lines deleted...]
- -	Projet de pôle culturel comprenant un Musée et une bibliothèque
+ Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation du restaurant scolaire à Saint-Julien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
-[...13 lines deleted...]
-Bâtiments et construction
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
 Réhabilitation
-Accessibilité
-[...5 lines deleted...]
-      <c r="O100" s="1" t="inlineStr">
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
-[...2 lines deleted...]
- Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
+ Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Modalités d&amp;#039;accès au service :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
+ &lt;br /&gt;
+ - les missions de conseil sont gratuites,
+ &lt;br /&gt;
+ - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X100" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Rhône Département (hors métropole de Lyon)</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>http://rhône.fr</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>http://atdr@rhone.fr</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- mail : ardennesingenierie&amp;#64;cd08.fr
+ Courriel : atdr&amp;#64;rhone.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Tél : 04 72 61 79 85
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>patricia.pompon@rhone.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-      <c r="A101" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>145890</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="102" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G102" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>103460</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leurs projets d’investissement concourant à l’aménagement, au développement et à l’équipement cohérent et durable du territoire</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Contrat d’aménagement régional (CAR)</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
-[...457 lines deleted...]
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 La Région accompagne les collectivités franciliennes dans leurs projets d&amp;#039;investissement concourant à l&amp;#039;aménagement, au développement et à l&amp;#039;équipement cohérent et durable du territoire.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, centre de santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Espace public
 Jeunesse
 Cohésion sociale et inclusion
 Biodiversité</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  Communes de plus de 2000 habitants, EPCI à fiscalité propre et EPT
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;strong&gt;
    Communes :
   &lt;/strong&gt;
   jusqu&amp;#039;à 50 % du montant des dépenses éligibles (subvention maximale : 1 M€).
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    EPCI et EPT :
   &lt;/strong&gt;
   jusqu&amp;#039;à 30 % du montant des dépenses éligibles (subvention maximale : 2 M€).
  &lt;/p&gt;
  &lt;p&gt;
   Des subventions supplémentaires sont mobilisables pour les contrats intégrant des opérations environnementales ou la création d&amp;#039;aires de jeux et de loisirs inclusives.
  &lt;/p&gt;
  Chaque contrat peut inclure plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-damenagement-regional-car</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  amenagement&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service l&amp;#039;administration en charge du dispositif avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36b2-contrat-damenagement-regional-car/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-      <c r="A105" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>157093</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'inclusion et l'épanouissement des habitants</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°4 : Favoriser l'inclusion et l'épanouissement des habitants</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 5 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Favoriser l&amp;#039;inclusion et l&amp;#039;épanouissement des habitants&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe LEADER entend favoriser l&amp;#039;accès à la pratique sportive, à la culture et aux services pour le plus grand nombre. À travers les différentes initiatives qui seront soutenues, il s&amp;#039;agira de dynamiser la vie locale en poursuivant les objectifs opérationnels suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Un renforcement des solidarités et du lien social.
+&lt;/p&gt;
+&lt;p&gt;
+ - Des associations valorisées et un intérêt retrouvé pour le bénévolat.
+&lt;/p&gt;
+&lt;p&gt;
+ - Une fidélisation des acteurs associatifs et des bénévoles du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ - La promotion du sport comme facteur de santé et d&amp;#039;inclusion.
+&lt;/p&gt;
+&lt;p&gt;
+ - Le maintien et la diversité de l&amp;#039;offre culturelle, de loisirs et évènementielle pour tous les publics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Création matérielle et/ou immatérielle de diffusion culturelle et artistique.
+&lt;/p&gt;
+&lt;p&gt;
+ - Promotion de projets associatifs, culturels et artistiques.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement/équipements d&amp;#039;espaces dédiés à la pratique sportive et/ou de loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de mise en réseau et de montée en compétence des acteurs associatifs.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aménagement de lieux d&amp;#039;accueil pour les personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Création, développement ou amélioration de l&amp;#039;offre culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ - Création, développement de l&amp;#039;offre de sports/loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions d&amp;#039;animation et de formation visant à la création ou au développement de projets culturels, artistiques et de loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements et création d&amp;#039;outils de communication (portées par les collectivités locales uniquement).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Handicap
+Cohésion sociale et inclusion
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/737c-leader-action-n4-favoriser-linclusion-et-lepa/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD86" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>19/12/2023</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>117550</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -19628,51 +18883,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -19682,369 +18937,444 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-      <c r="A106" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>121762</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="107" spans="1:27" customHeight="0">
-      <c r="A107" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>152466</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I89" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 62</t>
         </is>
       </c>
-      <c r="J107" s="1" t="inlineStr">
+      <c r="J89" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L107" s="1" t="inlineStr">
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -20482,1377 +19812,2653 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W107" s="1" t="inlineStr">
+      <c r="W89" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="108" spans="1:27" customHeight="0">
-      <c r="A108" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>121337</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I108" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W108" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
-      <c r="A109" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J91" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>157097</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M109" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="110" spans="1:27" customHeight="0">
-[...118 lines deleted...]
-      <c r="A111" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>163959</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C111" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Office Français de la Biodiversité (OFB)
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agences de l'eau
-[...1 lines deleted...]
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-[...6 lines deleted...]
-      <c r="G111" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W111" s="1" t="inlineStr">
+      <c r="W93" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="112" spans="1:27" customHeight="0">
-      <c r="A112" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>163896</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Office Français de la Biodiversité (OFB)
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
-[...2 lines deleted...]
-      <c r="G112" s="1" t="inlineStr">
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M112" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W94" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="113" spans="1:27" customHeight="0">
-      <c r="A113" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>162634</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter et construire des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiment</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
+&lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/batiment/</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>139936</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="114" spans="1:27" customHeight="0">
-      <c r="A114" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>162651</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W114" s="1" t="inlineStr">
+      <c r="W97" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="115" spans="1:27" customHeight="0">
-      <c r="A115" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>111710</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'initiative locale et environnementale</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 9 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes de moins de 3 000 habitants pour les services marchands
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 20% d&amp;#039;une dépense plafonnée à 70.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Remarques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets dont le coût est inférieur à 3 000 € sont inéligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de gros œuvre, tous types de grosses réparations (dont remplacement des chaudières par des systèmes de chauffage à énergies renouvelables, sous réserve qu&amp;#039;ils soient bien utilisés comme chauffage à titre principal) et mises aux normes immobilières du patrimoine communal (dont démolition, désamiantage, accessibilité aux personnes à mobilité réduite et équipement d&amp;#039;assainissement non collectif), y compris les frais d&amp;#039;étude et de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ •	bâtiments faisant partie du patrimoine communal (ou intercommunal dans le cadre des bâtiments scolaires), pour lesquels aucun loyer n&amp;#039;est perçu hormis pour les derniers commerces, les logements et les équipements de tourisme :
+&lt;/p&gt;
+&lt;p&gt;
+ -	mairies, ateliers, garages municipaux, presbytères, halles et marchés, cuisines centrales, sanitaires publics...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements culturels : centres culturels, théâtres et salles spécialisées, auditoriums, salles d&amp;#039;animations ou d&amp;#039;expositions...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements à vocation polyvalente : salles des fêtes, salles polyvalentes, centres de loisirs, locaux socio-éducatifs, points destinés à l&amp;#039;accueil de services en lien avec les Schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public
+&lt;/p&gt;
+&lt;p&gt;
+ -	bâtiments scolaires du premier degré : salles de classe, végétalisation des cours d&amp;#039;écoles, murs d&amp;#039;enceinte, locaux annexes (restaurants, préaux, bibliothèques, salles de jeux...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	édifices cultuels non protégés dont acquisition, installation, électrification et restauration des cloches
+&lt;/p&gt;
+&lt;p&gt;
+ -	patrimoine vernaculaire : fours à pain, lavoirs, croix de mission, fontaine, puits...
+&lt;/p&gt;
+&lt;p&gt;
+ -	meublés de tourisme, camping, halte camping-cars
+&lt;/p&gt;
+&lt;p&gt;
+ •	cimetières : clôtures (murs ou grillages avec écran végétal), ossuaires, caveaux communaux, columbariums, allées végétalisées, jardins du souvenir, déplacement des monuments aux morts...
+&lt;/p&gt;
+&lt;p&gt;
+ •	services marchands, lorsque l&amp;#039;initiative privée est défaillante ou absente :
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition, l&amp;#039;extension, la rénovation et/ou la construction de bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition de matériels directement liés à l&amp;#039;activité (production, mobilier...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition d&amp;#039;un distributeur de produits alimentaires en circuits courts sous réserve qu&amp;#039;aucune entreprise de même activité ne soit implantée dans un rayon de 5 km
+&lt;/p&gt;
+&lt;p&gt;
+ •	équipements sportifs :
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de terrains de grands jeux (rugby, football) et de gymnases non utilisés par les collèges ou dont le taux d&amp;#039;occupation par les collèges est inférieur à 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de plateaux sportifs omnisports
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de salles spécialisées (dojo, salles d&amp;#039;escrime...), de structure artificielle d&amp;#039;escalade, de locaux techniques de rangement du matériel pour les activités de plein air
+&lt;/p&gt;
+&lt;p&gt;
+ -	aménagement des piscines
+&lt;/p&gt;
+&lt;p&gt;
+ -	petits équipements connexes à la pratique sportive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ les constructions neuves envisagées hors des zones agglomérées des bourgs, les travaux réalisés en régie ou aux abords (parkings en particulier), les dépenses d&amp;#039;équipement et d&amp;#039;entretien courant (notamment les climatiseurs qui ne sont pas utilisés comme des systèmes de chauffage à titre principal), les installations photovoltaïques et les bâches à incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative (plan de situation, diagnostic technique, descriptif de l&amp;#039;opération, plans des travaux, photos...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis descriptifs et estimatifs de l&amp;#039;opération établis par « un homme de l&amp;#039;art » (architecte, paysagiste, bureau d&amp;#039;études) ou offre retenue à l&amp;#039;issue du marché public lancé (les estimations réalisées par l&amp;#039;ATD16 ne suffisent pas)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Périmètre protégé », une copie des préconisations émises par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Bâti vacant », une déclaration sur l&amp;#039;honneur
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets touristiques : adhésion à une charte de qualité ou un label national et au label Tourisme et Handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le formulaire de demande de paiement visé par le trésorier
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;attestation de conformité à la réglementation thermique en vigueur soit sur l&amp;#039;ensemble du bâtiment, soit élément par élément
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux soumis à permis de construire, une copie de l&amp;#039;attestation d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux portant uniquement sur une mise en accessibilité, un engagement du maître d&amp;#039;œuvre ou toute autre justification (attestation contrôleur technique ou association référente...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  les supports de communication où l&amp;#039;aide départementale a été citée
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>126143</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -21864,514 +22470,300 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="116" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G116" s="1" t="inlineStr">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...256 lines deleted...]
-      <c r="I117" s="1" t="inlineStr">
+      <c r="I101" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J117" s="1" t="inlineStr">
+      <c r="J101" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M117" s="1" t="inlineStr">
+      <c r="M101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -22400,803 +22792,553 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T117" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="118" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G118" s="1" t="inlineStr">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
-[...373 lines deleted...]
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M119" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="120" spans="1:27" customHeight="0">
-      <c r="A120" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>67589</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités en ingénierie</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Ingenierie départementale</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagement et Bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Voirie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assainissement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Milieux aquatiques et Gémapi
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
 Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M120" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
   ingenierie&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 50
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
   assainissement&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 08
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
   cater&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 32
 &lt;/p&gt;
 &lt;p&gt;
  DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="121" spans="1:27" customHeight="0">
-      <c r="A121" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>144547</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M121" s="1" t="inlineStr">
+      <c r="M104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23239,783 +23381,686 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W121" s="1" t="inlineStr">
+      <c r="W104" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="122" spans="1:27" customHeight="0">
-      <c r="A122" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>119980</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Dotation d'équipement des territoires ruraux</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I122" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M122" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W122" s="1" t="inlineStr">
+      <c r="W105" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="123" spans="1:27" customHeight="0">
-      <c r="A123" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>119945</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I106" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W123" s="1" t="inlineStr">
+      <c r="W106" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="124" spans="1:27" customHeight="0">
-[...240 lines deleted...]
-      <c r="A125" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>117496</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
+      <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -24039,1400 +24084,2611 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T125" s="1" t="inlineStr">
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="126" spans="1:27" customHeight="0">
-      <c r="A126" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>128958</v>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G126" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M126" s="1" t="inlineStr">
+      <c r="M108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R126" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="127" spans="1:27" customHeight="0">
-      <c r="A127" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
         <v>140803</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M127" s="1" t="inlineStr">
+      <c r="M109" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R127" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="128" spans="1:27" customHeight="0">
-      <c r="A128" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espace public
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>120379</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Projets de Cohérence Territoriale</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Objectif
+&lt;/h3&gt;
+&lt;p&gt;
+ Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
+&lt;/p&gt;
+&lt;h3&gt;
+ Type d&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas des travaux en régie, seule la part afférente aux matériaux et aux fournitures sera prise en compte dans les dépenses éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations retenues devront être d&amp;#039;un montant égal ou supérieur à       80 000 € HT.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plafond des montants des travaux réalisés en Maîtrise d&amp;#039;Ouvrage communale :
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de village..........................................................
+  &lt;strong&gt;
+   500 000 €
+  &lt;/strong&gt;
+  &lt;em&gt;
+   par tranche annuelle
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiments communaux..........................................................
+  &lt;strong&gt;
+   1 000 000 €
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  groupes scolaires et/ou équipements petite enfance.. ..
+  &lt;strong&gt;
+   1 500 000 €
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  maison de santé........................................................................
+  &lt;strong&gt;
+   1 500 000 €
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Montant/Taux de l&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Les taux de subventions sont calculés en fonction de la richesse des bénéficiaires.
+ &lt;br /&gt;
+ Le critère retenu est le Potentiel Financier de l&amp;#039;année N-1 dont le  calcul est fixé par l&amp;#039;article L. 2334-4 du code général des  collectivités territoriales.
+ &lt;br /&gt;
+ Le taux nominal est fixé par référence aux strates de richesse présentées ci dessous :
+&lt;/p&gt;
+&lt;p&gt;
+ POTENTIEL FINANCIER de la commune
+TAUX
+0 € à 200 000 €
+70 %
+200 001 € à 450 000 €
+50 %
+450 001 € à 600 000 €
+40 %
+600 001 € à 1 000 000 €
+30 %
+1 000 001 € à 2 000 000 €
+25 %
+&amp;gt; 2 000 000 €
+20 %
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux nominal sera majoré de 10 % pour toute commune nouvelle résultant de la fusion de communes et ce, sur une période limitée à 3 ans après la date de fusion.
+&lt;/p&gt;
+&lt;p&gt;
+ Il sera minoré de 15 % du taux si l&amp;#039;Effort Fiscal de la commune est inférieur à 0,7.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux des Communautés de Communes et d&amp;#039;Agglomérations est fixé à       20 % sans minoration.
+&lt;/p&gt;
+&lt;p&gt;
+ Dispositions particulières pour les bénéficiaire d&amp;#039;une subvention d&amp;#039;un montant égal ou supérieur à 50 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le bénéficiaire s&amp;#039;engage à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ – dans l&amp;#039;hypothèse où le bien, objet de la subvention allouée venait, dans un délai de 10 ans à compter du versement du solde de ladite subvention, à ne plus être utilisé par le seul Bénéficiaire notamment en cas de cession, ou de mise à disposition de tiers qui remettrait en cause le caractère d&amp;#039;intérêt général ayant motivé le financement obtenu, celui-ci devra rembourser les sommes concernées selon les conditions dégressives suivantes qui ont été formalisées dans le règlement des aides adopté par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Bénéficiaire devra s&amp;#039;acquitter du montant correspondant à 1/10ème de la somme allouée par année concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ – signer la convention qui sera jointe à la notification de la subvention, relative aux obligations du bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ – appliquer le logo du Département sur les panneaux de chantier, les documents de communication et le projet réalisé, en se référant à la charte graphique instaurée par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ – joindre à la demande de solde une photo du projet financé, faisant apparaître l&amp;#039;apposition d&amp;#039;une plaque comportant le texte suivant « le Département premier partenaire des communes »
+&lt;/p&gt;
+&lt;p&gt;
+ – informer le Département des autres financements publics obtenus pour le même objet.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;p&gt;
+ –  délibération de la collectivité maître d&amp;#039;ouvrage
+ &lt;br /&gt;
+ –  dossier APS/APD
+ &lt;br /&gt;
+ –  budget détaillé (plan de financement)
+ &lt;br /&gt;
+ –  note détaillée du projet
+&lt;/p&gt;
+&lt;h3&gt;
+ Instruction des dossiers_Demande dématérialisée
+&lt;/h3&gt;
+&lt;p&gt;
+ – dépôt des dossiers en ligne sur la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ au 30 septembre N-1 pour financement éventuel en année N.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  TELESERVICE
+ &lt;/strong&gt;
+ : Aménagement du Territoire.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  DISPOSITIF
+ &lt;/strong&gt;
+ : Bâtiments communaux et espaces publics_ Construction ou rénovation et bonus bois
+&lt;/p&gt;
+&lt;p&gt;
+ – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ – décision de la Commission permanente qui attribue la subvention.
+&lt;/p&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases règlementaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Equipement public
+Bâtiments et construction
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les communes de – 5 000 habitants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bâtiments Communaux
+ &lt;/strong&gt;
+ : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité
+ &lt;/strong&gt;
+ des équipements publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bâtiments scolaires du 1
+  er
+  degré et/ou équipements petite enfance :
+ &lt;/strong&gt;
+ construction, extensions et restructurations d&amp;#039;écoles, de groupes scolaires ou de restaurants scolaires, équipement petite enfance.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Équipements sportifs :
+ &lt;/strong&gt;
+ créations ou restructurations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aménagements de village :
+ &lt;/strong&gt;
+ requalification de centres bourgs, aménagements d&amp;#039;espaces publics en lien avec les opérations en traverse d&amp;#039;agglomération, places, aires de loisirs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aménagements urbains
+ &lt;/strong&gt;
+ , esthétiques et paysagers dans le cadre d&amp;#039;un projet global
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de création et aménagement de
+ &lt;strong&gt;
+  sites de sports nature
+ &lt;/strong&gt;
+ en lien avec le Plan Départemental des Sites et Itinéraires de Sport Nature (PDESI) ou la démarche Spot Nature et les projets de « vélo routes voies vertes »
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ouvrages d&amp;#039;art
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Autres
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  projets concourant à la valorisation du patrimoine communal
+ &lt;/strong&gt;
+ en investissement et non éligible au titre d&amp;#039;autres règlements départementaux en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisitions foncières
+  &lt;em&gt;
+   :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ le coût de l&amp;#039;acquisition d&amp;#039;un bâtiment ou terrain (hors bâtiment vendu par le Département) peut être intégré au plan de financement du projet global, sous réserve que cette acquisition ait lieu dans les 6 mois maximum avant le dépôt du dossier complet auprès des services du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Études,
+ &lt;/strong&gt;
+ prioritairement celles ayant fait appel au CAUE pour le diagnostic et la coordination d&amp;#039;opérations d&amp;#039;aménagement ou d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les études concernées sont les suivantes
+ &lt;/strong&gt;
+ : étude préalable à la définition d&amp;#039;un projet de territoire, étude d&amp;#039;urbanisme de quartier, de village de zone d&amp;#039;habitation ou d&amp;#039;activité, d&amp;#039;aménagement de village, de faisabilité d&amp;#039;opérations concernant des bâtiments communaux ou intercommunaux, de projet économique ou de développement touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets structurants de requalification urbaine
+ &lt;/strong&gt;
+ (hors réseaux humides) et les aménagements d&amp;#039;espaces publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les communes de &amp;#43; 5 000 habitants et les EPCI
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipements sportifs, culturels, touristiques, petite enfance (Centre de loisirs sans hébergement, crèche...)
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets structurants de requalification urbaine (hors réseaux humides) et les aménagements d&amp;#039;espaces publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvrages d&amp;#039;art
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de création et aménagement de sites de sports nature
+ &lt;/strong&gt;
+ en lien avec le Plan Départemental des Sites et Itinéraires de Sport Nature (PDESI) ou la démarche Spot Nature et les projets de « vélo routes voies vertes »
+&lt;/p&gt;
+&lt;p&gt;
+ Les mises en accessibilité des équipements publics (hors groupes scolaires)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Aménagement cyclable (voir modalités sur la fiche politique cyclable)
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisitions foncières
+ &lt;/strong&gt;
+ : le coût de l&amp;#039;acquisition d&amp;#039;un bâtiment ou terrain (hors bâtiment vendu par le Département) peut être intégré au plan de financement du projet global, sous réserve que cette acquisition est lieu dans les 6 mois maximum avant le dépôt du dossier complet auprès des services du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les maisons de santé
+ &lt;/strong&gt;
+ (voir nouvelles modalités ci-après)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+ prioritairement celles ayant fait appel au CAUE pour le diagnostic et la coordination d&amp;#039;opérations d&amp;#039;aménagement ou d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études concernées sont les suivantes : étude préalable à la définition d&amp;#039;un projet de territoire, étude d&amp;#039;urbanisme de quartier, de village de zone d&amp;#039;habitation ou d&amp;#039;activité, d&amp;#039;aménagement de village, de faisabilité d&amp;#039;opérations concernant des bâtiments communaux ou intercommunaux, de projet économique ou de développement touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide au déneigement,
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Préalable à l&amp;#039;intervention du Département
+ &lt;br /&gt;
+ – recensement à l&amp;#039;échelle et par l&amp;#039;EPCI des moyens existants,
+ &lt;br /&gt;
+ – évaluation avec l‘aide des services de la Direction des Déplacements du Département des besoins en équipements à acquérir et leur priorisation,
+ &lt;br /&gt;
+ – définition d&amp;#039;un planning d&amp;#039;acquisition des nouveaux équipements nécessaires sur le mandat
+ &lt;br /&gt;
+ – prioritairement celles ayant fait appel au CAUE pour le diagnostic et la coordination d&amp;#039;opérations
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide au déneigement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide portera uniquement sur les dépenses d&amp;#039;investissement :
+ &lt;br /&gt;
+ – lames de déneigement,
+ &lt;br /&gt;
+ – saleuse et sableuse et leurs équipements de fixation,
+ &lt;br /&gt;
+ – équipements des pneumatiques (pneus normaux et chaînes ou pneus spéciaux),
+ &lt;br /&gt;
+ – éclairages spécifiques pour interventions de nuit,
+ &lt;br /&gt;
+ – engins spécifiques de déneigement.
+&lt;/p&gt;
+&lt;h3&gt;
+ Exclusions
+&lt;/h3&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les communes de – 5 000 habitants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ –  Acquisition foncière pour réserve foncière ou pour habitat.
+ &lt;br /&gt;
+ –  Logements communaux.
+ &lt;br /&gt;
+ –  Les travaux d&amp;#039;entretien.
+ &lt;br /&gt;
+ – Reprise de concession.
+ &lt;br /&gt;
+ – Gîtes communaux, camping et bornes de camping car.
+ &lt;br /&gt;
+ – Matériel de déneigement.
+ &lt;br /&gt;
+ – Mobilier et acquisition sauf faisant partie d&amp;#039;un programme d&amp;#039;ensemble (mobilier scolaire et de bibliothèque).
+ &lt;br /&gt;
+ –  Prestation d&amp;#039;ingénierie du Département.
+ &lt;br /&gt;
+ –  Gendarmerie.
+ &lt;br /&gt;
+ –  Bornes incendie.
+ &lt;br /&gt;
+ –  Les dépenses traitées au titre d&amp;#039;une politique thématique départementale.
+ &lt;br /&gt;
+ –  Les travaux de vidéo-protection (sauf ceux aux abords des collèges qui seront traités dans un autre dispositif complémentaire).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les communes de &amp;#43; 5 000 habitants et les EPCI
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -Logement.
+ &lt;br /&gt;
+ – Acquisition foncière (pour réserve).
+ &lt;br /&gt;
+ – Sièges administratifs communautaires et locaux techniques communautaires.
+ &lt;br /&gt;
+ – Groupes scolaires.
+ &lt;br /&gt;
+ – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
+ &lt;br /&gt;
+ –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
+&lt;/p&gt;
+&lt;h3&gt;
+ Bénéficiaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Politiques Territoriales – Service des Relations avec les Collectivités
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Quentin DUVILLIER, Coordonnateur zone nord –
+ &lt;strong&gt;
+  Tél. : 04 75 79 26 65
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Christel MORIN, Coordonnatrice zone sud –
+ &lt;strong&gt;
+  Tél. : 04 75 79 26 31
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aurore MERMET, Coordonnatrice zone centre –
+ &lt;strong&gt;
+  Tél. : 04 75 79 82 29
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
+ &lt;strong&gt;
+  Tél. : 04 75 79 26 67
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
         <v>117172</v>
       </c>
-      <c r="B128" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D128" s="1" t="inlineStr">
+      <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G128" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H128" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I128" s="1" t="inlineStr">
+      <c r="I112" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J128" s="1" t="inlineStr">
+      <c r="J112" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M128" s="1" t="inlineStr">
+      <c r="M112" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O128" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R128" s="1" t="inlineStr">
+      <c r="R112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T128" s="1" t="inlineStr">
+      <c r="T112" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V128" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W128" s="1" t="inlineStr">
+      <c r="W112" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X128" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z128" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="129" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G129" s="1" t="inlineStr">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme
+ &lt;/strong&gt;
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H129" s="1" t="inlineStr">
-[...199 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
 Equipement public
 Bâtiments et construction
-Accessibilité</t>
-[...2 lines deleted...]
-      <c r="O129" s="1" t="inlineStr">
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R129" s="1" t="inlineStr">
-[...240 lines deleted...]
-      <c r="S129" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T129" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="130" spans="1:27" customHeight="0">
-[...159 lines deleted...]
-      <c r="A131" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>158480</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -25464,694 +26720,213 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P131" s="1" t="inlineStr">
+      <c r="P117" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W131" s="1" t="inlineStr">
+      <c r="W117" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="132" spans="1:27" customHeight="0">
-[...545 lines deleted...]
-      <c r="A136" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>52290</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C136" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -26227,96 +27002,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M136" s="1" t="inlineStr">
+      <c r="M118" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -26359,400 +27134,530 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R136" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T136" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W136" s="1" t="inlineStr">
+      <c r="W118" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="137" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G137" s="1" t="inlineStr">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>165397</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains de Futnet (Tennis ballon)</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...4 lines deleted...]
-      <c r="H137" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K137" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="O137" s="1" t="inlineStr">
+      <c r="I119" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J119" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le Futnet (Tennis-ballon) est un sport en plein
+ développement&lt;/strong&gt;. Extrêmement complet, il requiert
+vitesse, précision et habileté. Il se pratique sur un
+terrain rectangulaire constitué d’une aire de jeu, d’une
+zone de dégagement et séparé d’un filet. La pratique
+emprunte des caractéristiques au football, au tennis et
+au volley et permet aux joueur(euse)s de progresser
+d’un point de vue technique et stratégique dans un
+format ludique et convivial. &lt;/p&gt;&lt;p&gt;Créer un espace d’activités supplémentaires pour les
+ clubs et les collectivités pour développer la pratique
+ spécifique du Futnet s’inscrit dans une volonté de
+pratique mixte et intergénérationnelle, de loisir et de
+compétition, ou de pratique associée (exercices de
+Futnet lors d’entraînements de Foot à 11, Futsal…).&lt;/p&gt;&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges et du cahier des charges
+technique fédéral relatif à la &lt;strong&gt;construction de terrains de Futnet&lt;/strong&gt;, une subvention peut être
+accordée selon les modalités de financement en vigueur, à savoir &lt;strong&gt;une aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;La base subventionnable se limite à l’emprise du terrain (terrassement, fourniture et pose du revêtement,
+acquisition du/des filets de Futnet…). Ainsi les frais de Bureau d’études/Maîtrise d’œuvre, de travaux de voirie,
+d’extension des réseaux (eau, téléphone, électricité...) et d’aménagement périphérique (plantation, mobilier
+urbain, places de stationnement autres que pour personnes à mobilité réduite...) ne sont pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P137" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="S137" s="1" t="inlineStr">
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="Q119" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Seuls les projets suivants seront éligibles&lt;/u&gt;&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le porteur du projet doit être, &lt;strong&gt;soit un club affilié à la FFF&lt;/strong&gt;, &lt;strong&gt;soit une collectivité locale&lt;/strong&gt; en
+collaboration avec un club support affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le terrain, et l’éclairage (recommandé) de celui-ci, &lt;strong&gt;doivent être conformes au cahier des charges
+ technique fédéral&lt;/strong&gt; relatif à la réalisation d’un terrain de Futnet – Édition juillet 2025
+(cf. Annexe - pages 1 à 8) ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;La date de commencement des travaux &lt;/strong&gt;&lt;strong&gt;ne doit pas être antérieure de plus de 3 mois&lt;/strong&gt; à celle du
+dépôt du dossier au District d’appartenance ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’équipement projeté&lt;/strong&gt; doit être situé &lt;strong&gt;au sein d’un complexe sportif&lt;/strong&gt; utilisé par le club support
+dont &lt;strong&gt;au moins une installation est classée au niveau T6 min. ou adossé à un gymnase classé
+Futsal 4 min&lt;/strong&gt;. équipé de deux vestiaires de minimum chacun 14 m2, douches et sanitaires avec un
+accès direct piétons ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le terrain pourra être situé au sein d’un établissement scolaire&lt;/strong&gt; (collège, lycée). Le club support,
+affilié à la FFF, qui sera associé au projet, devra alors bénéficier d’un accès privilégié au terrain,
+encadré par la mise en place d’une &lt;strong&gt;convention d’utilisation et d’un planning d’utilisation&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un projet d’utilisation des installations
+envisagées dans le respect des attentes de la FFF ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le maître d’ouvrage doit réaliser son opération dans un délai de 24 mois&lt;/strong&gt; à compter de la date
+ d’attribution de la subvention par le Bureau Exécutif de la Ligue du Football Amateur.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...28 lines deleted...]
-      <c r="AA137" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_futnet-25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Michaël LANGOT - Chef de Projet Déploiement des pratiques à la FFF : mlangot&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>mlangot@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-terrains-de-futnet-tennis-ballon/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="138" spans="1:27" customHeight="0">
-      <c r="A138" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>82915</v>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C138" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
-[...2 lines deleted...]
-CAUE de la Dordogne
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
 CAUE du Tarn
-CAUE de la Meuse
 CAUE du Gers
 CAUE de l'Ain
 CAUE de l'Aisne
 CAUE des Hautes-Alpes
 CAUE de l'Ariège
 CAUE des Landes
 CAUE du Puy-de-Dôme
 CAUE de l'Aveyron
 CAUE des Bouches-du-Rhône
 CAUE du Calvados
 CAUE du Cantal
 CAUE de la Charente
 CAUE du Cher
 CAUE de Corrèze
 CAUE de l'Aude
 CAUE de la Drôme
 CAUE de l'Oise
 CAUE du Gard
 CAUE de la Haute-Garonne
 CAUE de la Gironde
 CAUE de l'Hérault
 CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Ardèche
 CAUE de la Haute-Loire
 CAUE du Lot
 CAUE Lot-et-Garonne
 CAUE du Maine-et-Loire
 CAUE de la Manche
 CAUE de la Mayenne
 CAUE de Meurthe-et-Moselle
 CAUE de la Moselle
 CAUE de Mayotte
 CAUE de la Seine-et-Marne
 CAUE des Pyrénées-Atlantiques
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Orientales
 CAUE de Rhône-Métropole
 CAUE de la Sarthe
 CAUE de la Savoie
 CAUE de l'Orne
 CAUE de la Somme
 CAUE du Pas-de-Calais
 CAUE des Deux-Sèvres
 CAUE de la Vendée
 CAUE de la Haute-Vienne
 CAUE des Vosges
-CAUE de l'Essonne
-[...22 lines deleted...]
-      <c r="G138" s="1" t="inlineStr">
+CAUE de la Dordogne
+CAUE de la Meuse</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -26794,88 +27699,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M138" s="1" t="inlineStr">
+      <c r="M120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -26894,79 +27799,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T138" s="1" t="inlineStr">
+      <c r="T120" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -27438,162 +28343,539 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="139" spans="1:27" customHeight="0">
-      <c r="A139" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>162918</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique et climatique des équipements sportifs franciliens couverts</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique et climatique des équipements sportifs franciliens couverts.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P121" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs regroupements (communes, EPCI, syndicats...) &lt;/li&gt;&lt;li&gt;Mouvements sportifs (club, ligue, comité, fédération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Jusqu’à 70% du montant éligible TTC ou HT en cas de récupération de la TVA – (subvention plafonnée à 50.000€)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Travaux&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Jusqu’à 50% du montant éligible TTC ou HT en cas de récupération de la TVA – (subvention plafonnée à 450.000€) &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l’élaboration des dossiers.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études&lt;br /&gt;&lt;/strong&gt;Etude intégrant le diagnostic énergétique des bâtiments et des systèmes, la répartition des consommations énergétiques par usages, la répartition des déperditions énergétiques, au moins deux scénarii de rénovation détaillés et incluant l’estimation du gain énergétique et une estimation des coûts de travaux correspondants.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Travaux&lt;br /&gt;&lt;/strong&gt;Rénovation énergétique et climatique des équipements sportifs couverts (gymnases, piscines, patinoires, dojos…) permettant un gain énergétique minimal de 30%.&lt;br /&gt;&lt;br /&gt;Les travaux engagés et le gain énergétique correspondant devront être attestés par une étude thermique dont le contenu est précisé dans le cahier des charges (voir plus bas dans « Document (s) »).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;&lt;span&gt;Les dossiers peuvent être déposés toute l&amp;#039;année sur &lt;/span&gt;&lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;Les projets de rénovation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de dépôt de la demande sur mesdemarches. &lt;br /&gt;&lt;br /&gt;Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente. &lt;br /&gt;&lt;br /&gt;Un démarrage anticipé (avant l’examen de la demande en commission permanente) peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l’octroi de la subvention. &lt;br /&gt;&lt;br /&gt;Le candidat qui présente plus de 1 projet doit réaliser autant de dossiers de candidature que de projets. &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-equipements-sportifs</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:aap-equipement-sportif&amp;#64;iledefrance.fr"&gt;aap-equipement-sportif&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renovation-energetique-des-equipements-sportifs-1/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>141290</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>162563</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I139" s="1" t="inlineStr">
+      <c r="I123" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J139" s="1" t="inlineStr">
+      <c r="J123" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M139" s="1" t="inlineStr">
+      <c r="M123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -27632,797 +28914,759 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T139" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="140" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G140" s="1" t="inlineStr">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>162908</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les carences en équipements sportifs et favoriser la pratique sportive des Franciliens</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Soutien régional à la création et à la réhabilitation d'équipements sportifs franciliens</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
+Département
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H140" s="1" t="inlineStr">
-[...102 lines deleted...]
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;&lt;/span&gt;&lt;span&gt;La Région entend, à travers cette aide, réduire les carences en équipements sportifs&lt;/span&gt;&lt;span&gt; et favoriser la pratique sportive des Franciliens, avec une attention particulière portée &lt;/span&gt;&lt;span&gt;au public féminin, aux personnes en situation de handicap &lt;/span&gt;&lt;span&gt;et aux lycéens.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P124" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2024</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les personnes morales de droit public (collectivités territoriales, EPCI, EPT, syndicats mixtes...) ou les sociétés d’aménagement qui agissent pour leur compte,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les fédérations sportives agréées et leurs structures déconcentrées franciliennes (comités/ligues/clubs),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les sociétés sportives au sens du code du sport ou affiliées à une fédération sportive agréée,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les établissements et services médico-sociaux ayant intégré le sport dans leur projet d’établissement,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les personnes morales de droit privé pour les projets d’équipement structurant d’intérêt régional ou les centres équestres ou les golfs. &lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les projets peuvent être réalisés sous maîtrise d’ouvrage public ou sous maîtrise d’ouvrage déléguée (SEM, SPL ou tout autre type d’opérateur) ou dans le cadre d’une délégation de service public. La personne publique demeure attributaire de l’aide.&lt;/span&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt; &lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;L’aide régionale varie en fonction notamment de la nature de 
+l’équipement, des usages prévus, des publics accueillis et de la carence
+ du territoire en équipements sportifs.&lt;/p&gt;&lt;p&gt;Le règlement d’intervention 
+téléchargeable ci-après présente les différents plafonds et taux maximum
+ de subventionnement régional. &lt;/p&gt;Cette aide est cumulable avec les subventions régionales proposées au titre de la Stratégie régionale énergie-climat.&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les projets éligibles concernent la construction, la transformation ou la réhabilitation d’équipements sportifs et Esportifs, destinés à tout type de pratique (compétition et/ou loisirs et/ou accès libre) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Équipement sportif extérieur (piste d’athlétisme, terrain de grands jeux…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement sportif couvert (complexe sportif, gymnase, tennis…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Salle spécialisée (dojo, salle de boxe, centre équestre…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement en accès-libre (city stade, aire de jeux sportifs connectés, street workout, playground basket 3x3…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement structurant d’intérêt régional,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Couverture d’équipement ou construction de structure semi-couverte,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation des systèmes d’éclairage,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Réhabilitation ou construction de vestiaires (dont construction modulaire).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Dépôt du dossier de candidature sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;mesdemarches.iledefrance.fr.&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;Celui-ci se compose notamment des éléments suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Une note de présentation, de niveau APS au minimum, comportant un volet technique (avec plans) et un volet fonctionnel (avec étude du besoin) du projet,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Le détail estimatif des travaux,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un plan de financement prévisionnel,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un planning prévisionnel comportant une date de démarrage et de fin de travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-la-creation-et-la-rehabilitation-dequipements-sportifs-franciliens</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Direction des Sports, des Loisirs et de la Citoyenneté&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Service des sports&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Victor Carriere / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:victor.carriere&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;victor.carriere&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 60 52&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sébastien Chiss / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:sebastien.chiss&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;sebastien.chiss&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 70 91&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Mathieu Léopold / &lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;a href="mailto:mathieu.leopold&amp;#64;iledefrance.fr"&gt;&lt;span&gt;mathieu.leopold&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; / 01 53 85 61 33 &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Didier Pereira / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:didier.pereira&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;didier.pereira&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 56 53&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-la-creation-et-a-la-rehabilitation-dequipements-sportifs-franciliens/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="141" spans="1:27" customHeight="0">
-      <c r="A141" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>32414</v>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Créer ou rénover des terrains de Basket 3x3 (Nouvelle discipline olympique) - Plan INFRA FFBB</t>
         </is>
       </c>
-      <c r="C141" s="1" t="inlineStr">
+      <c r="C125" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Basketball</t>
         </is>
       </c>
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="J141" s="1" t="inlineStr">
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J125" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire de 2.000€ par terrain de Basket 3x3</t>
         </is>
       </c>
-      <c r="K141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L141" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Plan INFRA FFBB - Fonds Fédéral
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Plan INFRA mis en place par la FFBB a pour ambition de décliner territorialement FFBB 2024 comme véritable outil d&amp;#039;aménagement et de reconnaissance d&amp;#039;innovation sociale en s&amp;#039;adaptant aux spécificités de chaque territoire (urbain (au sein des métropoles et des Quartier Politique de la Ville), rural (Zone de Revitalisation Rurale), ultramarins).
 &lt;/p&gt;
 &lt;p&gt;
  La FFBB soutiendra la création et la réhabilitation d&amp;#039;espaces de pratique « oubliés » ou « abandonnés » en accès libre ou contrôlé par la mise en œuvre d&amp;#039;un
  &lt;strong&gt;
   LABEL INFRA FFBB
  &lt;/strong&gt;
  valorisant la qualité de l&amp;#039;équipement adapté aux nouvelles pratiques du Basket (3x3 et VxE).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.ffbb.com/sites/default/files/infrastructure-ffbb-v9-165x310.pdf"&gt;
   Téléchargez la plaquette de présentation du plan INFRA
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.ffbb.com/sites/default/files/2019-03-22_ffbb2024_-_plan_infra_-_cahier_des_prescriptions_techniques_1.0_vfin.pdf"&gt;
   Téléchargez le cahier des prescriptions techniques
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M141" s="1" t="inlineStr">
+      <c r="M125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Réalisation d&amp;#039;un terrain de Basket 3x3 à l&amp;#039;extrémité d&amp;#039;un &amp;#34;city-stade&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  - Rénovation de playgrounds extérieurs en milieu urbain avec design particulier (Exemple à Paris, Bordeaux, Lyon, etc...) sur des plans spécifiques amorcés par la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de terrains de Basket 3x3 en milieu rural, proche du gymnase utilisé par le club local.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de terrains de Basket 3x3 couverts sur un site dédié aux pratiques urbaines (skate-park, StreetWorkout, etc...).
 &lt;/p&gt;
 &lt;p&gt;
  - Tout autre projet répondant à un besoin sur le territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R141" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les critères du LABEL INFRA FFBB
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 critères cumulatifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projet déposé par un club affilié à la FFBB ou une collectivité territoriale en lien avec un club support existant affilié à la FFBB.
  &lt;/li&gt;
  &lt;li&gt;
   Projet concernant un ou plusieurs équipements extérieurs dédiés à la pratique du Basketball (5x5 ou 3x3), couverts ou non, en accès contrôlé ou en accès libre, en rénovation ou création, en zone QPV, ZRR ou sur toute autre zone proche d&amp;#039;équipements couverts habituellement utilisés par un club affilié.
  &lt;/li&gt;
  &lt;li&gt;
   Projet respectant l&amp;#039;esprit de la plaquette INFRA FFBB et le cahier des prescriptions techniques établis à cet effet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les critères du FONDS FFBB INFRA
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 critères cumulatifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projet ayant obtenu le label INFRA FFBB.
  &lt;/li&gt;
  &lt;li&gt;
   Projet qui concerne un ou plusieurs équipements en accès libre (mais proche d&amp;#039;un équipement existant utilisé par un club affilié FFBB) ou en accès contrôlé au profit du club.
  &lt;/li&gt;
  &lt;li&gt;
   Projet abouti et prêt à recevoir l&amp;#039;aide fédérale de la FFBB.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T141" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>http://www.ffbb.com/ffbb/ffbb-2024/le-plan-infra</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FFBB : infra&amp;#64;ffbb.com
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y141" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>lsaillard@ffbb.com</t>
         </is>
       </c>
-      <c r="Z141" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/52ab-plan-infra-ffbb-fonds-federal-terrains-de-bas/</t>
         </is>
       </c>
-      <c r="AA141" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>FFBB</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2020</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="142" spans="1:27" customHeight="0">
-      <c r="A142" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>42871</v>
       </c>
-      <c r="B142" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Installer des chauffages à énergie renouvelable</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes Métropole
 Ademe — Direction régionale — Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="F142" s="1" t="inlineStr">
+      <c r="F126" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes Métropole</t>
         </is>
       </c>
-      <c r="G142" s="1" t="inlineStr">
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Agriculteur
-Recherche</t>
-[...10 lines deleted...]
-      <c r="J142" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J126" s="1" t="inlineStr">
         <is>
           <t>Selon production de chaleur renouvelale et type d'énergie</t>
         </is>
       </c>
-      <c r="K142" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  Soutenir financièrement les projets d&amp;#039;énergies renouvelables thermiques.
  Ce dispositif national est géré par Grenoble Alpes Métropole sur son territoire par délégation de l&amp;#039;ADEME, pour
  &lt;strong&gt;
   financer
  &lt;/strong&gt;
  les projets d&amp;#039;énergie renouvelable thermique et apporter aux porteurs de projet du
  &lt;strong&gt;
   conseil
  &lt;/strong&gt;
  , et un
  &lt;strong&gt;
   support
  &lt;/strong&gt;
  afin de faciliter la mise en service et l&amp;#039;exploitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  Installations de
  - Solaire thermique ;
  - Biomasse/Bois énergie ;
  - Géothermie ;
  - Réseau de chaleur.
  Les projets, quelles que soit la puissance du système de chaleur renouvelable à installer, peuvent bénéficier d&amp;#039;une aide financière qui peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80% (selon les règles de cumuls des aides publiques).
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont instruits au fil de l&amp;#039;eau par Grenoble-Alpes Métropole. L&amp;#039;ALEC (Agence Locale de l&amp;#039;Energie et du Climat) accompagne les porteurs de projets de la définition du projet, au montage des dossiers de subvention, jusqu&amp;#039;au suivi du bon fonctionnement des installations.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  Tout type sauf particuliers. Bénéficiaires publics ou privés (communes, bailleurs, entreprises, associations, etc.), situés sur le territoire de la Métropole grenobloise.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
  Subvention dont le montant dépendra du type d&amp;#039;installation, l&amp;#039;aide étant un forfait en fonction du volume de chaleur qu&amp;#039;il est envisagé de produire. L&amp;#039;aide peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80%.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M142" s="1" t="inlineStr">
+      <c r="M126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exemple d&amp;#039;aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Chaufferie bois dans 1100 m2 de bureaux : 6 044 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaufferie bois dans 2100 m2 de locaux tertiaires : 41 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaufferie bois avec réseau de chaleur pour bâtiments tertiaires : 110 450 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation solaire de 15 m2 pour eau chaude sanitaire d&amp;#039;une structure d&amp;#039;hébergement touristique : 7 752 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation solaire de 50 m2 pour eau chaude sanitaire d&amp;#039;un bailleur : 25 500 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation de géothermie pour un ensemble de logements collectifs d&amp;#039;un promoteur : 105 350 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois pour centre technique : 13 520 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois et réseau de chaleur alimentant 6 bâtiments communaux
   dont gymnase et piscine : 162 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois pour un groupe scolaire : 32 184 €
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T142" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes-Métropole</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.grenoblealpesmetropole.fr/620-je-souhaite-financer-un-projet-d-energies-renouvelables-thermiques.htm</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Grenoble-Alpes Métropole
  Direction de la transition énergétique
  Claire Mazoyer
  Tél : 04 56 58 53 57
 &lt;/p&gt;
 &lt;p&gt;
  fondschaleur&amp;#64;lametro.fr
 &lt;/p&gt;
 &lt;p&gt;
  Gaël BOGOTTO
  Chargé de mission
  Société Publique Locale ALEC de la Grande Région Grenobloise
  Tél : 04 76 00 19 09
 &lt;/p&gt;
 &lt;p&gt;
  gael.bogotto&amp;#64;alec-grenoble.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>energie.entreprises@grenoblealpesmetropole.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/61ad-aide-financiere-aux-installations-de-chauffag/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...140 lines deleted...]
-          <t>published</t>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2020</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>