--- v1 (2026-05-07)
+++ v2 (2026-06-22)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH126"/>
+  <dimension ref="A1:AH129"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -283,53 +283,53 @@
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>140758</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Réaliser des travaux de construction batîmentaire</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Construire et développer le patrimoine bâti des collectivités
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs
   (adapté en fonction de la volonté des MOA et des usages) :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - bâtiments à énergie positive (BEPOS)
 &lt;/p&gt;
 &lt;p&gt;
  - bâtiment  basse consommation (BBC)
@@ -425,1073 +425,1073 @@
           <t>Construction d’un gymnase</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>147699</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une étude d'aide à la décision pour la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de l&amp;#039;adhésion à son service Energie Plus, Territoire d&amp;#039;énergie Drôme (SDED) a mis en place un accord cadre multi-attributaire pour la commande rapide d&amp;#039;audits énergétiques et de choix d&amp;#039;énergie, selon son propre cahier des charges.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;autres types d&amp;#039;études peuvent être analysés à la demande (diagnostic de structure, faisabilité d&amp;#039;une installation d&amp;#039;énergie renouvelable...).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;étude est préalablement examinée par Territoire d&amp;#039;énergie Drôme, avant restitution à la collectivité en présence de lui-même et du bureau d&amp;#039;études. Elle est directement prise en charge par Territoire d&amp;#039;énergie Drôme, avec une contrepartie demandée à hauteur de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 % de son coût TTC pour les communes en régime rural (au sens de la TICFE) ou pour les EPCI &amp;lt;&amp;#61;25 000 hab
+ &lt;/li&gt;
+ &lt;li&gt;
+  60 % de son coût TTC pour les communes en régime urbain (au sens de la TICFE) ou pour les EPCI &amp;gt; 25 000 hab
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soumis à adhésion au service Energie Plus.
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse conjointe de la pertinence de l&amp;#039;étude envisagée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/application/files/9716/7946/9643/PLAQUETTE_BATIMENTS_PUBLICS_220X180_WEB-1.pdf</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a5f-etudes-daide-a-la-decision/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>77368</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer vos opérations situées dans les quartiers prioritaires de la politique de la ville avec le prêt PRU (QPV)</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Vous êtes un acteur public local et souhaitez soutenir le développement des quartiers de la politique de la ville sur votre territoire ? La Banque des Territoires vous accompagne dans le financement de vos projets de développement localisés au sein des quartiers prioritaires de la politique de la ville (QPV).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PRU de la Banque des Territoires, vous pouvez financer de nombreux projets : construction, acquisition ou réhabilitation de bâtiments publics, infrastructure ou aménagement urbain, portage foncier dans le cadre de projets d&amp;#039;aménagement ou encore construction, acquisition ou réhabilitation de bâtiments tertiaires privés contribuant à la revitalisation économique du quartier. Pour être éligible, votre projet doit également être situé en quartier prioritaire de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt PRU vous permet de bénéficier de conditions financières plus avantageuses, si votre projet respecte des critères de transition énergétique et écologique. Cela concerne ainsi la rénovation énergétique des bâtiments, les énergies renouvelables, la mobilité douce et décarbonée, la préservation de la biodiversité et l&amp;#039;adaptation au changement climatique, la préservation de l&amp;#039;environnement et la lutte contre la pollution, ou encore les circuits courts et la transition alimentaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Commerces et services
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pru-am-pret-renouvellement-urbain-amenagement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pruam_psat</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/de73-beneficier-dun-pret-de-renouvellement-urbain-/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d’un gymnase</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...150 lines deleted...]
-      </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>111628</v>
+        <v>128963</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Investir en milieu rural</t>
-[...4 lines deleted...]
-          <t>Partenariats avec les territoires : Contrats</t>
+          <t>Passer un marché public en vue de la réalisation d’un projet de construction et d’aménagement</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assister le maître d&amp;#039;ouvrage dans toutes les étapes
+de la commande publique dans le cadre d&amp;#039;un projet
+de construction et d&amp;#039;aménagement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aider dans la définition du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  informer sur la procédure pour la mise en oeuvre
+d&amp;#039;un marché
+ &lt;/li&gt;
+ &lt;li&gt;
+  rédiger les pièces nécessaires à la consultation
+et à la bonne exécution du marché
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Détermination du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;accompagnement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Documents inhérents aux marchés publics (règlement de
+la consultation, cahier des charges, cahier des clauses
+administratives particulières, acte d&amp;#039;engagement...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Equipement public
+Logement et habitat
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saisine officielle de l&amp;#039;exécutif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs et études
+diverses relatifs au projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb7e-passer-un-marche-public-en-vue-de-la-realisat/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>111628</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Investir en milieu rural</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Contrats</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>30% maximum du coût d'opération</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrat rural de 3 ans : aide aux travaux d&amp;#039;investissement, cofinancement par le Département de l&amp;#039;Essonne et la Région Ile-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Cofinancement de 30% maximum du coût d&amp;#039;opération par le Département de l&amp;#039;Essonne, en complément de la Région Ile-de-France (40%) ; 30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
 &lt;/p&gt;
 &lt;p&gt;
  Plafonds de dépenses HT subventionnables :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    communes de moins de 2.000 habitants : 370 000 €,
   &lt;/li&gt;
   &lt;li&gt;
    syndicats de moins de 3.000 habitants et communes nouvelles : 770 000 €.
   &lt;/li&gt;
  &lt;/ul&gt;
  Délibération n°2016-04-0055 (AD du 25/09/2017)
 </t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants en Essonne, Syndicats intercommunaux de moins de 3.000 habitants en Essonne et Communes nouvelles créées après le 1er janvier 2016 en Essonne.
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement de la Région Ile-de-France (40%) ; 30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0067-investir-en-milieu-rural/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>111629</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Investir sur le territoire de l'Intercommunalité</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Partenariats avec les territoires : Contrats</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Aide selon critère démographique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrat de partenariat de 6 ans avec les intercommunalités ayant pour objectif le partage d&amp;#039;un diagnostic territorial reposant sur les enjeux des politiques publiques départementales et les projets de territoire des intercommunalités.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention mobilisable en une seule fois.
 &lt;/p&gt;
 &lt;p&gt;
  Critère de population prise en compte pour le calcul de la Dotation Globale de Fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2016-04-0055 (AD du 25/09/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Intercommunalités en Essonne.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc06-investir-sur-le-territoire-de-lintercommunali/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>111630</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Investir sur le territoire de la Commune</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Partenariats avec les territoires : Contrats</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J7" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Aide selon critère démographique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrat de partenariat de 3 ans avec les Communes.
 &lt;/p&gt;
 &lt;p&gt;
  Aide cumulable avec les dispositifs politique de la ruralité et politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention mobilisable en une seule fois.
 &lt;/p&gt;
 &lt;p&gt;
  Critère de population prise en compte pour le calcul de la Dotation Globale de Fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Communes de moins de 2.000 habitants : aide plafonnée à 111.000€ au titre d&amp;#039;un contrat rural ou d&amp;#039;un contrat de partenariat.
 &lt;/p&gt;
 &lt;p&gt;
  Délibération n°2016-04-0055 (AD du 25/09/2017)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes en Essonne.
   &lt;/li&gt;
   &lt;li&gt;
    30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fc1-investir-sur-le-territoire-de-la-commune/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...184 lines deleted...]
-      </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>162339</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir les travaux sur les équipements sportifs collectifs</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Soutien aux travaux sur les équipements sportifs collectifs</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1753,407 +1753,407 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>20/07/2021</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>22759</v>
+        <v>120569</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
+          <t>Obtenir de l'aide en ingénierie</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Fonds d'Aide au Football Amateur (FAFA)</t>
+          <t>Obtenir de l'aide en ingénierie</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Fédération Française de Football</t>
-[...4 lines deleted...]
-          <t>District / Comité départemental de football d'appartenance</t>
+          <t>Direction départementales des territoires du Jura (DDT)</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
-        <is>
-[...201 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Direction départementale des Territoires du département du Jura (39) propose aux collectivités locales une aide en ingénierie pour leurs projets. Par exemple, les aiguiller dans les procédures, dans la recherche de financement ou encore les orienter techniquement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Source de l&amp;#039;Ain
  &lt;/li&gt;
  &lt;li&gt;
   Atlas des Paysages
  &lt;/li&gt;
  &lt;li&gt;
   Petites Villes de Demain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Transition énergétique
 Agriculture et agroalimentaire
 Revitalisation
 International</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de la DDT 39
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  E-mail de la direction de la DDT 39 : ddt&amp;#64;jura.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>l.langdorf@hotmail.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3c6-aide-ingenierie-aux-collectivites-locales-du-/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Rénovation du gymnase</t>
         </is>
       </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des territoires 39</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>22759</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA)</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Aide de 20 000 € maximum dans la limite de 50 % du coût total du projet. Un abondement de 30 000 € pourra être accordé dans le cadre d’un projet de couverture de ce terrain.</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dispositif Fonds d&amp;#039;Aide au Football Amateur - Chapitre Équipement (Nouvelle pratique : Beach Soccer)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Beach Soccer est en plein essor à la Fédération Française de Football depuis quelques années
+et nécessite aujourd&amp;#039;hui la construction de terrains spécifiques permanents ou saisonniers pour
+accompagner le déploiement de cette pratique dans tous les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de la F.F.F. est de permettre à toutes ses ligues régionales et ses districts de disposer de
+terrains destinés à accueillir des rencontres officielles sous la forme d&amp;#039;événements promotionnels et
+de compétitions, l&amp;#039;occasion aussi pour les clubs de football résidents de proposer cette pratique à
+leurs licenciés.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle souhaite donc accompagner la construction de terrains spécifiques, dont les possibilités
+d&amp;#039;implantation sont diverses avec les complexes sportifs existants, les établissements publics
+dédiés aux loisirs ou les centres aquatiques, les plans d&amp;#039;eau (bords de lac, bords de rivière) et bien
+évidemment le littoral (plages).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2025</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le porteur du projet doit être, soit un club affilié à la FFF, soit une collectivité locale en
+collaboration avec un club support affilié à la FFF ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le terrain doit être conforme aux lois du jeu FIFA du Beach Soccer (reprises dans le
+guide interactif de la pratique) ;
+ &lt;/li&gt;
+ &lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date de
+commencement des travaux ;&lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement projeté doit être situé, soit au sein d&amp;#039;un complexe sportif dont les
+installations existantes sont classées de niveau 6 minimum, soit dans un établissement
+public dédié aux loisirs équipé de vestiaires et sanitaires (base de loisirs, complexe
+aquatique), sur le littoral et sur un plan d&amp;#039;eau (bord de lac, rivière). Dans le cas où l’équipement serait installé de manière temporaire une attestation
+précisant les conditions de la mise à disposition doit être jointe au dossier ;&lt;/li&gt;
+ &lt;li&gt;
+  Le porteur de projet doit impérativement présenter un projet d&amp;#039;utilisation des installations
+envisagées dans le respect des attentes de la FFF ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter
+de la date d&amp;#039;attribution de la subvention par la FFF.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_beach-soccer-25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Lou LE NEDIC, Cheffe de projets à la FFF : llenedic&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>spessoa@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b243-dispositif-fonds-daide-au-football-amateur-ch/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
-          <t>Direction départementale des territoires 39</t>
+          <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
-          <t>10/10/2022</t>
+          <t>17/01/2020</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>95080</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Financer les investissements sportifs</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Soutien aux investissements sportifs à vocation compétitive</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2394,275 +2394,118 @@
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
-        <v>112125</v>
+        <v>155560</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Réaliser un audit énergétique sur patrimoine bâti communal</t>
+          <t>Soutenir les audits énergétiques de bâtiments publics et les schémas directeurs immobiliers énergétiques</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Aide à la réalisation d'audits énergétiques sur patrimoine bâti communal</t>
+          <t>AUDITS ÉNERGÉTIQUES DE BÂTIMENTS PUBLICS ET SCHÉMAS DIRECTEURS IMMOBILIERS ÉNERGÉTIQUES</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+          <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le SDES fait réaliser et finance pour le compte de ses communes adhérentes qui le souhaitent un ou plusieurs audits énergétiques sur leur patrimoine bâti.
+ Aider les collectivités à mieux connaître la consommation énergétique de leurs bâtiments et à identifier et prioriser les travaux de rénovation à réaliser dans une logique de programmation pluriannuelle.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
       <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TCCFE.
-[...149 lines deleted...]
-          <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes hors Métropole et communauté urbaine
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses de prestations externes visant à la réalisation :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   D&amp;#039;audit(s) énergétique(s) portant sur un ou plusieurs bâtiments propriétés de la collectivité maître d&amp;#039;ouvrage.
  &lt;/li&gt;
  &lt;li&gt;
@@ -2682,890 +2525,890 @@
  &lt;li&gt;
   Les audits doivent être réalisés par un détenteur de la qualification Reconnu garant de l&amp;#039;environnement (RGE).
  &lt;/li&gt;
  &lt;li&gt;
   Les audits doivent répondre au cahier des charges de l&amp;#039;ADEME.
  &lt;/li&gt;
  &lt;li&gt;
   Les schémas directeurs immobiliers énergétiques (SDIE) doivent répondre au cahier des charges réalisé par la fédération nationale des collectivités concédantes et régies (FNCCR) et l&amp;#039;ADEME.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses éligibles : 1.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses éligibles : 75.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/audits-energetiques-de-batiments-publics-et-schemas-directeurs-immobiliers-energetiques/</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dcbe-modele/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-[...158 lines deleted...]
-      <c r="A17" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>140760</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de rénovation batîmentaire</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménager le patrimoine bâti des collectivités
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - gérer, optimiser les usages
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - améliorer les performances énergétiques
 &lt;/p&gt;
 &lt;p&gt;
  - mettre en accessibilité
 &lt;/p&gt;
 &lt;p&gt;
  - maîtriser les coûts de fonctionnement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fcdf-realiser-des-travaux-de-renovation-batimentai/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>140757</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Valoriser les travaux de performance énergétique</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Valoriser les économies d&amp;#039;énergie
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dispositif d&amp;#039;accompagnement :
   Certificats d&amp;#039;Economie d&amp;#039;Energie (CEE)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectif:
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - bénéficier d&amp;#039;une bonus financier
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Dossiers de travaux éligibles aux Certificats d&amp;#039;Economie d&amp;#039;énergie
  &lt;/li&gt;
  &lt;li&gt;
   Fournir les factures et éléments nécessaires à l&amp;#039;analyse
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   cee&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 83 00
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35ef-valoriser-les-travaux-de-performance-energeti/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>140755</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Réaliser un bilan énergétique du patrimoine communal</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>Au cas par cas</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Accompagner dans la transition énergétique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dispositif d&amp;#039;accompagnement :
   Conseil en Energie Partagé (CEP)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectif:
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - établir un inventaire du patrimoine communal
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -effectuer un bilan énergétique
 &lt;/p&gt;
 &lt;p&gt;
  - définir un programme d&amp;#039;actions
 &lt;/p&gt;
 &lt;p&gt;
  - diminuer les consommations et dépenses énergétiques
 &lt;/p&gt;
 &lt;p&gt;
  - réduire les émissions de gaz à effet de serre
 &lt;/p&gt;
 &lt;p&gt;
  - améliorer le confort des usagers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Adhérer au service Conseil en Energies
  &lt;/li&gt;
  &lt;li&gt;
   Fournir les factures et éléments nécessaires à l&amp;#039;analyse
  &lt;/li&gt;
  &lt;li&gt;
   Ouvrir les bâtiments à la visite
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   cep&amp;#64;sidec-jura.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 83 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/630f-realiser-un-bilan-energetique-du-patrimoine-c/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>126156</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Econome de flux / Conseiller énergie</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un accompagnement par un économe de flux/conseiller énergie afin de : réaliser un inventaire de son patrimoine, analyser et suivre ses consommations et dépenses énergétiques, proposer des améliorations et définir des priorités en vue d&amp;#039;un plan d&amp;#039;actions pluriannuel, se faire accompagner à la mise en œuvre des actions, valoriser les certificats d&amp;#039;économie d&amp;#039;énergie, suivre les performances post-travaux, être sensibiliser et s&amp;#039;informer sur les questions énergétiques,... et également se faire accompagner à la mise en œuvre des obligations liées au dispositif &amp;#34;éco énergie tertiaire&amp;#34;.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;audits énergétiques à coût réduit : grâce à un marché à bons de commande porté par le SIEGE 27 avec un reste à charge pour la commune fixé entre 20 et 75%.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser vos certificats d&amp;#039;économie d&amp;#039;énergie : prestataire mis à disposition gratuitement afin de vérifier l&amp;#039;éligibilité des dépenses puis collecter les justificatifs nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un fonds de concours de 10 000€ pour tout travaux éligibles aux certificats d&amp;#039;économie d&amp;#039;énergie de plus de 20 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes les informations sont disponibles sur le bouton descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Accompagnement par un économe de flux/conseiller énergie, réalisation d&amp;#039;audits énergétiques : ouvert à toutes les communes ne pouvant pas bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+&lt;/p&gt;
+&lt;p&gt;
+ - Récupération des Certificats d&amp;#039;Économie d&amp;#039;Énergie : ouvert à toutes collectivités ou groupements de collectivités, hormis les communes pouvant déjà bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fonds de concours : ouvert à toutes les communes rurales du département de l&amp;#039;Eure dites &amp;#34;communes C&amp;#34;.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.siege27.fr/sites/default/files/fiche-reno.pdf</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ te&amp;#64;siege27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 32 39 82 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.girard@siege27.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e12a-accompagnement-a-la-renovation-energetique-de/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>117159</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Faire appel à un Atelier Chantier d’Insertion : entretien et rénovation du patrimoine bâti</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   A propos d&amp;#039;Initiatives77 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Notre offre de service :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 entretient et rénove votre patrimoine (mise en accessibilité, lavoirs, écoles, murs de cimetières, puits, monuments à préserver...). Ces chantiers vous permettent de valoriser votre engagement pour :
 &lt;/p&gt;
@@ -3603,152 +3446,309 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de stockage d&amp;#039;outils et des matériaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
 &lt;/p&gt;
 &lt;p&gt;
  Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
  &lt;br /&gt;
  d&amp;#039;accueil).
  &lt;br /&gt;
  Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Animation et mise en réseau
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5bcd-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>112125</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un audit énergétique sur patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation d'audits énergétiques sur patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>50% du montant HT</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES fait réaliser et finance pour le compte de ses communes adhérentes qui le souhaitent un ou plusieurs audits énergétiques sur leur patrimoine bâti.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TCCFE.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de participation financière est de 50% du montant HT des audits énergétiques réalisés par un cabinet d&amp;#039;étude indépendant et ce, uniquement pour les bâtiments communaux ne bénéficiant pas d&amp;#039;un co-financement par les programmes issus de l&amp;#039;appel à manifestation d&amp;#039;intérêt ACTEE lancé par la FNCCR.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant annuel HT de participation financière à ce titre, est plafonné à 7 500 €/an/commune.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/audit-energetique/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b42-aide-a-la-realisation-daudits-energetique-sur/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
-          <t>G.I.P. ID77</t>
+          <t>SDES, territoire d'energie Savoie</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
-          <t>23/03/2022</t>
+          <t>10/02/2022</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>155123</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements à vocation sportive</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Équipements sportifs (politique territoriale  22-28)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4061,51 +4061,51 @@
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>145445</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Aider à la construction, la restructuration ou la réhabilitation d’équipements sportifs de proximité</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H22" s="1" t="inlineStr">
         <is>
@@ -4246,51 +4246,51 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>11/07/2023</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>119941</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Accompagnement de collectivité</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4419,51 +4419,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>119928</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Moderniser les équipements sportifs</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Aide aux équipements sportifs</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Orne</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4582,481 +4582,744 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental de l'Orne</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>29/07/2022</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
-        <v>36013</v>
+        <v>144519</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+          <t>Soutenir les projets d'investissement des collectivités landaises</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Equipement des Communes (FEC)</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
-        <is>
-[...210 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Fonds d’Équipement des Communes (FEC) est destiné à aider les 
 Communes ou les Établissements Publics de Coopération Intercommunale 
 sous forme d’attribution en capital pour des dépenses d’investissement.&lt;/p&gt;
             &lt;p&gt;Le FEC est réparti par le Conseil départemental, entre les cantons, ainsi qu&amp;#039;il suit :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;25 % pour une attribution forfaitaire qui prend en compte le 
 nombre d&amp;#039;anciens cantons réunis dans le nouveau canton, multiplié par la
  répartition forfaitaire divisée par 30,&lt;/li&gt;&lt;li&gt;20 % au prorata de la population,&lt;/li&gt;&lt;li&gt;45 % au prorata du nombre de Communes,&lt;/li&gt;&lt;li&gt;10 % au prorata de l&amp;#039;inverse du potentiel fiscal.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Toutefois, la dotation cantonale ne pourra être :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;supérieure à un plafond multiplié par le nombre de Communes (année 2024 : 6 413 €)&lt;/li&gt;&lt;li&gt;inférieure à un plancher multiplié par le nombre de Communes (année 2024 : 3 944 €)&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Le plancher et le plafond seront révisés chaque année lors de la réunion consacrée à l&amp;#039;examen du Budget Primitif.&lt;/p&gt;
 &lt;p&gt;Pour la population, les chiffres à prendre en compte sont ceux de 
 l&amp;#039;I.N.S.E.E. à la suite du dernier recensement et des recensements 
 complémentaires intervenus depuis (population totale sans double compte 
 dans la population comptée à part).&lt;/p&gt;
       &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Architecture</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les réunions cantonales des Maires présidées par les deux
  Conseillers départementaux, permettent de procéder librement à la 
 répartition de la dotation cantonale.&lt;/p&gt;
 &lt;p&gt;Dans le cas où les Conseillers départementaux seraient également 
 Maires, ils sont remplacés, en cette dernière qualité, lors de la 
 réunion des Maires, par leurs délégués.&lt;/p&gt;
 &lt;p&gt;Sauf dérogation exceptionnelle accordée en réunions cantonales des 
 Maires, la décision d&amp;#039;attribution de subvention doit être préalable à 
 tout commencement d&amp;#039;exécution des travaux.&lt;/p&gt;
 &lt;p&gt;Les propositions cantonales sont soumises pour approbation à la 
 Commission Permanente du Conseil départemental et font l&amp;#039;objet d&amp;#039;un 
 arrêté attributif de M. le Président du Conseil départemental.&lt;/p&gt;
 &lt;p&gt;Sur délibération de la Commission Permanente du Conseil 
 départemental, seuls peuvent faire l&amp;#039;objet d&amp;#039;un report aux Communes du 
 canton sur la dotation cantonale de l&amp;#039;exercice suivant :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;les reliquats éventuels de crédits non répartis à l&amp;#039;intérieur du canton,&lt;/li&gt;&lt;li&gt;les soldes d’opérations terminées pour lesquelles le montant des travaux aurait été inférieur au montant prévu.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Les subventions non utilisées par une collectivité ne peuvent faire 
 l’objet d’un report aux Communes du canton sur la dotation de l’exercice
  suivant mais peuvent être affectées à un projet de substitution en 
 accord avec les deux Conseillers départementaux du canton concerné.&lt;/p&gt;
 &lt;p&gt;Le versement de la subvention interviendra sur présentation d&amp;#039;une 
 attestation du Maire de la Commune ou du Président de l’Établissement 
 Public de Coopération Intercommunale justifiant la réalisation de 
 l’investissement.&lt;/p&gt;
 &lt;p&gt;Possibilité est donnée de percevoir 50 % sur présentation de l&amp;#039;ordre 
 de service d&amp;#039;exécuter les travaux ou sur présentation de l’attestation 
 de commencement des travaux délivrée par le Maire ou le Président de 
 l’E.P.C.I.&lt;/p&gt;
 &lt;p&gt;Le versement de la subvention devra intervenir dans un délai de deux 
 ans à compter de la date de l&amp;#039;arrêté attributif de subvention.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/fonds-dequipement-des-communes</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt; developpement.territorial&lt;/a&gt;&amp;#64;landes.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f845-fonds-dequipement-des-communes/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique</t>
         </is>
       </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>36013</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  déplacements et usages de la voirie et des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiments et équipements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de l&amp;#039;espace et habitat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dynamisation des centres-bourgs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau et assainissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier les sources de financement possibles du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Revitalisation des centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification d&amp;#039;espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de cheminements doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>http://finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>severine.fossey@finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
-          <t>Conseil Départemental des Landes</t>
+          <t>Finistère Ingénierie Assistance</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>23/04/2020</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
+        <v>156153</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou réhabiliter des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SPORTIFS</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Concourir à doter le territoire d&amp;#039;équipements sportifs structurants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations affiliées à une fédération sportive agréée par le Ministère en charge des Sports. Ces associations doivent être propriétaires de l&amp;#039;équipement sportif ou disposer d&amp;#039;un bail d&amp;#039;une durée égale à la durée de l&amp;#039;amortissement des travaux et qui ne peut être inférieure à 9 ans lorsque l&amp;#039;aide du Département est supérieure à 23.000€ TTC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement pour la construction ou l&amp;#039;extension d&amp;#039;un bâtiment ou ayant vocation à augmenter la valeur ou la durée d&amp;#039;usage d&amp;#039;un bâtiment existant (y compris la végétalisation des murs et des toitures).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible à condition que leur coût soit inférieur à 50 % du coût total HT dudit projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Acquisitions foncières et immobilières pour la création et l&amp;#039;extension des bâtiments (
+La date de signature de l&amp;#039;acte d&amp;#039;acquisition du bâtiment doit avoir eu lieu dans un délai de 3 ans à compter de la date de dépôt de la demande de subvention).
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux sur les abords des bâtiments dans le cadre de la construction et de l&amp;#039;extension neuve, ou de la rénovation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les locaux d&amp;#039;accueil limités à 20m2, les parcours de santé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux d&amp;#039;entretien et de maintenance, les travaux réalisés en régie, les clubs-houses et les aires de jeux pour enfants, l&amp;#039;acquisition de matériel et de mobilier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  de dépenses subventionnables :
+ &lt;/strong&gt;
+ 8.000€ (HT pour les collectivités et TTC pour les associations)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafonds de dépenses subventionnables :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Piscine
+  &lt;/strong&gt;
+  (1 bassin 25 m maxi &amp;#43; 1 bassin d&amp;#039;apprentissage &amp;#43; vestiaires/sanitaires/accueil) hors complexe aquatique : 3.000.000€ pour la construction - 1.500.000€ pour la réhabilitation/extension&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Salle de sport
+  &lt;/strong&gt;
+  (surface sportive utile &amp;gt; 44x24): 1.000.000€ pour la construction - 500.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Equipements clos et couverts
+  &lt;/strong&gt;
+  (salle de sport surface sportive utile &amp;lt; 44x24, dojo, vestiaires, court de tennis, stockage de matériel sportif, local d&amp;#039;accueil &amp;lt; 20 m2...): 600 000 € pour la construction - 300.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Terrains de grands jeux
+  &lt;/strong&gt;
+  (terrains de football, rugby, terrains mixtes, stades d&amp;#039;athlétisme, aires de sports de glace, structures artificielles d&amp;#039;escalade, aérodrome, frontons, tanks à ramer, stands de tir, pas de tir à l&amp;#039;arc, vélodrome, golf, équipements équestres, etc.): 600.000€ pour la construction - 300.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Terrains extérieurs
+  &lt;/strong&gt;
+  (city stade, skate-park, parcours santé, boulodrome, terrains extérieurs de basket-ball, handball, volley-ball, Beach volley, courts de tennis): 100.000€ pour la construction - 50.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/equipements-sportifs/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5031-modele/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>20564</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Construire et rénover des équipements sportifs</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La création ou la réhabilitation d&amp;#039;équipements sportifs contribue à favoriser l&amp;#039;accès pour tous à la pratique sportive tout en participant à l&amp;#039;aménagement équilibré du territoire régional ainsi qu&amp;#039;à son développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  A ces titres, leur financement s&amp;#039;inscrit dans les grandes finalités poursuivies par la Région dans le cadre de sa politique sportive, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le développement des pratiques sportives et la formation ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;aménagement équilibré et cohérent du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   le développement économique et le rayonnement de la région.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, dans le cadre d&amp;#039;une politique sportive volontariste, la Région a décidé d&amp;#039;aller au-delà de sa compétence en matière de mise à disposition d&amp;#039;installations sportives aux lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS) en apportant son soutien aux projets de construction et de rénovation d&amp;#039;équipements sportifs d&amp;#039;intérêt régional, territorial ou local.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -5085,62 +5348,62 @@
  &lt;strong&gt;
   &lt;em&gt;
    Pour les équipements d&amp;#039;intérêt territorial (politiques contractuelles régionales)
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   taux d&amp;#039;intervention fixé par le dispositif en vigueur concernant les politiques contractuelles territoriales et leur règlement relatif au financement des équipements structurants. Par ailleurs, des plafonds de dépense subventionnable sont prévus pour la construction de bâtiments et de piscines.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les équipements sportifs d&amp;#039;intérêt local
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   15% maximum de la dépense éligible
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1 – Équipements sportifs d&amp;#039;intérêt régional
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles concernent des équipements sportifs qui :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    participent pleinement au rayonnement national ou international du territoire régional de par leur dimensionnement, leur capacité à accueillir du sport de haut niveau ou des manifestations à caractère international ; ou
   &lt;/li&gt;
   &lt;li&gt;
    abritent le siège de têtes de réseau régionales du mouvement sportif (ligues, comités,...) ; ou
   &lt;/li&gt;
   &lt;li&gt;
    qui sont mis prioritairement à disposition des lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2 - Équipements sportifs d&amp;#039;intérêt territorial
  &lt;/strong&gt;
@@ -5189,702 +5452,177 @@
    des communes et inscrits dans un Contrat pluriannuel « Bourg Centre – Occitanie / Pyrénées-Méditerranée ».
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Par ailleurs, seules les opérations dont le montant des dépenses éligibles est supérieur à 50 000 € HT (par tranche de travaux) peuvent bénéficier du soutien de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 - Conditions applicables à tous les projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont retenues les dépenses relatives aux travaux de constructions, de réhabilitations, de mise aux normes liées à l&amp;#039;accessibilité des personnes en situation de handicap et de maîtrise de l&amp;#039;énergie, à l&amp;#039;exception des coûts d&amp;#039;acquisition foncière (hors bâtiments), d&amp;#039;aménagements extérieurs, de mobilier, de frais de concours, d&amp;#039;assurances, de bénévolat et frais divers.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région n&amp;#039;excèdera pas la part d&amp;#039;autofinancement du projet.
 &lt;/p&gt;
 &lt;p&gt;
  La part de financement de la Région cumulée à celle des autres co-financeurs ne pourra dépasser 80% du coût de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  La demande de subvention doit être déposée à la Région avant le début des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Soutien-a-la-construction-et-a-la-renovation-d-equipements</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Renseignements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Sports 05 61 39 64 42
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Adresse d&amp;#039;envoi :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Madame la Présidente du Conseil Régional
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel de Région 22 Boulevard Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/37c2-soutien-a-la-construction-et-a-la-renovation-/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF27" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>04/01/2020</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...261 lines deleted...]
-      </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
-        <v>105326</v>
+        <v>152453</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Participer à la création et à la rénovation des équipements sportifs utilisés par les collégiens</t>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement d'équipements sportifs</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Sport et loisirs pour tous - programme équipements sportifs utilisés par les collégiens</t>
+          <t>ÉQUIPEMENTS SPORTIFS</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 75</t>
+        </is>
+      </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
-        <is>
-[...265 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de tout équipement sportif, homologable ou non.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un complexe sportif aquatique à Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;un grand gymnase multisports à Bellevue
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un plateau multisports en accès libre à La Roche-sur-Loire
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;un court de tennis à La Forêt-Verte
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une aire de jeux et de fitness à proximité du parc municipal de Villeneuve
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un stade de football synthétique de niveau 5 à Saint-Étienne-des-Granges
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux inclusifs au cœur du quartier des Chênes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parcours de santé et de randonnée pédestre à L&amp;#039;Étang-Vert
@@ -5906,68 +5644,68 @@
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un éclairage LED au terrain d&amp;#039;entraînement de football du stade municipal
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un mur d&amp;#039;escalade et d&amp;#039;un skate-park à La Plaine des Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une salle de pratiques sportives collectives avec gradins à La Ruche
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation des vestiaires et du club house du stade de rugby de La Prairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux pour enfants de moins de 12 ans près du city-stade à La Roseraie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un terrain multisports avec sécurisation à La Corniche
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du stade de football - Phase 2 à La Cité Verte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Citoyenneté
 Santé
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -6192,419 +5930,486 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   (2)
  &lt;/strong&gt;
  Sous réserve de l&amp;#039;avis favorable du chargé de projets sportifs auprès des collectivités du Département – M. Eric DZIEDZIC tél : 03-44-10-40-22 ou par mail eric.dziedzic&amp;#64;oise.fr.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition et renouvellement de petits matériels sportifs (ballons, cerceaux,...),
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de courts de tennis de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ca1-aider-a-lamelioration-de-la-distribution-dele/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>105326</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Participer à la création et à la rénovation des équipements sportifs utilisés par les collégiens</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Sport et loisirs pour tous - programme équipements sportifs utilisés par les collégiens</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs (pour
+ces deux derniers points, le dispositif est gelé en 2026).&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 20 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  extension (dont adjonction de salles spécialisées) et constructions de gymnases : (HQE obligatoire) 20 % d&amp;#039;une dépense plafonnée à 750 000 € HT (frais d&amp;#039;ingénierie compris)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou construction de pistes d&amp;#039;athlétisme et de plateaux sportifs : 20 % d&amp;#039;une dépense subventionnable plafonnée à 230 000 € HT
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;D’une manière générale
+les subventions départementales ne pourront pas dépasser 50% de la charge nette
+de la collectivité et les dossiers présentant une dépense subventionnable
+inférieure à 30 000 € HT ne seront pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le taux d&amp;#039;occupation de l&amp;#039;équipement (gymnase, piste d&amp;#039;athlétisme et plateaux sportifs) par les collèges doit être au moins égal à 50%
+ &lt;/li&gt;
+ &lt;li&gt;
+  les normes françaises homologuées (NF) doivent être respectées notamment en ce qui concerne les sols sportifs et l&amp;#039;isolation thermique et acoustique des gymnases
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;acquisition du matériel qui peut être considérée comme de l&amp;#039;immobilier (matériel ayant un ancrage sur l&amp;#039;équipement à l&amp;#039;exemple des paniers de basket, buts de football, agrès...) est éligible dans la limite des plafonds définis ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  la notice explicative (finalités du projet et, le cas échéant, spécificités en termes de développement durable)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  la date de construction et le taux d&amp;#039;utilisation par les collèges
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans de situation, de masse et les coupes
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptifs et estimatifs de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : deux acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/programme_equipements_sportifs_utilises_par_les_collegiens.pdf</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service sports et activités de pleine nature ; Tél. : 05 16 09 74 35
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3d9-participer-a-la-creation-et-a-la-renovation-d/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Oise</t>
+          <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
+          <t>03/12/2021</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
-        <v>40596</v>
+        <v>144495</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des travaux d'économies d'énergie</t>
+          <t>Soutenir la réalisation d'équipements sportifs à l'usage prioritaire des collèges</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>Service public Des Energies dans la Drôme (SDED)</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="I31" s="1" t="inlineStr">
         <is>
-          <t> Min : 20 Max : 50</t>
-[...4 lines deleted...]
-          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+          <t> Max : 36</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
-        <is>
-[...187 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental souhaite poursuivre sa politique de réalisation
  concertée avec les communes afin d&amp;#039;optimiser ses moyens et ceux des 
 collectivités partenaires et déployer une offre d&amp;#039;équipements sportifs 
 adaptée aux besoins des collèges et des territoires.
 Ce dispositif a pour objet d&amp;#039;aider à la création et rénovation par les 
 communes d&amp;#039;équipements adaptés aux besoins spécifiques des collèges.&lt;/p&gt;
             &lt;p&gt;Le taux d&amp;#039;aide maximal est de 36 % par dérogation à la partie I du règlement unique.&lt;/p&gt;
 &lt;p&gt;Les taux et plafonds précités sont des « maximum », leur 
 détermination pour chaque projet éligible étant fonction des crédits 
 disponibles et de l&amp;#039;instruction du dossier de demande.&lt;/p&gt;
 &lt;p&gt;Le plancher de dépenses éligibles est fixé à 10 000 € HT, par dérogation à la partie I du règlement intérieur.&lt;/p&gt;
 &lt;p&gt;Le plafond de dépenses éligibles est fixé à 1 000 000 € sauf dans les cas suivants :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;le plafond de dépense subventionnable est porté à 2 000 000 € HT
  en cas de création ou restructuration / réhabilitation d&amp;#039;un équipement 
 couvert de type gymnase, à savoir un équipement répondant aux critères 
 suivants, qui sont cumulatifs :&lt;/li&gt;&lt;li&gt;un équipement hors d&amp;#039;air, hors d&amp;#039;eau et chauffé ;&lt;/li&gt;&lt;li&gt;un équipement polyvalent permettant l&amp;#039;exercice de plusieurs groupes d&amp;#039;activités physiques et sportives ;&lt;/li&gt;&lt;li&gt;un équipement permettant l&amp;#039;accueil simultané d&amp;#039;au minimum 2 unités de travail.&lt;/li&gt;&lt;/ul&gt;
 &lt;ul&gt;&lt;li&gt;dans le cas d&amp;#039;un projet global intégrant plusieurs équipements 
 sportifs distincts, et dont les dépenses éligibles au titre du règlement
  seraient supérieures à 3 M€ HT, l&amp;#039;Assemblée départementale pourra 
 décider un traitement distinct de chacun des équipements.&lt;/li&gt;&lt;/ul&gt;
       &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Typologies d’opérations de projets éligibles :
 Une aide départementale en capital peut être accordée, au travers des 
 projets d’investissement d’intérêt départemental, à une commune ou une 
 structure intercommunale qui réalise un équipement sportif en vue d’une 
 utilisation prioritaire et gratuite par un collège dans le cadre de 
 l’Enseignement de l’éducation physique et sportif et de l’UNSS.
 Priorité est donnée aux projets mouvés par les éléments ci-après, 
 critères analysés dans le cadre de l’instruction de la demande d’aide :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;la création d’un collège ;&lt;/li&gt;&lt;li&gt;la mise en sécurité ;&lt;/li&gt;&lt;li&gt;l’amélioration des conditions d’enseignement en rapport avec les programmes d’EPS.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Pour être subvennables, les travaux doivent être réalisés sur un 
 équipement localisé à proximité du collège afin que le trajet nécessaire
  à son utilisation laisse un temps de travail suffisant aux élèves et 
 professeurs.&lt;/p&gt;
 &lt;p&gt;Les annexes de l’équipement devront comporter :
 − un vestiaire femmes avec douches et sanitaires ;
 − un vestiaire hommes avec douches et sanitaires ;
 − un local de rangement exclusivement réservé au matériel du collège.&lt;/p&gt;
 &lt;p&gt;Ces projets relèvent des catégories de projets d’investissements d’intérêt départemental.&lt;/p&gt;
 &lt;p&gt;Dépenses éligibles du projet :
 Pour les équipements couverts :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;les travaux de construction, de grosses réparations (travaux au 
 ciel, au couvert, mise aux normes, réfection des sols) et d’aménagement 
 d’équipements couverts ;&lt;/li&gt;&lt;li&gt;les installations annexes d’équipements
  de plein air (bâtons abritant : vestiaires, douches, sanitaires et 
@@ -6614,129 +6419,324 @@
 lourde (ex : panneaux de basket fixés au mur, but de hand fixé au sol, 
 poteaux de volley ou badminton fixables au sol).&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Pour les équipements et installations sportives de plein air :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;les travaux d’aménagement et de réalisation des équipements et installations sportives de plein air.&lt;/li&gt;&lt;li&gt;les équipements sportifs liés à une immobilisation et indispensables à son fonctionnement (ex : cage de foot).&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Sont exclus :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;les dépenses de mobiliers ou de matériels (y compris sportif)&lt;/li&gt;&lt;li&gt;les besoins d’équipement pour la pratique de la nation (appel à projet spécifique)&lt;/li&gt;&lt;li&gt;les honoraires de maîtrise d’œuvre et autres frais d’études ne participent pas au calcul du montant de la dépense subvennable.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Au regard de l&amp;#039;état constaté des équipements sportifs et de leur 
 utilisation par le(s) collège(s) situé(s) à proximité, l&amp;#039;instruction des
  dossiers, permettant d&amp;#039;établir leur éventuelle éligibilité au 
 dispositif d&amp;#039;aides, ainsi que les taux et plafonds qui seront appliqués,
  dans la limite des maximum indiqués, s&amp;#039;effectuera notamment à partir 
 des critères suivants :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;distance entre le collège et l&amp;#039;équipement ;&lt;/li&gt;&lt;li&gt;caractéristiques
  techniques adaptées aux programmes pédagogiques, aux conditions 
 d&amp;#039;enseignement et aux besoins du (ou des) collège(s) ;&lt;/li&gt;&lt;li&gt;amélioration des conditions d&amp;#039;enseignement ;&lt;/li&gt;&lt;li&gt;groupes d&amp;#039;activités et activités permis par l&amp;#039;équipement ;&lt;/li&gt;&lt;li&gt;planning
  prévisionnel d&amp;#039;utilisation de l&amp;#039;équipement, précisant les « temps 
 d&amp;#039;occupation » (jours, horaires…) qui seraient alloués au titre de la 
 mise à disposition prioritaire.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Cette aide n&amp;#039;est pas cumulable avec celle accordée au titre du règlement du Fonds d&amp;#039;Equipement des Communes (FEC).&lt;/p&gt;
 &lt;p&gt;Avant examen en séance pour attribution, les dossiers seront étudiés 
 par la Commission « Equipements sportifs des collèges », émanation du 
 Comité consultatif Education.&lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/aide-la-realisation-dequipements-sportifs-lusage-prioritaire-des-colleges</t>
         </is>
       </c>
-      <c r="W32" s="1" t="inlineStr">
+      <c r="W31" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
   education&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/84e7-aider-a-la-realisation-dequipements-sportifs-/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports</t>
         </is>
       </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
+ &lt;strong&gt;
+  dans les bâtiments existants
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est plafonnée à 50 000 € sur trois années glissantes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  (*chiffres actualisés chaque année)
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/activites/transition-energetique</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
-          <t>Conseil Départemental des Landes</t>
+          <t>SDED-Territoire d'énergie Drôme</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>14/05/2020</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>138028</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement des communes - CAP43 Communes</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>CAP43 Communes (soutien l'investissement des communes)</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -6888,1104 +6888,703 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
-        <v>71870</v>
+        <v>163082</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné en ingénierie pour la rénovation énergétique des bâtiments publics</t>
-[...4 lines deleted...]
-          <t>Fonds vert Ingénierie</t>
+          <t>Rénover et construire durablement un bâtiment public</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
+          <t>Rénover et construire durablement un bâtiment public</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
-        <is>
-[...394 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contribution à la réflexion en amont du projet et aide à la programmation et aux études préalables pour : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter le coût d’investissement en optimisant les choix &lt;/li&gt;&lt;li&gt;avoir des consommations d’énergie conformes au niveau attendu &lt;/li&gt;&lt;li&gt;assurer le confort en toute saison&lt;/li&gt;&lt;li&gt; faciliter l’exploitation future d’un bâtiment &lt;/li&gt;&lt;li&gt;intégrer éventuellement une solution d’énergie renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;MODALITES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définition d’un objectif de performance énergétique&lt;/li&gt;&lt;li&gt;visite du bâtiment et analyse des consommations &lt;/li&gt;&lt;li&gt;Proposition de solutions d’amélioration&lt;/li&gt;&lt;li&gt;Aide à la rédaction du cahier des charges technique (choix assistance à maîtrise d’ouvrage, maîtrise d’œuvre) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation au concours d’architecte lancé par la collectivité &lt;/li&gt;&lt;li&gt;Analyse des dossiers techniques dans les différentes phases du projet (avant-projet sommaire, avant-projet définitif, dossier de consultation des entreprises, exécution, exploitation…) &lt;/li&gt;&lt;li&gt;Participation aux différentes réunions du projet &lt;/li&gt;&lt;li&gt;Suivi des travaux et échanges avec les entreprises et la maîtrise d’ouvrage &lt;/li&gt;&lt;li&gt;Validation du niveau de performance attendu &lt;/li&gt;&lt;li&gt;Accompagnement de la société d’exploitation durant la phase de réglages des installations techniques &lt;/li&gt;&lt;li&gt;Suivi du fonctionnement général de tous les systèmes thermiques du bâtiment pendant la phase de parfaite achèvement des travaux &lt;/li&gt;&lt;li&gt;Bilan des consommations sur les premières années d’utilisation du bâtiment&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rénovation globale de bâtiments (isolation des murs, des toitures, remplacement des menuiseries, réflexion sur le système de chauffage en place) &lt;/li&gt;&lt;li&gt;Participation au jury des concours d’architecture et analyse des documents dans les différentes phases du projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/collectivites/etre-accompagne-projets/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-et-construire-durablement-un-batiment-public/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>163081</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La collectivité est accompagnée dans le suivi énergétique de ses bâtiments publics et bénéficie d’un soutien technique dans la réalisation des travaux préconisés par l’ALEC.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rencontre avec la collectivité et les partenaires concernés &lt;/li&gt;&lt;li&gt;Visite technique des bâtiments publics (système constructif, état et épaisseur des isolants existants, menuiseries, système de chauffage et climatisation, régulation…) • Analyse des consommations des trois dernières années &lt;/li&gt;&lt;li&gt;Suivi des consommations d’énergie et d’eau des bâtiments et éclairage public &lt;/li&gt;&lt;li&gt;Préconisation d’actions d’économie d’énergie sur les bâtiments étudiés &lt;/li&gt;&lt;li&gt;Réalisation d’un plan pluriannuel d’investissement en concertation avec l’équipe municipale &lt;/li&gt;&lt;li&gt;Identification de potentiel en énergies renouvelables &lt;/li&gt;&lt;li&gt;Sensibilisation des usagers des bâtiments publics aux économies d’énergie &lt;/li&gt;&lt;li&gt;Proposition de programmes pluriannuels d’investissement sur chaque bâtiment public (régulation et programmation du chauffage, isolation, chauffage performant renouvelable…) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ALEC s’adapte aux besoins de la collectivité et peut réaliser l’intégralité de l’accompagnement cité ci-dessus ou uniquement une partie.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Appui méthodologique
 Animation et mise en réseau
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/collectivites/agir-patrimoine-public/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-sur-la-maitrise-de-lenergie-de-mon-patrimoine-public/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>163078</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>152925</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Prioriser la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Prioréno</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires
-GRDF
-[...3 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+ENEDIS
+GRDF</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
  Le service Prioréno permet aux collectivités d&amp;#039;identifier les rénovations énergétiques à mener en priorité sur leur parc immobilier public.
 &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Prioréno met à disposition des collectivités
  &lt;strong&gt;
   une vision cartographique de leur parc de bâtiments publics
  &lt;/strong&gt;
  ainsi que des données de consommations d&amp;#039;électricité et de gaz. Ce service offre la possibilité à ses utilisateurs d&amp;#039;être davantage autonome grâce à
  &lt;strong&gt;
   une vision globale des consommations énergétiques de ses bâtiments
  &lt;/strong&gt;
  et aide à établir un plan de rénovation énergétique pertinent.
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;
  Prioréno répond aux problématiques de terrain :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Des collectivités qui manquent d&amp;#039;informations sur leur patrimoine et leurs consommations
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Des services numériques proposés complexes et qui nécessitent le recours à une expertise externe
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;
  Faciliter la décision publique locale pour la rénovation énergétique de bâtiments publics :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Sur cet outil, la Banque des territoires regroupe un ensemble de données fournies par ses partenaires (dont Enedis) lui permettant de générer une
  &lt;strong&gt;
   analyse précise de la consommation énergétique d&amp;#039;environ 500.000 bâtiments publics
  &lt;/strong&gt;
  présents sur le territoire français. Prioréno en identifie les 10 à 20% de parc sur lesquels les élus locaux peuvent concentrer leurs efforts en matière de rénovation énergétique : études puis mise en chantier !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;&lt;em&gt;
   * Les pays ne sont pas bénéficiaires de l&amp;#039;aide.
  &lt;/em&gt;&lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour bénéficier de l&amp;#039;aide, il faut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avoir un compte sur le site de la Banque des Territoires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Connaitre sa liste de PRMs
 &lt;/p&gt;
 &lt;p&gt;
  Donner l&amp;#039;autorisation à la Banque des Territoires d&amp;#039;accéder aux données de la collectivité locale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Territoires Enedis</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/prioreno-un-nouveau-service-data-de-renovation-energetique</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/directions-regionales</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact-prioreno&amp;#64;caissedesdepots.fr" target="_self"&gt;contact-prioreno&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
  Interlocuteur Privilégié Enedis : &lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>pauline.wissocq@enedis.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1d57-prioriser-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Enedis</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>25/10/2023</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>152446</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J40" s="1" t="inlineStr">
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L40" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -7998,66 +7597,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -8377,1361 +7976,1537 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W40" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Isolation du bâtiment
 Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>143350</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour donner des conseils de 1er niveau
  &lt;/li&gt;
  &lt;li&gt;
   pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
  &lt;/li&gt;
  &lt;li&gt;
   pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil de 1er niveau (administratifs, réglementaires et techniques)
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la définition du projet (définition du besoin, faisabilité, recherche de financement...)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>http://www.inge43.fr</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
   contact&amp;#64;inge43.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 71 07 41 71
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>contact@inge43.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0423-beneficier-dun-accompagnement-pour-definir-et/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G42" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>120978</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
-[...555 lines deleted...]
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil et accompagnement afin de prioriser les bâtiments les plus énergivores en fonction de leurs usages, et recherche de financement en vue de la rénovation des bâtiments publics de la collectivité, dans le cadre du décret n°2019-771 du 23/07/2019 dit décret tertiaire.
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;après les factures d&amp;#039;énergie et consommation, et une visite des bâtiments, un rapport est rendu sur l&amp;#039;évaluation thermique des bâtiments communaux et, des propositions de solution et une priorisation des actions à mettre en œuvre et des bâtiments à traiter. Une sensibilisation peut aussi avoir lieu (voir offre sensibilisation environnementales des élus ou des agents).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement est réalisé en coordination avec le SDESM pour les communes adhérentes à ce Syndicat et/ou conventionnées avec le SURE.
 &lt;/p&gt;
 &lt;p&gt;
  Service cofinancé par l&amp;#039;ADEME Ile de France, la Région, le Département et l&amp;#039;EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide aux Communes de Seine-et-Marne, de moins de 10.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   ATTENTION : la Commune doit pouvoir fournir les factures d&amp;#039;énergies et les points de raccordement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  adresse mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/622a-accompagner-les-collectivites-pour-la-renovat/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>131802</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide vise à financer des études
+ &lt;/strong&gt;
+ pour l&amp;#039;accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités franciliennes de moins de 20 000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse électronique de contact pour cette aide est la suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ aap-batiments-durables&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
+  Trouver un conseiller
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/afd5-etudes-pour-la-renovation-energetique-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>121473</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre projet de rénovation énergétique sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Programme de rénovation énergétique SIEDS/ETAT</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>plafonné</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de renforcer et soutenir les projets des communes 
+et des intercommunalités dans le domaine de la 
+rénovation énergétique des bâtiments publics, le 
+SIEDS et la Préfecture des Deux-Sèvres ont souhaité 
+s’associer pour coordonner leurs dispositifs de soutien 
+financier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les &lt;strong&gt;communes &lt;/strong&gt;et EPCI adhérentes au SIEDS.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des travaux de rénovation énergétique sur son patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;Réaliser un audit énergétique,&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une aide de l&amp;#039;État (DETR, DSIL, Fonds Vert) en 2023.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;30% de l’assiette éligible (hors travaux d&amp;#039;extension ou de création) :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- plafonné à 300 000 € pour les communes reversant la TICFE au SIEDS&lt;/p&gt;&lt;p&gt;- plafonné à 100 000 € pour les communes conservant la TICFE&lt;/p&gt;&lt;p&gt;Possibilité de cumul avec des aides d’État sous réserve du respect du minimum de subvention prévu à l’article L1111-10 du CGT.&lt;/p&gt;&lt;p&gt;Le SIEDS rétrocède au maître d&amp;#039;ouvrage les CEE générés par les travaux de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/soutien-investissement-renovation-energetique/</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5b0-financer-des-travaux-de-renovation-energetiqu/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>121472</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique à gain rapide, sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Actions rapides dans la rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>plafonné à 5 000€ / an / collectivité</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La rénovation des bâtiments publics est un enjeu majeur de la transition énergétique.
+ &lt;br /&gt;
+ Le SIEDS accompagne les collectivités dans leurs travaux de rénovation énergétique à gain rapide, sur leurs bâtiments publics.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement et financement d&amp;#039;actions standartisées (liste ci-dessous) dans les bâtiments pour lesquels aucun travaux de réhabilitation lourde n&amp;#039;est prévu à l&amp;#039;échéance de 4/5 ans. Les actions dans les bâtiments publics sont dites à gain rapide car elles permettent de maîtriser les coûts, d&amp;#039;éviter les dérives de consommation et de préparer les bâtiments à une réhabilitation complète.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme non soumis à la réalisation préalable d&amp;#039;un audit énergétique du SIEDS.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions standardisées sont :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration de robinet thermostatique auto-équilibrant et tête thermostatique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation de combles / Plancher bas ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Calorifuge des réseaux / Point singulier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relamping LED / Détection de présence dans les sanitaires et les zones de passage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de prises programmables (imprimante, box internet salle informatique...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;horloge sur les caissons de VMC ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à jour des plans des bâtiments/ Schéma de principe des équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désembouage/ rinçage des installations. Nettoyage/ramonage des VMC et des bouches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de sous-compteurs d&amp;#039;énergie MBUS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes et EPCI adhérentes au SIEDS, avec un projet situé sur une zone intégrée à la concession du SIEDS.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des actions standardisées d&amp;#039;amélioration et de maîtrise des consommations énergétiques dans ses bâtiments publics.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/programme-actions-gain-rapide/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db11-etudier-la-renovation-energetique-dun-batimen/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>71870</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en ingénierie pour la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires facilite les études nécessaires à la mise en œuvre des projets de rénovation énergétiques des collectivités. Nous pouvons également soutenir les rénovations des universités dans certaines conditions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement concerne 2 types d&amp;#039;études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les schémas directeurs immobiliers énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  les montages juridiques et financiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plusieurs modalités d&amp;#039;intervention sont envisageables : soit la mobilisation d&amp;#039;experts pour mener les études, soit un cofinancement dans la limite de 50 % du montant TTC de l&amp;#039;étude (80 % en outremer), avec un plafond à 50 K€ pour les schémas directeurs immobiliers et 10 K€ pour les montages juridiques et financiers.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rebtcl_otat#segment-13071</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Nous contacter par mail via notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-assurer-la-transition-energetique-de-votre-pa/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>49783</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Action Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les solutions de transport propre et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et assurer la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements et équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter des friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études de structuration du montage juridique, économique et financier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer un accompagnement en ingénierie sur les projets identifiés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Commerces et services
+Innovation, créativité et recherche
+Equipement public
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC45" s="1" t="inlineStr">
         <is>
-          <t>G.I.P. ID77</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
-          <t>31/10/2022</t>
+          <t>30/06/2020</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
-        <v>100679</v>
+        <v>104722</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Apporter une ingénierie publique et une aide à la décision</t>
+          <t>Soutenir la construction d'équipements publics exceptionnels/majeurs en Pays de la Loire dans les domaines culturels et sportifs</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Accompagnement et ingénierie publique</t>
+          <t>Accompagner les investissements culturels et sportifs structurants</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
-        <is>
-[...223 lines deleted...]
-      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>Maxi : 24 000 000</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Soutenir la construction d&amp;#039;équipements publics majeurs en Pays de la Loire dans les domaines culturels et sportifs.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En complément de sa politique de contractualisation avec les territoires, la Région finance des équipements structurants, culturels et sportifs, présentant un budget et un rayonnement conséquents.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est mise en place pour permettre la réalisation de projets présentant un caractère exceptionnel d&amp;#039;intérêt régional, voire au-delà, ainsi que les dossiers inscrits au CPER et les grands travaux menés sous maîtrise d&amp;#039;ouvrage régionale, tel que le Centre de ressources, d&amp;#039;expertise et de performance sportive (CREPS).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Détermination de l&amp;#039;aide régionale :
  &lt;/strong&gt;
  10% de la dépense subventionnable plafonnée à 24 000 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P47" s="1" t="inlineStr">
+      <c r="P46" s="1" t="inlineStr">
         <is>
           <t>15/12/2022</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Eligibilité :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Caractère exceptionnel sinon unique de l&amp;#039;équipement au plan régional ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Investissement (hors acquisitions et VRD) de travaux et d&amp;#039;équipements supérieur à 2 700 000 € HT ;
    &lt;/strong&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   En vertu de sa compétence générale d&amp;#039;aménagement du territoire, le Conseil régional pourra qualifier le caractère structurant de l&amp;#039;équipement au regard des particularités du territoire concerné et de la singularité du projet.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Les dépenses subventionnables prises en compte dans le calcul de la subvention sont les suivantes :
   &lt;/strong&gt;
  &lt;/p&gt;
@@ -9743,61 +9518,61 @@
    &lt;/li&gt;
    &lt;li&gt;
     Agencement, équipement et mobilier ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Honoraires d&amp;#039;architectes, y compris ceux antérieurs à la date de décision du Conseil régional ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Les frais d&amp;#039;études techniques ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;assurance dommage-ouvrage obligatoire ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     La coordination sécurité ;
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/equipements-structurants-dinteret-regional</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, du sport et des associations
  &lt;br /&gt;
  Pôle Coordination
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Christine Alaoui
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="mailto:Christine.Alaoui&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Christine.Alaoui&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Envoyer les pièces justificatives à joindre en deux exemplaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Lettre d&amp;#039;intention ;
    &lt;br /&gt;
@@ -9812,90 +9587,315 @@
   &lt;/li&gt;
   &lt;li&gt;
    Plan de financement prévisionnel ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Projet culturel ou sportif quant à l&amp;#039;utilisation de l&amp;#039;équipement ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Présentation de l&amp;#039;équipe de gestion;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Échéancier des travaux ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Relevé d&amp;#039;identité bancaire (RIB) ;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a58-equipements-structurants-dinteret-regional/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale</t>
         </is>
       </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
+ &lt;strong&gt;
+  Cantal Ingénierie &amp;amp; Territoires
+ &lt;/strong&gt;
+ est un établissement public dénommé agence départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une assistance à toutes les étapes du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ - dès la définition du besoin à la réalisation des travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
+&lt;/p&gt;
+&lt;p&gt;
+ • Accompagnement de projets et aide à la programmation ;
+&lt;/p&gt;
+&lt;p&gt;
+ • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
+&lt;/p&gt;
+&lt;p&gt;
+ • Patrimoine bâti, Espaces publics et Tourisme;
+&lt;/p&gt;
+&lt;p&gt;
+ • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
+&lt;/p&gt;
+&lt;p&gt;
+ • RGPD – DPO.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Tourisme
+Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
+ organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
+ habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
+ et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
+ de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ingenierie-et-territoires.cantal.fr</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 15 000 AURILLAC
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;
+&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
       <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF47" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG47" s="1" t="inlineStr">
         <is>
-          <t>18/11/2021</t>
+          <t>16/08/2021</t>
         </is>
       </c>
       <c r="AH47" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
         <v>44635</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Construire ou rénover des équipements sportifs et de loisirs</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H48" s="1" t="inlineStr">
         <is>
@@ -10038,288 +10038,448 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
+        <v>166348</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Encourager le remplacement d’installations utilisant des énergies fossiles par la mise en place d’équipements de production de chaleur et de froid renouvelable</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 65</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>jusqu'à 65 % du coût de l'installation et jusqu'à 55% du cout de l'étude</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Aides à l’accompagnement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour accompagner la conception de projets dans les domaines suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faisabilité chaufferie biomasse, géothermie de surface, solaire thermique, récupération de chaleur fatale &lt;/li&gt;&lt;li&gt;Etude de réseau de chaleur et de froid (faisabilité, AMO)&lt;/li&gt;&lt;li&gt;Réalisation d’un forage d’essai (géothermie)&lt;/li&gt;&lt;li&gt;Réalisation d’un test de réponse thermique TRT (géothermie sur champs de sondes)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Aides à l’investissement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour la réalisation de projet dans les domaines suivants :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Réseaux de distribution de chaleur et de froid&lt;/li&gt;&lt;li&gt;Solaire thermique (hors AAP ADEME Grandes installations de solaire thermique) :&lt;/li&gt;&lt;li&gt;Production d’eau chaude solaire thermique&lt;/li&gt;&lt;li&gt;Installation de pompes à chaleur solaire pour la production d’eau chaude&lt;/li&gt;&lt;li&gt;Géothermie de surface (&amp;lt; 2 000 MWh ENR)&lt;/li&gt;&lt;li&gt;Biomasse énergie (&amp;lt; 12 GWh ENR)&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;école, piscine, entrepôt…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="280"&gt;&lt;tbody&gt;&lt;tr height="384"&gt;
+  &lt;td height="384" width="280"&gt;Ouvert à toutes les communes, entreprises ou industries&lt;/td&gt;
+&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eloïse DUTHEL&lt;br /&gt;Chargée de mission chaleur renouvelable&lt;br /&gt;eloise.duthel&amp;#64;territoireenergiegard.fr&lt;br /&gt;chaleur-renouvelable&amp;#64;territoireenergiegard.fr&lt;br /&gt;0632198097&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/encourager-le-remplacement-d-installations-utilisant-des-energies-fossiles-par-la-mise-en-place-d-equipements-de-production-de-chaleur-et-de-froid-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>164285</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Développer les services à la population</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I49" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1     
 Renforcer l’offre
 de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
 Améliorer l’accès
 aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
 Faciliter les
 déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
 Créer des services
 de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
 Renforcer la
 cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
 Promouvoir les
 atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
 initiatives contribuant au lien social, l’interconnaissance et   l’implication
 des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
 Adapter l’offre de
 logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
 les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
 modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
 etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
 transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
 etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q49" s="1" t="inlineStr">
+      <c r="Q50" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
 ce projet porte sur un équipement, seules les opérations présentant un
 financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>GAL Grand Quercy</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.grandquercy.fr/leader/</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
 97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>cpleimpon@grandquercy.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="AD49" s="1" t="inlineStr">
+      <c r="AD50" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>03/02/2025</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>117148</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -10380,408 +10540,1103 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>121339</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Fonds national d'aménagement et de développement du territoire</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de région — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Emploi
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les champs d&amp;#039;intervention privilégiés du FNADT sont :
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
+ &lt;br /&gt;
+ développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions présentant un caractère innovant ou expérimental dans le domaine de
+ &lt;br /&gt;
+ l&amp;#039;aménagement et du développement durable.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Anne-Laure FERRY : 03 44 06 12 63 /
+ &lt;a href="mailto:anne-laure.ferry&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  anne-laure.ferry&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Clermont :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Véronique FORESTIER : 03 44 06 13 89 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Mme Nadine WASSEN : 03 44 06 13 96 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Compiègne :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Charline KOPMELS : 03 44 06 74 29 /
+ &lt;a href="mailto:charline.kopmels&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  charline.kopmels&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Senlis :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Corinne MERESSE : 03 44 06 85 65 /
+ &lt;a href="mailto:corinne.meresse&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  corinne.meresse&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Boite fonctionnelle :
+ &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>120959</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités franciliennes de moins de 20.000 habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes
+ &lt;br /&gt;
+ Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux
+ &lt;br /&gt;
+ Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
+&lt;/p&gt;
+&lt;p&gt;
+ Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation globale de bâtiments tertiaires publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation par étapes : au minimum 2 actions « geste par geste »  (isolation des murs, planchers bas et toiture, menuiseries extérieures...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ Les projets devront respecter des performances minimales indiquées dans le règlement du dispositif et le recours à des matériaux biosourcés ou la production d&amp;#039;énergies renouvelables sur site seront valorisés.
+&lt;/span&gt;
+&lt;p&gt;
+ Les dossiers peuvent être déposés toute l&amp;#039;année sur
+ &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+  mesdemarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  aap-batiments-durables&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
+  Trouver un conseiller
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>112126</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
+ &lt;/li&gt;
+ &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
+ &lt;/li&gt;
+ &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
+&lt;p&gt;
+ Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
+ &lt;br /&gt;
+ Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/participation-financiere-sdes73-renovation-globale</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>101597</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Accélérer la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires
 ADEME
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ce programme transversal vous apporte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
   &lt;/li&gt;
   &lt;li&gt;
    Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
    Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
   &lt;/li&gt;
   &lt;li&gt;
    Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;h4&gt;
   La Banque des territoires :
  &lt;/h4&gt;
  La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
  &lt;br /&gt;
  La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
  &lt;br /&gt;
  Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
  &lt;br /&gt;
  Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
  &lt;br /&gt;
  Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.programme-cee-actee.fr</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
 &lt;/p&gt;
 &lt;p&gt;
  Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
 &lt;/p&gt;
 &lt;p&gt;
  Voir fiches :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
   &lt;/li&gt;
   &lt;li&gt;
    «Financer des équipements publics pour une relance locale rapide »
   &lt;/li&gt;
   &lt;li&gt;
    «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
   &lt;/li&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Kit élus :
  &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
   https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>94230</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Préparer un projet de rénovation énergétique</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Diagnostic énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover des établissements scolaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Chiffrer le coûts des travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Évaluer les gains énergétiques de chaque action ;
  &lt;/li&gt;
  &lt;li&gt;
   Prioriser les travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
  &lt;/li&gt;
@@ -10789,1519 +11644,824 @@
   Les gains énergétiques et les réductions carbone permis par chacune ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux à prioriser.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
  &lt;/li&gt;
  &lt;li&gt;
   Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
  &lt;/li&gt;
  &lt;li&gt;
   Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>15/06/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>74156</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ATD16 est
  &lt;strong&gt;
   assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
  &lt;/strong&gt;
  . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
  &lt;strong&gt;
   faisabilité
  &lt;/strong&gt;
  du projet, une
  &lt;strong&gt;
   estimation
  &lt;/strong&gt;
  des coûts prévisionnels et les dispositifs de
  &lt;strong&gt;
   financements activables
  &lt;/strong&gt;
  (subventions, FCTVA).
 &lt;/p&gt;
 &lt;p&gt;
  Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
  &lt;strong&gt;
   rédaction de vos documents de consultation
  &lt;/strong&gt;
  et en vous assistant pour l&amp;#039;analyse des offres.
  L&amp;#039;agence peut aller au-delà en faisant un
  &lt;strong&gt;
   suivi d&amp;#039;opérations
  &lt;/strong&gt;
  de votre maîtrise d&amp;#039;œuvre recrutée.
 &lt;/p&gt;
 &lt;p&gt;
  En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
  &lt;strong&gt;
   entretien de voirie communale
  &lt;/strong&gt;
  ainsi que des priorités à engager.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de bourg
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur route départementale et mobilité douce
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetière
  &lt;/li&gt;
  &lt;li&gt;
   Lotissement
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une ancienne mairie en logement
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une maison de santé
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un espace France Service
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une salle des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entretien de la voirie communale
  &lt;/li&gt;
  &lt;li&gt;
   Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique de bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale de Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   ATD16 -
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Ronan Mévellec - Directeur
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>56180</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  coût : 500€/an &amp;#43; 50€/bâtiment/an
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  coût : 5500€/bâtiment
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Niveau 3 (expérimental) : Réaliser ses travaux de rénovation. Appui à l&amp;#039;obtention des aides financières mobilisables, maîtrise d&amp;#039;ouvrage des travaux de rénovation (mandat), réalisation du marché de maîtrise d&amp;#039;oeuvre, suivi de la réalisation et de l&amp;#039;efficacité des travaux de rénovation en lien avec la maîtrise d&amp;#039;oeuvre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  coût : 5% du coût des travaux
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre adhérent au SDEC ENERGIE.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Souscrire au niveau 1 pour bénéficier du niveau 2 et souscrire au niveaux 1 et 2 pour bénéficier du niveau 3
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/sites/sdec.createurdimage.fr/files/sdec_guide_aides_230412_v6.pdf</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
   energie&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 61 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>55820</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
 &lt;/p&gt;
 &lt;p&gt;
  Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
 &lt;/p&gt;
 &lt;p&gt;
  A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Remplacement d&amp;#039;une chaudière fioul.
 &lt;/p&gt;
 &lt;p&gt;
  Isolation des combles ou des parois verticales.
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;une ventilation mécanique double flux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.te81.fr/transition-energetique/cee/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Thibaud Mahul
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission rénovation énergétique
 &lt;/p&gt;
 &lt;p&gt;
  t.mahul&amp;#64;te81.fr
 &lt;/p&gt;
 &lt;p&gt;
  06 47 90 37 58
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>p.vienne@te81.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>29/07/2020</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-[...491 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>131826</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>ISERENOV'</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Isère (TE38)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
-[...221 lines deleted...]
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)
 Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J60" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -12321,332 +12481,161 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...169 lines deleted...]
-      </c>
       <c r="AH60" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:34" customHeight="0">
       <c r="A61" s="1">
         <v>129712</v>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Programme rénovation</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H61" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
           <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
 &lt;/p&gt;
@@ -12903,51 +12892,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>SYDEV</t>
         </is>
       </c>
       <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>13/02/2023</t>
         </is>
       </c>
       <c r="AH61" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:34" customHeight="0">
       <c r="A62" s="1">
         <v>128964</v>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Obtenir un avis technique sur un ouvrage ou une construction</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H62" s="1" t="inlineStr">
         <is>
@@ -13102,51 +13091,51 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
       <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
       <c r="AH62" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:34" customHeight="0">
       <c r="A63" s="1">
         <v>126142</v>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -13317,89 +13306,260 @@
 Création d’un terrain de football</t>
         </is>
       </c>
       <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH63" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:34" customHeight="0">
       <c r="A64" s="1">
+        <v>97606</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou aménager des espaces réservés au sport</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude propose d&amp;#039;aider les communes et leurs groupements à construire ou à aménager
+ des équipements sportifs de plein air ou couverts.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gymnase ou salle spécialisée, aire aménagée, plaine de jeux, plateau d&amp;#039;éducation physique, stade, piscine...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de mobilier et d&amp;#039;entretien courant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Eclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/equipements-sportifs</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/774a-construire-ou-amenager-des-espaces-reserves-a/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>119940</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -13416,1492 +13576,1492 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...228 lines deleted...]
-      </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
-        <v>90933</v>
+        <v>165811</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les équipements sportifs</t>
-[...206 lines deleted...]
-        <is>
           <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F67" s="1" t="inlineStr">
+      <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le
 Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux
 collectivités locales et leurs groupements, dans un objectif de
 réduction durable de leurs consommations énergétiques et de préservation du
 confort thermique dans un contexte de réchauffement climatique.&lt;/p&gt;&lt;p&gt;Pour
 les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
 consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
 bâtiment. Une réduction significative des émissions de gaz à effet de
 serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
 fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent en outre prendre en compte la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement l&amp;#039;amélioration du confort thermique face aux fortes chaleur, le soutien du Fonds vert est limité à la mise en place de solutions passives, c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
 vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
 prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
 la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
 améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
 dans les salles de classes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P67" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q67" s="1" t="inlineStr">
+      <c r="Q66" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
 groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
      porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
  &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
      existants permettant de diminuer significativement leur consommation
      énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;
  &lt;li&gt;Sont cohérents avec les prescriptions et
      recommandations de réduction de la vulnérabilité des bâtiments au risque
      d’inondation lorsque les bâtiments concernés par les travaux sont dans le
      périmètre d’un plan de prévention du risque.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
 démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>162711</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>ACTEE83</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)
 Territoire d'Energie Var - Symielec (TE83)
 Fédération nationale des collectivités concédantes et régies (FNCCR)</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
 différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
 ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
 de flux ACTEE83 avec le
 recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
 collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
 collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
 des collectivités sur l’amélioration énergétique des bâtiments publics en
 communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
 du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
 de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
 AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P68" s="1" t="inlineStr">
+      <c r="P67" s="1" t="inlineStr">
         <is>
           <t>01/09/2023</t>
         </is>
       </c>
-      <c r="Q68" s="1" t="inlineStr">
+      <c r="Q67" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>06/06/2024</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>161692</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Développer les équipements sportifs de proximité - Plan 5000 équipements – Génération 2024</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Agence nationale du Sport (ANS)</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Plan 5000 équipements sportifs – Génération 2024, s’inscrit dans la continuité du Plan 5000 terrains de sport (2022-2023) qui a connu un grand succès qualitatif et quantitatif avec plus de 5500 terrains de sport financés sur tout le territoire français ainsi que dans le prolongement des politiques publiques destinées à renforcer le lien avec le milieu scolaire : 2h de sport au collège et 30 minutes d’Activité Physique et Sportive (APQ) à l’école.&lt;/p&gt;&lt;p&gt;Ce nouveau Plan 5000 équipements – Génération 2024 se déploiera selon 3 axes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les équipements de proximité ;&lt;/li&gt;&lt;li&gt;Les cours d’écoles actives et sportives ;&lt;/li&gt;&lt;li&gt;Les équipements structurants.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une enveloppe pluriannuelle de 300 M€ sur 3 ans est allouée à l’Agence nationale du Sport pour la mise en place de ce programme.&lt;/p&gt;&lt;p&gt;Entre 2024 et 2026, ce plan doit permettre la création de 5000 équipements supplémentaires (3000 équipements de proximité, 1500 cours d’écoles actives et sportives et 500 équipements structurants). 1/3 des projets devront être situés dans des Quartiers Prioritaires de la politique de la Ville (QPV) ou à proximité immédiate.&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus ...&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;À destination&lt;/strong&gt; des collectivités ou leurs mandataires, des associations à vocation sportive, des universités publiques et des établissements médico-sociaux publics accueillant des jeunes en situation de handicap ayant une association sportive affiliée à une fédération sportive, ce plan contribuera à l’action de l’Agence en matière de correction des inégalités sociales et territoriales. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les territoires éligibles ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tous les territoires sont éligibles. Néanmoins, une priorité d’examen sera donnée aux projets situés en territoires carencés. Les territoires carencés sont définis de la façon suivante :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;En territoire urbain : projets situés dans les quartiers prioritaires de la politique de la ville (QPV) ou leurs environs immédiats. 1/3 des projets devront être situés dans ou à proximité de Quartiers Prioritaires de la politique de la Ville (QPV). &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire rural : projets situés dans les zones de revitalisation rurale (ZRR) ou dans une commune appartenant à une intercommunalité ayant signé un Contrat de Relance et de Transition Ecologique (CRTE) qualifié de rural, ou dans un bassin de vie comprenant au moins 50 % de la population en ZRR ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire ultramarin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelques points de vigilance. P&lt;/strong&gt;our pouvoir bénéficier d’une subvention d’équipement, les porteurs de projet doivent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;S’engager à ne pas bénéficier de plus de 80 % d’aides publiques par rapport au coût total de l’opération, sauf pour les territoires d’Outre-mer ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Garantir de manière pérenne le caractère sportif de l’équipement ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Ne pas commencer l’exécution de l’opération avant la réception de l’accusé de réception de dossier conforme, éligible et complet, de la part des services instructeurs. Les devis, bons de commande, ordres de service ou le cas échéant, le marché, ne doivent pas avoir été signés. Les études préalables ou l’acquisition de terrains ne constituent pas un commencement d’exécution.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Une convention d’utilisation et d’animation de l’équipement sportif d’une durée minimale de 5 ans devra être signée par le porteur de projet et le(s) utilisateur(s) du(des) équipement(s), avec un ou plusieurs établissements scolaires et/ou le propriétaire foncier précisant les créneaux prévisionnels qui seront réservés aux utilisateurs signataires et les créneaux en accès libre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus..&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.agencedusport.fr/plan-5000-equipements-generation-2024</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
+      <c r="W68" s="1" t="inlineStr">
         <is>
           <t>https://infrasport.agencedusport.fr/</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.agencedusport.fr/contactez-nous?question&amp;#61;71"&gt;Contactez-nous | Agence nationale du sport (agencedusport.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>benoit.zedet@agencedusport.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-5000-equipements-generation-2024/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique</t>
         </is>
       </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale du Sport</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>116231</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Agence Française de Développement (AFD)</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Min : 100</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les prestations incluent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les simulations thermiques dynamiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bilans carbone
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
+ &lt;/li&gt;
+ &lt;li&gt;
+  La révision de plans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement pour la certification des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études environnementales, sociales et de genre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts directions d&amp;#039;agences AFD :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence régionale du Pacifique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>belliotl@afd.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC69" s="1" t="inlineStr">
         <is>
-          <t>Agence nationale du Sport</t>
+          <t>AFD Agence française de Développement</t>
         </is>
       </c>
       <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG69" s="1" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>16/02/2022</t>
         </is>
       </c>
       <c r="AH69" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
+        <v>90933</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux Equipements Sportifs</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans une logique d&amp;#039;aménagement sportif équilibré du territoire, la Région Nouvelle-Aquitaine soutient les projets liés à la rénovation et/ou à la construction d&amp;#039;installations sportives.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+      :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;assurer le développement équilibré des pratiques sportives sur son territoire, la Région Nouvelle-Aquitaine participe au financement des équipements sportifs publics :
+&lt;/p&gt;
+&lt;p&gt;
+ mis à la disposition des lycées, des centres de formation des apprentis (CFA) et des établissements  régionaux d&amp;#039;enseignement adapté (EREA) dans le cadre de la pratique de l&amp;#039;éducation physique et sportive avec un taux d&amp;#039;occupation d&amp;#039;au moins 20 % du temps d&amp;#039;ouverture et un accès gratuit aux équipements, à vocation régionale, nationale ou internationale permettant la pratique de haut niveau et l&amp;#039;accueil de compétitions majeures, favorisant les sports de nature sur le territoire des Parc Naturels Régionaux (PNR).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier doit être adressé au moins 8 mois avant le démarrage des travaux (phase APD).
+&lt;/p&gt;
+&lt;p&gt;
+ Toute demande déposée après le démarrage des travaux fera l&amp;#039;objet d&amp;#039;une réponse négative.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les personnes morales de droit public (collectivités locales, établissements publics et groupements d&amp;#039;intérêt public).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de sélection
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides régionales sont prioritairement attribuées aux projets :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  relevant de territoires recensés comme socio-économiquement vulnérables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  inscrits dans une démarche contractuelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  répondant aux démarches de qualité environnementale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans tous les cas, le foncier doit relever du domaine public.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas pris en compte les travaux de mises aux normes imposés par la loi n° 2005-102 du 11/02/2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment faire ma demande ?
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1° Télécharger le dossier de demande de subvention &amp;#34;Construction ou rénovation d&amp;#039;équipements sportifs&amp;#34;.
+ &lt;/li&gt;
+ &lt;li&gt;
+  2° Envoyer ce document par mail au correspondant dont le nom figure en première page du dossier.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/soutien-aux-equipements-sportifs</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Direction des sports / de la vie assoc. et de l&amp;#039;égalité : 05 87 21 31 10
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a92b-soutien-aux-equipements-sportifs/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>145009</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J70" s="1" t="inlineStr">
+      <c r="J71" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>126141</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -14914,676 +15074,361 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>126137</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J72" s="1" t="inlineStr">
+      <c r="J73" s="1" t="inlineStr">
         <is>
           <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W73" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB73" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...313 lines deleted...]
-      </c>
       <c r="AH73" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:34" customHeight="0">
       <c r="A74" s="1">
         <v>120596</v>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15830,94 +15675,564 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
       <c r="AE74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
       <c r="AH74" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:34" customHeight="0">
       <c r="A75" s="1">
+        <v>101706</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider à la recherche de financements ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la définition du besoin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier la faisabilité technique, réglementaire et financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation les élus avec les financeurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats pour la réalisation des études préalables ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir le programme de l&amp;#039;opération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats de maîtrise d&amp;#039;œuvre et suivre les études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter l&amp;#039;aide nécessaire au maître d&amp;#039;ouvrage pendant la phase de réalisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur les domaines de compétence suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VOIRIE : classement de la voirie communale ; programme pluriannuel et travaux d&amp;#039;entretien et de réparation de chaussée ; aménagement de sécurité ; entrées et traversées de bourg.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ESPACES PUBLICS : aménagement de l&amp;#039;espace ; places de village ; trottoirs ; parking ; carrefours ;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
+  &lt;br /&gt;
+  levé géométrique, diagnostic structure, plomb, amiante, thermique,
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;AMO :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de cheminements doux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des abords des écoles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un City-parc ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la place de la Mairie, de l&amp;#039;Église ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un centre culturel ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la salle des fêtes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des ateliers municipaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une nouvelle station d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de diagnostic d&amp;#039;assainissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un contrat de prestations de service (assainissement, eau potable) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude des solutions de gestion des eaux pluviales ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma de défense incendie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préfiguration de l&amp;#039;organisation des services AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du réseau d&amp;#039;eau potable ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de bassin d&amp;#039;alimentation de captage AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Yonne</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd89.fr/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;ATD 89 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
+  atd&amp;#64;yonne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Standard :
+ 03 86 34 61 01
+&lt;/p&gt;
+&lt;p&gt;
+ Site Internet :
+ &lt;a href="https://www.atd89.fr/" target="_self"&gt;
+  https://www.atd89.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>yvan.telpic@yonne.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>162637</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Instruire les acte d'urbanisme</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Urbanisme</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/urbanisme/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>72810</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -15954,79 +16269,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -16069,437 +16384,282 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W77" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-[...155 lines deleted...]
-      <c r="A77" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>139916</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -16513,876 +16673,876 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB78" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>166164</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Appui à l'ingénierie - Mesure transverse</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F78" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Subvention</t>
-[...2 lines deleted...]
-      <c r="I78" s="1" t="inlineStr">
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P78" s="1" t="inlineStr">
+      <c r="P79" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q78" s="1" t="inlineStr">
+      <c r="Q79" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Porteurs de projets éligibles
  &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
         </is>
       </c>
-      <c r="W78" s="1" t="inlineStr">
+      <c r="W79" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>25/03/2026</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>162652</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Programme ACTEE - SDE35</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I79" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J79" s="1" t="inlineStr">
+      <c r="J80" s="1" t="inlineStr">
         <is>
           <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W79" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB79" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>127467</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I80" s="1" t="inlineStr">
+      <c r="I81" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J80" s="1" t="inlineStr">
+      <c r="J81" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P80" s="1" t="inlineStr">
+      <c r="P81" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q80" s="1" t="inlineStr">
+      <c r="Q81" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W80" s="1" t="inlineStr">
+      <c r="W81" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB81" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un gymnase
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>94676</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -17495,220 +17655,220 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W81" s="1" t="inlineStr">
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB82" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>391</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -17736,793 +17896,627 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W82" s="1" t="inlineStr">
+      <c r="W83" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G83" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>145890</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les opérations des collectivités</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
+ &lt;br /&gt;
+ • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
+ &lt;br /&gt;
+ • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
+ &lt;br /&gt;
+ • Urbanisme (planification et opérationnel).
+ &lt;br /&gt;
+ • Accompagnement à la passation des marchés publics.
+ &lt;br /&gt;
+ • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
+ &lt;br /&gt;
+ • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Sécurisation de carrefour.
+ &lt;br /&gt;
+ -  Rénovation de voirie existante.
+ &lt;br /&gt;
+ - Aménagement de pistes cyclables.
+ &lt;br /&gt;
+ - Aménagement de city-stade.
+ &lt;br /&gt;
+ - Construction de déchèterie.
+ &lt;br /&gt;
+ - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
+ &lt;br /&gt;
+ - Rénovation de salle polyvalente.
+ &lt;br /&gt;
+ - Construction de centre de loisirs.
+ &lt;br /&gt;
+ - Rénovation de la mairie.
+ &lt;br /&gt;
+ - Construction de médiathèque.
+ &lt;br /&gt;
+ - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
+ &lt;br /&gt;
+ - Rénovation des réseaux de distribution d&amp;#039;eau potable.
+ &lt;br /&gt;
+ - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
+ &lt;br /&gt;
+ - Construction et rénovation de station d&amp;#039;épuration.
+ &lt;br /&gt;
+ -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
+ &lt;br /&gt;
+ - Diagnostic des ouvrages d&amp;#039;art
+ &lt;br /&gt;
+ - Mise en œuvre d&amp;#039;urbanisme opérationnel
+ &lt;br /&gt;
+ - Révision de PLU
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
+ &lt;br /&gt;
+ Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>http://agence01.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Yvan Pauget, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ conseil&amp;#64;agence01.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 74 55 49 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>conseil@agence01.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>151701</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique du Département du Rhône (ATDR)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W83" s="1" t="inlineStr">
+      <c r="W85" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...391 lines deleted...]
-      </c>
       <c r="AH85" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
         <v>157093</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'inclusion et l'épanouissement des habitants</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°4 : Favoriser l'inclusion et l'épanouissement des habitants</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H86" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie financière
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique
 Subvention</t>
         </is>
       </c>
       <c r="I86" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J86" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 60 000 €</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
@@ -18760,84 +18754,84 @@
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
       <c r="AD86" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>19/12/2023</t>
         </is>
       </c>
       <c r="AH86" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:34" customHeight="0">
       <c r="A87" s="1">
         <v>117550</v>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-Ingénierie Juridique / administrative</t>
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
@@ -19063,318 +19057,484 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
       <c r="AH87" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:34" customHeight="0">
       <c r="A88" s="1">
-        <v>121762</v>
+        <v>103460</v>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
+          <t>Accompagner les collectivités dans leurs projets d’investissement concourant à l’aménagement, au développement et à l’équipement cohérent et durable du territoire</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Contrat rural</t>
+          <t>Contrat d’aménagement régional (CAR)</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+La Région accompagne les collectivités franciliennes dans leurs projets d&amp;#039;investissement concourant à l&amp;#039;aménagement, au développement et à l&amp;#039;équipement cohérent et durable du territoire.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, centre de santé, voirie, stationnement...).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Espace public
+Jeunesse
+Cohésion sociale et inclusion
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ Communes de plus de 2000 habitants, EPCI à fiscalité propre et EPT
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;strong&gt;
+   Communes :
+  &lt;/strong&gt;
+  jusqu&amp;#039;à 50 % du montant des dépenses éligibles (subvention maximale : 1 M€).
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   EPCI et EPT :
+  &lt;/strong&gt;
+  jusqu&amp;#039;à 30 % du montant des dépenses éligibles (subvention maximale : 2 M€).
+ &lt;/p&gt;
+ &lt;p&gt;
+  Des subventions supplémentaires sont mobilisables pour les contrats intégrant des opérations environnementales ou la création d&amp;#039;aires de jeux et de loisirs inclusives.
+ &lt;/p&gt;
+ Chaque contrat peut inclure plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
+ &lt;br /&gt;
+</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-damenagement-regional-car</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ amenagement&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projets sont priés de se rapprocher du service l&amp;#039;administration en charge du dispositif avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36b2-contrat-damenagement-regional-car/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2021</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>121762</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Contrat rural</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF88" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>152466</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I89" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 62</t>
         </is>
       </c>
-      <c r="J89" s="1" t="inlineStr">
+      <c r="J90" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L89" s="1" t="inlineStr">
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -19812,2322 +19972,1911 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W89" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB89" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>121337</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I90" s="1" t="inlineStr">
+      <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W90" s="1" t="inlineStr">
+      <c r="W91" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>116475</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Contrats de territoire 2022-2026</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I92" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un socle de discussion
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les contrats de territoire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Santé
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Risques naturels
 Equipement public
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
  &lt;/li&gt;
  &lt;li&gt;
   Aucune prorogation de ces délais ne pourra être accordée.
  &lt;/li&gt;
  &lt;li&gt;
   Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/calvados-territoires-2030</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W92" s="1" t="inlineStr">
         <is>
           <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
   territoires&amp;#64;calvados.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>157097</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>163959</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agences de l'eau
-Agence Régionale de la Biodiversité (ARB) - Occitanie
 Office Français de la Biodiversité (OFB)
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-[...5 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W93" s="1" t="inlineStr">
+      <c r="W94" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>163896</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W94" s="1" t="inlineStr">
+      <c r="W95" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>162634</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>139936</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>162651</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Avance récupérable</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W97" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...409 lines deleted...]
-      </c>
       <c r="AH98" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:34" customHeight="0">
       <c r="A99" s="1">
         <v>155117</v>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -22366,99 +22115,394 @@
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH99" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:34" customHeight="0">
       <c r="A100" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J100" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>126143</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -22470,802 +22514,713 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...293 lines deleted...]
-      </c>
       <c r="AH101" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:34" customHeight="0">
       <c r="A102" s="1">
-        <v>163291</v>
+        <v>111710</v>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
-[...4 lines deleted...]
-          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+          <t>Entretenir le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'Energie Somme</t>
+          <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H102" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 9 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes de moins de 3 000 habitants pour les services marchands
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 20% d&amp;#039;une dépense plafonnée à 70.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Remarques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets dont le coût est inférieur à 3 000 € sont inéligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de gros œuvre, tous types de grosses réparations (dont remplacement des chaudières par des systèmes de chauffage à énergies renouvelables, sous réserve qu&amp;#039;ils soient bien utilisés comme chauffage à titre principal) et mises aux normes immobilières du patrimoine communal (dont démolition, désamiantage, accessibilité aux personnes à mobilité réduite et équipement d&amp;#039;assainissement non collectif), y compris les frais d&amp;#039;étude et de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ •	bâtiments faisant partie du patrimoine communal (ou intercommunal dans le cadre des bâtiments scolaires), pour lesquels aucun loyer n&amp;#039;est perçu hormis pour les derniers commerces, les logements et les équipements de tourisme :
+&lt;/p&gt;
+&lt;p&gt;
+ -	mairies, ateliers, garages municipaux, presbytères, halles et marchés, cuisines centrales, sanitaires publics...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements culturels : centres culturels, théâtres et salles spécialisées, auditoriums, salles d&amp;#039;animations ou d&amp;#039;expositions...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements à vocation polyvalente : salles des fêtes, salles polyvalentes, centres de loisirs, locaux socio-éducatifs, points destinés à l&amp;#039;accueil de services en lien avec les Schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public
+&lt;/p&gt;
+&lt;p&gt;
+ -	bâtiments scolaires du premier degré : salles de classe, végétalisation des cours d&amp;#039;écoles, murs d&amp;#039;enceinte, locaux annexes (restaurants, préaux, bibliothèques, salles de jeux...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	édifices cultuels non protégés dont acquisition, installation, électrification et restauration des cloches
+&lt;/p&gt;
+&lt;p&gt;
+ -	patrimoine vernaculaire : fours à pain, lavoirs, croix de mission, fontaine, puits...
+&lt;/p&gt;
+&lt;p&gt;
+ -	meublés de tourisme, camping, halte camping-cars
+&lt;/p&gt;
+&lt;p&gt;
+ •	cimetières : clôtures (murs ou grillages avec écran végétal), ossuaires, caveaux communaux, columbariums, allées végétalisées, jardins du souvenir, déplacement des monuments aux morts...
+&lt;/p&gt;
+&lt;p&gt;
+ •	services marchands, lorsque l&amp;#039;initiative privée est défaillante ou absente :
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition, l&amp;#039;extension, la rénovation et/ou la construction de bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition de matériels directement liés à l&amp;#039;activité (production, mobilier...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition d&amp;#039;un distributeur de produits alimentaires en circuits courts sous réserve qu&amp;#039;aucune entreprise de même activité ne soit implantée dans un rayon de 5 km
+&lt;/p&gt;
+&lt;p&gt;
+ •	équipements sportifs :
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de terrains de grands jeux (rugby, football) et de gymnases non utilisés par les collèges ou dont le taux d&amp;#039;occupation par les collèges est inférieur à 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de plateaux sportifs omnisports
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de salles spécialisées (dojo, salles d&amp;#039;escrime...), de structure artificielle d&amp;#039;escalade, de locaux techniques de rangement du matériel pour les activités de plein air
+&lt;/p&gt;
+&lt;p&gt;
+ -	aménagement des piscines
+&lt;/p&gt;
+&lt;p&gt;
+ -	petits équipements connexes à la pratique sportive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ les constructions neuves envisagées hors des zones agglomérées des bourgs, les travaux réalisés en régie ou aux abords (parkings en particulier), les dépenses d&amp;#039;équipement et d&amp;#039;entretien courant (notamment les climatiseurs qui ne sont pas utilisés comme des systèmes de chauffage à titre principal), les installations photovoltaïques et les bâches à incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative (plan de situation, diagnostic technique, descriptif de l&amp;#039;opération, plans des travaux, photos...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis descriptifs et estimatifs de l&amp;#039;opération établis par « un homme de l&amp;#039;art » (architecte, paysagiste, bureau d&amp;#039;études) ou offre retenue à l&amp;#039;issue du marché public lancé (les estimations réalisées par l&amp;#039;ATD16 ne suffisent pas)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Périmètre protégé », une copie des préconisations émises par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Bâti vacant », une déclaration sur l&amp;#039;honneur
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets touristiques : adhésion à une charte de qualité ou un label national et au label Tourisme et Handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le formulaire de demande de paiement visé par le trésorier
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;attestation de conformité à la réglementation thermique en vigueur soit sur l&amp;#039;ensemble du bâtiment, soit élément par élément
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux soumis à permis de construire, une copie de l&amp;#039;attestation d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux portant uniquement sur une mise en accessibilité, un engagement du maître d&amp;#039;œuvre ou toute autre justification (attestation contrôleur technique ou association référente...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  les supports de communication où l&amp;#039;aide départementale a été citée
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...203 lines deleted...]
-      </c>
       <c r="AH103" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:34" customHeight="0">
       <c r="A104" s="1">
         <v>144547</v>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -23494,526 +23449,526 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE104" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
       <c r="AH104" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:34" customHeight="0">
       <c r="A105" s="1">
-        <v>119980</v>
+        <v>119945</v>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Dotation d'équipement des territoires ruraux</t>
+          <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Préfectures de département</t>
+          <t>Préfectures de région</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I105" s="1" t="inlineStr">
         <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
+      <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W105" s="1" t="inlineStr">
+      <c r="W106" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB106" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...195 lines deleted...]
-      </c>
       <c r="AH106" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:34" customHeight="0">
       <c r="A107" s="1">
         <v>117496</v>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
@@ -24196,717 +24151,922 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC107" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE107" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF107" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
       <c r="AH107" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:34" customHeight="0">
       <c r="A108" s="1">
-        <v>128958</v>
+        <v>67589</v>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>Gironde Ressources (ATD)</t>
+          <t>Conseil départemental du Gers</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H108" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>128958</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB108" s="1" t="inlineStr">
+      <c r="AB109" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC109" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-      <c r="A109" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>140803</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M109" s="1" t="inlineStr">
+      <c r="M110" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB109" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG109" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH109" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-      <c r="A110" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>162945</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Architecte consultant de la MIQCP</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
 promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
 notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
 en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
 commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
 remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
 marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M110" s="1" t="inlineStr">
+      <c r="M111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Espace public
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T111" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
         </is>
       </c>
-      <c r="W110" s="1" t="inlineStr">
+      <c r="W111" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>mireille.guignard@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB110" s="1" t="inlineStr">
+      <c r="AB111" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
+      <c r="AC111" s="1" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>21/06/2024</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-      <c r="A111" s="1">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
         <v>120379</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I111" s="1" t="inlineStr">
+      <c r="I112" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -25045,64 +25205,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R112" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -25299,436 +25459,436 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T112" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB111" s="1" t="inlineStr">
+      <c r="AB112" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
+      <c r="AC112" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF111" s="1" t="inlineStr">
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
         <v>117172</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I112" s="1" t="inlineStr">
+      <c r="I113" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J112" s="1" t="inlineStr">
+      <c r="J113" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M112" s="1" t="inlineStr">
+      <c r="M113" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T112" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W113" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB113" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC112" s="1" t="inlineStr">
+      <c r="AC113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>116474</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Accompagner les petites communes rurales du Calvados</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Aides aux petites communes rurales (APCR et APCR+)</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I113" s="1" t="inlineStr">
+      <c r="I114" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="J113" s="1" t="inlineStr">
+      <c r="J114" s="1" t="inlineStr">
         <is>
           <t>Taux variable en fonction de la nature  du projet</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
  &lt;/li&gt;
  &lt;li&gt;
   Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Trois natures de travaux éligibles à l&amp;#039;APCR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
  &lt;/li&gt;
  &lt;li&gt;
   Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
@@ -25755,73 +25915,73 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  * sous conditions à consulter dans le document «
  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
   modalités APCR&amp;#43;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  »
 &lt;/p&gt;
 &lt;p&gt;
  NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
  &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
   consulter l&amp;#039;éco-conditionnalité réformée en 2022
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R114" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR classique
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les communes éligibles à l&amp;#039;APCR&amp;#43;
   &lt;/strong&gt;
   sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
  &lt;/li&gt;
  &lt;li&gt;
   Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
  &lt;/li&gt;
  &lt;li&gt;
   Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
@@ -25831,539 +25991,272 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
  &lt;/li&gt;
  &lt;li&gt;
   Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
   &lt;strong&gt;
    avant le 30 septembre de chaque année
   &lt;/strong&gt;
   , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aucune prorogation de ces délais ne pourra être accordée.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
         </is>
       </c>
-      <c r="W113" s="1" t="inlineStr">
+      <c r="W114" s="1" t="inlineStr">
         <is>
           <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB114" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC114" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...266 lines deleted...]
-      </c>
       <c r="AH114" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:34" customHeight="0">
       <c r="A115" s="1">
-        <v>162642</v>
+        <v>163011</v>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Etude de faisabilité / opportunité</t>
+          <t>Conseil et assistance au pilotage de l'opération</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H115" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L115" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M115" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R115" s="1" t="inlineStr">
         <is>
-          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S115" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
       <c r="V115" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z115" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
       <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB115" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
@@ -26377,170 +26270,169 @@
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG115" s="1" t="inlineStr">
         <is>
-          <t>15/05/2024</t>
+          <t>02/07/2024</t>
         </is>
       </c>
       <c r="AH115" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:34" customHeight="0">
       <c r="A116" s="1">
-        <v>163011</v>
+        <v>162642</v>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Conseil et assistance au pilotage de l'opération</t>
+          <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H116" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K116" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L116" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M116" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R116" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
         </is>
       </c>
       <c r="S116" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U116" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
       <c r="V116" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z116" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
         </is>
       </c>
       <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB116" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
@@ -26554,89 +26446,89 @@
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC116" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE116" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF116" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG116" s="1" t="inlineStr">
         <is>
-          <t>02/07/2024</t>
+          <t>15/05/2024</t>
         </is>
       </c>
       <c r="AH116" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:34" customHeight="0">
       <c r="A117" s="1">
         <v>158480</v>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H117" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K117" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
@@ -26838,95 +26730,363 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC117" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne</t>
         </is>
       </c>
       <c r="AE117" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF117" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
       <c r="AH117" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:34" customHeight="0">
       <c r="A118" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme
+ &lt;/strong&gt;
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>52290</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -27002,96 +27162,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M118" s="1" t="inlineStr">
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -27134,530 +27294,580 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T118" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W118" s="1" t="inlineStr">
+      <c r="W119" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB119" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...188 lines deleted...]
-      </c>
       <c r="AH119" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:34" customHeight="0">
       <c r="A120" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I120" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J120" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P120" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W120" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>82915</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C120" s="1" t="inlineStr">
+      <c r="C121" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
-[...2 lines deleted...]
-Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de la Haute-Savoie
 CAUE de la Seine-Maritime
 CAUE de la Charente-Maritime
 CAUE du Val-de-Marne
 CAUE du Val d'Oise
-CAUE d'Alsace
-CAUE de l'Yonne
 CAUE de Guadeloupe
 CAUE de la Martinique
 CAUE de la Guyane
 CAUE de l'Île-de-la-Réunion
 CAUE du Var
 CAUE du Tarn-et-Garonne
 CAUE de la Côte-d'Or
 CAUE des Hauts-de-Seine
 CAUE de Corse
 CAUE de la Creuse
 CAUE du Loir-et-Cher
 CAUE du Loiret
 CAUE du Morbihan
-CAUE du Tarn
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de la Manche
 CAUE du Gers
 CAUE de l'Ain
 CAUE de l'Aisne
 CAUE des Hautes-Alpes
 CAUE de l'Ariège
 CAUE des Landes
 CAUE du Puy-de-Dôme
 CAUE de l'Aveyron
 CAUE des Bouches-du-Rhône
 CAUE du Calvados
 CAUE du Cantal
 CAUE de la Charente
 CAUE du Cher
 CAUE de Corrèze
 CAUE de l'Aude
 CAUE de la Drôme
 CAUE de l'Oise
 CAUE du Gard
 CAUE de la Haute-Garonne
 CAUE de la Gironde
 CAUE de l'Hérault
 CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Ardèche
 CAUE de la Haute-Loire
 CAUE du Lot
 CAUE Lot-et-Garonne
 CAUE du Maine-et-Loire
-CAUE de la Manche
+CAUE de la Meuse
 CAUE de la Mayenne
 CAUE de Meurthe-et-Moselle
 CAUE de la Moselle
 CAUE de Mayotte
 CAUE de la Seine-et-Marne
 CAUE des Pyrénées-Atlantiques
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Orientales
 CAUE de Rhône-Métropole
 CAUE de la Sarthe
 CAUE de la Savoie
 CAUE de l'Orne
 CAUE de la Somme
 CAUE du Pas-de-Calais
 CAUE des Deux-Sèvres
 CAUE de la Vendée
 CAUE de la Haute-Vienne
 CAUE des Vosges
+CAUE de l'Essonne
 CAUE de la Dordogne
-CAUE de la Meuse</t>
-[...2 lines deleted...]
-      <c r="G120" s="1" t="inlineStr">
+CAUE du Tarn</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H120" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -27699,88 +27909,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M120" s="1" t="inlineStr">
+      <c r="M121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -27799,79 +28009,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -28343,539 +28553,729 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB120" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC120" s="1" t="inlineStr">
+      <c r="AC121" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
-[...124 lines deleted...]
-      </c>
       <c r="AH121" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:34" customHeight="0">
       <c r="A122" s="1">
+        <v>165397</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains de Futnet (Tennis ballon)</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J122" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le Futnet (Tennis-ballon) est un sport en plein
+ développement&lt;/strong&gt;. Extrêmement complet, il requiert
+vitesse, précision et habileté. Il se pratique sur un
+terrain rectangulaire constitué d’une aire de jeu, d’une
+zone de dégagement et séparé d’un filet. La pratique
+emprunte des caractéristiques au football, au tennis et
+au volley et permet aux joueur(euse)s de progresser
+d’un point de vue technique et stratégique dans un
+format ludique et convivial. &lt;/p&gt;&lt;p&gt;Créer un espace d’activités supplémentaires pour les
+ clubs et les collectivités pour développer la pratique
+ spécifique du Futnet s’inscrit dans une volonté de
+pratique mixte et intergénérationnelle, de loisir et de
+compétition, ou de pratique associée (exercices de
+Futnet lors d’entraînements de Foot à 11, Futsal…).&lt;/p&gt;&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges et du cahier des charges
+technique fédéral relatif à la &lt;strong&gt;construction de terrains de Futnet&lt;/strong&gt;, une subvention peut être
+accordée selon les modalités de financement en vigueur, à savoir &lt;strong&gt;une aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;La base subventionnable se limite à l’emprise du terrain (terrassement, fourniture et pose du revêtement,
+acquisition du/des filets de Futnet…). Ainsi les frais de Bureau d’études/Maîtrise d’œuvre, de travaux de voirie,
+d’extension des réseaux (eau, téléphone, électricité...) et d’aménagement périphérique (plantation, mobilier
+urbain, places de stationnement autres que pour personnes à mobilité réduite...) ne sont pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P122" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="Q122" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Seuls les projets suivants seront éligibles&lt;/u&gt;&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le porteur du projet doit être, &lt;strong&gt;soit un club affilié à la FFF&lt;/strong&gt;, &lt;strong&gt;soit une collectivité locale&lt;/strong&gt; en
+collaboration avec un club support affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le terrain, et l’éclairage (recommandé) de celui-ci, &lt;strong&gt;doivent être conformes au cahier des charges
+ technique fédéral&lt;/strong&gt; relatif à la réalisation d’un terrain de Futnet – Édition juillet 2025
+(cf. Annexe - pages 1 à 8) ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;La date de commencement des travaux &lt;/strong&gt;&lt;strong&gt;ne doit pas être antérieure de plus de 3 mois&lt;/strong&gt; à celle du
+dépôt du dossier au District d’appartenance ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’équipement projeté&lt;/strong&gt; doit être situé &lt;strong&gt;au sein d’un complexe sportif&lt;/strong&gt; utilisé par le club support
+dont &lt;strong&gt;au moins une installation est classée au niveau T6 min. ou adossé à un gymnase classé
+Futsal 4 min&lt;/strong&gt;. équipé de deux vestiaires de minimum chacun 14 m2, douches et sanitaires avec un
+accès direct piétons ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le terrain pourra être situé au sein d’un établissement scolaire&lt;/strong&gt; (collège, lycée). Le club support,
+affilié à la FFF, qui sera associé au projet, devra alors bénéficier d’un accès privilégié au terrain,
+encadré par la mise en place d’une &lt;strong&gt;convention d’utilisation et d’un planning d’utilisation&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un projet d’utilisation des installations
+envisagées dans le respect des attentes de la FFF ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le maître d’ouvrage doit réaliser son opération dans un délai de 24 mois&lt;/strong&gt; à compter de la date
+ d’attribution de la subvention par le Bureau Exécutif de la Ligue du Football Amateur.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W122" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_futnet-25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Michaël LANGOT - Chef de Projet Déploiement des pratiques à la FFF : mlangot&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>mlangot@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-terrains-de-futnet-tennis-ballon/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>141290</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB122" s="1" t="inlineStr">
+      <c r="AB123" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC122" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-      <c r="A123" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>162918</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique et climatique des équipements sportifs franciliens couverts</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique et climatique des équipements sportifs franciliens couverts.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P124" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs regroupements (communes, EPCI, syndicats...) &lt;/li&gt;&lt;li&gt;Mouvements sportifs (club, ligue, comité, fédération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Jusqu’à 70% du montant éligible TTC ou HT en cas de récupération de la TVA – (subvention plafonnée à 50.000€)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Travaux&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Jusqu’à 50% du montant éligible TTC ou HT en cas de récupération de la TVA – (subvention plafonnée à 450.000€) &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l’élaboration des dossiers.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études&lt;br /&gt;&lt;/strong&gt;Etude intégrant le diagnostic énergétique des bâtiments et des systèmes, la répartition des consommations énergétiques par usages, la répartition des déperditions énergétiques, au moins deux scénarii de rénovation détaillés et incluant l’estimation du gain énergétique et une estimation des coûts de travaux correspondants.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Travaux&lt;br /&gt;&lt;/strong&gt;Rénovation énergétique et climatique des équipements sportifs couverts (gymnases, piscines, patinoires, dojos…) permettant un gain énergétique minimal de 30%.&lt;br /&gt;&lt;br /&gt;Les travaux engagés et le gain énergétique correspondant devront être attestés par une étude thermique dont le contenu est précisé dans le cahier des charges (voir plus bas dans « Document (s) »).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;&lt;span&gt;Les dossiers peuvent être déposés toute l&amp;#039;année sur &lt;/span&gt;&lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;Les projets de rénovation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de dépôt de la demande sur mesdemarches. &lt;br /&gt;&lt;br /&gt;Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente. &lt;br /&gt;&lt;br /&gt;Un démarrage anticipé (avant l’examen de la demande en commission permanente) peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l’octroi de la subvention. &lt;br /&gt;&lt;br /&gt;Le candidat qui présente plus de 1 projet doit réaliser autant de dossiers de candidature que de projets. &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-equipements-sportifs</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:aap-equipement-sportif&amp;#64;iledefrance.fr"&gt;aap-equipement-sportif&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renovation-energetique-des-equipements-sportifs-1/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>162563</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I125" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J123" s="1" t="inlineStr">
+      <c r="J125" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -28914,759 +29314,953 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB125" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC125" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-      <c r="A124" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>162908</v>
       </c>
-      <c r="B124" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Réduire les carences en équipements sportifs et favoriser la pratique sportive des Franciliens</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Soutien régional à la création et à la réhabilitation d'équipements sportifs franciliens</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G124" s="1" t="inlineStr">
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;&lt;/span&gt;&lt;span&gt;La Région entend, à travers cette aide, réduire les carences en équipements sportifs&lt;/span&gt;&lt;span&gt; et favoriser la pratique sportive des Franciliens, avec une attention particulière portée &lt;/span&gt;&lt;span&gt;au public féminin, aux personnes en situation de handicap &lt;/span&gt;&lt;span&gt;et aux lycéens.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P124" s="1" t="inlineStr">
+      <c r="P126" s="1" t="inlineStr">
         <is>
           <t>04/04/2024</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les personnes morales de droit public (collectivités territoriales, EPCI, EPT, syndicats mixtes...) ou les sociétés d’aménagement qui agissent pour leur compte,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les fédérations sportives agréées et leurs structures déconcentrées franciliennes (comités/ligues/clubs),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les sociétés sportives au sens du code du sport ou affiliées à une fédération sportive agréée,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les établissements et services médico-sociaux ayant intégré le sport dans leur projet d’établissement,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les personnes morales de droit privé pour les projets d’équipement structurant d’intérêt régional ou les centres équestres ou les golfs. &lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les projets peuvent être réalisés sous maîtrise d’ouvrage public ou sous maîtrise d’ouvrage déléguée (SEM, SPL ou tout autre type d’opérateur) ou dans le cadre d’une délégation de service public. La personne publique demeure attributaire de l’aide.&lt;/span&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt; &lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;L’aide régionale varie en fonction notamment de la nature de 
 l’équipement, des usages prévus, des publics accueillis et de la carence
  du territoire en équipements sportifs.&lt;/p&gt;&lt;p&gt;Le règlement d’intervention 
 téléchargeable ci-après présente les différents plafonds et taux maximum
  de subventionnement régional. &lt;/p&gt;Cette aide est cumulable avec les subventions régionales proposées au titre de la Stratégie régionale énergie-climat.&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les projets éligibles concernent la construction, la transformation ou la réhabilitation d’équipements sportifs et Esportifs, destinés à tout type de pratique (compétition et/ou loisirs et/ou accès libre) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Équipement sportif extérieur (piste d’athlétisme, terrain de grands jeux…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement sportif couvert (complexe sportif, gymnase, tennis…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Salle spécialisée (dojo, salle de boxe, centre équestre…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement en accès-libre (city stade, aire de jeux sportifs connectés, street workout, playground basket 3x3…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement structurant d’intérêt régional,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Couverture d’équipement ou construction de structure semi-couverte,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation des systèmes d’éclairage,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Réhabilitation ou construction de vestiaires (dont construction modulaire).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Dépôt du dossier de candidature sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;mesdemarches.iledefrance.fr.&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;Celui-ci se compose notamment des éléments suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Une note de présentation, de niveau APS au minimum, comportant un volet technique (avec plans) et un volet fonctionnel (avec étude du besoin) du projet,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Le détail estimatif des travaux,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un plan de financement prévisionnel,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un planning prévisionnel comportant une date de démarrage et de fin de travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-la-creation-et-la-rehabilitation-dequipements-sportifs-franciliens</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Direction des Sports, des Loisirs et de la Citoyenneté&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Service des sports&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Victor Carriere / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:victor.carriere&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;victor.carriere&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 60 52&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sébastien Chiss / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:sebastien.chiss&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;sebastien.chiss&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 70 91&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Mathieu Léopold / &lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;a href="mailto:mathieu.leopold&amp;#64;iledefrance.fr"&gt;&lt;span&gt;mathieu.leopold&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; / 01 53 85 61 33 &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Didier Pereira / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:didier.pereira&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;didier.pereira&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 56 53&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-la-creation-et-a-la-rehabilitation-dequipements-sportifs-franciliens/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF124" s="1" t="inlineStr">
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-      <c r="A125" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>32414</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Créer ou rénover des terrains de Basket 3x3 (Nouvelle discipline olympique) - Plan INFRA FFBB</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
+      <c r="C128" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Basketball</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
-[...2 lines deleted...]
-Subvention
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="J125" s="1" t="inlineStr">
+      <c r="J128" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire de 2.000€ par terrain de Basket 3x3</t>
         </is>
       </c>
-      <c r="K125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Plan INFRA FFBB - Fonds Fédéral
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Plan INFRA mis en place par la FFBB a pour ambition de décliner territorialement FFBB 2024 comme véritable outil d&amp;#039;aménagement et de reconnaissance d&amp;#039;innovation sociale en s&amp;#039;adaptant aux spécificités de chaque territoire (urbain (au sein des métropoles et des Quartier Politique de la Ville), rural (Zone de Revitalisation Rurale), ultramarins).
 &lt;/p&gt;
 &lt;p&gt;
  La FFBB soutiendra la création et la réhabilitation d&amp;#039;espaces de pratique « oubliés » ou « abandonnés » en accès libre ou contrôlé par la mise en œuvre d&amp;#039;un
  &lt;strong&gt;
   LABEL INFRA FFBB
  &lt;/strong&gt;
  valorisant la qualité de l&amp;#039;équipement adapté aux nouvelles pratiques du Basket (3x3 et VxE).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.ffbb.com/sites/default/files/infrastructure-ffbb-v9-165x310.pdf"&gt;
   Téléchargez la plaquette de présentation du plan INFRA
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.ffbb.com/sites/default/files/2019-03-22_ffbb2024_-_plan_infra_-_cahier_des_prescriptions_techniques_1.0_vfin.pdf"&gt;
   Téléchargez le cahier des prescriptions techniques
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M125" s="1" t="inlineStr">
+      <c r="M128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Réalisation d&amp;#039;un terrain de Basket 3x3 à l&amp;#039;extrémité d&amp;#039;un &amp;#34;city-stade&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  - Rénovation de playgrounds extérieurs en milieu urbain avec design particulier (Exemple à Paris, Bordeaux, Lyon, etc...) sur des plans spécifiques amorcés par la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de terrains de Basket 3x3 en milieu rural, proche du gymnase utilisé par le club local.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de terrains de Basket 3x3 couverts sur un site dédié aux pratiques urbaines (skate-park, StreetWorkout, etc...).
 &lt;/p&gt;
 &lt;p&gt;
  - Tout autre projet répondant à un besoin sur le territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
+      <c r="R128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les critères du LABEL INFRA FFBB
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 critères cumulatifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projet déposé par un club affilié à la FFBB ou une collectivité territoriale en lien avec un club support existant affilié à la FFBB.
  &lt;/li&gt;
  &lt;li&gt;
   Projet concernant un ou plusieurs équipements extérieurs dédiés à la pratique du Basketball (5x5 ou 3x3), couverts ou non, en accès contrôlé ou en accès libre, en rénovation ou création, en zone QPV, ZRR ou sur toute autre zone proche d&amp;#039;équipements couverts habituellement utilisés par un club affilié.
  &lt;/li&gt;
  &lt;li&gt;
   Projet respectant l&amp;#039;esprit de la plaquette INFRA FFBB et le cahier des prescriptions techniques établis à cet effet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les critères du FONDS FFBB INFRA
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 critères cumulatifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projet ayant obtenu le label INFRA FFBB.
  &lt;/li&gt;
  &lt;li&gt;
   Projet qui concerne un ou plusieurs équipements en accès libre (mais proche d&amp;#039;un équipement existant utilisé par un club affilié FFBB) ou en accès contrôlé au profit du club.
  &lt;/li&gt;
  &lt;li&gt;
   Projet abouti et prêt à recevoir l&amp;#039;aide fédérale de la FFBB.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T125" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>http://www.ffbb.com/ffbb/ffbb-2024/le-plan-infra</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FFBB : infra&amp;#64;ffbb.com
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>lsaillard@ffbb.com</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/52ab-plan-infra-ffbb-fonds-federal-terrains-de-bas/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC125" s="1" t="inlineStr">
+      <c r="AC128" s="1" t="inlineStr">
         <is>
           <t>FFBB</t>
         </is>
       </c>
-      <c r="AE125" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG125" s="1" t="inlineStr">
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>07/04/2020</t>
         </is>
       </c>
-      <c r="AH125" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="126" spans="1:34" customHeight="0">
-      <c r="A126" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
         <v>42871</v>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Installer des chauffages à énergie renouvelable</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes Métropole
 Ademe — Direction régionale — Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="F126" s="1" t="inlineStr">
+      <c r="F129" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes Métropole</t>
         </is>
       </c>
-      <c r="G126" s="1" t="inlineStr">
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H129" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="J126" s="1" t="inlineStr">
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J129" s="1" t="inlineStr">
         <is>
           <t>Selon production de chaleur renouvelale et type d'énergie</t>
         </is>
       </c>
-      <c r="K126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  Soutenir financièrement les projets d&amp;#039;énergies renouvelables thermiques.
  Ce dispositif national est géré par Grenoble Alpes Métropole sur son territoire par délégation de l&amp;#039;ADEME, pour
  &lt;strong&gt;
   financer
  &lt;/strong&gt;
  les projets d&amp;#039;énergie renouvelable thermique et apporter aux porteurs de projet du
  &lt;strong&gt;
   conseil
  &lt;/strong&gt;
  , et un
  &lt;strong&gt;
   support
  &lt;/strong&gt;
  afin de faciliter la mise en service et l&amp;#039;exploitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  Installations de
  - Solaire thermique ;
  - Biomasse/Bois énergie ;
  - Géothermie ;
  - Réseau de chaleur.
  Les projets, quelles que soit la puissance du système de chaleur renouvelable à installer, peuvent bénéficier d&amp;#039;une aide financière qui peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80% (selon les règles de cumuls des aides publiques).
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont instruits au fil de l&amp;#039;eau par Grenoble-Alpes Métropole. L&amp;#039;ALEC (Agence Locale de l&amp;#039;Energie et du Climat) accompagne les porteurs de projets de la définition du projet, au montage des dossiers de subvention, jusqu&amp;#039;au suivi du bon fonctionnement des installations.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  Tout type sauf particuliers. Bénéficiaires publics ou privés (communes, bailleurs, entreprises, associations, etc.), situés sur le territoire de la Métropole grenobloise.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
  Subvention dont le montant dépendra du type d&amp;#039;installation, l&amp;#039;aide étant un forfait en fonction du volume de chaleur qu&amp;#039;il est envisagé de produire. L&amp;#039;aide peut aller jusqu&amp;#039;à 50 % de l&amp;#039;investissement et qui sont compatibles avec les autres aides publiques (Département, Région...). L&amp;#039;ensemble des aides peut amener une couverture de l&amp;#039;investissement jusqu&amp;#039;à 80%.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M126" s="1" t="inlineStr">
+      <c r="M129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exemple d&amp;#039;aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Chaufferie bois dans 1100 m2 de bureaux : 6 044 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaufferie bois dans 2100 m2 de locaux tertiaires : 41 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaufferie bois avec réseau de chaleur pour bâtiments tertiaires : 110 450 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation solaire de 15 m2 pour eau chaude sanitaire d&amp;#039;une structure d&amp;#039;hébergement touristique : 7 752 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation solaire de 50 m2 pour eau chaude sanitaire d&amp;#039;un bailleur : 25 500 €
  &lt;/li&gt;
  &lt;li&gt;
   Installation de géothermie pour un ensemble de logements collectifs d&amp;#039;un promoteur : 105 350 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois pour centre technique : 13 520 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois et réseau de chaleur alimentant 6 bâtiments communaux
   dont gymnase et piscine : 162 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Chaudière bois pour un groupe scolaire : 32 184 €
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N129" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T126" s="1" t="inlineStr">
+      <c r="T129" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>Grenoble-Alpes-Métropole</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://www.grenoblealpesmetropole.fr/620-je-souhaite-financer-un-projet-d-energies-renouvelables-thermiques.htm</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Grenoble-Alpes Métropole
  Direction de la transition énergétique
  Claire Mazoyer
  Tél : 04 56 58 53 57
 &lt;/p&gt;
 &lt;p&gt;
  fondschaleur&amp;#64;lametro.fr
 &lt;/p&gt;
 &lt;p&gt;
  Gaël BOGOTTO
  Chargé de mission
  Société Publique Locale ALEC de la Grande Région Grenobloise
  Tél : 04 76 00 19 09
 &lt;/p&gt;
 &lt;p&gt;
  gael.bogotto&amp;#64;alec-grenoble.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>energie.entreprises@grenoblealpesmetropole.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/61ad-aide-financiere-aux-installations-de-chauffag/</t>
         </is>
       </c>
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB126" s="1" t="inlineStr">
+      <c r="AB129" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE126" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG126" s="1" t="inlineStr">
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
         <is>
           <t>26/05/2020</t>
         </is>
       </c>
-      <c r="AH126" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>