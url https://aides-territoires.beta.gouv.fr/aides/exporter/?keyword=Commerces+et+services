--- v0 (2026-05-08)
+++ v1 (2026-07-22)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH68"/>
+  <dimension ref="A1:AH66"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -390,51 +390,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>144501</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Maintenir le dernier commerce ou service marchand en milieu rural</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
@@ -579,51 +579,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>144509</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Dotation de revitalisation</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -830,51 +830,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>162482</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
@@ -1095,51 +1095,51 @@
           <t>Coutances mer et bocage</t>
         </is>
       </c>
       <c r="AD5" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>11/04/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>162524</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
@@ -1270,51 +1270,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>162282</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Redynamiser votre centre-ville ou centre-bourg et faciliter le démarrage de nouvelles activités commerciales dans des conditions sécurisantes pour les entrepreneurs</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Mon projet de boutique</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1411,107 +1411,415 @@
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
+        <v>155555</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour ouvrir une épicerie participative</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Ouverture et accompagnement de nouvelles épiceries associatives et participatives</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de Monépi
+ &lt;span&gt;
+  &lt;strong&gt;
+   accompagne depuis 2017 les Épis de la création à la gestion au quotidien,
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ développe et adapte la plateforme monepi.fr en fonction des retours et demandes, et forme à son utilisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Description de l&amp;#039;aide :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Constitution et mobilisation des habitants pour constituer l&amp;#039;association :
+ &lt;/strong&gt;
+ Aide à la diffusion de l&amp;#039;idée, à la mobilisation et à l&amp;#039;organisation de présentations publiques pour parler du projet et convaincre la population.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Création d&amp;#039;une association :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ Appui dans les démarches administratives comme la rédaction et le dépôt des statuts de l&amp;#039;association grâce au partage d&amp;#039;outils clés en main (modèles de statuts, modèle de règlement intérieur, exemples de banques/assurances,
+ &lt;a href="https://www.monepi.fr/wp-content/uploads/2023/11/Guide-pratique-pour-la-creation-depiceries-participatives-081123.pdf" target="_self"&gt;
+  guide explicatif
+ &lt;/a&gt;
+ , ...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide pour trouver le local
+ &lt;/strong&gt;
+ : Mise à disposition de convention pour le prêt d&amp;#039;un local, phase durant laquelle l&amp;#039;épicerie peut exister grâce à un modèle de précommande avec une distribution hebdomadaire de produits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Paramétrage de la plateforme et mise à disposition du catalogue de fournisseurs (5 000 producteurs et 100 000 produits disponibles à ce jour) :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un wiki pour la prise en main de la plateforme, aide pour constituer l&amp;#039;offre de l&amp;#039;épicerie en ajoutant de nouveaux producteurs et produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ouverture des adhésions et premières commandes :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un pack communication contenant des éléments de communication (logo, flyer, vidéo, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ensuite, ce sera à vous de faire du local un lieu convivial et accueillant :
+ &lt;/span&gt;
+ &lt;span&gt;
+  aménagement et remplissage des rayons de l&amp;#039;épicerie de manière participative.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La plateforme de gestion en ligne mise gratuitement à disposition présente de nombreuses fonctionnalités pensées pour faciliter la gestion de l&amp;#039;épicerie : boutique en ligne, gestion du planning, des commandes et des adhésions, mutualisation des produits et des producteurs , comptabilité et bien d&amp;#039;autres (gestion d&amp;#039;un bar coopératif, gestion d&amp;#039;un potager participatif, organisation de services entre adhérents...). Nous assurons un service de conseils et d&amp;#039;assistance personnalisée 7j/7 par téléphone et/ou mail, même après l&amp;#039;ouverture !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Spécificités de l&amp;#039;Épi :
+ &lt;/em&gt;
+ &lt;span&gt;
+  L&amp;#039;association et les adhérents donnent de leur temps (2 heures par mois), accèdent à une alimentation choisie, locale, de qualité à des prix réduits (sans marge ni intermédiaire), et peuvent tisser des liens entre eux. La collectivité fournit ainsi le local et redynamise son village. Les agriculteurs locaux apportent leurs produits et ont accès à un circuit de distribution de proximité leur garantissant une juste rémunération puisqu&amp;#039;ils peuvent choisir leur prix.
+ &lt;/span&gt;
+ En plus de la plateforme informatique soutenant la gestion du circuit et limitant l&amp;#039;épuisement associatif, l&amp;#039;association pourra pourra bénéficier de l&amp;#039;entraide et la solidarité du réseau des Épis, valeurs fortes inscrites dans notre charte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Résultats :
+ &lt;/em&gt;
+ Diminution des distances parcourues par les produits et les citoyens  ; accès à des produits locaux de qualité à prix réduits (prix de gros, sans marge) ; vie apportée dans le quartier ou le village, par les liens sociaux tissés dans un espace d&amp;#039;approvisionnement et de convivialité ; flexibilité du modèle permettant une liberté dans les choix faits par l&amp;#039;association locale ; pouvoir d&amp;#039;action et réappropriation de l&amp;#039;alimentation par les citoyens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  185 Épis ont vu le jour et ont été accompagnés depuis 2017
+ &lt;/strong&gt;
+ (dont plus de la moitié dans des communes de moins de 3 500 habitants)
+ &lt;span&gt;
+  ,
+  &lt;strong&gt;
+   ce qui représente plus de 12 000 familles.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Quelques exemples concrets en vidéo :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;BdwrvR_Ay8U" target="_self"&gt;
+   L&amp;#039;Épi castelfortain
+  &lt;/a&gt;
+  , premier Épi ouvert en 2016 dans notre village : Châteaufort (Yvelines), dépourvu de commerce de proximité depuis 30 ans ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;gWaG4qQygYw" target="_self"&gt;
+   La Coop Singulière (Hérault)
+  &lt;/a&gt;
+  ouverte en 2018 ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;3LNvtbxz1Yo" target="_self"&gt;
+  L&amp;#039;Épi d&amp;#039;Arbonne-la-Forêt (Seine-et-Marne)
+ &lt;/a&gt;
+ ouvert en 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nous accompagnons tout citoyen motivé, association déjà créée (ou en cours de création), ou collectivité intéressée
+ &lt;/strong&gt;
+ sans distinction ni restriction.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Épi c&amp;#039;est un modèle de circuit court solidaire, participatif et associatif fonctionnant sans salarié ni marge, sans investissement ni risque financier. Il se veut
+ &lt;strong&gt;
+  reproductible partout, par qui le souhaite
+ &lt;/strong&gt;
+ ; il ne nécessite que de la motivation et de l&amp;#039;investissement humain, quel que soit le nombre d&amp;#039;habitants au départ du projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous avons à cœur de développer un projet qui répond aux attentes et aux besoins spécifiques du territoire, c&amp;#039;est la raison pour laquelle nous proposons un accompagnement 100% personnalisé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.monepi.fr/</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://monepi.fr/administrateur/inscription-nouveau-site.php</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous avez un projet d&amp;#039;alimentation alternatif en circuit court sur votre commune (épicerie participative, supermarché coopératif, groupement d&amp;#039;achats locaux, écolieu...) ? Vous voulez plus d&amp;#039;informations ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quel que soit votre projet ou son stade d&amp;#039;avancement, planifions un appel ou une visio pour en discuter davantage !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.monepi.fr/?page_id&amp;#61;1327" target="_self"&gt;
+  Vous pouvez directement planifier un appel de 15 minutes ici
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a target="_self"&gt;
+  contact&amp;#64;monepi.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 06 50 60 78 48&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>solene.renaudie@outlook.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a138-etre-accompagne-pour-ouvrir-une-epicerie-part/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>160867</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Accompagner la structuration des services de proximité</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 4</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
+Subvention
 Ingénierie Juridique / administrative
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I8" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>de 7 500 à 30 000 euros</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif stratégique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs opérationnels :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services de proximité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
  &lt;/li&gt;
  &lt;li&gt;
@@ -1551,262 +1859,262 @@
   Type d&amp;#039;opérations :
  &lt;/strong&gt;
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
  &lt;/li&gt;
  &lt;li&gt;
   Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   *le cahier des charges des études devra être transmis
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
  &lt;/li&gt;
  &lt;li&gt;
   Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="AD8" s="1" t="inlineStr">
+      <c r="AD9" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>14/02/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>160858</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 1</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
 Ingénierie Juridique / administrative
-Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>de 10 000 à 50 000 euros</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif stratégique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs opérationnels :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
  &lt;/li&gt;
  &lt;li&gt;
   Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
@@ -1875,493 +2183,185 @@
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
   &lt;strong&gt;
    3
   &lt;/strong&gt;
   , permettant une promotion et une valorisation de la filière
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
  &lt;/li&gt;
  &lt;li&gt;
   le cahier des charges des études devra être transmis
  &lt;/li&gt;
  &lt;li&gt;
   qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Innovation, créativité et recherche
 Emploi
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
  &lt;/li&gt;
  &lt;li&gt;
   Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD10" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>14/02/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...306 lines deleted...]
-      </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>154981</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner les dynamiques durables de l'économie rurale</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>LEADER Fiche Action n°1</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Albigeois et des Bastides (PETR)</t>
@@ -2558,458 +2558,683 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>GAL Albigeois et Bastides</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>21/11/2023</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
+        <v>128967</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le montage d’un projet de développement local dédié aux services et aux activités de proximité</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Descriptif
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les problématiques, les enjeux et objectifs en
+matière de développement économique territorial et de
+maintien des services commerciaux ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;une aide à la qualification et à la
+construction du projet de développement économique
+du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagné sur les projets d&amp;#039;attractivité et de
+cohésion territoriale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+économique et/ou le conseiller en développement
+territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la formalisation du projet
+et son suivi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en relation avec les organismes ressources
+en matière de développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;une rencontre avec les partenaires
+identifiés
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Compte-rendu avec préconisations visant à préciser les
+objectifs du projet et les conditions de sa réalisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18eb-etre-accompagne-dans-le-montage-dun-projet-de/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>129721</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Financer des projets contribuant à renforcer l'attractivité de la commune et de son territoire</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Contrat Agglo-communes - Renforcer l'attractivité de la commune et de son territoire</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Communauté d'Agglomération Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création ou rénovation d&amp;#039;équipements structurants, réaménagement de centre-bourg, projets d&amp;#039;animations et de manifestations culturelles du territoire (hors fonctionnement), projets en faveur des enseignements artistiques, création d&amp;#039;équipements d&amp;#039;accès aux soins, achat et rénovation du dernier commerce de la commune, mobilisation des outils fonciers en faveur du renouvellement urbain, logements d&amp;#039;urgence (non pris en compte dans les actions du PLH)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Arts plastiques et photographie
 Espace public
 Friche
 Accès aux services
 Santé
 Commerces et services
 Revitalisation
 Equipement public
 Réhabilitation
 Accessibilité
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
   &lt;/li&gt;
   &lt;li&gt;
    Les projets seront limités au nombre de 3 maximum par commune
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
   &lt;/li&gt;
   &lt;li&gt;
    Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>CA Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.saint-lo-agglo.fr/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Saint-Lô Agglo
 &lt;/p&gt;
 &lt;p&gt;
  Service de développement et d&amp;#039;appui aux communes
 &lt;/p&gt;
 &lt;p&gt;
  appuicommunes&amp;#64;saint-lo-agglo.fr
 &lt;/p&gt;
 &lt;p&gt;
  02 14 16 01 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>soukaina.alouah@saint-lo-agglo.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ab56-financer-des-projets-contribuant-au-developpe/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>CA Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>14/02/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...174 lines deleted...]
-      </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
+        <v>122827</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Développer la dynamique culturelle sur le territoire (LEADER /Fiche action 2)</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Développer la dynamique culturelle sur le territoire</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Nord Haute-Marne (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention maximale de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les objectifs sont multiples et visent à
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  renforcer l&amp;#039;attractivité et le rayonnement du territoire notamment après des jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la mise en synergie des acteurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer les pratiques culturelles et artistiques (apprentissage et diffusion)
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurer un maillage territorial satisfaisant en matière d&amp;#039;équipements et d&amp;#039;actions culturelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser le développement d&amp;#039;actions collectives
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  renforcer l&amp;#039;animation et le rayonnement du territoire grâce au développement de l&amp;#039;offre culturelle
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seront soutenues les actions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études, diagnostics pour la création ou le développement de l&amp;#039;offre culturelle sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation territoriale permettant la création d&amp;#039;une offre culturelle innovante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de véhicules permettant le développement de la culture nomade
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sessions de sensibilisation et d&amp;#039;information à destination des acteurs en charge de la valorisation et de la promotion culturelle (agents et élus) sur les thématiques du développement de la dynamique culturelle dans un sens large
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en réseau et mutualisation/coordination des sites, du matériel et des acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et développement d&amp;#039;actions collectives de promotion et de diffusion culturelle (agenda culturel, supports de communication)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de communication et de promotion de l&amp;#039;offre culturelle : animations, création de supports, outils de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement d&amp;#039;évènements disposant d&amp;#039;un rayonnement supra-communautaire (événement culturel, évènement sportif, événement de pleine nature) : concernant le soutien à des événements existants, ils devront apporter une réelle plus-value par rapport aux éditions précédentes (nouveaux partenaires culturels, rayonnement plus important) pour être éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Emergence, modernisation et développement de lieux pluri-acteurs et/ou pluri-disciplines dédiés exclusivement à la pratique culturelle et artistique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires seront prioritairement localisés dans le périmètre du GAL, mais pourront également être localisés en dehors du GAL, tout comme les opérations réalisées, à condition que l&amp;#039;impact sur le territoire du GAL puisse être démontré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention sera comprise entre 3 000 € minimum et 50 000 € maximum
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE DU NORD HAUTE MARNE</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe technique du GAL Saint-Dizier, Der et Marne est à votre disposition et vous pouvez nous contacter par mail ou par téléphone :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  leader&amp;#64;syndicatnord52.fr - tel 03.25.06.65.15
+ &lt;/li&gt;
+ &lt;li&gt;
+  secretariat&amp;#64;syndicatnord52.fr - tel 03.25.55.28.23
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>leader@syndicatnord52.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba01-innover-et-federer-pour-renforcer-les-service/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte du nord Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>119914</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Les artisans sont des professionnels disposant d&amp;#039;une qualification et qui exerce une activité de production, de transformation, de réparation ou de prestation de services. Les chambres des métiers et de l&amp;#039;artisanat sont à leur côté pour leur apporter un appui et une expertise pour le développement de leur activité.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous souhaitez mobiliser le savoir-faire des artisans dans vos projets, impliquer les forces-vives de vos territoires, les CMA vous proposent l&amp;#039;accompagnement de conseillers spécialisés :
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   • Identifier vos besoins et les possibles interventions des artisans
  &lt;/strong&gt;
  &lt;br /&gt;
  Par exemple, pour un projet de rénovation énergétique des bâtiments publics, faites appel à des artisans du bâtiment spécialisés ;
  &lt;br /&gt;
  Un projet alimentaire territorial peut développer l&amp;#039;approvisionnement des cantines scolaires en produit artisanaux de qualité et de proximité ;
  &lt;br /&gt;
  • Informer les artisans sur les projets locaux
  &lt;br /&gt;
  Parce que la première barrière pour que les artisans participent aux projets des collectivités c&amp;#039;est l&amp;#039;information. Faire prendre conscience aux artisans qu&amp;#039;ils peuvent contribuer aux projets locaux ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
@@ -3031,1672 +3256,728 @@
  &lt;br /&gt;
  - Sensibiliser les artisans sur leur possibilité d&amp;#039;offrir leurs services au secteur public ;
  &lt;br /&gt;
  - Les former sur les principes de la commande publique ;
  &lt;br /&gt;
  - Leur apporter une aide technique sur la forme de la réponse à la commande publique ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   •Accompagner la collectivité dans son projet d&amp;#039;attractivité économique et de revitalisation de zones commerciales
   &lt;br /&gt;
  &lt;/strong&gt;
  - Identifier les artisans
  &lt;br /&gt;
  - Accompagner les démarches administratives liées à l&amp;#039;installation/reprise
  &lt;br /&gt;
  - Accompagner le projet financier (vérification de la solidité financière du projet/business plan)
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/03db-copie-14h44-faire-confiance-au-savoir-faire-a/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>119911</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat vous propose l&amp;#039;expertise de ses conseillers en immobilier et implantation d&amp;#039;entreprises, sur l&amp;#039;aménagement et les documents d&amp;#039;urbanisme.
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet et des besoins de votre territoire et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA, le conseiller CMA identifie avec vous les enjeux et besoins locaux et élabore un plan d&amp;#039;action pour la mise en œuvre de solutions adaptées. Le cas échéant :
  &lt;br /&gt;
  &lt;br /&gt;
  •Identifier les potentiels activités pouvant s&amp;#039;installer en fonction :
  &lt;br /&gt;
  - Des activités déjà présentes sur le territoire ;
  &lt;br /&gt;
  - De la concurrence entre grandes-moyennes surfaces et commerces de proximité ;
  &lt;br /&gt;
  - De l&amp;#039;équilibre entre activités économiques du centre et de la périphérie ;
  &lt;br /&gt;
  - Du sourcing des artisans intéressés pour une installation ;
  &lt;br /&gt;
  &lt;br /&gt;
  •S&amp;#039;informer sur les offres d&amp;#039;installations :
  &lt;br /&gt;
  - Identifier les locaux vacants ;
  &lt;br /&gt;
  - Etudier les projets d&amp;#039;aménagement et documents d&amp;#039;urbanisme ;
  &lt;br /&gt;
  - Anticiper les futures cession-reprise d&amp;#039;activités ;
  &lt;br /&gt;
  - Collaborer avec la foncière du territoire ;
  &lt;br /&gt;
  - Accompagner l&amp;#039;installation de l&amp;#039;artisan et l&amp;#039;adaptation/l&amp;#039;aménagement des locaux ;
  &lt;br /&gt;
  - Identifier des artisans (par le biais de concours ou critères prédéfinis pas la collectivité ;
  &lt;br /&gt;
  - Accompagner l&amp;#039;artisan sur son projet financier (vérification de la solidité financière du projet/business plan) ;
  &lt;br /&gt;
  &lt;br /&gt;
  •Contribuer aux réflexions sur la logistique urbaine
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e5eb-copie-14h34-accompagner-linstallation-dactivi/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>119907</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
  &lt;br /&gt;
  &lt;br /&gt;
  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   réalisation de diagnostic flash
  &lt;/li&gt;
  &lt;li&gt;
   élaboration d&amp;#039;un plan d&amp;#039;action adapté pour répondre aux besoins du territoire et mettre en place les actions adaptées aux acteurs économiques
  &lt;/li&gt;
  &lt;li&gt;
   aide à l&amp;#039;implantation d&amp;#039;artisans
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;br /&gt;
  • Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9104-beneficier-de-lexpertise-dun-conseiller-en-de/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>119747</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Relocaliser l'alimentation et valoriser les produits locaux</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nous vous aidons à développer l&amp;#039;approvisionnement local et à animer des dynamiques territoriales avec les acteurs des filières alimentaires locales. Nous proposons des solutions adaptées pour renforcer ces filières, favoriser les liens entre producteurs et consommateurs, soutenir l&amp;#039;économie territoriale et promouvoir une alimentation durable, tout en répondant aux enjeux de souveraineté alimentaire et de transition écologique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a1be-accompagner-lemergence-de-circuits-courts-et-/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>08/07/2022</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...223 lines deleted...]
-      </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
-        <v>117422</v>
+        <v>120275</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités dans la définition des enjeux d'aménagement et de développement local</t>
+          <t>Développer une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Développement d’une alimentation de proximité</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>Chambre d'agriculture de la Drôme</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
-        <is>
-[...722 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Actions favorisant l&amp;#039;accès aux produits alimentaires locaux issus de l&amp;#039;agriculture : accompagnement à la création de marchés de producteurs ou à la redynamisation de marchés existants (marchés permanents ou ponctuels liés à un événement), accompagnement à la création d&amp;#039;un nouveau point de vente de produits locaux (étude de marché, animation du groupe de producteurs...), appui à la création de projet alimentaire territorial, promotion de la plate-forme Agrilocal (en partenariat avec le
  &lt;a href="https://collectivites.ladrome.fr/service/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal/"&gt;
   Département
  &lt;/a&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -4755,157 +4036,876 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    diagnostic alimentaire du territoire
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    concertation avec les acteurs du système alimentaire
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    définition d&amp;#039;un plan d&amp;#039;actions
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    évaluation du projet
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/developpement-dune-alimentation-de-proximite/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre d&amp;#039;Agriculture de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Service Alimentation et Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 26 99 43
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:nina.croizet&amp;#64;drome.chambagri.fr" rel="noopener" target="_blank"&gt;
     nina.croizet&amp;#64;drome.chambagri.fr
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;
     www.synagri.com/drome
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6651-developpement-dune-alimentation-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>120316</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une stratégie de renforcement de l&amp;#039;attractivité des centres bourgs et villes et élaboration d&amp;#039;un plan d&amp;#039;actions opérationnel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous, échanges avec la collectivité pour :
+  &lt;br /&gt;
+  – préciser la problématique de centre bourg qui se pose aux élus
+  &lt;br /&gt;
+  – prendre en compte l&amp;#039;ensemble des paramètres locaux
+  &lt;br /&gt;
+  – poser les bases d&amp;#039;une réponse à la problématique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elaboration d&amp;#039;une offre d&amp;#039;intervention qui réponde aux attendus définis lors du rendez-vous initial.
+&lt;/p&gt;
+&lt;strong&gt;
+ Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
+&lt;/strong&gt;
+&lt;p&gt;
+ Après validation de la proposition d&amp;#039;intervention de la CCI par la collectivité et selon les cas :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réunion de lancement de l&amp;#039;intervention avec les acteurs concernés (commerçants...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  réalisation du diagnostic des facteurs d&amp;#039;attractivité du centre bourg,
+ &lt;/li&gt;
+ &lt;li&gt;
+  rendu intermédiaire des premiers éléments du diagnostic,
+ &lt;/li&gt;
+ &lt;li&gt;
+  élaboration du plan d&amp;#039;actions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  présentation à la collectivité et remise d&amp;#039;un rapport,
+ &lt;/li&gt;
+ &lt;li&gt;
+  présentation collective des résultats aux acteurs concernés (commerçants, office de tourisme...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/renforcer-attractivite-commerciale-centre-bourg-un-centre-ville/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Chambre de Commerce et d&amp;#039;Industrie de la Drôme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Projet TPE Commerce Tourisme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04 75 75 70 34
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:commerce-tourisme&amp;#64;drome.cci.fr"&gt;
+    commerce-tourisme&amp;#64;drome.cci.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site :
+   &lt;a href="http://www.drome.cci.fr/"&gt;
+    www.cci.drome.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e451-renforcer-lattractivite-commerciale-dun-centr/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>117422</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition des enjeux d'aménagement et de développement local</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans  leurs réflexions amont d&amp;#039;aménagement et d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Suite au diagnostic territorial (réalisable dans le cadre d&amp;#039;ID77), le Département met à disposition de la collectivité ses connaissances et ses compétences techniques, afin qu&amp;#039;elle bénéficie d&amp;#039;un accompagnement amont permettant de l&amp;#039;aider à identifier les grands enjeux et les outils à mobiliser, dans l&amp;#039;optique d&amp;#039;un aménagement durable de son territoire.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Cet accompagnement peut être mené en amont de tout projet d&amp;#039;aménagement du territoire, de type :
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ - Aménagement d&amp;#039;un centre bourg,
+&lt;/p&gt;
+&lt;p&gt;
+ - Intégration des mobilités dans les espaces publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - Choix d&amp;#039;un lieu pour un équipement
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le projet d&amp;#039;aménagement pourra être poursuivi pour sa mise en œuvre dans le cadre d&amp;#039;ID77
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalité
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Premier contact avec la collectivité pour préciser la commande,
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;une réunion avec la collectivité, les services départementaux et organismes concernés, afin d&amp;#039;identifier les enjeux et problématiques,
+&lt;/p&gt;
+&lt;p&gt;
+ - Production par le Département d&amp;#039;un document synthétisant ces enjeux et proposant des outils à mobiliser.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Biodiversité
+Equipement public
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Milieux humides
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f9b-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>117378</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Assister les collectivités dans un projet de requalification des anciennes zones d'activité</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité d&amp;#039;optimiser ses arbitrages et de sécuriser ses investissements
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un diagnostic global de zones d&amp;#039;activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise en architecture et urbanisme (schéma d&amp;#039;intention, identification des enjeux, apport de références, animation de réunions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation en réunion de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  (le cas échéant), production d&amp;#039;une note de synthèse
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur devis au cas par cas (temps passé estimé).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8e3-assister-les-collectivites-dans-un-projet-de-/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>117149</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Assister les collectivités dans un projet de requalification des friches industrielles et commerciales</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité d&amp;#039;optimiser ses arbitrages financiers, urbanistiques et calendaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;élaboration d&amp;#039;un diagnostic de site.
+ Le cas échéant, production d&amp;#039;un bilan financier d&amp;#039;aménagement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Participation en réunion de travail
+  &lt;/li&gt;
+  &lt;li&gt;
+   Production de supports (ppt, notes)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sur devis au cas par cas (temps passé estimé).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y23" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z23" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6651-developpement-dune-alimentation-de-proximite/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e37-assister-les-collectivites-dans-un-projet-de-/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>23/03/2022</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>102299</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création d'épiceries solidaires</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Appel à candidatures pour la création épiceries solidaires - Association Nationale Des Epiceries Solidaires (ANDES)</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Association Nationale Des Epiceries Solidaires (ANDES)</t>
@@ -5056,51 +5056,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>DREAL Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>04/10/2021</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>98767</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Favoriser le développement économique et l'emploi</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
@@ -5336,1035 +5336,4226 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AD25" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>26/07/2021</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
+        <v>163028</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Accompagner l’émergence de nouvelles de service accessibles et adaptées aux usagers du territoire&lt;/h2&gt;&lt;h4&gt;OBJECTIF STRATEGIQUE : Innover pour redynamiser les pôles de proximité à travers de nouveaux services&lt;/h4&gt;&lt;h4&gt;Soutien au premier/dernier commerce, aux lieux polyvalents, aux lieux collectifs d’innovation, aux espaces partagés&lt;/h4&gt;&lt;p&gt;En complémentarité avec les dispositifs existants, il va s’agir de favoriser l’émergence de projets innovants par la mobilisation des réseaux, par un travail de soutien à des porteurs de projets, par l’appui à une ingénierie amont capable de garantir l’opportunité, la faisabilité, la viabilité et l’innovation des projets. Dans un objectif de sobriété, il est indispensable de travailler sur les mutualisations et les intensifications des usages. Par ailleurs, l’espace public doit, lui aussi, être pensé comme un lieu d’échanges et de services : les expérimentations visant à mieux concilier les usages, à favoriser l’adaptation aux différentes générations, à des conceptions plus innovantes et résilientes seront ainsi promues et soutenues.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des évolutions sociétales, des besoins spécifiques en particulier auprès de la jeunesse&lt;/h4&gt;&lt;p&gt;En collaboration avec les associations et avec les acteurs qui interviennent auprès de la jeunesse, le GAL pourra favoriser et soutenir des démarches d’animation visant la co-construction d’actions et de projet avec les jeunes sur des sujets du quotidien importants pour eux : mobilité, prévention-santé, pratiques culturelles et sportives libres, emploi et formation, engagement citoyen (en lien avec l’objectif 3.3.). L’innovation doit permettre d’aller plus vers les jeunes notamment celles et ceux les plus éloignés des services. La valorisation des talents locaux, des témoignages sur des engagements de jeunes et sur des expériences originales sont également des pistes à travailler. Enfin une attention particulière sera à porter à la culture de l’égalité des genres auprès des jeunes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Soutien aux nouveaux modes d’entreprendre et à l’ingénierie de projet &lt;/h4&gt;&lt;p&gt;Les porteurs de projets, les créateurs et les personnes en souhait de reconversion professionnels sont nombreux et ils souhaitent, de plus en plus, inscrire leur démarche dans la prise en compte des grandes transitions écologiques, numériques et sociales. Les nouveaux modes d’entreprendre (par des structures nouvelles ou traditionnelles, en individuel ou en collectif) se développent : nouveaux modes managériaux et contractuels, force des démarches de RSE, entreprise citoyenne, nouvelle organisation du travail, recours aux nouvelles technologies (DATA, IA…) … Mais les porteurs de projets ont besoin d’être informés, orientés, accompagnés et formés à ces nouveaux modes entrepreneuriaux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Promotion des nouvelles formes d’habitat (coliving, béguinages, temporaires...)&lt;/h4&gt;&lt;p&gt;Le GAL pourra soutenir la recherche des potentiels et la faisabilité de nouvelles formes d’habitat sur le territoire. Des solutions innovantes et adaptées devront être recherchées pour les communes rurales pour lesquelles il est souvent plus difficile de trouver des modèles économiques viables du fait de la petite taille des opérations.&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Soutenir l’implication citoyenne&lt;/h3&gt;&lt;h4&gt;Accompagnement aux réflexions sur la maîtrise d’usage et les mutualisations d’usages&lt;/h4&gt;&lt;p&gt;Des démarches d’implication citoyenne de participation existent sur le territoire tant au niveau de la communauté d’agglomération que des communes (conseil consultatif, conseil de développement durable, conseil citoyen, plate-forme de démocratie participative, chantiers participatifs…). Mais au-delà des instances de gouvernance il semble nécessaire d’avancer plus loin dans l’engagement et l’implication citoyenne en donnant une place importante à la maitrise d’usage dans l’action publique. Aux côtes de la maitrise d’ouvrage et de la maitrise d’œuvre la maitrise d’usage doit trouver toute sa place pour faire gagner les projets en pertinence et en efficacité. Les projets Leader portés par le GAL devront chercher, autant que possible, à ce que les points de vue des usagers/bénéficiaires soient pris en compte. De façon innovante, les services et leurs liens avec l’espace public doivent permettre des approches et des conceptions s’appuyant sur le design des politiques publiques. D’une façon générale, il est essentiel de soutenir l’intelligence collective pour être un territoire apprenant et innovant, en mobilisant les forces vives et le capital humain/social du territoire. Enfin, c’est aussi la possibilité, par exemple, de s’appuyer sur les usagers/citoyens pour faire émerger et porter des projets par la mise en place d’un fonds d’initiatives citoyennes à l’échelle du GAL.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;h4&gt;Développement des projets participatifs ponctuels et les démarches d’intelligence collective&lt;/h4&gt;&lt;p&gt;Avec une finalité proche de celle de la prise en compte de la maîtrise d’usage il serait intéressant de soutenir des projets participatifs ponctuels, simples et sobres touchant à la vie quotidienne et/ou à son environnement de proximité et notamment auprès des jeunes. L’apprentissage de la citoyenneté passe par l’éducation et la sensibilisation aux démarches projets et à tenir de postures d’acteurs. En lien avec les écoles, les collèges, lycées et autres établissements de formation mais aussi avec les associations, des appels à projets de projets participatifs pourraient être lancés sur des thématiques bien évidement cohérente avec le projet de territoire et avec les axes de la stratégie locale de développement.&lt;/p&gt;&lt;h4&gt;Soutien au dynamisme associatif (dont le bénévolat)&lt;/h4&gt;&lt;p&gt;Le tissu associatif sur le territoire est très conséquent et dynamique et offre une très grande diversité d’offres qui contribuent à la richesse du développement local, aux liens sociaux et aux capacités d’épanouissements personnels et collectifs. Toutefois, comme partout, les associations sont confrontées à des difficultés : raréfaction des ressources financières, encadrement réglementaire complexe, un bénévolat confronté à de nombreux freins (le temps, les horaires, le coût, la mobilité, l’information, la confiance en soi, le manque d’ouverture de certaines associations…). Pour maintenir cette offre portée par les associations il est impératif de les soutenir.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Commerces et services
+Tiers-lieux
+Revitalisation
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Ne pas avoir commencé (aucun contrats ou devis signés)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=C'est%20un%20programme%20d%C3%A9di%C3%A9,'%C3%A9chelle%20nationale%20et%20europ%C3%A9enne).</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>flavien.andre@seine-eure.com</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-loffre-de-services-des-poles-de-proximite-pour-accroitre-leur-vitalite/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>155120</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre l'immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Dernier commerce de sa spécialité – boutique éphémère (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère).
+&lt;/p&gt;
+&lt;p&gt;
+ Une boutique éphémère, comme son nom l&amp;#039;indique, est un concept de point de vente temporaire qui &amp;#34;apparaît&amp;#34; pendant une courte période, de quelques heures à plusieurs mois, puis disparaît. L&amp;#039;entreprise devra signer un bail d&amp;#039;occupation précaire ou une convention d&amp;#039;occupation précaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 % ; déduction faite des loyers représentant de façon forfaitaire 20% du montant HT des travaux. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le dernier commerce :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   avis de la compagnie consulaire concernée (intérêt de l&amp;#039;opération, viabilité économique du projet, concurrence...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   identité du futur exploitant
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour la boutique éphémère :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projet communal d&amp;#039;animation-occupation de la boutique
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les deux types de projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   projet de bail ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   pièces justifiant la bonification
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le service instructeur se réserve le droit de demander toute pièce complémentaire qu&amp;#039;il jugerait utile pour la bonne compréhension et l&amp;#039;analyse du projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Commerces et services
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessaire d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les derniers commerces, la commune devra avoir identifié un futur exploitant
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les boutiques éphémères, la commune devra présenter le projet d&amp;#039;occupation-animation du lieu
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), mise en place d&amp;#039;une offre de livraison à domicile, horaires d&amp;#039;ouverture élargis, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : étude d marché, études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Toutes dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés régie ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non-collectif.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/dernier-commerce-de-sa-specialite-boutique-ephemere-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.97.41
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1245-dernier-commerce-de-sa-specialite-boutique-ep/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>162466</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Mener une opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles tout artisan et commerçant sédentaire inscrit au Registre national des entreprises (RNE), en société ou en nom propre ou en association (sous condition) et œuvrant dans les secteurs de l’artisanat, la petite industrie, le commerce et l’économie sociale et solidaire.&lt;/p&gt;&lt;p&gt;A contrario, les commerces non sédentaires ou éphémères, les professions libérales ne sont pas éligibles au dispositif.&lt;/p&gt;&lt;p&gt;La liste précise des destinataires éligibles sera définie dans le cadre de chaque règlement d’attribution.Toutes Opérations Collectives de Modernisation de l’Artisanat, du Commerce et des Services (OCMACS) permettant d’agir sur la dynamique de l’artisanat et du commerce de proximité dans le cadre d’un programme local d’intervention destiné à aider les entreprises à réaliser des investissements de modernisation de leurs activités.&lt;/p&gt;&lt;p&gt;L’aide départementale est versée au bénéficiaire pour alimenter un fonds d’intervention destiné au soutien des entreprises souhaitant réaliser des investissements de modernisation de leurs établissements. Ces programmes d’intervention ont une durée minimale de 3 ans pouvant être éventuellement prolongés dans le cadre de la revoyure des contrats de territoire Manche avec une durée maximale totale de 4 ans.&lt;/p&gt;&lt;p&gt;Le programme d’intervention devra intégrer le dispositif régional relatif à l’aide aux commerces des territoires.&lt;/p&gt;&lt;p&gt;Dans ce cadre, l’intervention du Département est envisageable selon les modalités suivantes :&lt;/p&gt;&lt;p&gt;- le bénéficiaire met en place une OCM intégrant également les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale : l’aide départementale serait doublée par rapport à la participation de l’EPCI (« 2 pour 1 ») et serait plafonnée à 200 000 €, sous condition que la part de l’EPCI soit obligatoirement fléchée sur des bénéficiaires non éligibles au dispositif régional, à savoir sur les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale.&lt;/p&gt;&lt;p&gt;Le Département veillera à ce que le taux d’intervention retenu soit le même pour l’ensemble des entreprises éligibles au titre de l’OCM (pas de différentiation de taux entre les entreprises éligibles au dispositif régional et celles éligibles au dispositif départemental).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITÉS FINANCIÈRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Participation du Conseil départemental en fonction du programme d’intervention retenu conformément à la présente fiche.&lt;/p&gt;&lt;p&gt;L’aide départementale n’est pas cumulable avec d’autres dispositifs départementaux.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Note d’opportunité permettant une évaluation du potentiel de dossiers sur le territoire concerné.&lt;/li&gt;&lt;li&gt;Projet de règlement d’attribution des aides pour avis préalable.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le service instructeur se réserve le droit de demander toute pièce complémentaire qu’il jugerait utile pour la bonne compréhension et l’analyse du projet ainsi que pour sa bonne articulation avec les autres dispositifs départementaux à destination des entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Accessibilité
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;EPCI à fiscalité propre&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront respecter la réglementation en vigueur qui leur est applicable, notamment en matière environnementale et de performance énergétique des bâtiments ainsi qu’en matière d’accessibilité des établissements recevant du public.&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront s’engager dans une démarche vertueuse en matière environnementale et de gestion des énergies (sobriété énergétique, matériaux de qualité, maitrise des fluides) conformément aux critères définis par la Région.&lt;/p&gt;&lt;p&gt;Deux aides maximum pourront être mobilisées par destinataire final sur la durée du programme d’intervention. Les aides ne pourront pas être fléchées sur les mêmes dépenses.&lt;/p&gt;&lt;p&gt;Les règlements d’attribution sont établis par le bénéficiaire de l’aide départementale (EPCI ou PETR).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La modernisation des locaux d’activité et le renouvellement d’équipements professionnels dans un but de soutien ou de développement des activités, d’amélioration de la performance énergétique et d’élargissement de l’usage numérique,&lt;/li&gt;&lt;li&gt;Les opérations liées au développement du numérique ayant pour but d’accélérer, faciliter et/ou développer leur activité,&lt;/li&gt;&lt;li&gt;La rénovation des vitrines et enseignes,&lt;/li&gt;&lt;li&gt;La sécurisation et l’accessibilité à tous les publics,&lt;/li&gt;&lt;li&gt;L’aménagement des véhicules de tournée (hors coût d’acquisition).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Sont exclus des dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais d’acquisition de locaux, de construction et d’extension de locaux ;&lt;/li&gt;&lt;li&gt;Les achats de fonds de commerce reprise de bail ou de pas-de-porte ;&lt;/li&gt;&lt;li&gt;Les travaux relatifs aux logements des exploitants ;&lt;/li&gt;&lt;li&gt;Les dépenses courantes ou de simple renouvellement de matériel ;&lt;/li&gt;&lt;li&gt;Les dépenses directement liées à la demande d’un franchiseur ;&lt;/li&gt;&lt;li&gt;Les travaux réalisés en auto-construction (matériaux et main d’œuvre) ;&lt;/li&gt;&lt;li&gt;Les travaux de parkings et de distributeurs automatiques ;&lt;/li&gt;&lt;li&gt;Les investissements financés par crédit-bail ou SCI&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  02.33.05.97.41&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>156155</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le commerce rural de proximité</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>COMMERCE RURAL DE PROXIMITÉ</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des opérations d&amp;#039;investissement en faveur des entreprises de services marchands (multiservices, alimentation générale, commerces de bouche...) nécessaires aux besoins de la population en milieu rural dont la maîtrise d&amp;#039;ouvrage est assurée par des communes ou des établissements publics de coopération intercommunale à fiscalité propre (EPCI), conformément à l&amp;#039;article L 1111-10 du Code général des collectivités territoriales (CGCT).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Alimentation
+Commerces et services
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes figurant sur la liste des communes rurales fixée par l&amp;#039;arrêté préfectoral en vigueur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de communes sous réserve que le projet concerné se situe dans un périmètre communal éligible
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement réalisées par une commune ou un EPCI visant à créer, recréer ou maintenir une activité commerciale de proximité : acquisition de locaux, construction, démolition, extension, réhabilitation, aménagements...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de base nécessaires à l&amp;#039;activité de l&amp;#039;entreprise exploitante mis à disposition par la collectivité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de mise en accessibilité à condition que leur coût soit inférieur à 50 % du coût total HT du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études et honoraires directement liés à l&amp;#039;opération (diagnostics, architectes, assistance à maîtrise d&amp;#039;ouvrage...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aide inclut également l&amp;#039;accompagnement du maître d&amp;#039;ouvrage sous la forme d&amp;#039;une étude d&amp;#039;opportunité et de faisabilité économique réalisée dans le cadre d&amp;#039;un conventionnement entre le Département et le réseau consulaire des chambres de commerce et d&amp;#039;industrie (CCI), lequel pourra le cas échéant également contribuer à la recherche du futur professionnel occupant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 10.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 200.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/commerce-rural-de-proximite/</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/54bc-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>140794</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement économique, à l’attractivité et à l’aménagement du territoire</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de commerce et d'industrie (CCI) des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : réalisation de diagnostics de l&amp;#039;appareil commercial, et de diagnostics économiques (études, plan d&amp;#039;actions, recueil en concertation avec les acteurs locaux...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : animation de territoire (mise en réseau d&amp;#039;entreprises, développement de l&amp;#039;attractivité du territoire et des liens entre tous les acteurs économiques du territoire...) et animation d&amp;#039;associations de commerçants, et d&amp;#039;entreprises de ZA, appui à la dynamisation des centres-villes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : réalisation d&amp;#039;études commerciales et de marchés, développement des entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un diagnostic commercial : élaborer un état des lieux fiable et précis sur le tissu commercial, formuler des préconisations de développement et proposer des enrichissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;étude d&amp;#039;implantation commerciale : faciliter les prises de décisions en matière d&amp;#039;aménagement, d&amp;#039;implantation et de dynamisme commercial à partir d&amp;#039;une approche marché personnalisée, et informer sur les accompagnements complémentaires proposés par la CCI (accompagnement du porteur de projet dans le montage du dossier...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un hôtel d&amp;#039;entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les collectivités, la CCI intervient en tant que prestataire, via la signature de contrats de prestation rémunérés.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>http://www.digne.cci.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 60 bd Gassendi 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 80 80 (Digne-les-Bains)
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 72 31 52 (Manosque)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:accueil&amp;#64;digne.cci.fr" target="_self"&gt;
+  accueil&amp;#64;digne.cci.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/97a1-contribuer-au-developpement-economique-a-latt/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>128231</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le commerce rural</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>France Ruralités</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;En réponse au constat de perte
+d’attractivité commerciale de certains territoires principalement ruraux
+(d’après l’Insee, en 2021, plus de 21 000 communes ne disposaient d’aucun
+commerce, soit 62 % contre 25 %, en 1980), le Gouvernement a créé en mars 2023
+un dispositif national d’accompagnement à l’installation en milieu rural doté,
+à ce jour, de 16,5M€.&lt;/p&gt;
+&lt;p&gt;Ce fonds, financé par le Ministère de
+l’Économie, des Finances et de la Souveraineté industrielle et numérique, est géré par l&amp;#039;Agence Nationale de la Cohésion des Territoires en partenariat avec la Direction Générale des Entreprises. &lt;/p&gt;&lt;p&gt;Il s’adresse à des porteurs
+de projets publics (collectivités), parapublics ou privés (SCIC, exploitants)
+et apporte un soutien indispensable à l’installation en ruralité de commerces
+sédentaires multi-services et itinérants permettant de desservir plusieurs
+communes rurales, avec des aides à l’investissement pouvant aller jusqu’à 80
+000 € par projet. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets privés devront obligatoirement disposer de l&amp;#039;appui de la collectivité territoriale d&amp;#039;implantation du commerce et démontrer leur capacité à mener à bien leur projet d&amp;#039;implantation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/le-fonds-de-soutien-au-commerce-rural</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://fondscommerce.anct.gouv.fr/account-management/anct-demandeurs/ux/#/login?redirectTo=https:%2F%2Ffondscommerce.anct.gouv.fr%2Faides%2F%23%2Fanct%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-anct-portail-depot-demande-aides&amp;footer=https:%2F%2Ffondscommer</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute demande de renseignements concernant les conditions et modalités doit être adressée à l&amp;#039;adresse : fondscommerces&amp;#64;anct.gouv.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>christelle.breem@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/42bf-soutenir-le-commerce-rural/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>128230</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la redynamisation du commerce et de l'artisanat dans les territoires fragiles</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de restructuration des locaux d’activité</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>appliqué au déficit des opérations de restructuration immobilière</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce fonds vise à faciliter la réalisation de projets immobiliers 
+structurants, menés par des opérateurs qualifiés ou des collectivités 
+locales en contribuant au financement des déficits pour permettre 
+la réalisation de ces opérations dans les territoires identifiés pour 
+leur fragilité. En effet, les projets de restructuration du tissu 
+commercial, artisanal et de service sont des opérations lourdes et 
+complexes qui renchérissent les coûts et génèrent des déficits 
+justifiant souvent la mobilisation d’une subvention d’équilibre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/projets&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une localisation dans une zone géographique à redynamiser en priorité, le cas échéant adossé à un cadre partenarial clair et structuré (ORT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une inscription dans une stratégie globale d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une demande émanant d&amp;#039;un établissement commercial ou public, quel que soit son statut...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un projet socio économiquement viable, mais dont la rentabilité est insuffisante en l&amp;#039;absence de subvention d&amp;#039;équilibre pour permettre l&amp;#039;implication d&amp;#039;opérateurs privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un projet conforme aux objectifs de lutte contre l&amp;#039;artificialisation des sols et de performance énergétique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/le-fonds-de-restructuration-des-locaux-d-activite</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://fondscommerce.anct.gouv.fr/account-management/anct-demandeurs/ux/#/login?redirectTo=https:%2F%2Ffondscommerce.anct.gouv.fr%2Faides%2F%23%2Fanct%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-anct-portail-depot-demande-aides&amp;footer=https:%2F%2Ffondscommer</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute demande de renseignements concernant les conditions et modalités doit être adressée à l&amp;#039;adresse :
+ fondscommerces&amp;#64;anct.gouv.fr&lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>christelle.breem@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5273-accelerer-la-redynamisation-du-commerce-et-de/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>119908</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les territoires à travers les produits alimentaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir des filières, productions et savoir-faire locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les « Cités du goût et des saveurs » (CG&amp;amp;S), outil des Chambres de Métiers et de l&amp;#039;Artisanat pour l&amp;#039;accompagnement des acteurs de l&amp;#039;alimentaire et des territoires proposent les services suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaborer une stratégie alimentaire et un plan d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structurer des filières alimentaires locales et circuits de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le rôle des acteurs locaux dans la distribution d&amp;#039;une alimentation saine et de qualité, y compris dans la restauration collective ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des animations sur le territoire autour de l&amp;#039;alimentation locale et de qualité, la réduction du gaspillage alimentaire, la découverte des savoir-faire et produits artisanaux, etc. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les professionnels de l&amp;#039;alimentation dans la lutte contre le gaspillage alimentaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;offre touristique autour des savoir-faire et produits locaux (ateliers culinaires, découvertes de savoir-faire, visites d&amp;#039;entreprises, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former et accompagner les professionnels des métiers de bouche afin d&amp;#039;assurer leur montée en compétence pour répondre aux enjeux de l&amp;#039;alimentation d&amp;#039;aujourd&amp;#039;hui et de demain.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au travers des actions menées par les CG&amp;amp;S, les thématiques en lien avec l&amp;#039;environnement, l&amp;#039;agriculture, le développement local, la culture, le patrimoine et le tourisme pourront être abordées, si le diagnostic identifie le besoin et si elles sont priorisées dans le plan d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Accès aux services
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6819-valoriser-les-produits-alimentaires-locaux-au/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>119891</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude sur-mesure de l'activité économique</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
+  &lt;br /&gt;
+  - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
+  &lt;br /&gt;
+  - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
+  &lt;br /&gt;
+  - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Elle vous permet d&amp;#039;identifier les forces et faiblesses de votre projet, les opportunités et menaces. Elle vous permet de hiérarchiser les enjeux et de préciser vos principaux leviers d&amp;#039;action.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;analyse peut être complétée de services complémentaires :
+  &lt;br /&gt;
+  - identification des acteurs clés et géolocalisation des entreprises ;
+  &lt;br /&gt;
+  - enquête terrain, entretiens experts ou enquêtes auprès d&amp;#039;entreprises selon les besoins et conditions définis dans le cahier des charges ;
+  &lt;br /&gt;
+  - réunion(s) collective(s) d&amp;#039;entreprises et d&amp;#039;élus locaux.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Au final, vous obtenez les préconisations sur :
+  &lt;br /&gt;
+  - l‘évaluation des axes potentiels de développement ;
+  &lt;br /&gt;
+  - l&amp;#039;établissement de la stratégie commerciale, touristique, industrielle, foncière, ... ;
+  &lt;br /&gt;
+  - l&amp;#039;élaboration de votre plan d&amp;#039;actions ;
+  &lt;br /&gt;
+  - la rédaction des contenus et des conclusions sur vos supports destinés à promouvoir votre démarche.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
+  &lt;br /&gt;
+  Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
+  &lt;br /&gt;
+  Prestation sur devis.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>119887</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude d'implantation commerciale</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;attractivité de votre territoire passe par un développement coordonné et équilibré entre votre centre-ville et vos zones commerciales périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Mener une politique de développement commercial durable s&amp;#039;appuie sur des données fiables et objectives, et mobilise des outils et méthodes d&amp;#039;aide à la décision efficaces et adaptés à votre projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI peut vous accompagner tout au long de votre projet d&amp;#039;implantation commerciale :
+ &lt;br /&gt;
+ - Vous disposez d&amp;#039;une vision stratégique du commerce sur votre territoire mais votre projet reste à clarifier ?
+ &lt;br /&gt;
+ - Vous disposez d&amp;#039;un local commercial, mais devez préciser son affectation ?
+ &lt;br /&gt;
+ - Vous souhaitez passer du projet à sa réalisation ?
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous propose :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une étude du potentiel commercial :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification des lieux de consommation sur votre territoire et analyse de l&amp;#039;environnement concurrentiel ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observation des clientèles potentielles et des pratiques de consommation / Analyse du fonctionnement du marché local. Une enquête réalisée auprès des ménages peut venir compléter cette analyse pour préciser les besoins, les attentes, et les habitudes de consommation sur la zone de chalandise ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrage des marchés potentiels et des marchés résiduels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Une analyse de faisabilité peut vous être proposée en complément pour affiner les conditions de rentabilité et de viabilité de votre projet d&amp;#039;implantation commerciale.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une aide et un conseil pour la mise en œuvre du projet
+ &lt;/strong&gt;
+ &lt;em&gt;
+  :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la sélection et au recrutement des candidats qui réaliseront le projet de développement du commerce, depuis la rédaction et la diffusion de l&amp;#039;offre jusqu&amp;#039;à l&amp;#039;analyse des candidatures
+  &lt;em&gt;
+   ;
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un suivi post-création peut être proposé au porteur de projet pour viabiliser le commerce
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Adressez-vous à votre CCI pour définir avec votre expert CCI le périmètre de votre étude d&amp;#039;implantation commerciale et obtenir un devis.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/etude-dimplantation-commerciale</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb15-realiser-une-etude-dimplantation-commerciale/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>119850</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Effectuer le diagnostic, l'accompagnement, le financement des entrepreneurs, commerçants, restaurateurs s’installant dans des locaux vacants (dont locaux communaux)</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Prêt
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée et accompagnent les entrepreneurs gratuitement en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans un objectif commun de redynamisation économique et sociale des territoires,
+ &lt;strong&gt;
+  les associations accompagnent les collectivités pour identifier, financer et accompagner les porteurs de projet susceptibles de s&amp;#039;installer dans des locaux vides
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation au plan d&amp;#039;action de revitalisation des centres-villes et centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche et identification de commerçants, artisans ou de restaurateurs pouvant s&amp;#039;installer dans des locaux vacants grâce à l&amp;#039;expertise du comité d&amp;#039;agrément : Composés d&amp;#039;experts bénévoles et de chefs d&amp;#039;entreprise locaux, le comité d&amp;#039;agrément décide de l&amp;#039;attribution d&amp;#039;un prêt d&amp;#039;honneur et de l&amp;#039;accompagnement des porteurs de projets, au moment du démarrage opérationnel de leur activité et pendant plusieurs années.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de Boutiques à l&amp;#039;Essai avec la Fédération Nationale des Boutiques à l&amp;#039;Essai  ou Pop-up store
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appels à projets permettant d&amp;#039;identifier des commerçants/artisans pour répondre aux enjeux de structuration et dynamisation de zones commerciales en centres-villes ou centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi renforcé des entrepreneurs et parrainage éventuel les premières années de la vie de l&amp;#039;entreprise
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.cc-vallee-herault.fr/entreprendre/vie-economique/actualites-354/appel-a-projet-vous-avez-une-idee-une-envie-d-entreprise-3397.html?cHash&amp;#61;36793e3fcf0d0d459df4f0a3602188c4" rel="noopener" target="_blank"&gt;
+   Appel à projet en vue d&amp;#039;une occupation de locaux vacants par des commerçants sur la commune de Gignac (Petite Ville de Demain)
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.initiative-seineyvelines.com/operation-ma-boutique-a-lessai.html" rel="noopener" target="_blank"&gt;
+   Opération Ma boutique à l&amp;#039;essai à Bonnières-sur-Seine
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Voir la cartographie des associations du réseau Initiative France sur
+  &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer" rel="noopener" target="_blank"&gt;
+   https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0466-effectuer-le-diagnostic-laccompagnement-le-fi/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>119849</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'installation des créateurs, repreneurs, développeurs d'entreprise sur votre territoire par un fonds de prêt d'honneur et un accompagnement gratuit et qualifié</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Prêt d'honneur</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un
+ &lt;strong&gt;
+  prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée
+ &lt;/strong&gt;
+ et accompagnent les entrepreneurs en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
+&lt;/p&gt;
+&lt;p&gt;
+ Grâce à son ancrage local et à ses valeurs de solidarité, le réseau Initiative France s&amp;#039;est toujours inscrit dans une forte dynamique de soutien au développement économique de l&amp;#039;ensemble des territoires. Les associations Initiative France contribuent efficacement à la création d&amp;#039;emplois, en favorisant et développant l&amp;#039;entrepreneuriat. Par leur participation active au développement et au renouvellement du tissu économique local via la création et la reprise d&amp;#039;entreprises, les associations aident les collectivités à rendre leur territoire plus attractif d&amp;#039;un point de vue économique et social.
+&lt;/p&gt;
+&lt;p&gt;
+ En abondant un fonds de prêt d&amp;#039;honneur, les collectivités donnent aux entrepreneurs des moyens solides de s&amp;#039;installer et de se développer sur leurs territoires et renforcent leurs chances de pérennité : 9 entreprises sur 10 soutenues par le réseau Initiative France passent avec succès le cap fatidique des 3 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, en participant au budget d&amp;#039;accompagnement des associations Initiative France, les collectivités contribuent à la création d&amp;#039;une offre de service adaptée et évolutive répondant aux besoins spécifiques de chaque territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Voir la cartographie des associations du réseau Initiative France sur
+  &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter" rel="noopener" target="_blank"&gt;
+   https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc4a-faciliter-linstallation-des-createurs-reprene/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>120315</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création ou le développement de projets commerciaux de type commerce, café, hôtel, camping, multiservices, alimentation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange avec la collectivité pour :
+  &lt;br /&gt;
+  – affiner les attentes de la collectivité par rapport au projet et visite terrain le cas échéant
+  &lt;br /&gt;
+  – identifier les principales contraintes du projet
+  &lt;br /&gt;
+  – préciser les modalités d&amp;#039;intervention possibles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Élaboration d&amp;#039;une offre d&amp;#039;intervention dont l&amp;#039;objectif est de fournir à la collectivité les informations pragmatiques quant à la faisabilité du projet pour une prise de décision objective.
+&lt;/p&gt;
+&lt;strong&gt;
+ Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
+&lt;/strong&gt;
+&lt;p&gt;
+ Après validation de la proposition d&amp;#039;intervention par la collectivité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;étude de faisabilité dans les conditions définies dans l&amp;#039;offre d&amp;#039;intervention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des résultats de l&amp;#039;étude à la collectivité locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remise d&amp;#039;un rapport écrit
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/mesurer-la-faisabilite-projet-de-creation-ou-de-developpement-activite-commerciale/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Chambre de Commerce et d&amp;#039;Industrie de la Drôme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Projet TPE Commerce Tourisme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04 75 75 70 34
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:commerce-tourisme&amp;#64;drome.cci.fr"&gt;
+    commerce-tourisme&amp;#64;drome.cci.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site :
+   &lt;a href="http://www.drome.cci.fr/"&gt;
+    www.cci.drome.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e037-mesurer-la-faisabilite-dun-projet-de-creation/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>104542</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Revitaliser votre centre-bourg : améliorer l'offre de logement et l'accès aux services et aux activités marchandes.</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Fonds régional de reconquête des centres-villes des villes moyennes et des centres-bourgs</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de subvention par projet : 20 000 € étude 200 000€ investissement</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conforter leur rôle de centralité des villes moyennes, renforcer le maillage du territoire et leur permettre de faire face à des enjeux démographiques, économiques ou sociaux à venir.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est destinée à soutenir les communes ayant un rôle de centralité souhaitant revitaliser leur centre-bourg dans le but d&amp;#039;y améliorer l&amp;#039;offre de logement et l&amp;#039;accès aux services et aux activités marchandes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles concernent les études stratégiques de revitalisation de centres bourgs ainsi que les investissements concernant des opérations de reconquête de centres bourgs;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exigences énergétiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de rénovation de bâtiments : gain de 40% minimum d&amp;#039;énergie primaires par rapport à la situation avant travaux et atteinte de la classe C minimum pour les bâtiments à usage de logements;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de constructions de bâtiments : atteinte du niveau passif minimum;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration de 4 critères de développement durable pour les opérations de construction et pour les opérations de réhabilitation parmi les dix critères listés dans le règlement d&amp;#039;intervention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Revitalisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>13/11/2020</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Liste des communes éligibles :
+ &lt;a href="https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs" rel="noopener" target="_blank"&gt;
+  https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt se fera par voie postale à :
+ &lt;br /&gt;
+ Mme la Présidente de la Région des Pays de la Loire
+ &lt;br /&gt;
+ Hôtel de Région
+ &lt;br /&gt;
+ 1, rue de la Loire
+ &lt;br /&gt;
+ 44 966 NANTES CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier devra comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coordonnées du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les coordonnées du gestionnaire de l&amp;#039;équipement concerné
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présentation détaillée du projet (intitulé, descriptif, objectifs, etc.) de type avant-projet sommaire (APS)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les engagements du niveau de performance énergétique envisagé et critères de développement durable retenus ou étude thermique préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel de l&amp;#039;opération et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les loyers ou redevances qui seront exigés des occupants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les décisions de financement Etat (ou délégataire), les agréments règlementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le calendrier prévisionnel des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  La délibération du porteur de projet approuvant le programme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des territoires et de la ruralité
+ &lt;br /&gt;
+ Service Relations aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Loire-Atlantique
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Tanguy RIOU
+ &lt;br /&gt;
+ Tél. 02 28 20 62 86
+ &lt;br /&gt;
+ tanguy.riou&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maine-et-Loire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Christelle Touchais-Pinon
+ &lt;br /&gt;
+ Tél. 02 41 68 70 78
+ &lt;br /&gt;
+ Christelle.TOUCHAIS-PINON&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mayenne
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dominique Chanteau-Nogues
+ &lt;br /&gt;
+ Tél. 02 43 67 22 80
+ &lt;br /&gt;
+ Dominique.CHANTEAU-NOGUES&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sarthe
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dominique Chanteau-Nogues
+ &lt;br /&gt;
+ Tél. 02 43 67 22 80
+ &lt;br /&gt;
+ dominique.chanteau-nogues&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vendée
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Tanguy RIOU
+ &lt;br /&gt;
+ Tél. 02 28 20 62 86
+ &lt;br /&gt;
+ tanguy.riou&amp;#64;paysdelaloire.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c9e-fonds-regional-de-reconquete-des-centres-vill/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>103472</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Aménager et équiper des cafés musicaux et culturels</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide à l’aménagement et à l'équipement des cafés musicaux et culturels</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif de soutien s&amp;#039;adresse aux cafés situés en Île-de-France, proposant une programmation musicale et culturelle, qui souhaitent faire des travaux d&amp;#039;aménagement ou des acquisitions d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements situés en grande couronne ou dans des zones rurales ou périurbaines, ou dans des villes de moins de 20 000 habitants, seront prioritairement soutenus.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux et montant de l&amp;#039;aide : L&amp;#039;aide prend la forme d&amp;#039;une subvention en investissement. La région peut intervenir jusqu&amp;#039;à 70% de votre budget d&amp;#039;investissement, dans la limite de 50 000€ de dépenses éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif permet de soutenir les projets d&amp;#039;aménagements, de travaux ou d&amp;#039;équipements pour des cafés musicaux et culturels dont le classement ERP correspond à la qualification N ou L, de catégories IV et V (jauges inférieures à 300 places), relevant notamment de la convention collective des HCR (Hôtels, Cafés et Restaurants), et justifiant d&amp;#039;une programmation artistique et culturelle (concerts, spectacles...) réalisée dans des conditions professionnelles, dans le respect des règlementations en vigueur, notamment sur les plans sociaux (emploi des artistes via le GUSO ou en lien avec le GIP cafés culture) et de la sécurité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : Ce dispositif de soutien s&amp;#039;adresse à toutes personnes morales de droit public ou privé, ayant leur siège social et leur activité en Ile-de-France et justifiant d&amp;#039;au moins un an d&amp;#039;existence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires concernés devront justifier d&amp;#039;une aide à l&amp;#039;emploi du GIP Cafés cultures dont la Région Ile-de-France est membre
+ , ou bien du respect des règlementations en vigueur notamment en ce qui concerne les conditions de rémunération des artistes.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projet est permanent. Nous vous remercions de nous contacter par mail avant de déposer votre demande. Les dossiers seront instruits uniquement de manière dématérialisée.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande devra obligatoirement comporter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un courrier officiel de demande de subvention daté et motivé, adressé à la Présidente du Conseil Régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une description de votre programmation culturelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le descriptif détaillé des travaux (plans et surfaces) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel de l&amp;#039;opération (dépenses détaillées lot par lot / recettes) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;autorisation d&amp;#039;effectuer les travaux, dans le cas où le maître d&amp;#039;ouvrage n&amp;#039;est pas le propriétaire du bâtiment ou du terrain, et la copie du bail s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;attestation de non commencement des travaux avant le vote de la subvention ou la demande motivée de démarrage anticipée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;attestation concernant l&amp;#039;assujettissement à la TVA* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bilans et comptes de résultat du dernier exercice ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La charte régionale des valeurs de la république et de la laïcité signée, uniquement pour les structures privées* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La lettre d&amp;#039;engagement concernant l&amp;#039;accueil de stagiaires dans le cadre de la mesure « 100 000 stages pour les jeunes franciliens »* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le RIB de la structure ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des modèles pour les documents suivis d&amp;#039;un astérisque sont téléchargeables sur le site de la Région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-lamenagement-et-lequipement-des-cafes-musicaux-et-culturels</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Christine Vacher :
+ &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+  christine.vacher&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les demandes doivent être faites sur la plateforme dédiée de la Région :
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b457-investissement-culturel-aide-a-lamenagement-e/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>98862</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Créer, maintenir ou développer un service de proximité</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif de cette aide est d&amp;#039;assurer la création, le maintien ou le développement d&amp;#039;un service nécessaire à la
+ satisfaction de la population en milieu rural, lorsque l&amp;#039;initiative privée est défaillante
+ ou insuffisante.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités concernées sont les services suivants : commerce de bouche,
+ épicerie, multiservices, bar-café, station-service, restaurants et distributeurs
+ bancaires lorsque l&amp;#039;essentiel de leurs prestations s&amp;#039;adresse à la population locale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer dans une commune de moins de 3.500 habitants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  construction et aménagement de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements extérieurs hors plantations et éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  matériel immobilier par destination (four, chambre froide...) nécessaire à
+   l&amp;#039;exercice normal du métier
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobilier, matériel informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  achat de consommables
+ &lt;/li&gt;
+ &lt;li&gt;
+  prix du terrain non bâti et frais de notaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  achat du bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de sélection des dossiers :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation d&amp;#039;un plan d&amp;#039;action et d&amp;#039;un budget prévisionnel sur 3 ans permettant
+   d&amp;#039;évaluer la viabilité de l&amp;#039;activité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Absence d&amp;#039;initiative privée au sein de la même commune sur le même type
+   d&amp;#039;activité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démarches engagées pour la location-gérance du futur service ou possibilité de
+   l&amp;#039;assurer par un agent public identifié
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche des cofinancements Région et/ou Etat et/ou Europe (FEADER ou
+   FEDER notamment)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/services-de-proximite</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Aménagement Durable / Direction Appui aux Collectivités Territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Maryvonne Bedos, Secrétaire de direction
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:maryvonne.bedos&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  maryvonne.bedos&amp;#64;aude.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.64.82
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dea4-creer-maintenir-ou-developper-un-service-de-p/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AD41" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>28/07/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>89215</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FSE + - Fonds social européen</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>ADEFPAT</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des avancées concrètes dans la réalisation du projet
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   La favorisation de l&amp;#039;ancrage territorial et professionnel
    du projet dans son environnement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
 &lt;/p&gt;
 &lt;p&gt;
  Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
 &lt;/p&gt;
 &lt;p&gt;
  Pour des projets :
   Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tiers lieux
 &lt;/p&gt;
 &lt;p&gt;
  Projet alimentaire de territoire
 &lt;/p&gt;
 &lt;p&gt;
  stratégie de developpement touristique
 &lt;/p&gt;
 &lt;p&gt;
  équipement de loisir, touristique,
 &lt;/p&gt;
 &lt;p&gt;
  atelier de découpe transformation
 &lt;/p&gt;
 &lt;p&gt;
  mobilisation des acteurs : bourg centre, services aux publics,...
 &lt;/p&gt;
 &lt;p&gt;
  boutique école
 &lt;/p&gt;
 &lt;p&gt;
  petits commerces
 &lt;/p&gt;
 &lt;p&gt;
  installation d&amp;#039;artisans
 &lt;/p&gt;
 &lt;p&gt;
  Politiques et actions d&amp;#039;accueil de nouvelle population
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Bâtiments et construction
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>http://www.adefpat.fr</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;adefpat.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 63 36 20 30
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>benedicte.dupre@adefpat.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AD26" s="1" t="inlineStr">
+      <c r="AD42" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>80363</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Libérer l’initiative économique dans les territoires</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Particulier</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
-[...2 lines deleted...]
-Prêt
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
 Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un  financement  sous  la  forme  d&amp;#039;un  microcrédit  professionnel  remboursable  (en  moyenne  d&amp;#039;un montant de 4700€) pouvant aller jusqu&amp;#039;à 10 000 euros (15 000 euros en Outre-mer) pour financer la création  ou  le  développement  de  son  entreprise,  quel  que  soit  le  secteur  d&amp;#039;activité  (artisanat, commerces  de  proximité,  restauration,  service  à  la  personne,  agriculture,  culture,  BTP,  etc)  et  son statut juridique;
  &lt;/li&gt;
  &lt;li&gt;
   Un financement sous la forme d&amp;#039;un microcrédit personnel remboursable pouvant aller jusqu&amp;#039;à 5000 euros pour financer un besoin de mobilité (permis, achat ou réparation de véhicule);
  &lt;/li&gt;
  &lt;li&gt;
   Un  accompagnement  personnalisé  grâce  à  des  services  de formations  gratuites,  de  conseils  et  de coaching  personnalisé  avant,  pendant  et  après  la  création  d&amp;#039;entreprise  (notamment  sur  le  volet administratif, financier, commercial et juridique);
  &lt;/li&gt;
  &lt;li&gt;
   Un plaidoyer en faveur de l&amp;#039;évolution de la législation sur l&amp;#039;entrepreneuriat, la protection des micro-entrepreneurs et l&amp;#039;inclusion bancaire des plus fragiles.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez quelques exemples de personnes accompagnées :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.adie.org/a-la-une/" rel="noopener" target="_blank"&gt;
   https://www.adie.org/a-la-une/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://www.adie.org</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Adie couvre toutes les régions de France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour en savoir plus contacter :
   partenariat&amp;#64;adie.org
 &lt;/p&gt;
 &lt;p&gt;
  Retrouverez ici la liste des antennes de l&amp;#039;Adie :
  &lt;a href="https://www.adie.org/nos-agences/"&gt;
   https://www.adie.org/nos-agences/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c827-liberer-linitiative-economique-dans-les-terri/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>15/02/2021</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>56456</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
-[...3 lines deleted...]
-Autre aide financière
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I28" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J28" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
  : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  -    Les opérations éligibles sont celles situées dans un périmètre d&amp;#039;opération de revitalisation de territoire (ORT), liés aux conventions &amp;#34;Petites Villes de Demain&amp;#34; ou &amp;#34;Action Cœur de Ville&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  -    Minoration de 25% du prix de revient HT, complémentairement à une ou plusieurs minorations, dans la limite de 50% du prix de revient HT.
 &lt;/p&gt;
 &lt;p&gt;
  -    Attribution de la minoration pour des projets entrant dans le cadre du PPI (sauf opération bénéficiant d&amp;#039;un bail emphytéotique EPFLO).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Commerces et services
 Revitalisation
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P28" s="1" t="inlineStr">
+      <c r="P44" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q28" s="1" t="inlineStr">
+      <c r="Q44" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/560e-recyclage-foncier-et-friches/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>49782</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Promouvoir le développement économique du centre-ville en développant le commerce local</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités dans leur volonté d&amp;#039;évolution et de redynamisation de leur centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre projet concerne la création de commerces de proximité et / ou la création d&amp;#039;une société de portage d&amp;#039;immeuble intégrant des commerces, la Banque des Territoires vous propose :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un accompagnement en ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   du conseil à la structuration de sociétés de portage d&amp;#039;immeubles
  &lt;/li&gt;
  &lt;li&gt;
   un investissement en fonds propres et quasi fonds propres dans les sociétés immobilières ad hoc qui donnent à bail les murs de magasin aux exploitants
  &lt;/li&gt;
  &lt;li&gt;
   un investissement en fonds propres et quasi fonds propres dans les Sociétés d&amp;#039;Economie Mixte opératrices d&amp;#039;un projet « commerces ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=dev_eco_centreville_psat</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bca7-promouvoir-le-developpement-economique-du-cen/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>30/06/2020</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>45613</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Faciliter le développement commercial et l’attractivité économique des cœurs de ville</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires aide les collectivités à la mise en place de foncières dédiées à la revitalisation des cœurs de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre vous accompagne dans les opérations de restructuration immobilière des commerces et dans la création de locaux d&amp;#039;activités. Elle se caractérise par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un soutien en ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   des prises de participations en fonds propres et quasi-fonds propres
  &lt;/li&gt;
  &lt;li&gt;
   le renforcement en fonds propres et quasi-fonds propres de SEM et filiales de SEM intégrant une activité de foncière de redynamisation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Revitalisation</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Crea_foncieres_locale_ps</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b76-developper-des-foncieres-locales-repondant-a-/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>09/06/2020</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>10501</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J31" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6392,4915 +9583,1569 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q31" s="1" t="inlineStr">
+      <c r="Q47" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...3111 lines deleted...]
-      </c>
       <c r="AH47" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
-        <v>98862</v>
+        <v>154985</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Créer, maintenir ou développer un service de proximité</t>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
-EUROPE - FEDER - Fonds européen de développement régional</t>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aude</t>
+          <t>GAL Alsace Centrale</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
-        <is>
-[...440 lines deleted...]
-      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
 &lt;/p&gt;
 &lt;p&gt;
  Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
 &lt;/p&gt;
 &lt;p&gt;
  2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
 &lt;/p&gt;
 &lt;p&gt;
  5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
 &lt;/p&gt;
 &lt;p&gt;
  6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
 &lt;/p&gt;
 &lt;p&gt;
  7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
 &lt;/p&gt;
 &lt;p&gt;
  8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
 &lt;/p&gt;
 &lt;p&gt;
  9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Lutte contre la précarité
 Artisanat
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>77080</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Petites Villes de Demain</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose un accompagnement financier pour les collectivités locales, les Sociétés d&amp;#039;Economie Mixte (SEM) et les Entreprises Publiques Locales (EPL) afin de soutenir les projets Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cet accompagnement peut prendre la forme :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;un cofinancement d&amp;#039;études préalables pour évaluer le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un cofinancement d&amp;#039;études de structuration du montage juridique et financier;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une prise de participation en fonds propres et quasi-fonds propres dans les sociétés de projet et SEM aménageurs ou opératrices.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets éligibles peuvent concerner :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La rénovation de l&amp;#039;espace public, des hébergements et équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de projets durables : transports propres, énergies renouvelables, rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de foncières locales spécialisées pour le commerce
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;infrastructures numériques et de services innovants
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place de tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou le soutien du commerce de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de programmes alimentaires territoriaux et des circuits courts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le traitement des friches
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maintien d&amp;#039;une offre médicale de proximité et de structures d&amp;#039;accueil des personnes âgées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Friche
+Personnes âgées
+Commerces et services
+Economie locale et circuits courts
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_pvd_osat</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire" rel="noopener" target="_blank"&gt;
+   &lt;strong&gt;
+    Contactez-nous à travers notre formulaire de contact
+   &lt;/strong&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>165909</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Financer des outils financiers - Mon projet d’entreprise</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Financement des outils financiers - Mon projet d’entreprise</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagée à renforcer l’entrepreneuriat en Provence-Alpes-Côte d&amp;#039;Azur, la Région Sud déploie depuis 2019 le parcours d’accompagnement et de financement &amp;#34;Mon projet d’entreprise&amp;#34;. Il permet aux entrepreneurs et chefs d&amp;#039;entreprise du territoire d’accéder facilement à une offre adaptée à toutes les phases de vie des entreprises.&lt;br /&gt; &lt;br /&gt; Pour la période 2025-2029, la Région renouvelle son soutien aux outils financiers portés par les partenaires de &amp;#34;Mon projet d&amp;#039;entreprise&amp;#34; retenus au titre du montage financier.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Emploi</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les structures retenues dans le cadre du Service d’Intérêt Économique Général (SIEG) &lt;a href="https://www.maregionsud.fr/vos-aides/detail/mon-projet-dentreprise" target="_self"&gt;Mon projet d’entreprise&lt;/a&gt; au titre du montage financier&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Dont le siège social ou l’établissement est situé en Provence-Alpes-Côte d’Azur et/ou réalisant une part significative de leur activité sur le territoire régional&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;À jour de leurs obligations sociales et fiscales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Agréés au titre de l’article 1511-7 du Code général des collectivités territoriales (CGCT) pour les prêts d’honneur&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ou&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Répondant à leur règlementation en vigueur pour les autres outils financiers (fonds de garantie, contre garantie, etc.)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La subvention sera attribuée en fonction de :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L&amp;#039;effet levier de l’intervention régionale&lt;/li&gt; 	&lt;li&gt;La situation de trésorerie du fonds impactée par une hausse notable de l’activité et/ou du niveau de perte ou encore de l’évolution du montant moyen de prêt ou de garantie&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Seront priorisées répondant aux critères de la politique régionale en faveur de l’entrepreneuriat avec des outils financiers s’adressant aux :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Publics éloignés de l’emploi ou spécifiques (femmes, jeunes, issus des quartiers prioritaires ou de zones rurales, personnes en situation de handicap, etc.)&lt;/li&gt; 	&lt;li&gt;Secteurs d’activités porteurs d’emplois de proximité et facteur de lien et de redynamisation des territoires (artisanat, commerce, tourisme, services aux particuliers, petite industrie, silver économie, naturalité, industries créatives et culturelles en lien avec les filières stratégiques et le champ de l’économie sociale et solidaire)&lt;/li&gt; 	&lt;li&gt;Projets intégrant une logique de transition écologique (en prenant en compte les enjeux de la gestion de l’énergie, de l’eau, la réduction des déchets, de l’approvisionnement local….)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Les dossiers peuvent être déposés au plus tard le 15 juin de l’année N pour une instruction au titre de l’année N.&lt;br /&gt; &lt;br /&gt; Pour procéder au dépôt de leur demande, les structures éligibles sont invitées à utiliser le lien communiqué par les services régionaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/financement-des-outils-financiers-mon-projet-dentreprise</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Portail Entreprises de la Région Sud&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de &lt;strong&gt;8h30&lt;/strong&gt; à &lt;strong&gt;12h00&lt;/strong&gt; et de &lt;strong&gt;13h30&lt;/strong&gt; à &lt;strong&gt;17h00&lt;/strong&gt; au &lt;strong&gt;0 805 805 145&lt;/strong&gt; (services et appels gratuits)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financement-des-outils-financiers-mon-projet-d-entreprise/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>104612</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Inciter les TPE et PME ligériennes à recourir à des conseils extérieurs en participant financièrement au coût facturé par le consultant sélectionné par l’entreprise</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire Conseil</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans un environnement économique en mutation, le recours à une expertise extérieure est un atout pour les TPE et PME dans leur prise de décision en termes de croissance et/ou de repositionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif d&amp;#039;aide national
  &lt;em&gt;
   Chèque relance export
  &lt;/em&gt;
  est cumulable, sous réserve d&amp;#039;éligibilité, avec cette aide régionale. Le cumul de l&amp;#039;aide régionale et du chèque relance export national ne saurait excéder 100% du montant HT des dépenses exposées. Retrouvez toutes les informations sur le dispositif du chèque relance export sur :
  &lt;a href="https://www.teamfrance-export.fr/entreprisespaysdelaloire/solutions/cheque-relance-export" rel="noopener" target="_blank"&gt;
   Chèque Relance Export
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour qui ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les PME situées en Pays de la Loire relevant des secteurs d&amp;#039;activité éligibles (industrie dont agro-alimentaire, tourisme, BTP, certaines entreprises horticoles, artisanat, commerce et services...).
  &lt;/li&gt;
  &lt;li&gt;
   les Coopératives d&amp;#039;Utilisation de Matériel Agricole (CUMA).
  &lt;/li&gt;
  &lt;li&gt;
   les porteurs de projets touristiques publics ou privés : collectivités locales, entreprises (et leurs groupements : GIE, etc...), associations loi 1901, Sociétés d&amp;#039;Economie Mixte, particuliers
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le soutien régional prend la forme d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;intensité d&amp;#039;aide maximale n&amp;#039;excède pas 50 % du montant HT des coûts admissibles, ces derniers devant au minimum atteindre 3000 € HT, l&amp;#039;aide elle-même est plafonnée à 15 000 €.
  &lt;/li&gt;
  &lt;li&gt;
   Le cumul des aides « Pays de la Loire Conseil » attribuées à une même entreprise ou un même groupe d&amp;#039;entreprises ne peut pas dépasser un montant de 30 000 € sur une période de trois années civiles.
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande d&amp;#039;aide doit être déposé à la Région des Pays de la Loire avant l&amp;#039;engagement des dépenses.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Emploi
 International
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P52" s="1" t="inlineStr">
+      <c r="P51" s="1" t="inlineStr">
         <is>
           <t>20/12/2021</t>
         </is>
       </c>
-      <c r="Q52" s="1" t="inlineStr">
+      <c r="Q51" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les thématiques d&amp;#039;études éligibles sont les suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse stratégique de l&amp;#039;entreprise,
  &lt;/li&gt;
  &lt;li&gt;
   les ressources humaines dans une étape clé de la vie de l&amp;#039;entreprise,
  &lt;/li&gt;
  &lt;li&gt;
   le développement durable et l&amp;#039;écoconception,
  &lt;/li&gt;
  &lt;li&gt;
   la responsabilité sociétale des entreprises (RSE),
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;appropriation des usages du numérique à forte valeur ajoutée,
  &lt;/li&gt;
  &lt;li&gt;
   le développement à l&amp;#039;international,
  &lt;/li&gt;
  &lt;li&gt;
   la stratégie de levée de fonds,
  &lt;/li&gt;
  &lt;li&gt;
   les démarches de certification dans les domaines de l&amp;#039;artisanat et du commerce de détail,
  &lt;/li&gt;
  &lt;li&gt;
   la faisabilité économique des projets,
  &lt;/li&gt;
  &lt;li&gt;
   la stratégie touristique territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   les autres études (démarche de design, démarche d&amp;#039;intelligence économique)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/pays-de-la-loire-conseil</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PDLCONS/depot/simple</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Numéro vert : 0800 04 11 11
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction Entreprises et Innovation
  &lt;/strong&gt;
  &lt;br /&gt;
  02 28 20 56 09
  &lt;br /&gt;
  Pour toutes les demandes de renseignements relatives au Volet numérique de Pays de la Loire Conseil vous pouvez envoyer un mail à :
  &lt;a href="mailto:pdlconseil&amp;#64;paysdelaloire.fr"&gt;
   pdlconseil&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction Agriculture, pêche et agroalimentaire
  &lt;/strong&gt;
  &lt;br /&gt;
  02 28 20 56 17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c229-pays-de-la-loire-conseil/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>163834</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projet de coopération</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J52" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Transition énergétique
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Biodiversité
 International
 Attractivité économique
 Artisanat
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q53" s="1" t="inlineStr">
+      <c r="Q52" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD53" s="1" t="inlineStr">
+      <c r="AD52" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>163833</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’économie locale</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat est un territoire où l’agriculture et les entreprises artisanales participent encore majoritairement aux fondements de l’économie locale. Pour maintenir et développer l’activité, les acteurs veulent travailler sur la valorisation des savoir-faire et des produits auprès de la population et des visiteurs.&lt;br /&gt;Pour cela, les opérations liées à cette fiche permettront le développement des circuits de proximité et la commercialisation de produits de terroir et artisanaux ainsi que la construction d’une identité territoriale cohérente et complète.&lt;br /&gt;Par ailleurs, les résultats du diagnostic territorial montrent que les évolutions des habitudes d’achat nuisent aux commerces de proximité. On constate également une baisse de fréquentation des marchés et l’essoufflement des Unions Commerciales qui animaient les centre villes. Le tissu artisanal et commercial reste fragile (reprises et créations en perte de vitesse).&lt;br /&gt;Dans ce contexte, le Pays Vitryat désire redynamiser l’artisanat et le commerce&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Valoriser le patrimoine alimentaire/ développer une identité alimentaire&lt;br /&gt;- Mettre en valeur les productions locales et promouvoir les marchés locaux&lt;br /&gt;- Remobiliser les réseaux de commerçants&lt;br /&gt;- Structurer et renforcer l’offre commerciale existante&lt;br /&gt;- Faciliter l’accès à l’emploi et à la formation&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- Augmentation du nombre de producteurs locaux et/ ou artisans impliqués dans une démarche de valorisation au titre de la présente fiche action&lt;br /&gt;- Ouverture de nouveaux commerces&lt;br /&gt;- Augmentation du nombre de création d’entreprises&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER offre une précieuse plus-value en soutenant efficacement l&amp;#039;économie locale à travers diverses actions, notamment en favorisant la structuration de filières courtes par la mise en réseau des acteurs. Cette approche facilite la collaboration entre les différents acteurs impliqués dans les filières, tels que les producteurs, les transformateurs et les distributeurs, créant ainsi une chaîne d&amp;#039;approvisionnement plus efficace et responsable.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par la promotion des filières courtes, le programme LEADER contribue à réduire l&amp;#039;empreinte écologique en diminuant les distances parcourues par les produits, ce qui permet une gestion plus durable des ressources et une réduction des émissions de carbone. De plus, cette approche renforce la résilience des économies locales en limitant leur dépendance vis-à-vis des marchés internationaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En mettant en réseau les artisans et les commerçants, LEADER stimule la coopération et l&amp;#039;échange d&amp;#039;expertise entre ces professionnels locaux. Cette mise en relation favorise l&amp;#039;émergence de synergies, encourageant ainsi l&amp;#039;innovation et la création de nouvelles opportunités commerciales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le soutien de LEADER aux initiatives locales renforce la visibilité des produits et services artisanaux, favorisant ainsi la préservation des savoir-faire traditionnels et la transmission des métiers ancestraux. Cela permet également de préserver le patrimoine culturel tout en dynamisant le tissu économique local.&lt;/p&gt;&lt;p&gt;En consolidant les réseaux d&amp;#039;acteurs locaux, le programme LEADER contribue à créer des emplois durables et à renforcer la cohésion sociale dans le Pays Vitryat. La mutualisation des ressources et des compétences offre des opportunités de croissance économique plus équitables et inclusives.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La valorisation des savoir-faire, du patrimoine alimentaire, des filières courtes et la redynamisation de l’artisanat et du commerce du Pays Vitryat : &lt;/p&gt;&lt;p&gt;- Actions d’information, d’animation, de communication, de sensibilisation et/ou de développement d’évènementiels&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisation&lt;br /&gt;- Toute étude sur l’offre et les besoins des consommateurs, des usagers et des entreprises&lt;br /&gt;- Création et développement de points de vente fixes ou itinérants (dont acquisition et aménagement de véhicules professionnels) destinés à maintenir ou compléter l&amp;#039;offre de commerces du territoire&lt;br /&gt;- Soutien au développement d’une offre d’approvisionnement de la restauration collective&lt;br /&gt;- Investissements permettant la production et la transformation de produits alimentaires hors agriculteur et groupement d’agriculteur&lt;br /&gt;- Soutien à la création, à la réhabilitation et à l’aménagement de potagers et vergers collectifs&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Artisanat</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P54" s="1" t="inlineStr">
+      <c r="P53" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q54" s="1" t="inlineStr">
+      <c r="Q53" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-3/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD54" s="1" t="inlineStr">
+      <c r="AD53" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>162978</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement d'une production et d’une consommation responsables</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt; &lt;span&gt;Dans le cadre de sa démarche d’attractivité, le territoire des Coëvrons affirme sa volonté de construire une image d&amp;#039;un territoire de gastronomie, notamment par la révélation de l&amp;#039;identité culinaire des Coëvrons. La mise en oeuvre d’un Projet alimentaire de territoire depuis 2021 accompagne la concrétisation de cette dynamique émergente. Parallèlement, le territoire des Coëvrons fait face à une diminution des commerces et services de proximité, notamment hors du pôle d’Evron.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’enjeu : développer un mode de production et de consommation respectueux de l’environnement, bénéfique pour l’économie et bon pour la santé, améliorer l’accès aux produits locaux, accompagner et valoriser les productions et les producteurs locaux, renforcer l’ancrage local et une économie axée sur les besoins.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintenir et développer des activités agricoles durables et variées, adaptées aux enjeux du changement climatique&lt;/li&gt;&lt;li&gt;Accompagner la mutation vers une agriculture sous signes officiels de qualité&lt;/li&gt;&lt;li&gt;Agir pour une alimentation saine pour tous&lt;/li&gt;&lt;li&gt;Développer les circuits-courts&lt;/li&gt;&lt;li&gt;Renforcer le commerce de proximité, les services et l&amp;#039;artisanat&lt;/li&gt;&lt;li&gt;Expérimenter de nouveaux modèles économiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Maintien et développement d’activités agricoles durables et variées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Activités de soutien à la diversification des productions et d’activités, mutualisation de matériel&lt;/li&gt;&lt;li&gt;Création d&amp;#039;espaces test agricoles&lt;/li&gt;&lt;li&gt;Création et animation de réseaux d’agriculteurs&lt;/li&gt;&lt;li&gt;Accompagnement de la mutation vers une agriculture sous signes officiels de qualité : échanges de savoirs et de pratiques, informations, sensibilisation, formations&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Soutien à une alimentation saine pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions autour du &amp;#34;bien manger&amp;#34;, du gaspillage alimentaire, de la consommation responsable, des enjeux liés à la précarité et à l&amp;#039;insécurité alimentaire&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation et de formation des professionnels de l’alimentation&lt;/li&gt;&lt;li&gt;Création et animation de liens entre les différents intervenants de l&amp;#039;alimentation (cuisiniers, producteurs, parents d&amp;#039;élève, enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Renforcement du commerce de proximité, des services et de l’artisanat :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en lien avec le maintien, la création et la reprise d’entreprises et d’activités de proximité&lt;/li&gt;&lt;li&gt;Actions de mise en valeur et accessibilité des produits locaux (ex : épiceries mobiles)&lt;/li&gt;&lt;li&gt;Nouvelles formes de commerces pour répondre aux besoins de la population&lt;/li&gt;&lt;li&gt;Création et accompagnement de structures collectives de type pépinière d’entreprises, FabLab, village d’artisans&lt;/li&gt;&lt;li&gt;Actions d’information, de formation, de sensibilisation, de mutualisation&lt;/li&gt;&lt;li&gt;Développement de nouveaux modèles économiques : actions en lien avec l’économie circulaire et l’économie sociale et solidaire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P55" s="1" t="inlineStr">
+      <c r="P54" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q55" s="1" t="inlineStr">
+      <c r="Q54" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique-1/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD55" s="1" t="inlineStr">
+      <c r="AD54" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>139428</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Autre aide financière
 Ingénierie technique
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -11334,176 +11179,317 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux
 Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>166082</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Services et mobilités en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Le dispositif vise à apporter des réponses nouvelles aux besoins liés :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;A l’amélioration des conditions de vie en montagne des résidents à l’année ou à la saison au travers notamment d’opérations d’aménagement exemplaire intégrant l’habitat (offre de logement diversifiée et performance énergétique des logements neufs ou réhabilités), l’aménagement d’espaces publics et des équipements (commerces et services, dont ceux proposés aux familles), services aux salariés, dont ceux spécifiques à destination des saisonniers, accès à l’emploi et à la formation, etc. ;&lt;/li&gt; 	&lt;li&gt;Aux stratégies et services de mobilité, notamment celle des : derniers kilomètres ; accessibilité aux villages et stations, aux sites touristiques et liaisons régulières ou à la demande avec les villes en vallées, que ce soit des solutions de mobilités multimodales (Pôles d’échange multimodal PEM), douces, à énergie décarbonée ainsi que l’accompagnement des projets d’ascenseurs valléens et des transports collectifs interrégionaux (lignes ferroviaires, …).&lt;/li&gt; 	&lt;li&gt;Aux actions de natures diverses entre communes et intercommunalités, en partenariat avec les acteurs locaux, répondant aux enjeux de : réciprocité ; vallées-villages ou stations (échanges matériels ou immatériels entre collectivités, habitants, entreprises, etc. visant à apporter des ressources, entraides, complémentarités entre territoires en interrelations).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Formation professionnelle
+Equipement public
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF56" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG56" s="1" t="inlineStr">
         <is>
-          <t>24/04/2023</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH56" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:34" customHeight="0">
       <c r="A57" s="1">
         <v>121339</v>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Fonds national d'aménagement et de développement du territoire</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Préfecture de région — Hauts-de-France</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -11763,712 +11749,571 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
         </is>
       </c>
       <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
       <c r="AH57" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:34" customHeight="0">
       <c r="A58" s="1">
-        <v>166082</v>
+        <v>162824</v>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Développer les services et les mobilités en montagne</t>
-[...4 lines deleted...]
-          <t>Services et mobilités en montagne</t>
+          <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
-        <is>
-[...139 lines deleted...]
-      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I59" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Attractivité économique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD59" s="1" t="inlineStr">
+      <c r="AD58" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>12/06/2024</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>154984</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
 &lt;/p&gt;
 &lt;p&gt;
  Corrélativement à la montée en charge du cadencement du TER 200, le territoire qui profite d&amp;#039;une offre de transport en commun de type inter-urbaine et scolaire, a conforté ses atouts avec des offres complémentaires (le Transport Intercommunal de Sélestat ;
 &lt;/p&gt;
 &lt;p&gt;
  la plateforme de covoiturage ;
 &lt;/p&gt;
 &lt;p&gt;
  le développement de l&amp;#039;autopartage avec le réseau Citiz ;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;incitation à la pratique du vélo ;&lt;/p&gt;
 &lt;p&gt;
  Malgré toutes ces initiatives, des faiblesses persistent et la mobilité demeure contraignante pour l&amp;#039;ensemble du territoire, ses habitants et ses usagers - les publics jeunes, les séniors, mais également les professionnels,
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité est donc un besoin majeur du territoire. Les EPCI membres du PETR et la Communauté de communes du Canton d&amp;#039;Erstein se sont saisis du sujet en se constituant Autorité organisatrice de mobilité (AOM).
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la démarche LEADER, le besoin de mobilité fait émerger un enjeu sur l&amp;#039;amélioration du maillage et des services de mobilité partagées, actives et décarbonées et un enjeu sur la réduction de besoin de mobilité, soit la dé-mobilité, laquelle est liée aux besoins de services et d&amp;#039; équipements de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir l&amp;#039;implantation et le développement des transports à la demande, du covoiturage, de l&amp;#039;autopartage des transports mutualisés et des mobilités sociales et solidaires ;
 &lt;/p&gt;
 &lt;p&gt;
  2.	Actions d&amp;#039;animation, de coordination, de mise en réseau, de promotion, de sensibilisation et de communication contribuant au développement des mobilités alternatives (mobilité partagée, mobilité actives, mobilité décarbonée)
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutien à la création et au développement des services et/ou équipements dédiés aux vélos ;
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutien au développement des plans de mobilité au sein des entreprises (études, actions de mise en réseau, outils de communication) ;
 &lt;/p&gt;
 &lt;p&gt;
  5. Soutenir l&amp;#039;implantation de commerces/services de proximité ou itinérants dans les communes ; Création et développement d&amp;#039;équipements mutualisés (santé, petite enfance, parentalité, intergénérationnel)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Equipement public
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e71e-promouvoir-les-solutions-de-mobilite-existant/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Inciter financièrement le covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>165807</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J60" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L61" s="1" t="inlineStr">
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
 sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
 50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
 augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
 L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
 est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
 la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
 de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
 thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
 concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
 l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
 changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
 sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
 2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
 services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
 biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
 mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
 d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
 centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
 d’innovation technique et technologique, de modèle économique, organisationnelle et de 
 gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
 coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Espaces verts
 Espace public
 Friche
 Recyclage et valorisation des déchets
 Accès aux services
 Citoyenneté
 Revitalisation
 Innovation, créativité et recherche
 Qualité de l'air
 Biodiversité
 Equipement public
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P60" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q61" s="1" t="inlineStr">
+      <c r="Q60" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
 porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
 projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
 revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
 validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
 distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
 moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
 porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
@@ -12483,166 +12328,166 @@
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
 après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
 après l’instruction
 Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur. 
 Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>GAL Loire Forez - Mobilité active</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>162654</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'investissement immobilier des entreprises du territoire</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Aide à l'immobilier d'entreprise</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G62" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime
+Communauté de communes des Falaises du Talou</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
+      <c r="I61" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="J62" s="1" t="inlineStr">
+      <c r="J61" s="1" t="inlineStr">
         <is>
           <t>7% abondés par la Communauté de communes</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Communauté de communes Falaises
 du Talou, compétente en matière d&amp;#039;actions de développement économique, souhaite conforter le tissu économique territorial et participer à l&amp;#039;attractivité
 du territoire intercommunal, en soutenant les investissements immobiliers des entreprises, des lors qu&amp;#039;ils créent des ressources ou génèrent
 des emplois pour le territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La Communauté de Communes met en place un dispositif d&amp;#039;aide à l&amp;#039;immobilier d&amp;#039;entreprise dans les
 conditions définies au présent règlement.&lt;br /&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Modalité d&amp;#039;application de l&amp;#039;aide&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les aides &lt;/span&gt;&lt;span&gt;en &lt;/span&gt;&lt;span&gt;mat&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;ère &lt;/span&gt;&lt;span&gt;d&amp;#039;inv&lt;/span&gt;&lt;span&gt;es&lt;/span&gt;&lt;span&gt;ti&lt;/span&gt;&lt;span&gt;sse&lt;/span&gt;&lt;span&gt;ment &lt;/span&gt;&lt;span&gt;imm&lt;/span&gt;&lt;span&gt;obi&lt;/span&gt;&lt;span&gt;li&lt;/span&gt;&lt;span&gt;er &lt;/span&gt;&lt;span&gt;des &lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;ep&lt;/span&gt;&lt;span&gt;ri&lt;/span&gt;&lt;span&gt;ses so&lt;/span&gt;&lt;span&gt;nt &lt;/span&gt;&lt;span&gt;octroyées pour &lt;/span&gt;&lt;span&gt;les &lt;/span&gt;&lt;span&gt;pro&lt;/span&gt;&lt;span&gt;j&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;s s&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;u&lt;/span&gt;&lt;span&gt;es &lt;/span&gt;&lt;span&gt;sur &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;e &lt;/span&gt;&lt;span&gt;ter&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;itoire
 de &lt;/span&gt;&lt;span&gt;la Comm&lt;/span&gt;&lt;span&gt;u&lt;/span&gt;&lt;span&gt;nauté &lt;/span&gt;&lt;span&gt;d&lt;/span&gt;&lt;span&gt;e &lt;/span&gt;&lt;span&gt;communes &lt;/span&gt;&lt;span&gt;Fa&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;a&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;ses &lt;/span&gt;&lt;span&gt;du Ta&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;ou.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;D&lt;/span&gt;&lt;span&gt;é&lt;/span&gt;&lt;span&gt;p&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;ns&lt;/span&gt;&lt;span&gt;es é&lt;/span&gt;&lt;span&gt;ligibl&lt;/span&gt;&lt;span&gt;es&lt;/span&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;Toutes les opérations d&amp;#039;investissement immobilier réalisées
 par une entreprise et permettant le développement
 de son activité sur le territoire de la
 Communauté de communes sont éligibles : construction, rénovation
 extension, aménagement, acquisition, et en particulier les postes suivants :&lt;/p&gt;
 &lt;p&gt;-&lt;span&gt;   &lt;/span&gt;Terrassement-Voirie Réseaux Divers (VRD)-Parking,&lt;/p&gt;
 &lt;p&gt;-&lt;span&gt;   &lt;/span&gt;Terrains Bâtiment (construction, rénovation, aménagement, extension...),&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;-&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Ho&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;ora&lt;/span&gt;&lt;span&gt;ir&lt;/span&gt;&lt;span&gt;es  &lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;t &lt;/span&gt;&lt;span&gt;ass&lt;/span&gt;&lt;span&gt;u&lt;/span&gt;&lt;span&gt;rances (études préa&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;ables, &lt;/span&gt;&lt;span&gt;maîtris&lt;/span&gt;&lt;span&gt;e d&lt;/span&gt;&lt;span&gt;&amp;#039;&lt;/span&gt;&lt;span&gt;œuvre,
 cab&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;net
 d&amp;#039;i&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;gén&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;erie&lt;/span&gt;&lt;span&gt;, h&lt;/span&gt;&lt;span&gt;onoraires
 &lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;otar&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;es,
 géomètre),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;-&lt;span&gt;   &lt;/span&gt;Aménagements paysagers (Clôture et espaces verts...).&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les &lt;/span&gt;&lt;span&gt;coûts
 &lt;/span&gt;&lt;span&gt;d&lt;/span&gt;&lt;span&gt;&amp;#039;&lt;/span&gt;&lt;span&gt;acquis&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;on fonciers &lt;/span&gt;&lt;span&gt;(terrain &lt;/span&gt;&lt;span&gt;et frais associés)
 pour &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;es
 entreprises aya&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;t ac&lt;/span&gt;&lt;span&gt;h&lt;/span&gt;&lt;span&gt;eté &lt;/span&gt;&lt;span&gt;un
@@ -12651,69 +12496,69 @@
 situé sur &lt;/span&gt;&lt;span&gt;une &lt;/span&gt;&lt;span&gt;zone d&amp;#039;activi&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;é      aménagée par &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;a
 &lt;/span&gt;&lt;span&gt;Communauté de communes,&lt;/span&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;  &lt;/span&gt;Les investissements matériels et immobiliers spécifiques à l&amp;#039;activité de l&amp;#039;entreprise,&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;-&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;es
 ac&lt;/span&gt;&lt;span&gt;h&lt;/span&gt;&lt;span&gt;ats
 de &lt;/span&gt;&lt;span&gt;matér&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;aux et &lt;/span&gt;&lt;span&gt;les
 travaux &lt;/span&gt;&lt;span&gt;réal&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;sés &lt;/span&gt;&lt;span&gt;par
 &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;&amp;#039;ent&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;eprise
 &lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;le-même &lt;/span&gt;&lt;span&gt;ou
 u&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;e
 &lt;/span&gt;&lt;span&gt;entrep&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;ise qu&lt;/span&gt;&lt;span&gt;i
 l&lt;/span&gt;&lt;span&gt;u&lt;/span&gt;&lt;span&gt;i
 &lt;/span&gt;&lt;span&gt;est &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;iée&lt;/span&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;  &lt;/span&gt;Les surfaces non dédiées à une activité économique ou commerciale.&lt;/p&gt;&lt;p&gt;Dans l&amp;#039;hypothèse où les
 investissements immobiliers seraient
 portes conjointement par une Société immobilière et une société d&amp;#039;exploitation liée, le calcul du montant
 de la dépense subventionnable sera effectué
 sur l&amp;#039;une des deux structures concernées, sans possibilité de cumul.&lt;/p&gt;&lt;p&gt;Conformément à l&amp;#039;article R1511-14 du code général
 des collectivités territoriales, l&amp;#039;entreprise
 bénéficiaire devra maintenir son activité sur les
 terrains et bâtiments pour lesquels elle a bénéficié de l&amp;#039;aide pendant une période de trois
 ans minimums. Par ailleurs, l&amp;#039;immeuble ayant bénéficié de l&amp;#039;aide devra être
 destiné à une activité économique pendant une durée
 minimale de 10 ans suivants l&amp;#039;attribution de la
 subvention.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;achat des locaux que l&amp;#039;entreprise louait jusqu&amp;#039;alors.&lt;/li&gt;&lt;li&gt;extension des locaux afin d&amp;#039;augmenter la production et la productivité.&lt;/li&gt;&lt;li&gt;reconstruction ou rénovation de locaux vétustes. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Peuvent bénéficier de l&amp;#039;aide, toutes les PME (mains de 250 salaries et 50 M€ de chiffre d&amp;#039;affaires):&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;I&lt;/span&gt;&lt;span&gt;mma&lt;/span&gt;&lt;span&gt;t&lt;/span&gt;&lt;span&gt;riculées
 &lt;/span&gt;&lt;span&gt;au &lt;/span&gt;&lt;span&gt;Registre
 &lt;/span&gt;&lt;span&gt;du &lt;/span&gt;&lt;span&gt;Commerce
 &lt;/span&gt;&lt;span&gt;et &lt;/span&gt;&lt;span&gt;des
 &lt;/span&gt;&lt;span&gt;Sociétés &lt;/span&gt;&lt;span&gt;ou au Réperto&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;re des &lt;/span&gt;&lt;span&gt;métiers,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;A jour de leurs cotisations fiscales et sociales,&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Disposant d&amp;#039;une situation financière saine,&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Fa&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;sa&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;t &lt;/span&gt;&lt;span&gt;pr&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;uve
 d&lt;/span&gt;&lt;span&gt;e &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;ur
 &lt;/span&gt;&lt;span&gt;capacité à&lt;/span&gt;&lt;span&gt; m&lt;/span&gt;&lt;span&gt;ener &lt;/span&gt;&lt;span&gt;à &lt;/span&gt;&lt;span&gt;b&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;n l&lt;/span&gt;&lt;span&gt;e
 &lt;/span&gt;&lt;span&gt;pro&lt;/span&gt;&lt;span&gt;j&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;t
 compte-t&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;nu
 &lt;/span&gt;&lt;span&gt;des concou&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;s &lt;/span&gt;&lt;span&gt;pu&lt;/span&gt;&lt;span&gt;bli&lt;/span&gt;&lt;span&gt;cs
 so&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;cités.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les cas de portage du projet immobilier par une SCI, une holding, une société immobilière dédiée ou de financement en crédit-bail immobilier seront
 examinés au cas par cas. Hors Crédit-bail immobilier, portage par une société foncière, une société d&amp;#039;économie mixte ou une société immobilière liée à
 cette dernière, il est exigé une adéquation de capital minimum de 50%
 entre la société porteuse de l&amp;#039;investissement immobilier et
 l&amp;#039;entreprise d&amp;#039;exploitation locataire des locaux objets du
 projet.&lt;/p&gt;&lt;p&gt;Les sociétés de portage immobilier bénéficiaires concernées
 devront s&amp;#039;engager à &lt;span&gt;rétroc&lt;/span&gt;&lt;span&gt;éde&lt;/span&gt;&lt;span&gt;r &lt;/span&gt;&lt;span&gt;à &lt;/span&gt;&lt;span&gt;l&amp;#039;&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;ntr&lt;/span&gt;&lt;span&gt;epr&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;se &lt;/span&gt;&lt;span&gt;d&amp;#039;&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;xploi&lt;/span&gt;&lt;span&gt;ta&lt;/span&gt;&lt;span&gt;tion !&amp;#039;a&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;de att&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;buée et
 avo&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;r &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;a capac&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;té &lt;/span&gt;&lt;span&gt;d&lt;/span&gt;&lt;span&gt;&amp;#039;&lt;/span&gt;&lt;span&gt;en &lt;/span&gt;&lt;span&gt;apport&lt;/span&gt;&lt;span&gt;er &lt;/span&gt;&lt;span&gt;la &lt;/span&gt;&lt;span&gt;pre&lt;/span&gt;&lt;span&gt;u&lt;/span&gt;&lt;span&gt;ve &lt;/span&gt;&lt;span&gt;p&lt;/span&gt;&lt;span&gt;our &lt;/span&gt;&lt;span&gt;pouv&lt;/span&gt;&lt;span&gt;o&lt;/span&gt;&lt;span&gt;i&lt;/span&gt;&lt;span&gt;r obte&lt;/span&gt;&lt;span&gt;ni&lt;/span&gt;&lt;span&gt;r &lt;/span&gt;&lt;span&gt;l&lt;/span&gt;&lt;span&gt;e &lt;/span&gt;&lt;span&gt;v&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;se&lt;/span&gt;&lt;span&gt;ment &lt;/span&gt;&lt;span&gt;de &lt;/span&gt;&lt;span&gt;la &lt;/span&gt;&lt;span&gt;s&lt;/span&gt;&lt;span&gt;ubv&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;span&gt;n&lt;/span&gt;&lt;span&gt;tion&lt;/span&gt;&lt;span&gt;.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les cas de portage du projet immobilier par une SCI ou de financement
 en crédit-bail immobilier seront examinés au cas
 par cas. En cas de portage du projet par une autre société (société civile immobilière,
 société immobilière, SAS, SARL, holding ou non...), cette
 société devra être une entreprise liée à
 l&amp;#039;entreprise aidée au sens de la définition communautaire et
 constituer une même entité économique. Néanmoins, dans l&amp;#039;hypothèse
@@ -12772,1083 +12617,789 @@
 faciliter les démarches des entreprises candidates et
 de transmettre aux porteurs de projets le fond de dossier et les pièces à compléter, puis
 de les transmettre aux services départementaux
 instructeurs une fois finalisés.&lt;/p&gt;
 &lt;p&gt;Après réception des pièces
 fournies par l&amp;#039;intermédiaire de la CCI, une copie du fond de dossier sera transmise pour information par courrier électronique à la Communauté de communes
 dans un délai maximum de 2 semaines. Une fois le dossier finalisé puis validé (examen de complétude),
 la demande d&amp;#039;aide sera, sauf opposition expresse
 de l&amp;#039;autorité délégante, présentée à la Commission
 Permanente du Département. Après délibération de celle-ci une note de synthèse présentant l&amp;#039;entreprise concernée et
 son projet immobilier ainsi qu&amp;#039;un appel de fonds
 relatif à la contribution intercommunale seront adressés
 à l&amp;#039;EPCI.&lt;/p&gt;
 &lt;p&gt;En parallèle
 le Département transmettra à l&amp;#039;entreprise
 bénéficiaire la notification de la subvention attribuée ainsi que la convention financière et la liste des pièces à
 lui retourner pour obtenir le versement des fonds.&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités de versement&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le versement des fonds sera effectué par le Département
 sur présentation des factures certifiées acquittées
 correspondant aux dépenses éligibles retenues dons le cadre de l&amp;#039;attribution
 de la subvention et attestant
 que la réalisation de l&amp;#039;opération est bien conforme au
 projet retenu.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Engagement &lt;span&gt;du&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;bénéficiai&lt;/span&gt;&lt;span&gt;r&lt;/span&gt;&lt;span&gt;e&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le bénéficiaire de l&amp;#039;aide s&amp;#039;engage à apposer pendant 3 mois et de manière visible une affiche A3 symbolisant l&amp;#039;aide de la collectivité.&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>CC Falaises du Talou</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.falaisesdutalou.fr/</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Communauté de communes Falaises
 du Talou&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Développement Économique&lt;/p&gt;&lt;p&gt;Tél. 02 35 04 85 10&lt;/p&gt;&lt;p&gt;Port. 07 56 16 40 83&lt;/p&gt;&lt;p&gt;46 bis, rue du Général de Gaulle&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;76630 Envermeu&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>economie@falaisesdutalou.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-linvestissement-immobilier-des-entreprises-du-territoire/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes Falaises du Talou</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>17/05/2024</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>92394</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Préfecture de la Dordogne</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il sera tenu compte de la nature du projet et de son degré de maturité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Votre Sous-préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Sarlat, Bergerac ou Nontron ;
  &lt;/li&gt;
  &lt;li&gt;
   La Préfecture de la Dordogne, Direction de la Citoyenneté et de la Légalité, bureau du contrôle budgétaire et des dotations de l&amp;#039;Etat, si vous relevez de l&amp;#039;arrondissement de Périgueux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Votre dossier est à déposer via l&amp;#039;outil démarches-simplifiées:
 &lt;/p&gt;
 &lt;p&gt;
  https://www.demarches-simplifiees.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle sur les modalités de dépôt des demandes.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>claudine.soleilhavoup@dordogne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3195-copie-10h04-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>DDT de la Dordogne</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>29/04/2021</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>101008</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Préfecture des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/hp-detr2021</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez :
 &lt;/p&gt;
 &lt;p&gt;
  - Votre Sous-Préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Bagnères-de-Bigorre ou d&amp;#039;Argelès-Gazost
 &lt;/p&gt;
 &lt;p&gt;
  - La Préfecture des Hautes-Pyrénées, Bureau des Relations avec les Collectivités Territoriales, si vous relevez de l&amp;#039;arrondissement de Tarbes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Téléphone : 05.62.56.64.32
  &lt;/li&gt;
  &lt;li&gt;
   Annie Latour :
   &lt;a href="mailto:annie.latour&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    annie.latour&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Céline Salles :
   &lt;a href="mailto:celine.salles&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    celine.salles&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>stephanie.berdet@hautes-pyrenees.gouv.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a879-copie-15h01-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>DDT65</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>23/08/2021</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-[...294 lines deleted...]
-      <c r="A66" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>162650</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Investir pour soutenir des démarches en faveur du commerce, de l’artisanat et des services</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>FEDER - Fiche-Action 8 - Investir pour soutenir des démarches en faveur du commerce, de l’artisanat et des services</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Isle en Périgord (Syndicat mixte)</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
+      <c r="J64" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à : 50 000 €</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;A l’échelle du Pays, la principale fragilité du secteur artisanal, dont l’inscription spatiale est diffuse (notamment dans les territoires ruraux),&lt;br /&gt;est d’assurer la continuité et la reprise d’activité, face à l’accélération de l’effet générationnel. L’organisation du commerce sur le territoire se&lt;br /&gt;caractérise par des relations d’interdépendances, qui s’appuient sur une zone de chalandise robuste. On consomme sur place avec peu d’évasion.&lt;br /&gt;Le commerce est ainsi un élément structurant, qui ne demande qu’à s’inscrire dans les projets de territoire pour accompagner les politiques de revitalisation (Centre-Bourg, Centre-ville), tout en s’ajustant aux nouveaux comportements d’achats (des circuits de proximité à l’e-commerce).&lt;/p&gt;&lt;p&gt;Pour répondre au défi de l’adaptation et du maintien de la réponse de proximité, il s’agit ici d’apporter un nouveau souffle à des actions.&lt;br /&gt;L’enjeu central de ces nouveaux lieux de référence sera de créer une dynamique collective, dont l’impact en termes d’image et de qualité des services proposés, aura un effet d’entrainement sur la revitalisation des centres bourgs et des centres-villes, sur la requalification du foncier (diversification des fonctions) et sur la reprise d’activités.&lt;/p&gt;&lt;p&gt;Plus largement, l’accès aux services facilité grâce à la création d’outils numériques en vue de créer, tisser du lien social au travers différents domaines pourront aussi s’inscrire dans cette fiche (mise en réseau de professionnels par exemple).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Mettre en place des actions qui concourent au partage de connaissance et d’expertise à l’échelle de l’ensemble du territoire du Pays&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Observatoire …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mettre en place des actions de mise en réseau des professionnels&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Village d’artisans &lt;br /&gt;• Innovations commerciales : « Tiny commerce » (itinérant)&lt;br /&gt;• Matériel roulant et son équipement&lt;br /&gt;• Création d’outils favorisant l’échange, le partage dans divers domaines …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Créer ou réhabiliter des espaces sachant s’adapter aux nouveaux rythmes et attentes de la clientèle en proposant des services et des produits de qualité dans un cadre respectueux de son environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Réhabilitation de friches pour donner un nouvel élan commercial&lt;br /&gt;• Chaine e-commerce : plateforme, logistique, distribution, vente …&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Créer ou réhabiliter des espaces permettant d’étoffer ou de créer une offre, des services proposés&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Aménagement d’espaces intérieurs/extérieurs pouvant permettre d’offrir un lieu favorisant l’échange, le partage …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Revitalisation
 Attractivité économique
 Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P66" s="1" t="inlineStr">
+      <c r="P64" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q66" s="1" t="inlineStr">
+      <c r="Q64" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 25 000 €&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;• Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;• Les agriculteurs dans le cadre de leur seule activité agricole&lt;br /&gt;• Les dépenses d’auto-construction&lt;br /&gt;• Les contributions en nature&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>PAYS DE L'ISLE EN PÉRIGORD</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA8-Cce-Artisanat-Services.pdf</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W64" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>s.giedelmann@pays-isle-perigord.com</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/investir-pour-soutenir-des-demarches-en-faveur-du-commerce-de-lartisanat-et-des-services/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>391</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13876,272 +13427,272 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>165942</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Lancer mon projet de boutique</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Mon projet de boutique</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous souhaitez redynamiser votre centre-ville ou centre-bourg et faciliter le démarrage de nouvelles activités commerciales dans des conditions sécurisantes pour les entrepreneurs ?&lt;/p&gt;&lt;p&gt; Avec Mon projet de boutique, la Région Sud en partenariat avec Bpifrance et Initiative Sud prend en charge jusqu&amp;#039;à 50% du coût d’implantation d’une boutique sur votre territoire et accompagne les porteurs de projets à concrétiser la création de leur entreprise du montage de leur projet jusqu’au financement.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les communes&lt;/li&gt; 	&lt;li&gt;Les syndicats de communes&lt;/li&gt; 	&lt;li&gt;Les communautés de communes&lt;/li&gt; 	&lt;li&gt;Les communautés urbaines&lt;/li&gt; 	&lt;li&gt;Les communautés d&amp;#039;agglomération&lt;/li&gt; 	&lt;li&gt;Les Métropoles&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P68" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
         <is>
           <t>15/01/2024</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;En complémentarité d&amp;#039;&lt;a href="https://agence-cohesion-territoires.gouv.fr/action-coeur-de-ville-42" target="_blank"&gt;Action cœur de ville&lt;/a&gt;, &lt;a href="https://agence-cohesion-territoires.gouv.fr/petites-villes-de-demain-45"&gt;Petite ville de demain&lt;/a&gt; et des politiques d’aménagement favorisant le commerce de centre-ville ou de réhabilitation de cellules commerciales, Initiative Sud vous accompagne à favoriser l&amp;#039;implantation de nouveaux commerces au sein de locaux vacants situé sur votre territoire.&lt;br /&gt; &lt;br /&gt; Les porteurs de projets ayant candidaté sur la base d’un dossier constitué avec l’appui d’un conseiller d&amp;#039;Initiative Sud font l’objet d’un examen par un Comité technique de pré-sélection constitué des parties prenantes de l&amp;#039;Appel à projets (Initiative Sud, commune, EPCI, etc.).&lt;br /&gt; &lt;br /&gt; A l’issue, les candidats présélectionnés sont conviés à un comité de sélection qui délibérera du projet retenu.&lt;br /&gt; &lt;br /&gt; &lt;a href="https://sud.monprojetdeboutique.com/" target="_blank"&gt;Consulter les appels à projets en cours&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html"&gt;Trouver la plateforme Initiative au plus proche de chez vous&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/mon-projet-de-boutique</t>
         </is>
       </c>
-      <c r="W68" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;Portail Entreprises de la Région Sud&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;&lt;span&gt;Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;a href="tel:0805805145"&gt;&lt;strong&gt;0 805 805 145&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;span&gt;&lt;span&gt; (services et appels gratuits) &lt;/span&gt;&lt;/span&gt;ou par courriel à &lt;strong&gt;&lt;a href="mailto:relationentrepriseusager&amp;#64;maregionsud.fr"&gt;&lt;strong&gt;relationentrepriseusager&amp;#64;maregionsud.fr&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mon-projet-de-boutique-1/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF68" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>