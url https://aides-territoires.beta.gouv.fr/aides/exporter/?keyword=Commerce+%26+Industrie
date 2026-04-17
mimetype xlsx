--- v0 (2026-01-17)
+++ v1 (2026-04-17)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA84"/>
+  <dimension ref="A1:AH61"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,2941 +225,1778 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>162274</v>
+        <v>162282</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier de conseil et de financement pour créer, reprendre, transmettre ou développer votre entreprise</t>
+          <t>Redynamiser votre centre-ville ou centre-bourg et faciliter le démarrage de nouvelles activités commerciales dans des conditions sécurisantes pour les entrepreneurs</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Mon projet d'entreprise</t>
+          <t>Mon projet de boutique</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...2672 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez redynamiser votre centre-ville ou centre-bourg et faciliter le démarrage de nouvelles activités commerciales dans des conditions sécurisantes pour les entrepreneurs ? Avec Mon projet de boutique, la Région Sud en partenariat avec Bpifrance et Initiative Sud prend en charge jusqu&amp;#039;à 50% du coût d’implantation d’une boutique sur votre territoire et accompagne les porteurs de projets à concrétiser la création de leur entreprise du montage de leur projet jusqu’au financement.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les communes&lt;/li&gt; 	&lt;li&gt;Les syndicats de communes&lt;/li&gt; 	&lt;li&gt;Les communautés de communes&lt;/li&gt; 	&lt;li&gt;Les communautés urbaines&lt;/li&gt; 	&lt;li&gt;Les communautés d&amp;#039;agglomération&lt;/li&gt; 	&lt;li&gt;Les Métropoles&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En complémentarité d&amp;#039;&lt;a href="https://agence-cohesion-territoires.gouv.fr/action-coeur-de-ville-42" target="_blank"&gt;Action cœur de ville&lt;/a&gt;, &lt;a href="https://agence-cohesion-territoires.gouv.fr/petites-villes-de-demain-45"&gt;Petite ville de demain&lt;/a&gt; et des politiques d’aménagement favorisant le commerce de centre-ville ou de réhabilitation de cellules commerciales, Initiative Sud vous accompagne à favoriser l&amp;#039;implantation de nouveaux commerces au sein de locaux vacants situé sur votre territoire.&lt;br /&gt; &lt;br /&gt; Les porteurs de projets ayant candidaté sur la base d’un dossier constitué avec l’appui d’un conseiller d&amp;#039;Initiative Sud font l’objet d’un examen par un Comité technique de pré-sélection constitué des parties prenantes de l&amp;#039;Appel à projets (Initiative Sud, commune, EPCI, etc.).&lt;br /&gt; &lt;br /&gt; A l’issue, les candidats présélectionnés sont conviés à un comité de sélection qui délibérera du projet retenu.&lt;br /&gt; &lt;br /&gt; &lt;a href="https://sud.monprojetdeboutique.com/" target="_blank"&gt;Consulter les appels à projets en cours&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html"&gt;Trouver la plateforme Initiative au plus proche de chez vous&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/mon-projet-de-boutique</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Portail Entreprises de la Région Sud&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Permanence téléphonique du lundi au vendredi de 8h30 à 12h30 et de 13h30 à 17h30 au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mon-projet-de-boutique/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>155555</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour ouvrir une épicerie participative</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Ouverture et accompagnement de nouvelles épiceries associatives et participatives</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
-[...41 lines deleted...]
- &lt;br /&gt;
+ L&amp;#039;équipe de Monépi
+ &lt;span&gt;
+  &lt;strong&gt;
+   accompagne depuis 2017 les Épis de la création à la gestion au quotidien,
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ développe et adapte la plateforme monepi.fr en fonction des retours et demandes, et forme à son utilisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Description de l&amp;#039;aide :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Constitution et mobilisation des habitants pour constituer l&amp;#039;association :
+ &lt;/strong&gt;
+ Aide à la diffusion de l&amp;#039;idée, à la mobilisation et à l&amp;#039;organisation de présentations publiques pour parler du projet et convaincre la population.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Création d&amp;#039;une association :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ Appui dans les démarches administratives comme la rédaction et le dépôt des statuts de l&amp;#039;association grâce au partage d&amp;#039;outils clés en main (modèles de statuts, modèle de règlement intérieur, exemples de banques/assurances,
+ &lt;a href="https://www.monepi.fr/wp-content/uploads/2023/11/Guide-pratique-pour-la-creation-depiceries-participatives-081123.pdf" target="_self"&gt;
+  guide explicatif
+ &lt;/a&gt;
+ , ...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide pour trouver le local
+ &lt;/strong&gt;
+ : Mise à disposition de convention pour le prêt d&amp;#039;un local, phase durant laquelle l&amp;#039;épicerie peut exister grâce à un modèle de précommande avec une distribution hebdomadaire de produits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Paramétrage de la plateforme et mise à disposition du catalogue de fournisseurs (5 000 producteurs et 100 000 produits disponibles à ce jour) :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un wiki pour la prise en main de la plateforme, aide pour constituer l&amp;#039;offre de l&amp;#039;épicerie en ajoutant de nouveaux producteurs et produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ouverture des adhésions et premières commandes :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un pack communication contenant des éléments de communication (logo, flyer, vidéo, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ensuite, ce sera à vous de faire du local un lieu convivial et accueillant :
+ &lt;/span&gt;
+ &lt;span&gt;
+  aménagement et remplissage des rayons de l&amp;#039;épicerie de manière participative.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La plateforme de gestion en ligne mise gratuitement à disposition présente de nombreuses fonctionnalités pensées pour faciliter la gestion de l&amp;#039;épicerie : boutique en ligne, gestion du planning, des commandes et des adhésions, mutualisation des produits et des producteurs , comptabilité et bien d&amp;#039;autres (gestion d&amp;#039;un bar coopératif, gestion d&amp;#039;un potager participatif, organisation de services entre adhérents...). Nous assurons un service de conseils et d&amp;#039;assistance personnalisée 7j/7 par téléphone et/ou mail, même après l&amp;#039;ouverture !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Spécificités de l&amp;#039;Épi :
+ &lt;/em&gt;
+ &lt;span&gt;
+  L&amp;#039;association et les adhérents donnent de leur temps (2 heures par mois), accèdent à une alimentation choisie, locale, de qualité à des prix réduits (sans marge ni intermédiaire), et peuvent tisser des liens entre eux. La collectivité fournit ainsi le local et redynamise son village. Les agriculteurs locaux apportent leurs produits et ont accès à un circuit de distribution de proximité leur garantissant une juste rémunération puisqu&amp;#039;ils peuvent choisir leur prix.
+ &lt;/span&gt;
+ En plus de la plateforme informatique soutenant la gestion du circuit et limitant l&amp;#039;épuisement associatif, l&amp;#039;association pourra pourra bénéficier de l&amp;#039;entraide et la solidarité du réseau des Épis, valeurs fortes inscrites dans notre charte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Résultats :
+ &lt;/em&gt;
+ Diminution des distances parcourues par les produits et les citoyens  ; accès à des produits locaux de qualité à prix réduits (prix de gros, sans marge) ; vie apportée dans le quartier ou le village, par les liens sociaux tissés dans un espace d&amp;#039;approvisionnement et de convivialité ; flexibilité du modèle permettant une liberté dans les choix faits par l&amp;#039;association locale ; pouvoir d&amp;#039;action et réappropriation de l&amp;#039;alimentation par les citoyens.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
-[...2 lines deleted...]
-Foncier
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  185 Épis ont vu le jour et ont été accompagnés depuis 2017
+ &lt;/strong&gt;
+ (dont plus de la moitié dans des communes de moins de 3 500 habitants)
+ &lt;span&gt;
+  ,
+  &lt;strong&gt;
+   ce qui représente plus de 12 000 familles.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Quelques exemples concrets en vidéo :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;BdwrvR_Ay8U" target="_self"&gt;
+   L&amp;#039;Épi castelfortain
+  &lt;/a&gt;
+  , premier Épi ouvert en 2016 dans notre village : Châteaufort (Yvelines), dépourvu de commerce de proximité depuis 30 ans ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;gWaG4qQygYw" target="_self"&gt;
+   La Coop Singulière (Hérault)
+  &lt;/a&gt;
+  ouverte en 2018 ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;3LNvtbxz1Yo" target="_self"&gt;
+  L&amp;#039;Épi d&amp;#039;Arbonne-la-Forêt (Seine-et-Marne)
+ &lt;/a&gt;
+ ouvert en 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nous accompagnons tout citoyen motivé, association déjà créée (ou en cours de création), ou collectivité intéressée
+ &lt;/strong&gt;
+ sans distinction ni restriction.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Épi c&amp;#039;est un modèle de circuit court solidaire, participatif et associatif fonctionnant sans salarié ni marge, sans investissement ni risque financier. Il se veut
+ &lt;strong&gt;
+  reproductible partout, par qui le souhaite
+ &lt;/strong&gt;
+ ; il ne nécessite que de la motivation et de l&amp;#039;investissement humain, quel que soit le nombre d&amp;#039;habitants au départ du projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous avons à cœur de développer un projet qui répond aux attentes et aux besoins spécifiques du territoire, c&amp;#039;est la raison pour laquelle nous proposons un accompagnement 100% personnalisé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.monepi.fr/</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://monepi.fr/administrateur/inscription-nouveau-site.php</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous avez un projet d&amp;#039;alimentation alternatif en circuit court sur votre commune (épicerie participative, supermarché coopératif, groupement d&amp;#039;achats locaux, écolieu...) ? Vous voulez plus d&amp;#039;informations ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quel que soit votre projet ou son stade d&amp;#039;avancement, planifions un appel ou une visio pour en discuter davantage !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.monepi.fr/?page_id&amp;#61;1327" target="_self"&gt;
+  Vous pouvez directement planifier un appel de 15 minutes ici
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a target="_self"&gt;
+  contact&amp;#64;monepi.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 06 50 60 78 48&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>solene.renaudie@outlook.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a138-etre-accompagne-pour-ouvrir-une-epicerie-part/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>154981</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les dynamiques durables de l'économie rurale</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche Action n°1</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Albigeois et des Bastides (PETR)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette subvention a pour objectif de créer un contexte territorial favorable à l&amp;#039;innovation, aux dynamiques économiques durables et aux approches coopératives et collaboratives en offrant les conditions matérielles et immatérielles et en accompagnant les initiatives locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagner les mutations de nos systèmes agricoles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer les circuits courts de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les projets collectifs de valorisation des produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innover/Expérimenter de nouvelles formes de pratiques dans les milieux agricoles face au changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contribuer à la création d&amp;#039;emploi et à l&amp;#039;innovation dans les entreprises :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maintenir et consolider le tissu d&amp;#039;entreprises et de commerces de proximité ainsi que l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser et soutenir les coopérations entre acteurs et l&amp;#039;économie collaborative en réponse aux enjeux de transition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une économie qui valorise les ressources du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Valoriser le potentiel touristique et encourager les dynamiques durables innovantes :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre touristique durable et accessible à tous
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir le territoire et rechercher une complémentarité entre les acteurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la montée en compétences des professionnels du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Acquisition de matériel et d&amp;#039;équipements, animation et valorisation de collectifs, espaces test agricoles, tiers lieu nourricier, sensibilisation/évènementiels pour accompagner les mutations de nos systèmes agricoles.
+ &lt;br /&gt;
+ •    Création, aménagement et équipement de lieux/sites économiques ; étude/ animation/développement d&amp;#039;une filière bois ; dispositif innovant de coopération et de mutualisation de moyens (PTCE, TZCLD, ...) ;...
+ &lt;br /&gt;
+ •    Création, aménagement et équipement de lieux/sites touristiques ; hébergements durables atypiques, insolites et solidaires ; actions de promotion et de valorisation des offres et attraits touristiques du territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Justine Chollet
+ &lt;br /&gt;
+ Chargée de mission LEADER
+ &lt;br /&gt;
+ &lt;a target="_self"&gt;
+  jchollet&amp;#64;ptab.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>jchollet@ptab.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1473-accompagner-les-dynamiques-durables-de-lecono/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
 Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
 Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>160858</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 1</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>de 10 000 à 50 000 euros</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuivre la valorisation de la filière forêt – bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La valeur ajoutée de LEADER se situera dans des interventions dont le besoin n&amp;#039;est pas comblé sur le territoire, notamment pour répondre aux enjeux de transmission d&amp;#039;entreprises, d&amp;#039;installation d&amp;#039;activités dans les centralités, ou encore d&amp;#039;adaptation d&amp;#039;outils de production pour une activité dédiée au public du territoire ; et en renforcement des initiatives existantes pour mettre en avant les atouts et opportunités existants au niveau local (bois local, activités à forte valeur ajoutée locale, circuits courts...). Le &amp;#43; LEADER sur l&amp;#039;économie : la proximité, l&amp;#039;ancrage local.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le maintien et le développement de secteurs d&amp;#039;activités structurants dans une approche de développement local et de transition écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des activités permettant le renforcement de l&amp;#039;attractivité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;emplois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, en agriculture (via une articulation nécessaire avec les orientations du Plan Alimentaire Territorial porté par le PETR du Pays d&amp;#039;Epinal Cœur des Vosges),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, au maintien de services et activités à proximité des populations
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - artisanat, au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;p&gt;
+ - commerces dont la surface est inférieure ou égale à 400 m2 délivrant un service de proximité au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur la création et/ou le développement d&amp;#039;équipements et/ou permettant la mise en œuvre d&amp;#039;un projet à une échelle intercommunale
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et/ou développement de projet de transformation des produits agricoles et forestiers, la vente, la logistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
+  &lt;strong&gt;
+   3
+  &lt;/strong&gt;
+  , permettant une promotion et une valorisation de la filière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+ &lt;li&gt;
+  qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD6" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>129721</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets contribuant à renforcer l'attractivité de la commune et de son territoire</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Agglo-communes - Renforcer l'attractivité de la commune et de son territoire</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création ou rénovation d&amp;#039;équipements structurants, réaménagement de centre-bourg, projets d&amp;#039;animations et de manifestations culturelles du territoire (hors fonctionnement), projets en faveur des enseignements artistiques, création d&amp;#039;équipements d&amp;#039;accès aux soins, achat et rénovation du dernier commerce de la commune, mobilisation des outils fonciers en faveur du renouvellement urbain, logements d&amp;#039;urgence (non pris en compte dans les actions du PLH)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Arts plastiques et photographie
+Espace public
+Friche
+Accès aux services
+Santé
+Commerces et services
+Revitalisation
+Equipement public
 Réhabilitation
+Accessibilité
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les projets seront limités au nombre de 3 maximum par commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.saint-lo-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Saint-Lô Agglo
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement et d&amp;#039;appui aux communes
+&lt;/p&gt;
+&lt;p&gt;
+ appuicommunes&amp;#64;saint-lo-agglo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 14 16 01 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>soukaina.alouah@saint-lo-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ab56-financer-des-projets-contribuant-au-developpe/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>128967</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le montage d’un projet de développement local dédié aux services et aux activités de proximité</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Descriptif
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les problématiques, les enjeux et objectifs en
+matière de développement économique territorial et de
+maintien des services commerciaux ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;une aide à la qualification et à la
+construction du projet de développement économique
+du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagné sur les projets d&amp;#039;attractivité et de
+cohésion territoriale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+économique et/ou le conseiller en développement
+territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la formalisation du projet
+et son suivi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en relation avec les organismes ressources
+en matière de développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;une rencontre avec les partenaires
+identifiés
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
 Attractivité économique
-Appui méthodologique
-[...3 lines deleted...]
-      <c r="O16" s="1" t="inlineStr">
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="X16" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contacter votre chambre des métiers et de l&amp;#039;artisanat :
-[...6 lines deleted...]
- &lt;br /&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Compte-rendu avec préconisations visant à préciser les
+objectifs du projet et les conditions de sa réalisation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18eb-etre-accompagne-dans-le-montage-dun-projet-de/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-      <c r="A17" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>119914</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Les artisans sont des professionnels disposant d&amp;#039;une qualification et qui exerce une activité de production, de transformation, de réparation ou de prestation de services. Les chambres des métiers et de l&amp;#039;artisanat sont à leur côté pour leur apporter un appui et une expertise pour le développement de leur activité.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous souhaitez mobiliser le savoir-faire des artisans dans vos projets, impliquer les forces-vives de vos territoires, les CMA vous proposent l&amp;#039;accompagnement de conseillers spécialisés :
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   • Identifier vos besoins et les possibles interventions des artisans
  &lt;/strong&gt;
  &lt;br /&gt;
  Par exemple, pour un projet de rénovation énergétique des bâtiments publics, faites appel à des artisans du bâtiment spécialisés ;
  &lt;br /&gt;
  Un projet alimentaire territorial peut développer l&amp;#039;approvisionnement des cantines scolaires en produit artisanaux de qualité et de proximité ;
  &lt;br /&gt;
  • Informer les artisans sur les projets locaux
  &lt;br /&gt;
  Parce que la première barrière pour que les artisans participent aux projets des collectivités c&amp;#039;est l&amp;#039;information. Faire prendre conscience aux artisans qu&amp;#039;ils peuvent contribuer aux projets locaux ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
@@ -3181,174 +2018,828 @@
  &lt;br /&gt;
  - Sensibiliser les artisans sur leur possibilité d&amp;#039;offrir leurs services au secteur public ;
  &lt;br /&gt;
  - Les former sur les principes de la commande publique ;
  &lt;br /&gt;
  - Leur apporter une aide technique sur la forme de la réponse à la commande publique ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   •Accompagner la collectivité dans son projet d&amp;#039;attractivité économique et de revitalisation de zones commerciales
   &lt;br /&gt;
  &lt;/strong&gt;
  - Identifier les artisans
  &lt;br /&gt;
  - Accompagner les démarches administratives liées à l&amp;#039;installation/reprise
  &lt;br /&gt;
  - Accompagner le projet financier (vérification de la solidité financière du projet/business plan)
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/03db-copie-14h44-faire-confiance-au-savoir-faire-a/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>119911</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
+Département
+Région
+Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le réseau des chambres des métiers et de l&amp;#039;artisanat vous propose l&amp;#039;expertise de ses conseillers en immobilier et implantation d&amp;#039;entreprises, sur l&amp;#039;aménagement et les documents d&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Partant de votre projet et des besoins de votre territoire et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA, le conseiller CMA identifie avec vous les enjeux et besoins locaux et élabore un plan d&amp;#039;action pour la mise en œuvre de solutions adaptées. Le cas échéant :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •Identifier les potentiels activités pouvant s&amp;#039;installer en fonction :
+ &lt;br /&gt;
+ - Des activités déjà présentes sur le territoire ;
+ &lt;br /&gt;
+ - De la concurrence entre grandes-moyennes surfaces et commerces de proximité ;
+ &lt;br /&gt;
+ - De l&amp;#039;équilibre entre activités économiques du centre et de la périphérie ;
+ &lt;br /&gt;
+ - Du sourcing des artisans intéressés pour une installation ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •S&amp;#039;informer sur les offres d&amp;#039;installations :
+ &lt;br /&gt;
+ - Identifier les locaux vacants ;
+ &lt;br /&gt;
+ - Etudier les projets d&amp;#039;aménagement et documents d&amp;#039;urbanisme ;
+ &lt;br /&gt;
+ - Anticiper les futures cession-reprise d&amp;#039;activités ;
+ &lt;br /&gt;
+ - Collaborer avec la foncière du territoire ;
+ &lt;br /&gt;
+ - Accompagner l&amp;#039;installation de l&amp;#039;artisan et l&amp;#039;adaptation/l&amp;#039;aménagement des locaux ;
+ &lt;br /&gt;
+ - Identifier des artisans (par le biais de concours ou critères prédéfinis pas la collectivité ;
+ &lt;br /&gt;
+ - Accompagner l&amp;#039;artisan sur son projet financier (vérification de la solidité financière du projet/business plan) ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •Contribuer aux réflexions sur la logistique urbaine
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Foncier
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Réhabilitation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e5eb-copie-14h34-accompagner-linstallation-dactivi/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>119907</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  réalisation de diagnostic flash
+ &lt;/li&gt;
+ &lt;li&gt;
+  élaboration d&amp;#039;un plan d&amp;#039;action adapté pour répondre aux besoins du territoire et mettre en place les actions adaptées aux acteurs économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide à l&amp;#039;implantation d&amp;#039;artisans
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Foncier
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Réhabilitation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;br /&gt;
+ • Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9104-beneficier-de-lexpertise-dun-conseiller-en-de/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>122827</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Développer la dynamique culturelle sur le territoire (LEADER /Fiche action 2)</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Développer la dynamique culturelle sur le territoire</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Nord Haute-Marne (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention maximale de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les objectifs sont multiples et visent à
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  renforcer l&amp;#039;attractivité et le rayonnement du territoire notamment après des jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la mise en synergie des acteurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer les pratiques culturelles et artistiques (apprentissage et diffusion)
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurer un maillage territorial satisfaisant en matière d&amp;#039;équipements et d&amp;#039;actions culturelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser le développement d&amp;#039;actions collectives
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  renforcer l&amp;#039;animation et le rayonnement du territoire grâce au développement de l&amp;#039;offre culturelle
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seront soutenues les actions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études, diagnostics pour la création ou le développement de l&amp;#039;offre culturelle sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation territoriale permettant la création d&amp;#039;une offre culturelle innovante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de véhicules permettant le développement de la culture nomade
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sessions de sensibilisation et d&amp;#039;information à destination des acteurs en charge de la valorisation et de la promotion culturelle (agents et élus) sur les thématiques du développement de la dynamique culturelle dans un sens large
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en réseau et mutualisation/coordination des sites, du matériel et des acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et développement d&amp;#039;actions collectives de promotion et de diffusion culturelle (agenda culturel, supports de communication)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de communication et de promotion de l&amp;#039;offre culturelle : animations, création de supports, outils de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement d&amp;#039;évènements disposant d&amp;#039;un rayonnement supra-communautaire (événement culturel, évènement sportif, événement de pleine nature) : concernant le soutien à des événements existants, ils devront apporter une réelle plus-value par rapport aux éditions précédentes (nouveaux partenaires culturels, rayonnement plus important) pour être éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Emergence, modernisation et développement de lieux pluri-acteurs et/ou pluri-disciplines dédiés exclusivement à la pratique culturelle et artistique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires seront prioritairement localisés dans le périmètre du GAL, mais pourront également être localisés en dehors du GAL, tout comme les opérations réalisées, à condition que l&amp;#039;impact sur le territoire du GAL puisse être démontré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention sera comprise entre 3 000 € minimum et 50 000 € maximum
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE DU NORD HAUTE MARNE</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe technique du GAL Saint-Dizier, Der et Marne est à votre disposition et vous pouvez nous contacter par mail ou par téléphone :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  leader&amp;#64;syndicatnord52.fr - tel 03.25.06.65.15
+ &lt;/li&gt;
+ &lt;li&gt;
+  secretariat&amp;#64;syndicatnord52.fr - tel 03.25.55.28.23
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>leader@syndicatnord52.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba01-innover-et-federer-pour-renforcer-les-service/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte du nord Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>120275</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Développer une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Développement d’une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Chambre d'agriculture de la Drôme</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Actions favorisant l&amp;#039;accès aux produits alimentaires locaux issus de l&amp;#039;agriculture : accompagnement à la création de marchés de producteurs ou à la redynamisation de marchés existants (marchés permanents ou ponctuels liés à un événement), accompagnement à la création d&amp;#039;un nouveau point de vente de produits locaux (étude de marché, animation du groupe de producteurs...), appui à la création de projet alimentaire territorial, promotion de la plate-forme Agrilocal (en partenariat avec le
  &lt;a href="https://collectivites.ladrome.fr/service/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal/"&gt;
   Département
  &lt;/a&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -3407,166 +2898,196 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    diagnostic alimentaire du territoire
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    concertation avec les acteurs du système alimentaire
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    définition d&amp;#039;un plan d&amp;#039;actions
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    évaluation du projet
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/developpement-dune-alimentation-de-proximite/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre d&amp;#039;Agriculture de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Service Alimentation et Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 26 99 43
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:nina.croizet&amp;#64;drome.chambagri.fr" rel="noopener" target="_blank"&gt;
     nina.croizet&amp;#64;drome.chambagri.fr
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;
     www.synagri.com/drome
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6651-developpement-dune-alimentation-de-proximite/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-      <c r="A19" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>120316</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;une stratégie de renforcement de l&amp;#039;attractivité des centres bourgs et villes et élaboration d&amp;#039;un plan d&amp;#039;actions opérationnel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous, échanges avec la collectivité pour :
@@ -3592,2563 +3113,6164 @@
 &lt;p&gt;
  Après validation de la proposition d&amp;#039;intervention de la CCI par la collectivité et selon les cas :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   réunion de lancement de l&amp;#039;intervention avec les acteurs concernés (commerçants...)
  &lt;/li&gt;
  &lt;li&gt;
   réalisation du diagnostic des facteurs d&amp;#039;attractivité du centre bourg,
  &lt;/li&gt;
  &lt;li&gt;
   rendu intermédiaire des premiers éléments du diagnostic,
  &lt;/li&gt;
  &lt;li&gt;
   élaboration du plan d&amp;#039;actions,
  &lt;/li&gt;
  &lt;li&gt;
   présentation à la collectivité et remise d&amp;#039;un rapport,
  &lt;/li&gt;
  &lt;li&gt;
   présentation collective des résultats aux acteurs concernés (commerçants, office de tourisme...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/renforcer-attractivite-commerciale-centre-bourg-un-centre-ville/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre de Commerce et d&amp;#039;Industrie de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Projet TPE Commerce Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 75 70 34
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:commerce-tourisme&amp;#64;drome.cci.fr"&gt;
     commerce-tourisme&amp;#64;drome.cci.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Site :
    &lt;a href="http://www.drome.cci.fr/"&gt;
     www.cci.drome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e451-renforcer-lattractivite-commerciale-dun-centr/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>119747</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Relocaliser l'alimentation et valoriser les produits locaux</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à développer l&amp;#039;approvisionnement local et à animer des dynamiques territoriales avec les acteurs des filières alimentaires locales. Nous proposons des solutions adaptées pour renforcer ces filières, favoriser les liens entre producteurs et consommateurs, soutenir l&amp;#039;économie territoriale et promouvoir une alimentation durable, tout en répondant aux enjeux de souveraineté alimentaire et de transition écologique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a1be-accompagner-lemergence-de-circuits-courts-et-/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>117422</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition des enjeux d'aménagement et de développement local</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans  leurs réflexions amont d&amp;#039;aménagement et d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Suite au diagnostic territorial (réalisable dans le cadre d&amp;#039;ID77), le Département met à disposition de la collectivité ses connaissances et ses compétences techniques, afin qu&amp;#039;elle bénéficie d&amp;#039;un accompagnement amont permettant de l&amp;#039;aider à identifier les grands enjeux et les outils à mobiliser, dans l&amp;#039;optique d&amp;#039;un aménagement durable de son territoire.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Cet accompagnement peut être mené en amont de tout projet d&amp;#039;aménagement du territoire, de type :
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ - Aménagement d&amp;#039;un centre bourg,
+&lt;/p&gt;
+&lt;p&gt;
+ - Intégration des mobilités dans les espaces publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - Choix d&amp;#039;un lieu pour un équipement
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le projet d&amp;#039;aménagement pourra être poursuivi pour sa mise en œuvre dans le cadre d&amp;#039;ID77
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalité
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Premier contact avec la collectivité pour préciser la commande,
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;une réunion avec la collectivité, les services départementaux et organismes concernés, afin d&amp;#039;identifier les enjeux et problématiques,
+&lt;/p&gt;
+&lt;p&gt;
+ - Production par le Département d&amp;#039;un document synthétisant ces enjeux et proposant des outils à mobiliser.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Biodiversité
+Equipement public
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Milieux humides
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f9b-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>117378</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Assister les collectivités dans un projet de requalification des anciennes zones d'activité</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité d&amp;#039;optimiser ses arbitrages et de sécuriser ses investissements
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un diagnostic global de zones d&amp;#039;activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise en architecture et urbanisme (schéma d&amp;#039;intention, identification des enjeux, apport de références, animation de réunions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation en réunion de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  (le cas échéant), production d&amp;#039;une note de synthèse
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur devis au cas par cas (temps passé estimé).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8e3-assister-les-collectivites-dans-un-projet-de-/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>117149</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Assister les collectivités dans un projet de requalification des friches industrielles et commerciales</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité d&amp;#039;optimiser ses arbitrages financiers, urbanistiques et calendaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;élaboration d&amp;#039;un diagnostic de site.
+ Le cas échéant, production d&amp;#039;un bilan financier d&amp;#039;aménagement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Participation en réunion de travail
+  &lt;/li&gt;
+  &lt;li&gt;
+   Production de supports (ppt, notes)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sur devis au cas par cas (temps passé estimé).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e37-assister-les-collectivites-dans-un-projet-de-/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>98767</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement économique et l'emploi</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H20" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les objectifs sont multiples et visent à
- &lt;br /&gt;
+ Depuis 2010, le Pays vit une profonde transformation de son tissu économique. Il s&amp;#039;appuyait sur une production
+ agricole reconnue par les industriels, des unités de sous-traitance automobiles et agroalimentaires diversifiées et
+ un secteur tertiaire principalement tourné vers la santé et la vie publique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;expérience de revitalisation économique menée dans le cadre du dispositif Fonds National d&amp;#039;Aménagement et
+ de Développement du Territoire (FNADT) vient de s&amp;#039;achever sur un bilan très positif de 500 emplois créés. La
+ démarche de Veille prospective agricole et agroalimentaire va générer de nouvelles dynamiques des filières. Les
+ artisans et les commerçants de proximité souhaitent travailler en réseau, apporter des services nouveaux et
+ ouvrir des complémentarités face au développement des agglomérations.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  renforcer l&amp;#039;attractivité et le rayonnement du territoire notamment après des jeunes
-[...17 lines deleted...]
-  &lt;br /&gt;
+  Prospection, accueil et transmission d&amp;#039;unités économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Consolidation des richesses du territoire (hommes et savoir-faire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en réseau des acteurs, circulation de l&amp;#039;information, constitution de filières ou cluster
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamisation des filières économiques, dont le commerce et l&amp;#039;artisanat de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de stratégies concertées, de sites et d&amp;#039;événements touristiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
-[...4 lines deleted...]
-&lt;/p&gt;
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de forum de l&amp;#039;emploi, de réunion d&amp;#039;information sur les besoins en manœuvre locale...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de rencontre par filières économiques, de speed dating...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition de conseil en gestion de projets entreprenariaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentations d&amp;#039;actions collectives dans le domaine de l&amp;#039;artisanat et du commerce de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement de la stratégie touristique du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Emploi
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts indirects, correspondant aux frais de fonctionnement internes à la structure : calculés sur la base
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un taux forfaitaire de 15 % appliqué aux frais de personnel directs éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts directs en lien avec l&amp;#039;opération, dont :
+ &lt;/li&gt;
+&lt;/ol&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Études, diagnostics pour la création ou le développement de l&amp;#039;offre culturelle sur le territoire
-[...23 lines deleted...]
-  Emergence, modernisation et développement de lieux pluri-acteurs et/ou pluri-disciplines dédiés exclusivement à la pratique culturelle et artistique
+  travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisition ou location de matériel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de déplacement, d&amp;#039;hébergement et de restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations d&amp;#039;études, de conseils, de formation...
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;br /&gt;</t>
-[...21 lines deleted...]
- &lt;br /&gt;
+&lt;p&gt;
+ Le financement européen intervient toujours en contrepartie de financements publics nationaux différents de l&amp;#039;Europe. Pour un porteur de projet privé, cela implique qu&amp;#039;il devra solliciter un autre co-financeur public.
+&lt;/p&gt;
+&lt;h4&gt;
+ Au niveau administratif :
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dépenses engagées avant la date de réception de la demande d&amp;#039;aide ne seront pas prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses présentées doivent faire l&amp;#039;objet de plusieurs devis afin de vérifier la mise en concurrence et le caractère raisonnable des coûts.
+&lt;/p&gt;
+&lt;p&gt;
+ Avant de déposer un courrier de demande de subvention, le porteur doit présenter une délibération :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  approuvant le projet et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicitant une subvention européenne dans le cadre de LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  autorisant l&amp;#039;exécutif à signer tout document y afférent
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE PLOERMEL</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marjolaine PONDARD, Chargée de mission contractualisation :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:m.pondard&amp;#64;pays-ploermel.fr" rel="noopener" target="_blank"&gt;
+  m.pondard&amp;#64;pays-ploermel.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ - 06 69 71 55 38 - 02 30 19 01 82
+&lt;/p&gt;
+&lt;p&gt;
+ PETR Pays de Ploërmel - Cœur de Bretagne : 7 rue du Val - Les Carmes, BP30555 - 56800 Ploërmel
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.pays-ploermel.fr/" rel="noopener" target="_blank"&gt;
+  https://www.pays-ploermel.fr/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>m.pondard@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a57e-favoriser-le-developpement-economique-et-lemp/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>102299</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création d'épiceries solidaires</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Appel à candidatures pour la création épiceries solidaires - Association Nationale Des Epiceries Solidaires (ANDES)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Association Nationale Des Epiceries Solidaires (ANDES)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de
+ &lt;strong&gt;
+  France Relance
+ &lt;/strong&gt;
+ , et avec le soutien de ses partenaires, le réseau des épiceries solidaires ANDES soutient massivement la création de nouvelles épiceries solidaires et  lutte contre la précarité alimentaire tout en favorisant l&amp;#039;accès aux produits frais et de qualité, pour les populations isolées ou modestes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La crise sanitaire que nous traversons, devenue une crise économique et sociale, affecte durablement les ménages déjà fragiles, et de nouvelles catégories de population peu habituées à l&amp;#039;aide alimentaire (étudiants, travailleurs indépendants, familles monoparentales, familles modestes touchées par le chômage partiel...).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les épiceries solidaires sont une réponse pertinente à ces nouveaux besoins, en permettant à la fois un accès digne et non stigmatisant à une alimentation de qualité, un accompagnement personnalisé et une aide pour surmonter les difficultés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les épiceries solidaires sont des structures d&amp;#039;aide alimentaire et d&amp;#039;accompagnement social, proposant à leurs bénéficiaires d&amp;#039;effectuer leurs courses comme dans un commerce classique, pour un coût entre 10% et 30% de la valeur marchande des produits. Les bénéficiaires, orientés par des travailleurs sociaux, accèdent à l&amp;#039;épicerie pour une durée limitée et ont également accès à un accompagnement social pour les aider à sortir des difficultés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de France Relance, et avec le soutien de ses partenaires, ANDES vous accompagne dans votre projet. Les frais d&amp;#039;accompagnement sont pris en charge et une subvention est proposée pour les premiers investissements matériels. L&amp;#039;objectif : développer 300 nouvelles épiceries solidaires dans toute la France.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs de projet sélectionnés pourront bénéficier :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   d&amp;#039;un accompagnement à la création par les équipes ANDES ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   du financement d&amp;#039;une partie des investissements nécessaires à l&amp;#039;ouverture de l&amp;#039;épicerie : de 2 000€ à 15 000€ selon les projets
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Alimentation
+Economie sociale et solidaire
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Organismes public ou privé et porteurs de projet souhaitant voir s&amp;#039;implanter une épicerie solidaire sur son territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U20" s="1" t="inlineStr">
         <is>
-          <t>SYNDICAT MIXTE DU NORD HAUTE MARNE</t>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/creer-une-epicerie-solidaire/</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/appel-candidatures-creation-epiceries-solidaires/</t>
         </is>
       </c>
       <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;équipe technique du GAL Saint-Dizier, Der et Marne est à votre disposition et vous pouvez nous contacter par mail ou par téléphone :
-[...9 lines deleted...]
-&lt;/ul&gt;</t>
+ Audrey LATRA :
+ &lt;a href="mailto:audrey.latra&amp;#64;andes-france.com" rel="noopener" target="_blank"&gt;
+  audrey.latra&amp;#64;andes-france.com
+ &lt;/a&gt;
+ - 07 87 35 58 75
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y20" s="1" t="inlineStr">
         <is>
-          <t>leader@syndicatnord52.fr</t>
+          <t>caroline.bechade@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z20" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/ba01-innover-et-federer-pour-renforcer-les-service/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19a-soutenie-la-creation-depiceries-solidaires/</t>
         </is>
       </c>
       <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>DREAL Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
+    <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
-        <v>128235</v>
+        <v>163580</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'un soutien dans la création d'une boutique - Boutique Tremplin</t>
-[...4 lines deleted...]
-          <t>BT</t>
+          <t>Soutenir financièrement les commerces et services du quotidien présents dans les centres-bourgs</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Ouest Aveyron Communauté</t>
+          <t>Communauté de Communes La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>Entreprise privée</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
         </is>
       </c>
       <c r="K21" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Soutenir :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;activité économique des centres-bourgs des communes appartenant au territoire La Rochefoucauld Porte du Périgord ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers destinés au maintien d’un ou plusieurs derniers commerces de proximité de première nécessité non concurrentiels&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Emploi
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Projets de centre-bourg situés : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans les périmètres ORT (Opération de Revitalisation de Territoire) pour les communes de La Rochefoucauld-en-Angoumois et Montbron ;&lt;/li&gt;&lt;li&gt;Selon la cartographie des centres-bourgs pour les autres communes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité des projets :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accueillir des entreprises artisanales, commerciales ou de service ;&lt;/li&gt;&lt;li&gt;Produire et commercialiser des biens ou des services sur le zonage défini ;&lt;/li&gt;&lt;li&gt;Investissements participant à la transition écologique : consommation énergétique du bâtiment, développement des énergies renouvelables, optimisation de la gestion des déchets, valorisation de l’économie circulaire, préservation de la ressource en eau…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Obligations légales et administratives :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les projets de travaux et d’aménagement, fournir l’autorisation de travaux ou le permis de construire ;&lt;/li&gt;&lt;li&gt;Adhérer aux services du Conseiller Énergie Partagée (CEP) de la Communauté de Communes et réaliser un audit énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité temporelle des dépenses :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses présentées doivent respecter la règlementation européenne et nationale des aides d’Etat&lt;/li&gt;&lt;li&gt;Tout commencement d’exécution avant le dépôt de la demande d’aide est susceptible de rendre tout ou partie du projet inéligible ;&lt;/li&gt;&lt;li&gt;Aucun dossier ne peut être déposé après l’achèvement matériel de l’opération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Un seul dossier de demande d’aide peut être déposé par commune tous les deux ans.&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>CC La Rochefoucauld porte du Périgord</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.rochefoucauld-perigord.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service développement économique de la Communauté de Communes&lt;/p&gt;&lt;p&gt;07 62 66 69 46 / &lt;a target="_self"&gt;economie&amp;#64;rochefoucauld-perigord.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>economie@rochefoucauld-perigord.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-daide-aux-commerces-et-services-du-quotidien-presents-dans-les-centres-bourgs/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>La Rochefoucauld Porte du Périgord</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>163028</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Accompagner l’émergence de nouvelles de service accessibles et adaptées aux usagers du territoire&lt;/h2&gt;&lt;h4&gt;OBJECTIF STRATEGIQUE : Innover pour redynamiser les pôles de proximité à travers de nouveaux services&lt;/h4&gt;&lt;h4&gt;Soutien au premier/dernier commerce, aux lieux polyvalents, aux lieux collectifs d’innovation, aux espaces partagés&lt;/h4&gt;&lt;p&gt;En complémentarité avec les dispositifs existants, il va s’agir de favoriser l’émergence de projets innovants par la mobilisation des réseaux, par un travail de soutien à des porteurs de projets, par l’appui à une ingénierie amont capable de garantir l’opportunité, la faisabilité, la viabilité et l’innovation des projets. Dans un objectif de sobriété, il est indispensable de travailler sur les mutualisations et les intensifications des usages. Par ailleurs, l’espace public doit, lui aussi, être pensé comme un lieu d’échanges et de services : les expérimentations visant à mieux concilier les usages, à favoriser l’adaptation aux différentes générations, à des conceptions plus innovantes et résilientes seront ainsi promues et soutenues.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des évolutions sociétales, des besoins spécifiques en particulier auprès de la jeunesse&lt;/h4&gt;&lt;p&gt;En collaboration avec les associations et avec les acteurs qui interviennent auprès de la jeunesse, le GAL pourra favoriser et soutenir des démarches d’animation visant la co-construction d’actions et de projet avec les jeunes sur des sujets du quotidien importants pour eux : mobilité, prévention-santé, pratiques culturelles et sportives libres, emploi et formation, engagement citoyen (en lien avec l’objectif 3.3.). L’innovation doit permettre d’aller plus vers les jeunes notamment celles et ceux les plus éloignés des services. La valorisation des talents locaux, des témoignages sur des engagements de jeunes et sur des expériences originales sont également des pistes à travailler. Enfin une attention particulière sera à porter à la culture de l’égalité des genres auprès des jeunes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Soutien aux nouveaux modes d’entreprendre et à l’ingénierie de projet &lt;/h4&gt;&lt;p&gt;Les porteurs de projets, les créateurs et les personnes en souhait de reconversion professionnels sont nombreux et ils souhaitent, de plus en plus, inscrire leur démarche dans la prise en compte des grandes transitions écologiques, numériques et sociales. Les nouveaux modes d’entreprendre (par des structures nouvelles ou traditionnelles, en individuel ou en collectif) se développent : nouveaux modes managériaux et contractuels, force des démarches de RSE, entreprise citoyenne, nouvelle organisation du travail, recours aux nouvelles technologies (DATA, IA…) … Mais les porteurs de projets ont besoin d’être informés, orientés, accompagnés et formés à ces nouveaux modes entrepreneuriaux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Promotion des nouvelles formes d’habitat (coliving, béguinages, temporaires...)&lt;/h4&gt;&lt;p&gt;Le GAL pourra soutenir la recherche des potentiels et la faisabilité de nouvelles formes d’habitat sur le territoire. Des solutions innovantes et adaptées devront être recherchées pour les communes rurales pour lesquelles il est souvent plus difficile de trouver des modèles économiques viables du fait de la petite taille des opérations.&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Soutenir l’implication citoyenne&lt;/h3&gt;&lt;h4&gt;Accompagnement aux réflexions sur la maîtrise d’usage et les mutualisations d’usages&lt;/h4&gt;&lt;p&gt;Des démarches d’implication citoyenne de participation existent sur le territoire tant au niveau de la communauté d’agglomération que des communes (conseil consultatif, conseil de développement durable, conseil citoyen, plate-forme de démocratie participative, chantiers participatifs…). Mais au-delà des instances de gouvernance il semble nécessaire d’avancer plus loin dans l’engagement et l’implication citoyenne en donnant une place importante à la maitrise d’usage dans l’action publique. Aux côtes de la maitrise d’ouvrage et de la maitrise d’œuvre la maitrise d’usage doit trouver toute sa place pour faire gagner les projets en pertinence et en efficacité. Les projets Leader portés par le GAL devront chercher, autant que possible, à ce que les points de vue des usagers/bénéficiaires soient pris en compte. De façon innovante, les services et leurs liens avec l’espace public doivent permettre des approches et des conceptions s’appuyant sur le design des politiques publiques. D’une façon générale, il est essentiel de soutenir l’intelligence collective pour être un territoire apprenant et innovant, en mobilisant les forces vives et le capital humain/social du territoire. Enfin, c’est aussi la possibilité, par exemple, de s’appuyer sur les usagers/citoyens pour faire émerger et porter des projets par la mise en place d’un fonds d’initiatives citoyennes à l’échelle du GAL.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;h4&gt;Développement des projets participatifs ponctuels et les démarches d’intelligence collective&lt;/h4&gt;&lt;p&gt;Avec une finalité proche de celle de la prise en compte de la maîtrise d’usage il serait intéressant de soutenir des projets participatifs ponctuels, simples et sobres touchant à la vie quotidienne et/ou à son environnement de proximité et notamment auprès des jeunes. L’apprentissage de la citoyenneté passe par l’éducation et la sensibilisation aux démarches projets et à tenir de postures d’acteurs. En lien avec les écoles, les collèges, lycées et autres établissements de formation mais aussi avec les associations, des appels à projets de projets participatifs pourraient être lancés sur des thématiques bien évidement cohérente avec le projet de territoire et avec les axes de la stratégie locale de développement.&lt;/p&gt;&lt;h4&gt;Soutien au dynamisme associatif (dont le bénévolat)&lt;/h4&gt;&lt;p&gt;Le tissu associatif sur le territoire est très conséquent et dynamique et offre une très grande diversité d’offres qui contribuent à la richesse du développement local, aux liens sociaux et aux capacités d’épanouissements personnels et collectifs. Toutefois, comme partout, les associations sont confrontées à des difficultés : raréfaction des ressources financières, encadrement réglementaire complexe, un bénévolat confronté à de nombreux freins (le temps, les horaires, le coût, la mobilité, l’information, la confiance en soi, le manque d’ouverture de certaines associations…). Pour maintenir cette offre portée par les associations il est impératif de les soutenir.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Commerces et services
+Tiers-lieux
+Revitalisation
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Ne pas avoir commencé (aucun contrats ou devis signés)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=C'est%20un%20programme%20d%C3%A9di%C3%A9,'%C3%A9chelle%20nationale%20et%20europ%C3%A9enne).</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>flavien.andre@seine-eure.com</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-loffre-de-services-des-poles-de-proximite-pour-accroitre-leur-vitalite/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>162466</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Mener une opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles tout artisan et commerçant sédentaire inscrit au Registre national des entreprises (RNE), en société ou en nom propre ou en association (sous condition) et œuvrant dans les secteurs de l’artisanat, la petite industrie, le commerce et l’économie sociale et solidaire.&lt;/p&gt;&lt;p&gt;A contrario, les commerces non sédentaires ou éphémères, les professions libérales ne sont pas éligibles au dispositif.&lt;/p&gt;&lt;p&gt;La liste précise des destinataires éligibles sera définie dans le cadre de chaque règlement d’attribution.Toutes Opérations Collectives de Modernisation de l’Artisanat, du Commerce et des Services (OCMACS) permettant d’agir sur la dynamique de l’artisanat et du commerce de proximité dans le cadre d’un programme local d’intervention destiné à aider les entreprises à réaliser des investissements de modernisation de leurs activités.&lt;/p&gt;&lt;p&gt;L’aide départementale est versée au bénéficiaire pour alimenter un fonds d’intervention destiné au soutien des entreprises souhaitant réaliser des investissements de modernisation de leurs établissements. Ces programmes d’intervention ont une durée minimale de 3 ans pouvant être éventuellement prolongés dans le cadre de la revoyure des contrats de territoire Manche avec une durée maximale totale de 4 ans.&lt;/p&gt;&lt;p&gt;Le programme d’intervention devra intégrer le dispositif régional relatif à l’aide aux commerces des territoires.&lt;/p&gt;&lt;p&gt;Dans ce cadre, l’intervention du Département est envisageable selon les modalités suivantes :&lt;/p&gt;&lt;p&gt;- le bénéficiaire met en place une OCM intégrant également les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale : l’aide départementale serait doublée par rapport à la participation de l’EPCI (« 2 pour 1 ») et serait plafonnée à 200 000 €, sous condition que la part de l’EPCI soit obligatoirement fléchée sur des bénéficiaires non éligibles au dispositif régional, à savoir sur les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale.&lt;/p&gt;&lt;p&gt;Le Département veillera à ce que le taux d’intervention retenu soit le même pour l’ensemble des entreprises éligibles au titre de l’OCM (pas de différentiation de taux entre les entreprises éligibles au dispositif régional et celles éligibles au dispositif départemental).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITÉS FINANCIÈRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Participation du Conseil départemental en fonction du programme d’intervention retenu conformément à la présente fiche.&lt;/p&gt;&lt;p&gt;L’aide départementale n’est pas cumulable avec d’autres dispositifs départementaux.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Note d’opportunité permettant une évaluation du potentiel de dossiers sur le territoire concerné.&lt;/li&gt;&lt;li&gt;Projet de règlement d’attribution des aides pour avis préalable.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le service instructeur se réserve le droit de demander toute pièce complémentaire qu’il jugerait utile pour la bonne compréhension et l’analyse du projet ainsi que pour sa bonne articulation avec les autres dispositifs départementaux à destination des entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Accessibilité
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;EPCI à fiscalité propre&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront respecter la réglementation en vigueur qui leur est applicable, notamment en matière environnementale et de performance énergétique des bâtiments ainsi qu’en matière d’accessibilité des établissements recevant du public.&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront s’engager dans une démarche vertueuse en matière environnementale et de gestion des énergies (sobriété énergétique, matériaux de qualité, maitrise des fluides) conformément aux critères définis par la Région.&lt;/p&gt;&lt;p&gt;Deux aides maximum pourront être mobilisées par destinataire final sur la durée du programme d’intervention. Les aides ne pourront pas être fléchées sur les mêmes dépenses.&lt;/p&gt;&lt;p&gt;Les règlements d’attribution sont établis par le bénéficiaire de l’aide départementale (EPCI ou PETR).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La modernisation des locaux d’activité et le renouvellement d’équipements professionnels dans un but de soutien ou de développement des activités, d’amélioration de la performance énergétique et d’élargissement de l’usage numérique,&lt;/li&gt;&lt;li&gt;Les opérations liées au développement du numérique ayant pour but d’accélérer, faciliter et/ou développer leur activité,&lt;/li&gt;&lt;li&gt;La rénovation des vitrines et enseignes,&lt;/li&gt;&lt;li&gt;La sécurisation et l’accessibilité à tous les publics,&lt;/li&gt;&lt;li&gt;L’aménagement des véhicules de tournée (hors coût d’acquisition).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Sont exclus des dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais d’acquisition de locaux, de construction et d’extension de locaux ;&lt;/li&gt;&lt;li&gt;Les achats de fonds de commerce reprise de bail ou de pas-de-porte ;&lt;/li&gt;&lt;li&gt;Les travaux relatifs aux logements des exploitants ;&lt;/li&gt;&lt;li&gt;Les dépenses courantes ou de simple renouvellement de matériel ;&lt;/li&gt;&lt;li&gt;Les dépenses directement liées à la demande d’un franchiseur ;&lt;/li&gt;&lt;li&gt;Les travaux réalisés en auto-construction (matériaux et main d’œuvre) ;&lt;/li&gt;&lt;li&gt;Les travaux de parkings et de distributeurs automatiques ;&lt;/li&gt;&lt;li&gt;Les investissements financés par crédit-bail ou SCI&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  02.33.05.97.41&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L21" s="1" t="inlineStr">
-[...94 lines deleted...]
-          <t>published</t>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>155120</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre l'immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère)</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Dernier commerce de sa spécialité – boutique éphémère (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Descriptif
-:
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère).
+&lt;/p&gt;
+&lt;p&gt;
+ Une boutique éphémère, comme son nom l&amp;#039;indique, est un concept de point de vente temporaire qui &amp;#34;apparaît&amp;#34; pendant une courte période, de quelques heures à plusieurs mois, puis disparaît. L&amp;#039;entreprise devra signer un bail d&amp;#039;occupation précaire ou une convention d&amp;#039;occupation précaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 % ; déduction faite des loyers représentant de façon forfaitaire 20% du montant HT des travaux. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le dernier commerce :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   avis de la compagnie consulaire concernée (intérêt de l&amp;#039;opération, viabilité économique du projet, concurrence...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   identité du futur exploitant
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour la boutique éphémère :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projet communal d&amp;#039;animation-occupation de la boutique
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les deux types de projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   projet de bail ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   pièces justifiant la bonification
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le service instructeur se réserve le droit de demander toute pièce complémentaire qu&amp;#039;il jugerait utile pour la bonne compréhension et l&amp;#039;analyse du projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Commerces et services
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessaire d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les derniers commerces, la commune devra avoir identifié un futur exploitant
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les boutiques éphémères, la commune devra présenter le projet d&amp;#039;occupation-animation du lieu
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), mise en place d&amp;#039;une offre de livraison à domicile, horaires d&amp;#039;ouverture élargis, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : étude d marché, études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Toutes dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés régie ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non-collectif.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/dernier-commerce-de-sa-specialite-boutique-ephemere-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.97.41
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1245-dernier-commerce-de-sa-specialite-boutique-ep/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>156155</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le commerce rural de proximité</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>COMMERCE RURAL DE PROXIMITÉ</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des opérations d&amp;#039;investissement en faveur des entreprises de services marchands (multiservices, alimentation générale, commerces de bouche...) nécessaires aux besoins de la population en milieu rural dont la maîtrise d&amp;#039;ouvrage est assurée par des communes ou des établissements publics de coopération intercommunale à fiscalité propre (EPCI), conformément à l&amp;#039;article L 1111-10 du Code général des collectivités territoriales (CGCT).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Alimentation
+Commerces et services
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Identifier les problématiques, les enjeux et objectifs en
-[...10 lines deleted...]
-cohésion territoriale
+  Communes figurant sur la liste des communes rurales fixée par l&amp;#039;arrêté préfectoral en vigueur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de communes sous réserve que le projet concerné se situe dans un périmètre communal éligible
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Modalités d&amp;#039;accompagnement
-:
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Rencontre avec le conseiller en développement
-[...13 lines deleted...]
-identifiés
+  Toutes dépenses d&amp;#039;investissement réalisées par une commune ou un EPCI visant à créer, recréer ou maintenir une activité commerciale de proximité : acquisition de locaux, construction, démolition, extension, réhabilitation, aménagements...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de base nécessaires à l&amp;#039;activité de l&amp;#039;entreprise exploitante mis à disposition par la collectivité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de mise en accessibilité à condition que leur coût soit inférieur à 50 % du coût total HT du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études et honoraires directement liés à l&amp;#039;opération (diagnostics, architectes, assistance à maîtrise d&amp;#039;ouvrage...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aide inclut également l&amp;#039;accompagnement du maître d&amp;#039;ouvrage sous la forme d&amp;#039;une étude d&amp;#039;opportunité et de faisabilité économique réalisée dans le cadre d&amp;#039;un conventionnement entre le Département et le réseau consulaire des chambres de commerce et d&amp;#039;industrie (CCI), lequel pourra le cas échéant également contribuer à la recherche du futur professionnel occupant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 10.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 200.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="R22" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/commerce-rural-de-proximite/</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Livrables
-[...4 lines deleted...]
-objectifs du projet et les conditions de sa réalisation.
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/54bc-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H23" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>144509</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
-[...29 lines deleted...]
-Arts plastiques et photographie
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
+dynamisation ou restructuration de son centre-ville ou centre-bourg », la
+commune, ou son EPCI, devra réaliser préalablement une étude globale de son
+centre-ville ou centre-bourg de type « Plan de référence » qui
+définira un plan d’action global et pluriannuel.&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
+la commune, les projets retenus devront concerner au minimum 2 thématiques sur
+les 4 suivantes :&lt;/p&gt;
+&lt;p&gt;·        
+habitat et logement social,&lt;/p&gt;
+&lt;p&gt;·        
+commerce et services,&lt;/p&gt;
+&lt;p&gt;·        
+cadre de vie et l’environnement,
+notamment la transition énergétique et écologique et les espaces publics en
+lien avec les mobilités,&lt;/p&gt;
+&lt;p&gt;·        
+équipements à destination de la
+population.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Les
+projets devront être localisés aux centres-bourgs ou centres-villes et
+justifier d’effets directs de revitalisation, dynamisation ou restructuration
+des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
+centralité par leurs incidences sur les services ou les habitants des communes
+rurales périphériques.&lt;/p&gt;
+&lt;p&gt;Les
+aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
+des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
 Espace public
 Friche
-Accès aux services
-Santé
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
 Commerces et services
-Revitalisation
-[...153 lines deleted...]
-Commerces et services
+Economie locale et circuits courts
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Attractivité économique
-[...4 lines deleted...]
-      <c r="O24" s="1" t="inlineStr">
+Architecture
+Accessibilité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S24" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+centralités devront : &lt;/p&gt;
+&lt;p&gt;-       
+présenter
+un plan de référence ou une étude globale d’aménagement intégrant des
+dimensions économiques, sociales, environnementales, de services et
+d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
+&lt;p&gt;-       
+établir
+une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
+à 10 15 ans.&lt;/p&gt;
+&lt;p&gt;-       
+définir
+avec les élus départementaux et services les projets proposés à la dotation de
+revitalisation et soumettre leur demande au Président du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;·        
+commune ayant des fonctions de centralité,
+&lt;/p&gt;
+&lt;p&gt;·        
+établissement public de coopération
+intercommunale (en accord avec la commune pour tout ou partie des projets
+retenus) &lt;/p&gt;
+&lt;p&gt;Ou
+leurs délégataires désignés dans le cadre d’une concession d’aménagement. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Aide du
+Département des Landes&lt;/u&gt; :&lt;/p&gt;
+&lt;p&gt;Dotation départementale maximale allouée
+au plan d’actions de revitalisation dynamisation du centre-bourg, centre-ville de
+la commune :&lt;/p&gt;
+&lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
+&lt;p&gt;• moyens et petits pôles :
+300 000 €,&lt;/p&gt;
+&lt;p&gt;• pôle de proximité : 250 000
+€.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La
+dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
+mise en œuvre effective d’un programme ambitieux de création de logements
+sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce
+programme devra être établi en cohérence avec le schéma départemental de
+l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
+intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
+âgées à leur domicile.&lt;/p&gt;
+&lt;p&gt;L’aide aux projets retenus ne pourra dépasser
+40 % des dépenses éligibles. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Une
+centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
+ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
+période 2019-2027. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X24" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Développement Territorial Intégré et Ingénierie de Projets
 &lt;/p&gt;
 &lt;p&gt;
- Secrétariat : 05 58 05 40 22
-&lt;/p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
   developpement.territorial&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du Département
 &lt;/p&gt;
 &lt;p&gt;
  23 rue Victor Hugo
 &lt;/p&gt;
 &lt;p&gt;
  40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...39 lines deleted...]
-      <c r="O25" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>144501</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir le dernier commerce ou service marchand en milieu rural</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 250 000 € HT</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département des Landes
+soutient, au titre de la solidarité territoriale, les projets d’investissement
+des collectivités, de leurs groupements et de leurs établissements publics,
+destinés à développer et à améliorer les services publics de proximité afin de
+favoriser un développement équilibré des territoires. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce dispositif soutient le maintien du tissu économique de proximité dans
+les zones rurales afin de permettre, lorsque l’initiative privée est
+défaillante et en l’absence de concurrence de proximité, le maintien ou
+l’installation des entreprises de services marchands nécessaires aux besoins de
+la population. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles :&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;Sont susceptibles d’être subventionnés les projets
+d’investissements locaux ou structurants visant à la réhabilitation,
+l’aménagement ou la construction de locaux à usages de commerces et services
+marchands (commerces, services essentiels...) portés par des collectivités en
+raison de la défaillance du secteur privé. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Dépenses
+éligibles du projet :&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;Sont éligibles les dépenses de construction ou de
+réhabilitation de locaux à usage de commerces ou services marchands et les dépenses de
+maîtrise d’œuvre associées. &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="S25" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif est lié à la carence de services privés, il
+est donc nécessaire de fournir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une étude décrivant le besoin pour la
+population locale et la carence privée dans le secteur de proximité (10 minutes,
+10 km) pour le service considéré, du service marchand envisagé et une étude démontrant
+la viabilité économique du projet et l’absence de distorsion de concurrence,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;
+un contrat de reprise de commerce ou
+un projet d’installation étudié avec le repreneur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-ou-renovation-dun-batiment-accueillant-le-dernier-commerce-ou-service-marchand-en-milieu</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6040-maintenir-le-tissu-economique-de-proximite-da/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>140794</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement économique, à l’attractivité et à l’aménagement du territoire</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de commerce et d'industrie (CCI) des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : réalisation de diagnostics de l&amp;#039;appareil commercial, et de diagnostics économiques (études, plan d&amp;#039;actions, recueil en concertation avec les acteurs locaux...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : animation de territoire (mise en réseau d&amp;#039;entreprises, développement de l&amp;#039;attractivité du territoire et des liens entre tous les acteurs économiques du territoire...) et animation d&amp;#039;associations de commerçants, et d&amp;#039;entreprises de ZA, appui à la dynamisation des centres-villes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : réalisation d&amp;#039;études commerciales et de marchés, développement des entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un diagnostic commercial : élaborer un état des lieux fiable et précis sur le tissu commercial, formuler des préconisations de développement et proposer des enrichissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;étude d&amp;#039;implantation commerciale : faciliter les prises de décisions en matière d&amp;#039;aménagement, d&amp;#039;implantation et de dynamisme commercial à partir d&amp;#039;une approche marché personnalisée, et informer sur les accompagnements complémentaires proposés par la CCI (accompagnement du porteur de projet dans le montage du dossier...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un hôtel d&amp;#039;entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les collectivités, la CCI intervient en tant que prestataire, via la signature de contrats de prestation rémunérés.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>http://www.digne.cci.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 60 bd Gassendi 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 80 80 (Digne-les-Bains)
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 72 31 52 (Manosque)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:accueil&amp;#64;digne.cci.fr" target="_self"&gt;
+  accueil&amp;#64;digne.cci.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/97a1-contribuer-au-developpement-economique-a-latt/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>128231</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le commerce rural</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>France Ruralités</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;En réponse au constat de perte
+d’attractivité commerciale de certains territoires principalement ruraux
+(d’après l’Insee, en 2021, plus de 21 000 communes ne disposaient d’aucun
+commerce, soit 62 % contre 25 %, en 1980), le Gouvernement a créé en mars 2023
+un dispositif national d’accompagnement à l’installation en milieu rural doté,
+à ce jour, de 16,5M€.&lt;/p&gt;
+&lt;p&gt;Ce fonds, financé par le Ministère de
+l’Économie, des Finances et de la Souveraineté industrielle et numérique, est géré par l&amp;#039;Agence Nationale de la Cohésion des Territoires en partenariat avec la Direction Générale des Entreprises. &lt;/p&gt;&lt;p&gt;Il s’adresse à des porteurs
+de projets publics (collectivités), parapublics ou privés (SCIC, exploitants)
+et apporte un soutien indispensable à l’installation en ruralité de commerces
+sédentaires multi-services et itinérants permettant de desservir plusieurs
+communes rurales, avec des aides à l’investissement pouvant aller jusqu’à 80
+000 € par projet. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets privés devront obligatoirement disposer de l&amp;#039;appui de la collectivité territoriale d&amp;#039;implantation du commerce et démontrer leur capacité à mener à bien leur projet d&amp;#039;implantation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/le-fonds-de-soutien-au-commerce-rural</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://fondscommerce.anct.gouv.fr/account-management/anct-demandeurs/ux/#/login?redirectTo=https:%2F%2Ffondscommerce.anct.gouv.fr%2Faides%2F%23%2Fanct%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-anct-portail-depot-demande-aides&amp;footer=https:%2F%2Ffondscommer</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute demande de renseignements concernant les conditions et modalités doit être adressée à l&amp;#039;adresse : fondscommerces&amp;#64;anct.gouv.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>christelle.breem@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/42bf-soutenir-le-commerce-rural/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>128230</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la redynamisation du commerce et de l'artisanat dans les territoires fragiles</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de restructuration des locaux d’activité</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>appliqué au déficit des opérations de restructuration immobilière</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce fonds vise à faciliter la réalisation de projets immobiliers 
+structurants, menés par des opérateurs qualifiés ou des collectivités 
+locales en contribuant au financement des déficits pour permettre 
+la réalisation de ces opérations dans les territoires identifiés pour 
+leur fragilité. En effet, les projets de restructuration du tissu 
+commercial, artisanal et de service sont des opérations lourdes et 
+complexes qui renchérissent les coûts et génèrent des déficits 
+justifiant souvent la mobilisation d’une subvention d’équilibre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/projets&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une localisation dans une zone géographique à redynamiser en priorité, le cas échéant adossé à un cadre partenarial clair et structuré (ORT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une inscription dans une stratégie globale d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une demande émanant d&amp;#039;un établissement commercial ou public, quel que soit son statut...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un projet socio économiquement viable, mais dont la rentabilité est insuffisante en l&amp;#039;absence de subvention d&amp;#039;équilibre pour permettre l&amp;#039;implication d&amp;#039;opérateurs privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un projet conforme aux objectifs de lutte contre l&amp;#039;artificialisation des sols et de performance énergétique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/le-fonds-de-restructuration-des-locaux-d-activite</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://fondscommerce.anct.gouv.fr/account-management/anct-demandeurs/ux/#/login?redirectTo=https:%2F%2Ffondscommerce.anct.gouv.fr%2Faides%2F%23%2Fanct%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-anct-portail-depot-demande-aides&amp;footer=https:%2F%2Ffondscommer</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute demande de renseignements concernant les conditions et modalités doit être adressée à l&amp;#039;adresse :
+ fondscommerces&amp;#64;anct.gouv.fr&lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>christelle.breem@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5273-accelerer-la-redynamisation-du-commerce-et-de/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>119908</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...142 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+  Valoriser les territoires à travers les produits alimentaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir des filières, productions et savoir-faire locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Les « Cités du goût et des saveurs » (CG&amp;amp;S), outil des Chambres de Métiers et de l&amp;#039;Artisanat pour l&amp;#039;accompagnement des acteurs de l&amp;#039;alimentaire et des territoires proposent les services suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Equilibrer l&amp;#039;accès aux services de proximité
-[...9 lines deleted...]
-  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+  Elaborer une stratégie alimentaire et un plan d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structurer des filières alimentaires locales et circuits de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer le rôle des acteurs locaux dans la distribution d&amp;#039;une alimentation saine et de qualité, y compris dans la restauration collective ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des animations sur le territoire autour de l&amp;#039;alimentation locale et de qualité, la réduction du gaspillage alimentaire, la découverte des savoir-faire et produits artisanaux, etc. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les professionnels de l&amp;#039;alimentation dans la lutte contre le gaspillage alimentaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;offre touristique autour des savoir-faire et produits locaux (ateliers culinaires, découvertes de savoir-faire, visites d&amp;#039;entreprises, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former et accompagner les professionnels des métiers de bouche afin d&amp;#039;assurer leur montée en compétence pour répondre aux enjeux de l&amp;#039;alimentation d&amp;#039;aujourd&amp;#039;hui et de demain.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;span&gt;
-[...46 lines deleted...]
- &lt;/span&gt;
+ Au travers des actions menées par les CG&amp;amp;S, les thématiques en lien avec l&amp;#039;environnement, l&amp;#039;agriculture, le développement local, la culture, le patrimoine et le tourisme pourront être abordées, si le diagnostic identifie le besoin et si elles sont priorisées dans le plan d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
-[...6 lines deleted...]
-Egalité des chances
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
 Accès aux services
-Cohésion sociale et inclusion
-[...282 lines deleted...]
-Education et renforcement des compétences
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
-Revitalisation
-[...1 lines deleted...]
-Emploi
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6819-valoriser-les-produits-alimentaires-locaux-au/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>119891</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude sur-mesure de l'activité économique</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
-[...52 lines deleted...]
-&lt;p&gt;
+  &lt;strong&gt;
+   PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
+  &lt;br /&gt;
+  - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
+  &lt;br /&gt;
+  - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
+  &lt;br /&gt;
+  - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Elle vous permet d&amp;#039;identifier les forces et faiblesses de votre projet, les opportunités et menaces. Elle vous permet de hiérarchiser les enjeux et de préciser vos principaux leviers d&amp;#039;action.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;analyse peut être complétée de services complémentaires :
+  &lt;br /&gt;
+  - identification des acteurs clés et géolocalisation des entreprises ;
+  &lt;br /&gt;
+  - enquête terrain, entretiens experts ou enquêtes auprès d&amp;#039;entreprises selon les besoins et conditions définis dans le cahier des charges ;
+  &lt;br /&gt;
+  - réunion(s) collective(s) d&amp;#039;entreprises et d&amp;#039;élus locaux.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Au final, vous obtenez les préconisations sur :
+  &lt;br /&gt;
+  - l‘évaluation des axes potentiels de développement ;
+  &lt;br /&gt;
+  - l&amp;#039;établissement de la stratégie commerciale, touristique, industrielle, foncière, ... ;
+  &lt;br /&gt;
+  - l&amp;#039;élaboration de votre plan d&amp;#039;actions ;
+  &lt;br /&gt;
+  - la rédaction des contenus et des conclusions sur vos supports destinés à promouvoir votre démarche.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
+  &lt;br /&gt;
+  Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
+  &lt;br /&gt;
+  Prestation sur devis.
+ &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
-[...138 lines deleted...]
-Alimentation
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
 Commerces et services
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
-Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>119887</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude d'implantation commerciale</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;attractivité de votre territoire passe par un développement coordonné et équilibré entre votre centre-ville et vos zones commerciales périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Mener une politique de développement commercial durable s&amp;#039;appuie sur des données fiables et objectives, et mobilise des outils et méthodes d&amp;#039;aide à la décision efficaces et adaptés à votre projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI peut vous accompagner tout au long de votre projet d&amp;#039;implantation commerciale :
+ &lt;br /&gt;
+ - Vous disposez d&amp;#039;une vision stratégique du commerce sur votre territoire mais votre projet reste à clarifier ?
+ &lt;br /&gt;
+ - Vous disposez d&amp;#039;un local commercial, mais devez préciser son affectation ?
+ &lt;br /&gt;
+ - Vous souhaitez passer du projet à sa réalisation ?
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous propose :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une étude du potentiel commercial :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification des lieux de consommation sur votre territoire et analyse de l&amp;#039;environnement concurrentiel ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observation des clientèles potentielles et des pratiques de consommation / Analyse du fonctionnement du marché local. Une enquête réalisée auprès des ménages peut venir compléter cette analyse pour préciser les besoins, les attentes, et les habitudes de consommation sur la zone de chalandise ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrage des marchés potentiels et des marchés résiduels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Une analyse de faisabilité peut vous être proposée en complément pour affiner les conditions de rentabilité et de viabilité de votre projet d&amp;#039;implantation commerciale.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une aide et un conseil pour la mise en œuvre du projet
+ &lt;/strong&gt;
+ &lt;em&gt;
+  :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la sélection et au recrutement des candidats qui réaliseront le projet de développement du commerce, depuis la rédaction et la diffusion de l&amp;#039;offre jusqu&amp;#039;à l&amp;#039;analyse des candidatures
+  &lt;em&gt;
+   ;
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un suivi post-création peut être proposé au porteur de projet pour viabiliser le commerce
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Adressez-vous à votre CCI pour définir avec votre expert CCI le périmètre de votre étude d&amp;#039;implantation commerciale et obtenir un devis.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/etude-dimplantation-commerciale</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb15-realiser-une-etude-dimplantation-commerciale/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>119850</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Effectuer le diagnostic, l'accompagnement, le financement des entrepreneurs, commerçants, restaurateurs s’installant dans des locaux vacants (dont locaux communaux)</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée et accompagnent les entrepreneurs gratuitement en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans un objectif commun de redynamisation économique et sociale des territoires,
+ &lt;strong&gt;
+  les associations accompagnent les collectivités pour identifier, financer et accompagner les porteurs de projet susceptibles de s&amp;#039;installer dans des locaux vides
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation au plan d&amp;#039;action de revitalisation des centres-villes et centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche et identification de commerçants, artisans ou de restaurateurs pouvant s&amp;#039;installer dans des locaux vacants grâce à l&amp;#039;expertise du comité d&amp;#039;agrément : Composés d&amp;#039;experts bénévoles et de chefs d&amp;#039;entreprise locaux, le comité d&amp;#039;agrément décide de l&amp;#039;attribution d&amp;#039;un prêt d&amp;#039;honneur et de l&amp;#039;accompagnement des porteurs de projets, au moment du démarrage opérationnel de leur activité et pendant plusieurs années.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de Boutiques à l&amp;#039;Essai avec la Fédération Nationale des Boutiques à l&amp;#039;Essai  ou Pop-up store
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appels à projets permettant d&amp;#039;identifier des commerçants/artisans pour répondre aux enjeux de structuration et dynamisation de zones commerciales en centres-villes ou centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi renforcé des entrepreneurs et parrainage éventuel les premières années de la vie de l&amp;#039;entreprise
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.cc-vallee-herault.fr/entreprendre/vie-economique/actualites-354/appel-a-projet-vous-avez-une-idee-une-envie-d-entreprise-3397.html?cHash&amp;#61;36793e3fcf0d0d459df4f0a3602188c4" rel="noopener" target="_blank"&gt;
+   Appel à projet en vue d&amp;#039;une occupation de locaux vacants par des commerçants sur la commune de Gignac (Petite Ville de Demain)
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.initiative-seineyvelines.com/operation-ma-boutique-a-lessai.html" rel="noopener" target="_blank"&gt;
+   Opération Ma boutique à l&amp;#039;essai à Bonnières-sur-Seine
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Voir la cartographie des associations du réseau Initiative France sur
+  &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer" rel="noopener" target="_blank"&gt;
+   https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0466-effectuer-le-diagnostic-laccompagnement-le-fi/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>120315</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création ou le développement de projets commerciaux de type commerce, café, hôtel, camping, multiservices, alimentation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange avec la collectivité pour :
+  &lt;br /&gt;
+  – affiner les attentes de la collectivité par rapport au projet et visite terrain le cas échéant
+  &lt;br /&gt;
+  – identifier les principales contraintes du projet
+  &lt;br /&gt;
+  – préciser les modalités d&amp;#039;intervention possibles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Élaboration d&amp;#039;une offre d&amp;#039;intervention dont l&amp;#039;objectif est de fournir à la collectivité les informations pragmatiques quant à la faisabilité du projet pour une prise de décision objective.
+&lt;/p&gt;
+&lt;strong&gt;
+ Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
+&lt;/strong&gt;
+&lt;p&gt;
+ Après validation de la proposition d&amp;#039;intervention par la collectivité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;étude de faisabilité dans les conditions définies dans l&amp;#039;offre d&amp;#039;intervention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des résultats de l&amp;#039;étude à la collectivité locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remise d&amp;#039;un rapport écrit
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/mesurer-la-faisabilite-projet-de-creation-ou-de-developpement-activite-commerciale/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Chambre de Commerce et d&amp;#039;Industrie de la Drôme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Projet TPE Commerce Tourisme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04 75 75 70 34
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:commerce-tourisme&amp;#64;drome.cci.fr"&gt;
+    commerce-tourisme&amp;#64;drome.cci.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site :
+   &lt;a href="http://www.drome.cci.fr/"&gt;
+    www.cci.drome.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e037-mesurer-la-faisabilite-dun-projet-de-creation/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>119849</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'installation des créateurs, repreneurs, développeurs d'entreprise sur votre territoire par un fonds de prêt d'honneur et un accompagnement gratuit et qualifié</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Prêt d'honneur</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un
+ &lt;strong&gt;
+  prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée
+ &lt;/strong&gt;
+ et accompagnent les entrepreneurs en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
+&lt;/p&gt;
+&lt;p&gt;
+ Grâce à son ancrage local et à ses valeurs de solidarité, le réseau Initiative France s&amp;#039;est toujours inscrit dans une forte dynamique de soutien au développement économique de l&amp;#039;ensemble des territoires. Les associations Initiative France contribuent efficacement à la création d&amp;#039;emplois, en favorisant et développant l&amp;#039;entrepreneuriat. Par leur participation active au développement et au renouvellement du tissu économique local via la création et la reprise d&amp;#039;entreprises, les associations aident les collectivités à rendre leur territoire plus attractif d&amp;#039;un point de vue économique et social.
+&lt;/p&gt;
+&lt;p&gt;
+ En abondant un fonds de prêt d&amp;#039;honneur, les collectivités donnent aux entrepreneurs des moyens solides de s&amp;#039;installer et de se développer sur leurs territoires et renforcent leurs chances de pérennité : 9 entreprises sur 10 soutenues par le réseau Initiative France passent avec succès le cap fatidique des 3 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, en participant au budget d&amp;#039;accompagnement des associations Initiative France, les collectivités contribuent à la création d&amp;#039;une offre de service adaptée et évolutive répondant aux besoins spécifiques de chaque territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Voir la cartographie des associations du réseau Initiative France sur
+  &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter" rel="noopener" target="_blank"&gt;
+   https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc4a-faciliter-linstallation-des-createurs-reprene/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>104542</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Revitaliser votre centre-bourg : améliorer l'offre de logement et l'accès aux services et aux activités marchandes.</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Fonds régional de reconquête des centres-villes des villes moyennes et des centres-bourgs</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de subvention par projet : 20 000 € étude 200 000€ investissement</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conforter leur rôle de centralité des villes moyennes, renforcer le maillage du territoire et leur permettre de faire face à des enjeux démographiques, économiques ou sociaux à venir.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est destinée à soutenir les communes ayant un rôle de centralité souhaitant revitaliser leur centre-bourg dans le but d&amp;#039;y améliorer l&amp;#039;offre de logement et l&amp;#039;accès aux services et aux activités marchandes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles concernent les études stratégiques de revitalisation de centres bourgs ainsi que les investissements concernant des opérations de reconquête de centres bourgs;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exigences énergétiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de rénovation de bâtiments : gain de 40% minimum d&amp;#039;énergie primaires par rapport à la situation avant travaux et atteinte de la classe C minimum pour les bâtiments à usage de logements;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de constructions de bâtiments : atteinte du niveau passif minimum;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration de 4 critères de développement durable pour les opérations de construction et pour les opérations de réhabilitation parmi les dix critères listés dans le règlement d&amp;#039;intervention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Revitalisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>13/11/2020</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Liste des communes éligibles :
+ &lt;a href="https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs" rel="noopener" target="_blank"&gt;
+  https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt se fera par voie postale à :
+ &lt;br /&gt;
+ Mme la Présidente de la Région des Pays de la Loire
+ &lt;br /&gt;
+ Hôtel de Région
+ &lt;br /&gt;
+ 1, rue de la Loire
+ &lt;br /&gt;
+ 44 966 NANTES CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier devra comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coordonnées du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les coordonnées du gestionnaire de l&amp;#039;équipement concerné
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présentation détaillée du projet (intitulé, descriptif, objectifs, etc.) de type avant-projet sommaire (APS)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les engagements du niveau de performance énergétique envisagé et critères de développement durable retenus ou étude thermique préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel de l&amp;#039;opération et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les loyers ou redevances qui seront exigés des occupants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les décisions de financement Etat (ou délégataire), les agréments règlementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le calendrier prévisionnel des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  La délibération du porteur de projet approuvant le programme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des territoires et de la ruralité
+ &lt;br /&gt;
+ Service Relations aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Loire-Atlantique
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Tanguy RIOU
+ &lt;br /&gt;
+ Tél. 02 28 20 62 86
+ &lt;br /&gt;
+ tanguy.riou&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maine-et-Loire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Christelle Touchais-Pinon
+ &lt;br /&gt;
+ Tél. 02 41 68 70 78
+ &lt;br /&gt;
+ Christelle.TOUCHAIS-PINON&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mayenne
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dominique Chanteau-Nogues
+ &lt;br /&gt;
+ Tél. 02 43 67 22 80
+ &lt;br /&gt;
+ Dominique.CHANTEAU-NOGUES&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sarthe
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dominique Chanteau-Nogues
+ &lt;br /&gt;
+ Tél. 02 43 67 22 80
+ &lt;br /&gt;
+ dominique.chanteau-nogues&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vendée
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Tanguy RIOU
+ &lt;br /&gt;
+ Tél. 02 28 20 62 86
+ &lt;br /&gt;
+ tanguy.riou&amp;#64;paysdelaloire.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c9e-fonds-regional-de-reconquete-des-centres-vill/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>103472</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Aménager et équiper des cafés musicaux et culturels</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide à l’aménagement et à l'équipement des cafés musicaux et culturels</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif de soutien s&amp;#039;adresse aux cafés situés en Île-de-France, proposant une programmation musicale et culturelle, qui souhaitent faire des travaux d&amp;#039;aménagement ou des acquisitions d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements situés en grande couronne ou dans des zones rurales ou périurbaines, ou dans des villes de moins de 20 000 habitants, seront prioritairement soutenus.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux et montant de l&amp;#039;aide : L&amp;#039;aide prend la forme d&amp;#039;une subvention en investissement. La région peut intervenir jusqu&amp;#039;à 70% de votre budget d&amp;#039;investissement, dans la limite de 50 000€ de dépenses éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif permet de soutenir les projets d&amp;#039;aménagements, de travaux ou d&amp;#039;équipements pour des cafés musicaux et culturels dont le classement ERP correspond à la qualification N ou L, de catégories IV et V (jauges inférieures à 300 places), relevant notamment de la convention collective des HCR (Hôtels, Cafés et Restaurants), et justifiant d&amp;#039;une programmation artistique et culturelle (concerts, spectacles...) réalisée dans des conditions professionnelles, dans le respect des règlementations en vigueur, notamment sur les plans sociaux (emploi des artistes via le GUSO ou en lien avec le GIP cafés culture) et de la sécurité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : Ce dispositif de soutien s&amp;#039;adresse à toutes personnes morales de droit public ou privé, ayant leur siège social et leur activité en Ile-de-France et justifiant d&amp;#039;au moins un an d&amp;#039;existence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires concernés devront justifier d&amp;#039;une aide à l&amp;#039;emploi du GIP Cafés cultures dont la Région Ile-de-France est membre
+ , ou bien du respect des règlementations en vigueur notamment en ce qui concerne les conditions de rémunération des artistes.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projet est permanent. Nous vous remercions de nous contacter par mail avant de déposer votre demande. Les dossiers seront instruits uniquement de manière dématérialisée.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande devra obligatoirement comporter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un courrier officiel de demande de subvention daté et motivé, adressé à la Présidente du Conseil Régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une description de votre programmation culturelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le descriptif détaillé des travaux (plans et surfaces) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel de l&amp;#039;opération (dépenses détaillées lot par lot / recettes) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;autorisation d&amp;#039;effectuer les travaux, dans le cas où le maître d&amp;#039;ouvrage n&amp;#039;est pas le propriétaire du bâtiment ou du terrain, et la copie du bail s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;attestation de non commencement des travaux avant le vote de la subvention ou la demande motivée de démarrage anticipée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;attestation concernant l&amp;#039;assujettissement à la TVA* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bilans et comptes de résultat du dernier exercice ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La charte régionale des valeurs de la république et de la laïcité signée, uniquement pour les structures privées* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La lettre d&amp;#039;engagement concernant l&amp;#039;accueil de stagiaires dans le cadre de la mesure « 100 000 stages pour les jeunes franciliens »* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le RIB de la structure ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des modèles pour les documents suivis d&amp;#039;un astérisque sont téléchargeables sur le site de la Région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-lamenagement-et-lequipement-des-cafes-musicaux-et-culturels</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Christine Vacher :
+ &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+  christine.vacher&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les demandes doivent être faites sur la plateforme dédiée de la Région :
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b457-investissement-culturel-aide-a-lamenagement-e/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>98862</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Créer, maintenir ou développer un service de proximité</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif de cette aide est d&amp;#039;assurer la création, le maintien ou le développement d&amp;#039;un service nécessaire à la
+ satisfaction de la population en milieu rural, lorsque l&amp;#039;initiative privée est défaillante
+ ou insuffisante.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités concernées sont les services suivants : commerce de bouche,
+ épicerie, multiservices, bar-café, station-service, restaurants et distributeurs
+ bancaires lorsque l&amp;#039;essentiel de leurs prestations s&amp;#039;adresse à la population locale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer dans une commune de moins de 3.500 habitants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  construction et aménagement de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements extérieurs hors plantations et éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  matériel immobilier par destination (four, chambre froide...) nécessaire à
+   l&amp;#039;exercice normal du métier
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobilier, matériel informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  achat de consommables
+ &lt;/li&gt;
+ &lt;li&gt;
+  prix du terrain non bâti et frais de notaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  achat du bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de sélection des dossiers :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation d&amp;#039;un plan d&amp;#039;action et d&amp;#039;un budget prévisionnel sur 3 ans permettant
+   d&amp;#039;évaluer la viabilité de l&amp;#039;activité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Absence d&amp;#039;initiative privée au sein de la même commune sur le même type
+   d&amp;#039;activité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démarches engagées pour la location-gérance du futur service ou possibilité de
+   l&amp;#039;assurer par un agent public identifié
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche des cofinancements Région et/ou Etat et/ou Europe (FEADER ou
+   FEDER notamment)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/services-de-proximite</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Aménagement Durable / Direction Appui aux Collectivités Territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Maryvonne Bedos, Secrétaire de direction
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:maryvonne.bedos&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  maryvonne.bedos&amp;#64;aude.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.64.82
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dea4-creer-maintenir-ou-developper-un-service-de-p/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>28/07/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>111625</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Revitaliser les commerces du territoire</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Ruralité</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>50% ou 70% maximum des dépenses HT selon la catégorie</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la revitalisation commerciale du territoire, pour des études et prestations d&amp;#039;ingénierie, et des dépenses d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes et prestations d&amp;#039;ingénierie : 70% maximum des dépenses HT, plafonné à 15.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Autres dépenses d&amp;#039;investissement : 50% maximum des dépenses HT, plafonné à 150.000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-PART-005 (CP du 16/01/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes (118) et Intercommunalités (6) en périmètre de la ruralité en Essonne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68bd-revitaliser-les-commerces-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>80363</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Libérer l’initiative économique dans les territoires</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Particulier</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un  financement  sous  la  forme  d&amp;#039;un  microcrédit  professionnel  remboursable  (en  moyenne  d&amp;#039;un montant de 4700€) pouvant aller jusqu&amp;#039;à 10 000 euros (15 000 euros en Outre-mer) pour financer la création  ou  le  développement  de  son  entreprise,  quel  que  soit  le  secteur  d&amp;#039;activité  (artisanat, commerces  de  proximité,  restauration,  service  à  la  personne,  agriculture,  culture,  BTP,  etc)  et  son statut juridique;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un financement sous la forme d&amp;#039;un microcrédit personnel remboursable pouvant aller jusqu&amp;#039;à 5000 euros pour financer un besoin de mobilité (permis, achat ou réparation de véhicule);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un  accompagnement  personnalisé  grâce  à  des  services  de formations  gratuites,  de  conseils  et  de coaching  personnalisé  avant,  pendant  et  après  la  création  d&amp;#039;entreprise  (notamment  sur  le  volet administratif, financier, commercial et juridique);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plaidoyer en faveur de l&amp;#039;évolution de la législation sur l&amp;#039;entrepreneuriat, la protection des micro-entrepreneurs et l&amp;#039;inclusion bancaire des plus fragiles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez quelques exemples de personnes accompagnées :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.adie.org/a-la-une/" rel="noopener" target="_blank"&gt;
+  https://www.adie.org/a-la-une/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adie.org</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...50 lines deleted...]
- 03 22 71 81 71
+ L&amp;#039;Adie couvre toutes les régions de France.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus contacter :
+  partenariat&amp;#64;adie.org
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouverez ici la liste des antennes de l&amp;#039;Adie :
+ &lt;a href="https://www.adie.org/nos-agences/"&gt;
+  https://www.adie.org/nos-agences/
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c827-liberer-linitiative-economique-dans-les-terri/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>89215</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>ADEFPAT</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Département
+Agriculteur
+Particulier
 Entreprise privée
-Agriculteur</t>
-[...18 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cette subvention a pour objectif de créer un contexte territorial favorable à l&amp;#039;innovation, aux dynamiques économiques durables et aux approches coopératives et collaboratives en offrant les conditions matérielles et immatérielles et en accompagnant les initiatives locales.
-[...10 lines deleted...]
- &lt;br /&gt;
+ La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Développer les circuits courts de proximité
-[...5 lines deleted...]
-  Innover/Expérimenter de nouvelles formes de pratiques dans les milieux agricoles face au changement climatique
+  L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
   &lt;br /&gt;
  &lt;/li&gt;
+ &lt;li&gt;
+  Des avancées concrètes dans la réalisation du projet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La favorisation de l&amp;#039;ancrage territorial et professionnel
+   du projet dans son environnement
+ &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...32 lines deleted...]
-&lt;/ul&gt;
+ La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
+&lt;/p&gt;
+&lt;p&gt;
+ Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour des projets :
+  Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- •    Acquisition de matériel et d&amp;#039;équipements, animation et valorisation de collectifs, espaces test agricoles, tiers lieu nourricier, sensibilisation/évènementiels pour accompagner les mutations de nos systèmes agricoles.
-[...5 lines deleted...]
- &lt;br /&gt;
+ Tiers lieux
+&lt;/p&gt;
+&lt;p&gt;
+ Projet alimentaire de territoire
+&lt;/p&gt;
+&lt;p&gt;
+ stratégie de developpement touristique
+&lt;/p&gt;
+&lt;p&gt;
+ équipement de loisir, touristique,
+&lt;/p&gt;
+&lt;p&gt;
+ atelier de découpe transformation
+&lt;/p&gt;
+&lt;p&gt;
+ mobilisation des acteurs : bourg centre, services aux publics,...
+&lt;/p&gt;
+&lt;p&gt;
+ boutique école
+&lt;/p&gt;
+&lt;p&gt;
+ petits commerces
+&lt;/p&gt;
+&lt;p&gt;
+ installation d&amp;#039;artisans
+&lt;/p&gt;
+&lt;p&gt;
+ Politiques et actions d&amp;#039;accueil de nouvelle population
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Tourisme
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Citoyenneté
 Commerces et services
+Formation professionnelle
+Tiers-lieux
 Economie circulaire
-Economie locale et circuits courts
-[...250 lines deleted...]
-Tiers-lieux
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
+Bâtiments et construction
 Attractivité économique
 Appui méthodologique
-Animation et mise en réseau</t>
-[...2 lines deleted...]
-      <c r="O31" s="1" t="inlineStr">
+Animation et mise en réseau
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adefpat.fr</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adefpat.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 63 36 20 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>benedicte.dupre@adefpat.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD42" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>56456</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Nous accompagnons tout citoyen motivé, association déjà créée (ou en cours de création), ou collectivité intéressée
+  Objectif
  &lt;/strong&gt;
- sans distinction ni restriction.
-[...2 lines deleted...]
- L&amp;#039;Épi c&amp;#039;est un modèle de circuit court solidaire, participatif et associatif fonctionnant sans salarié ni marge, sans investissement ni risque financier. Il se veut
+ : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  reproductible partout, par qui le souhaite
+  Modalités
  &lt;/strong&gt;
- ; il ne nécessite que de la motivation et de l&amp;#039;investissement humain, quel que soit le nombre d&amp;#039;habitants au départ du projet.
-[...3 lines deleted...]
- Nous avons à cœur de développer un projet qui répond aux attentes et aux besoins spécifiques du territoire, c&amp;#039;est la raison pour laquelle nous proposons un accompagnement 100% personnalisé.
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ -    Les opérations éligibles sont celles situées dans un périmètre d&amp;#039;opération de revitalisation de territoire (ORT), liés aux conventions &amp;#34;Petites Villes de Demain&amp;#34; ou &amp;#34;Action Cœur de Ville&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Minoration de 25% du prix de revient HT, complémentairement à une ou plusieurs minorations, dans la limite de 50% du prix de revient HT.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Attribution de la minoration pour des projets entrant dans le cadre du PPI (sauf opération bénéficiant d&amp;#039;un bail emphytéotique EPFLO).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Commerces et services
+Revitalisation
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U31" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X31" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous avez un projet d&amp;#039;alimentation alternatif en circuit court sur votre commune (épicerie participative, supermarché coopératif, groupement d&amp;#039;achats locaux, écolieu...) ? Vous voulez plus d&amp;#039;informations ?
-[...29 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/560e-recyclage-foncier-et-friches/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H32" s="1" t="inlineStr">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>49782</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir le développement économique du centre-ville en développant le commerce local</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’activité</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités dans leur volonté d&amp;#039;évolution et de redynamisation de leur centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre projet concerne la création de commerces de proximité et / ou la création d&amp;#039;une société de portage d&amp;#039;immeuble intégrant des commerces, la Banque des Territoires vous propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un accompagnement en ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  du conseil à la structuration de sociétés de portage d&amp;#039;immeubles
+ &lt;/li&gt;
+ &lt;li&gt;
+  un investissement en fonds propres et quasi fonds propres dans les sociétés immobilières ad hoc qui donnent à bail les murs de magasin aux exploitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  un investissement en fonds propres et quasi fonds propres dans les Sociétés d&amp;#039;Economie Mixte opératrices d&amp;#039;un projet « commerces ».
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=dev_eco_centreville_psat</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bca7-promouvoir-le-developpement-economique-du-cen/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>45613</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter le développement commercial et l’attractivité économique des cœurs de ville</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’aménagement et l’immobilier d’activité</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires aide les collectivités à la mise en place de foncières dédiées à la revitalisation des cœurs de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre vous accompagne dans les opérations de restructuration immobilière des commerces et dans la création de locaux d&amp;#039;activités. Elle se caractérise par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un soutien en ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  des prises de participations en fonds propres et quasi-fonds propres
+ &lt;/li&gt;
+ &lt;li&gt;
+  le renforcement en fonds propres et quasi-fonds propres de SEM et filiales de SEM intégrant une activité de foncière de redynamisation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Crea_foncieres_locale_ps</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b76-developper-des-foncieres-locales-repondant-a-/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2020</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...163 lines deleted...]
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J33" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6176,7270 +9298,1295 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P46" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q33" s="1" t="inlineStr">
+      <c r="Q46" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...2480 lines deleted...]
-    <row r="47" spans="1:27" customHeight="0">
+    <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
-        <v>111625</v>
+        <v>162482</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Revitaliser les commerces du territoire</t>
+          <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Partenariats avec les territoires : Ruralité</t>
-[...4 lines deleted...]
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
-        <is>
-[...2168 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Particulier</t>
-[...10 lines deleted...]
-      <c r="I61" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
-[...1510 lines deleted...]
-      <c r="J69" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>1 € de cofinancement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
 (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
 département de la Manche. Les communautés de communes Coutances mer et bocage
 et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
 prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
 Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
 européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
 Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
 Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
 de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les bénéficiaires
 peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
 sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les actions
 doivent être innovantes et répondre à la stratégie du territoire : “ Agir
 ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;4 axes de
 développement ont été retenu pour l’élaboration des fiches actions, auxquelles
 les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
 à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
 la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
 d’améliorer l’offre de services médicaux, par exemple en attirant des
 professionnels de santé médicale ou paramédicale en leur proposant des
 conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
 maintenant la vitalité des communes, en lien avec les commerces et services
 (marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
 cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;span&gt;Les actions facilitant l’accès aux services et
 activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Santé</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P69" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q69" s="1" t="inlineStr">
+      <c r="Q47" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
 sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
 actions permettant d’améliorer les offres de services et d’activités sur le
 territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
 notamment de mieux accompagner la population vieillissante, avec des offres au
 plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
 administratifs. De plus, cela améliorera l’attractivité du territoire, et
 contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
 nouvelles technologies de l’information et de la communication, le maintien et
 le développement des structures de santé, les services relatifs à l’accueil de
 la petite enfance et des nouveaux habitants, les services d’insertion,
 formation et emploi, les services pour développer des nouvelles formes de
 travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
 les services administratifs, les services améliorant la vie des personnes âgées
 et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Véhiculer une
 image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accueillir des
 familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Contribuer au
 développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Conserver et
 développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Rendre accessible
 les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Développer
 l’accès et la formation au numérique&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
 animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
 là pour vous aider à finaliser votre projet, vous orienter sur les aides
 disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
 communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
 Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
 GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
 JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD47" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-      <c r="A70" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>154985</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H70" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
 &lt;/p&gt;
 &lt;p&gt;
  Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
 &lt;/p&gt;
 &lt;p&gt;
  2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
 &lt;/p&gt;
 &lt;p&gt;
  5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
 &lt;/p&gt;
 &lt;p&gt;
  6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
 &lt;/p&gt;
 &lt;p&gt;
  7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
 &lt;/p&gt;
 &lt;p&gt;
  8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
 &lt;/p&gt;
 &lt;p&gt;
  9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Lutte contre la précarité
 Artisanat
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-[...43 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>77080</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Petites Villes de Demain</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ce dispositif financier vise à favoriser la création, le maintien, la modernisation, la transmission de TPE de proximité, sédentaires, disposant d&amp;#039;un point de vente fixe appartenant au secteur du commerce, de l&amp;#039;artisanat ou des services, qui apportent un service à la population locale et dont la clientèle est principalement composée de consommateurs finaux.
-[...2 lines deleted...]
- Les dépenses éligibles sont celles liées :
+ La Banque des Territoires propose un accompagnement financier pour les collectivités locales, les Sociétés d&amp;#039;Economie Mixte (SEM) et les Entreprises Publiques Locales (EPL) afin de soutenir les projets Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cet accompagnement peut prendre la forme :
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  à l&amp;#039;accessibilité (travaux et aménagement permettant une conformité avec la loi &amp;#34;handicap&amp;#34;,
-[...35 lines deleted...]
-  à la climatisation (hors chauffage).
+  d&amp;#039;un cofinancement d&amp;#039;études préalables pour évaluer le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un cofinancement d&amp;#039;études de structuration du montage juridique et financier;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une prise de participation en fonds propres et quasi-fonds propres dans les sociétés de projet et SEM aménageurs ou opératrices.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets éligibles peuvent concerner :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La rénovation de l&amp;#039;espace public, des hébergements et équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de projets durables : transports propres, énergies renouvelables, rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de foncières locales spécialisées pour le commerce
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;infrastructures numériques et de services innovants
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place de tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou le soutien du commerce de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de programmes alimentaires territoriaux et des circuits courts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le traitement des friches
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maintien d&amp;#039;une offre médicale de proximité et de structures d&amp;#039;accueil des personnes âgées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Friche
+Personnes âgées
+Commerces et services
+Economie locale et circuits courts
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_pvd_osat</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire" rel="noopener" target="_blank"&gt;
+   &lt;strong&gt;
+    Contactez-nous à travers notre formulaire de contact
+   &lt;/strong&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
-[...91 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C72" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>163834</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projet de coopération</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H72" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J72" s="1" t="inlineStr">
+      <c r="J50" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...150 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Transition énergétique
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Biodiversité
 International
 Attractivité économique
 Artisanat
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P73" s="1" t="inlineStr">
+      <c r="P50" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q73" s="1" t="inlineStr">
+      <c r="Q50" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD50" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="74" spans="1:27" customHeight="0">
-      <c r="A74" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>163833</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’économie locale</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat est un territoire où l’agriculture et les entreprises artisanales participent encore majoritairement aux fondements de l’économie locale. Pour maintenir et développer l’activité, les acteurs veulent travailler sur la valorisation des savoir-faire et des produits auprès de la population et des visiteurs.&lt;br /&gt;Pour cela, les opérations liées à cette fiche permettront le développement des circuits de proximité et la commercialisation de produits de terroir et artisanaux ainsi que la construction d’une identité territoriale cohérente et complète.&lt;br /&gt;Par ailleurs, les résultats du diagnostic territorial montrent que les évolutions des habitudes d’achat nuisent aux commerces de proximité. On constate également une baisse de fréquentation des marchés et l’essoufflement des Unions Commerciales qui animaient les centre villes. Le tissu artisanal et commercial reste fragile (reprises et créations en perte de vitesse).&lt;br /&gt;Dans ce contexte, le Pays Vitryat désire redynamiser l’artisanat et le commerce&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Valoriser le patrimoine alimentaire/ développer une identité alimentaire&lt;br /&gt;- Mettre en valeur les productions locales et promouvoir les marchés locaux&lt;br /&gt;- Remobiliser les réseaux de commerçants&lt;br /&gt;- Structurer et renforcer l’offre commerciale existante&lt;br /&gt;- Faciliter l’accès à l’emploi et à la formation&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- Augmentation du nombre de producteurs locaux et/ ou artisans impliqués dans une démarche de valorisation au titre de la présente fiche action&lt;br /&gt;- Ouverture de nouveaux commerces&lt;br /&gt;- Augmentation du nombre de création d’entreprises&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER offre une précieuse plus-value en soutenant efficacement l&amp;#039;économie locale à travers diverses actions, notamment en favorisant la structuration de filières courtes par la mise en réseau des acteurs. Cette approche facilite la collaboration entre les différents acteurs impliqués dans les filières, tels que les producteurs, les transformateurs et les distributeurs, créant ainsi une chaîne d&amp;#039;approvisionnement plus efficace et responsable.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par la promotion des filières courtes, le programme LEADER contribue à réduire l&amp;#039;empreinte écologique en diminuant les distances parcourues par les produits, ce qui permet une gestion plus durable des ressources et une réduction des émissions de carbone. De plus, cette approche renforce la résilience des économies locales en limitant leur dépendance vis-à-vis des marchés internationaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En mettant en réseau les artisans et les commerçants, LEADER stimule la coopération et l&amp;#039;échange d&amp;#039;expertise entre ces professionnels locaux. Cette mise en relation favorise l&amp;#039;émergence de synergies, encourageant ainsi l&amp;#039;innovation et la création de nouvelles opportunités commerciales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le soutien de LEADER aux initiatives locales renforce la visibilité des produits et services artisanaux, favorisant ainsi la préservation des savoir-faire traditionnels et la transmission des métiers ancestraux. Cela permet également de préserver le patrimoine culturel tout en dynamisant le tissu économique local.&lt;/p&gt;&lt;p&gt;En consolidant les réseaux d&amp;#039;acteurs locaux, le programme LEADER contribue à créer des emplois durables et à renforcer la cohésion sociale dans le Pays Vitryat. La mutualisation des ressources et des compétences offre des opportunités de croissance économique plus équitables et inclusives.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La valorisation des savoir-faire, du patrimoine alimentaire, des filières courtes et la redynamisation de l’artisanat et du commerce du Pays Vitryat : &lt;/p&gt;&lt;p&gt;- Actions d’information, d’animation, de communication, de sensibilisation et/ou de développement d’évènementiels&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisation&lt;br /&gt;- Toute étude sur l’offre et les besoins des consommateurs, des usagers et des entreprises&lt;br /&gt;- Création et développement de points de vente fixes ou itinérants (dont acquisition et aménagement de véhicules professionnels) destinés à maintenir ou compléter l&amp;#039;offre de commerces du territoire&lt;br /&gt;- Soutien au développement d’une offre d’approvisionnement de la restauration collective&lt;br /&gt;- Investissements permettant la production et la transformation de produits alimentaires hors agriculteur et groupement d’agriculteur&lt;br /&gt;- Soutien à la création, à la réhabilitation et à l’aménagement de potagers et vergers collectifs&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-3/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD51" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>139428</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Autre aide financière
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Autre aide financière
 Ingénierie technique
-Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -13473,268 +10620,302 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-      <c r="A75" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>121339</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Fonds national d'aménagement et de développement du territoire</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Préfecture de région — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I75" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L75" s="1" t="inlineStr">
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espaces verts
 Accès aux services
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Equipement public
 Bâtiments et construction
 Emploi
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les champs d&amp;#039;intervention privilégiés du FNADT sont :
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
  &lt;br /&gt;
  développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions présentant un caractère innovant ou expérimental dans le domaine de
  &lt;br /&gt;
  l&amp;#039;aménagement et du développement durable.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
  &lt;br /&gt;
  &lt;br /&gt;
  Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mme Anne-Laure FERRY : 03 44 06 12 63 /
@@ -13822,1212 +11003,1165 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Boite fonctionnelle :
  &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
   sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>lucille.dechaize@oise.gouv.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-      <c r="A76" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>162824</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J54" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Attractivité économique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD54" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-      <c r="A77" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>154984</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H77" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
 &lt;/p&gt;
 &lt;p&gt;
  Corrélativement à la montée en charge du cadencement du TER 200, le territoire qui profite d&amp;#039;une offre de transport en commun de type inter-urbaine et scolaire, a conforté ses atouts avec des offres complémentaires (le Transport Intercommunal de Sélestat ;
 &lt;/p&gt;
 &lt;p&gt;
  la plateforme de covoiturage ;
 &lt;/p&gt;
 &lt;p&gt;
  le développement de l&amp;#039;autopartage avec le réseau Citiz ;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;incitation à la pratique du vélo ;&lt;/p&gt;
 &lt;p&gt;
  Malgré toutes ces initiatives, des faiblesses persistent et la mobilité demeure contraignante pour l&amp;#039;ensemble du territoire, ses habitants et ses usagers - les publics jeunes, les séniors, mais également les professionnels,
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité est donc un besoin majeur du territoire. Les EPCI membres du PETR et la Communauté de communes du Canton d&amp;#039;Erstein se sont saisis du sujet en se constituant Autorité organisatrice de mobilité (AOM).
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la démarche LEADER, le besoin de mobilité fait émerger un enjeu sur l&amp;#039;amélioration du maillage et des services de mobilité partagées, actives et décarbonées et un enjeu sur la réduction de besoin de mobilité, soit la dé-mobilité, laquelle est liée aux besoins de services et d&amp;#039; équipements de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir l&amp;#039;implantation et le développement des transports à la demande, du covoiturage, de l&amp;#039;autopartage des transports mutualisés et des mobilités sociales et solidaires ;
 &lt;/p&gt;
 &lt;p&gt;
  2.	Actions d&amp;#039;animation, de coordination, de mise en réseau, de promotion, de sensibilisation et de communication contribuant au développement des mobilités alternatives (mobilité partagée, mobilité actives, mobilité décarbonée)
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutien à la création et au développement des services et/ou équipements dédiés aux vélos ;
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutien au développement des plans de mobilité au sein des entreprises (études, actions de mise en réseau, outils de communication) ;
 &lt;/p&gt;
 &lt;p&gt;
  5. Soutenir l&amp;#039;implantation de commerces/services de proximité ou itinérants dans les communes ; Création et développement d&amp;#039;équipements mutualisés (santé, petite enfance, parentalité, intergénérationnel)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Equipement public
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e71e-promouvoir-les-solutions-de-mobilite-existant/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Inciter financièrement le covoiturage
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="78" spans="1:27" customHeight="0">
-      <c r="A78" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>162524</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F78" s="1" t="inlineStr">
+      <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H78" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I78" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L78" s="1" t="inlineStr">
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P78" s="1" t="inlineStr">
+      <c r="P56" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q78" s="1" t="inlineStr">
+      <c r="Q56" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’une crèche
+Déployer les équipements numériques
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-[...261 lines deleted...]
-      <c r="A80" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>92394</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="C80" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Préfecture de la Dordogne</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il sera tenu compte de la nature du projet et de son degré de maturité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Votre Sous-préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Sarlat, Bergerac ou Nontron ;
  &lt;/li&gt;
  &lt;li&gt;
   La Préfecture de la Dordogne, Direction de la Citoyenneté et de la Légalité, bureau du contrôle budgétaire et des dotations de l&amp;#039;Etat, si vous relevez de l&amp;#039;arrondissement de Périgueux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Votre dossier est à déposer via l&amp;#039;outil démarches-simplifiées:
 &lt;/p&gt;
 &lt;p&gt;
  https://www.demarches-simplifiees.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle sur les modalités de dépôt des demandes.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>claudine.soleilhavoup@dordogne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3195-copie-10h04-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Dordogne</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-      <c r="A81" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>101008</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Préfecture des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="W81" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/hp-detr2021</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez :
 &lt;/p&gt;
 &lt;p&gt;
  - Votre Sous-Préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Bagnères-de-Bigorre ou d&amp;#039;Argelès-Gazost
 &lt;/p&gt;
 &lt;p&gt;
  - La Préfecture des Hautes-Pyrénées, Bureau des Relations avec les Collectivités Territoriales, si vous relevez de l&amp;#039;arrondissement de Tarbes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Téléphone : 05.62.56.64.32
  &lt;/li&gt;
  &lt;li&gt;
   Annie Latour :
   &lt;a href="mailto:annie.latour&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    annie.latour&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Céline Salles :
   &lt;a href="mailto:celine.salles&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    celine.salles&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>stephanie.berdet@hautes-pyrenees.gouv.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a879-copie-15h01-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>DDT65</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-      <c r="A82" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>159895</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Valoriser les éléments identitaires et le patrimoine du territoire rural</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="F82" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H82" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
  &lt;/strong&gt;
  &lt;br /&gt;
  Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette fiche-action vise des projets dont la délimitation géographique exclut le périmètre des 16 communes visées dans la fiche-action &amp;#34;Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité&amp;#34;. Toutefois elle peut soutenir des projets intéressant un large périmètre qui déborde sur une ou plusieurs de ces 16 communes.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
@@ -15079,221 +12213,253 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux projets culturels participant à l&amp;#039;animation de la vie locale
  &lt;/li&gt;
  &lt;li&gt;
   Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et des patrimoines
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la vitalité de la vie associative et culturelle, en encourageant la mutualisation et la mise en réseau
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Espace public
 Friche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P82" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q82" s="1" t="inlineStr">
+      <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les investissements matériels et les projets d&amp;#039;ingénierie des communes de plus de 25 000 habitants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
   leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
  - 05 58 79 74 80
 &lt;/p&gt;
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aae0-faire-des-spheres-agricole-viticole-et-sylvic/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Mise en place d’un commerce de proximité
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD59" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-[...34 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>391</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La dotation Développement territorial concerne le financement des projets structurants majeurs pour le territoire.
-[...5 lines deleted...]
- La participation financière de la CCMS se fera comme suit :
+ &lt;strong&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  première tranche financière jusqu&amp;#039;à 1 000 000 € : 40% de la dépense subventionnable avec un plafond de subvention à 200 000 €
-[...16 lines deleted...]
-      <c r="N83" s="1" t="inlineStr">
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15310,394 +12476,283 @@
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...2 lines deleted...]
-Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Spectacle vivant
-[...31 lines deleted...]
-      <c r="R83" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour candidater, il convient de faire parvenir à la CCMS :
-[...14 lines deleted...]
-      <c r="S83" s="1" t="inlineStr">
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...17 lines deleted...]
-      <c r="X83" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Crystèle MAITRE
-[...7 lines deleted...]
- 04 73 65 24 48
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G84" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>165942</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Lancer mon projet de boutique</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Mon projet de boutique</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...105 lines deleted...]
-Biodiversité
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez redynamiser votre centre-ville ou centre-bourg et faciliter le démarrage de nouvelles activités commerciales dans des conditions sécurisantes pour les entrepreneurs ?&lt;/p&gt;&lt;p&gt; Avec Mon projet de boutique, la Région Sud en partenariat avec Bpifrance et Initiative Sud prend en charge jusqu&amp;#039;à 50% du coût d’implantation d’une boutique sur votre territoire et accompagne les porteurs de projets à concrétiser la création de leur entreprise du montage de leur projet jusqu’au financement.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les communes&lt;/li&gt; 	&lt;li&gt;Les syndicats de communes&lt;/li&gt; 	&lt;li&gt;Les communautés de communes&lt;/li&gt; 	&lt;li&gt;Les communautés urbaines&lt;/li&gt; 	&lt;li&gt;Les communautés d&amp;#039;agglomération&lt;/li&gt; 	&lt;li&gt;Les Métropoles&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
 Equipement public
-Bâtiments et construction
-[...19 lines deleted...]
-      <c r="O84" s="1" t="inlineStr">
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P84" s="1" t="inlineStr">
-[...74 lines deleted...]
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En complémentarité d&amp;#039;&lt;a href="https://agence-cohesion-territoires.gouv.fr/action-coeur-de-ville-42" target="_blank"&gt;Action cœur de ville&lt;/a&gt;, &lt;a href="https://agence-cohesion-territoires.gouv.fr/petites-villes-de-demain-45"&gt;Petite ville de demain&lt;/a&gt; et des politiques d’aménagement favorisant le commerce de centre-ville ou de réhabilitation de cellules commerciales, Initiative Sud vous accompagne à favoriser l&amp;#039;implantation de nouveaux commerces au sein de locaux vacants situé sur votre territoire.&lt;br /&gt; &lt;br /&gt; Les porteurs de projets ayant candidaté sur la base d’un dossier constitué avec l’appui d’un conseiller d&amp;#039;Initiative Sud font l’objet d’un examen par un Comité technique de pré-sélection constitué des parties prenantes de l&amp;#039;Appel à projets (Initiative Sud, commune, EPCI, etc.).&lt;br /&gt; &lt;br /&gt; A l’issue, les candidats présélectionnés sont conviés à un comité de sélection qui délibérera du projet retenu.&lt;br /&gt; &lt;br /&gt; &lt;a href="https://sud.monprojetdeboutique.com/" target="_blank"&gt;Consulter les appels à projets en cours&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html"&gt;Trouver la plateforme Initiative au plus proche de chez vous&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/mon-projet-de-boutique</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;Portail Entreprises de la Région Sud&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;&lt;span&gt;Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;a href="tel:0805805145"&gt;&lt;strong&gt;0 805 805 145&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;span&gt;&lt;span&gt; (services et appels gratuits) &lt;/span&gt;&lt;/span&gt;ou par courriel à &lt;strong&gt;&lt;a href="mailto:relationentrepriseusager&amp;#64;maregionsud.fr"&gt;&lt;strong&gt;relationentrepriseusager&amp;#64;maregionsud.fr&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mon-projet-de-boutique-1/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>