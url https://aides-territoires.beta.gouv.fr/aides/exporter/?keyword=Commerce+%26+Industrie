--- v1 (2026-04-17)
+++ v2 (2026-07-15)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH61"/>
+  <dimension ref="A1:AH59"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -700,354 +700,113 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Monépi</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>28/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>154981</v>
+        <v>160867</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les dynamiques durables de l'économie rurale</t>
+          <t>Accompagner la structuration des services de proximité</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>LEADER Fiche Action n°1</t>
+          <t>Fiche-action 4</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Albigeois et des Bastides (PETR)</t>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...239 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique
-Subvention
-[...3 lines deleted...]
-      <c r="I5" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>de 7 500 à 30 000 euros</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif stratégique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs opérationnels :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services de proximité
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
  &lt;/li&gt;
  &lt;li&gt;
@@ -1087,262 +846,262 @@
   Type d&amp;#039;opérations :
  &lt;/strong&gt;
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
  &lt;/li&gt;
  &lt;li&gt;
   Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   *le cahier des charges des études devra être transmis
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
  &lt;/li&gt;
  &lt;li&gt;
   Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="AD5" s="1" t="inlineStr">
+      <c r="AD4" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>14/02/2024</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>160858</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 1</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>de 10 000 à 50 000 euros</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif stratégique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs opérationnels :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
  &lt;/li&gt;
  &lt;li&gt;
   Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
@@ -1411,592 +1170,1058 @@
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
   &lt;strong&gt;
    3
   &lt;/strong&gt;
   , permettant une promotion et une valorisation de la filière
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
  &lt;/li&gt;
  &lt;li&gt;
   le cahier des charges des études devra être transmis
  &lt;/li&gt;
  &lt;li&gt;
   qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Innovation, créativité et recherche
 Emploi
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
  &lt;/li&gt;
  &lt;li&gt;
   Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>154981</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les dynamiques durables de l'économie rurale</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche Action n°1</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Albigeois et des Bastides (PETR)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette subvention a pour objectif de créer un contexte territorial favorable à l&amp;#039;innovation, aux dynamiques économiques durables et aux approches coopératives et collaboratives en offrant les conditions matérielles et immatérielles et en accompagnant les initiatives locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagner les mutations de nos systèmes agricoles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer les circuits courts de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les projets collectifs de valorisation des produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innover/Expérimenter de nouvelles formes de pratiques dans les milieux agricoles face au changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contribuer à la création d&amp;#039;emploi et à l&amp;#039;innovation dans les entreprises :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maintenir et consolider le tissu d&amp;#039;entreprises et de commerces de proximité ainsi que l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser et soutenir les coopérations entre acteurs et l&amp;#039;économie collaborative en réponse aux enjeux de transition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une économie qui valorise les ressources du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Valoriser le potentiel touristique et encourager les dynamiques durables innovantes :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre touristique durable et accessible à tous
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir le territoire et rechercher une complémentarité entre les acteurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la montée en compétences des professionnels du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Acquisition de matériel et d&amp;#039;équipements, animation et valorisation de collectifs, espaces test agricoles, tiers lieu nourricier, sensibilisation/évènementiels pour accompagner les mutations de nos systèmes agricoles.
+ &lt;br /&gt;
+ •    Création, aménagement et équipement de lieux/sites économiques ; étude/ animation/développement d&amp;#039;une filière bois ; dispositif innovant de coopération et de mutualisation de moyens (PTCE, TZCLD, ...) ;...
+ &lt;br /&gt;
+ •    Création, aménagement et équipement de lieux/sites touristiques ; hébergements durables atypiques, insolites et solidaires ; actions de promotion et de valorisation des offres et attraits touristiques du territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Justine Chollet
+ &lt;br /&gt;
+ Chargée de mission LEADER
+ &lt;br /&gt;
+ &lt;a target="_self"&gt;
+  jchollet&amp;#64;ptab.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
-          <t>leader@pays-epinal.fr</t>
+          <t>jchollet@ptab.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1473-accompagner-les-dynamiques-durables-de-lecono/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
-          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
-[...4 lines deleted...]
-          <t>organizational</t>
+          <t>GAL Albigeois et Bastides</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
-          <t>14/02/2024</t>
+          <t>21/11/2023</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
+        <v>128967</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le montage d’un projet de développement local dédié aux services et aux activités de proximité</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Descriptif
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les problématiques, les enjeux et objectifs en
+matière de développement économique territorial et de
+maintien des services commerciaux ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;une aide à la qualification et à la
+construction du projet de développement économique
+du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagné sur les projets d&amp;#039;attractivité et de
+cohésion territoriale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+économique et/ou le conseiller en développement
+territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la formalisation du projet
+et son suivi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en relation avec les organismes ressources
+en matière de développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;une rencontre avec les partenaires
+identifiés
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Compte-rendu avec préconisations visant à préciser les
+objectifs du projet et les conditions de sa réalisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18eb-etre-accompagne-dans-le-montage-dun-projet-de/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>129721</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Financer des projets contribuant à renforcer l'attractivité de la commune et de son territoire</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Contrat Agglo-communes - Renforcer l'attractivité de la commune et de son territoire</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Communauté d'Agglomération Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création ou rénovation d&amp;#039;équipements structurants, réaménagement de centre-bourg, projets d&amp;#039;animations et de manifestations culturelles du territoire (hors fonctionnement), projets en faveur des enseignements artistiques, création d&amp;#039;équipements d&amp;#039;accès aux soins, achat et rénovation du dernier commerce de la commune, mobilisation des outils fonciers en faveur du renouvellement urbain, logements d&amp;#039;urgence (non pris en compte dans les actions du PLH)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Arts plastiques et photographie
 Espace public
 Friche
 Accès aux services
 Santé
 Commerces et services
 Revitalisation
 Equipement public
 Réhabilitation
 Accessibilité
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
   &lt;/li&gt;
   &lt;li&gt;
    Les projets seront limités au nombre de 3 maximum par commune
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
   &lt;/li&gt;
   &lt;li&gt;
    Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>CA Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.saint-lo-agglo.fr/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Saint-Lô Agglo
 &lt;/p&gt;
 &lt;p&gt;
  Service de développement et d&amp;#039;appui aux communes
 &lt;/p&gt;
 &lt;p&gt;
  appuicommunes&amp;#64;saint-lo-agglo.fr
 &lt;/p&gt;
 &lt;p&gt;
  02 14 16 01 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>soukaina.alouah@saint-lo-agglo.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ab56-financer-des-projets-contribuant-au-developpe/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>CA Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>14/02/2023</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...174 lines deleted...]
-      </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
+        <v>122827</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Développer la dynamique culturelle sur le territoire (LEADER /Fiche action 2)</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Développer la dynamique culturelle sur le territoire</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Nord Haute-Marne (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention maximale de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les objectifs sont multiples et visent à
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  renforcer l&amp;#039;attractivité et le rayonnement du territoire notamment après des jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la mise en synergie des acteurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer les pratiques culturelles et artistiques (apprentissage et diffusion)
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurer un maillage territorial satisfaisant en matière d&amp;#039;équipements et d&amp;#039;actions culturelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser le développement d&amp;#039;actions collectives
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  renforcer l&amp;#039;animation et le rayonnement du territoire grâce au développement de l&amp;#039;offre culturelle
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seront soutenues les actions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études, diagnostics pour la création ou le développement de l&amp;#039;offre culturelle sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation territoriale permettant la création d&amp;#039;une offre culturelle innovante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de véhicules permettant le développement de la culture nomade
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sessions de sensibilisation et d&amp;#039;information à destination des acteurs en charge de la valorisation et de la promotion culturelle (agents et élus) sur les thématiques du développement de la dynamique culturelle dans un sens large
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en réseau et mutualisation/coordination des sites, du matériel et des acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et développement d&amp;#039;actions collectives de promotion et de diffusion culturelle (agenda culturel, supports de communication)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de communication et de promotion de l&amp;#039;offre culturelle : animations, création de supports, outils de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement d&amp;#039;évènements disposant d&amp;#039;un rayonnement supra-communautaire (événement culturel, évènement sportif, événement de pleine nature) : concernant le soutien à des événements existants, ils devront apporter une réelle plus-value par rapport aux éditions précédentes (nouveaux partenaires culturels, rayonnement plus important) pour être éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Emergence, modernisation et développement de lieux pluri-acteurs et/ou pluri-disciplines dédiés exclusivement à la pratique culturelle et artistique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires seront prioritairement localisés dans le périmètre du GAL, mais pourront également être localisés en dehors du GAL, tout comme les opérations réalisées, à condition que l&amp;#039;impact sur le territoire du GAL puisse être démontré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention sera comprise entre 3 000 € minimum et 50 000 € maximum
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE DU NORD HAUTE MARNE</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe technique du GAL Saint-Dizier, Der et Marne est à votre disposition et vous pouvez nous contacter par mail ou par téléphone :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  leader&amp;#64;syndicatnord52.fr - tel 03.25.06.65.15
+ &lt;/li&gt;
+ &lt;li&gt;
+  secretariat&amp;#64;syndicatnord52.fr - tel 03.25.55.28.23
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>leader@syndicatnord52.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba01-innover-et-federer-pour-renforcer-les-service/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte du nord Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AD9" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>119914</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Les artisans sont des professionnels disposant d&amp;#039;une qualification et qui exerce une activité de production, de transformation, de réparation ou de prestation de services. Les chambres des métiers et de l&amp;#039;artisanat sont à leur côté pour leur apporter un appui et une expertise pour le développement de leur activité.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous souhaitez mobiliser le savoir-faire des artisans dans vos projets, impliquer les forces-vives de vos territoires, les CMA vous proposent l&amp;#039;accompagnement de conseillers spécialisés :
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   • Identifier vos besoins et les possibles interventions des artisans
  &lt;/strong&gt;
  &lt;br /&gt;
  Par exemple, pour un projet de rénovation énergétique des bâtiments publics, faites appel à des artisans du bâtiment spécialisés ;
  &lt;br /&gt;
  Un projet alimentaire territorial peut développer l&amp;#039;approvisionnement des cantines scolaires en produit artisanaux de qualité et de proximité ;
  &lt;br /&gt;
  • Informer les artisans sur les projets locaux
  &lt;br /&gt;
  Parce que la première barrière pour que les artisans participent aux projets des collectivités c&amp;#039;est l&amp;#039;information. Faire prendre conscience aux artisans qu&amp;#039;ils peuvent contribuer aux projets locaux ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
@@ -2018,828 +2243,728 @@
  &lt;br /&gt;
  - Sensibiliser les artisans sur leur possibilité d&amp;#039;offrir leurs services au secteur public ;
  &lt;br /&gt;
  - Les former sur les principes de la commande publique ;
  &lt;br /&gt;
  - Leur apporter une aide technique sur la forme de la réponse à la commande publique ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   •Accompagner la collectivité dans son projet d&amp;#039;attractivité économique et de revitalisation de zones commerciales
   &lt;br /&gt;
  &lt;/strong&gt;
  - Identifier les artisans
  &lt;br /&gt;
  - Accompagner les démarches administratives liées à l&amp;#039;installation/reprise
  &lt;br /&gt;
  - Accompagner le projet financier (vérification de la solidité financière du projet/business plan)
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/03db-copie-14h44-faire-confiance-au-savoir-faire-a/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>119911</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat vous propose l&amp;#039;expertise de ses conseillers en immobilier et implantation d&amp;#039;entreprises, sur l&amp;#039;aménagement et les documents d&amp;#039;urbanisme.
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet et des besoins de votre territoire et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA, le conseiller CMA identifie avec vous les enjeux et besoins locaux et élabore un plan d&amp;#039;action pour la mise en œuvre de solutions adaptées. Le cas échéant :
  &lt;br /&gt;
  &lt;br /&gt;
  •Identifier les potentiels activités pouvant s&amp;#039;installer en fonction :
  &lt;br /&gt;
  - Des activités déjà présentes sur le territoire ;
  &lt;br /&gt;
  - De la concurrence entre grandes-moyennes surfaces et commerces de proximité ;
  &lt;br /&gt;
  - De l&amp;#039;équilibre entre activités économiques du centre et de la périphérie ;
  &lt;br /&gt;
  - Du sourcing des artisans intéressés pour une installation ;
  &lt;br /&gt;
  &lt;br /&gt;
  •S&amp;#039;informer sur les offres d&amp;#039;installations :
  &lt;br /&gt;
  - Identifier les locaux vacants ;
  &lt;br /&gt;
  - Etudier les projets d&amp;#039;aménagement et documents d&amp;#039;urbanisme ;
  &lt;br /&gt;
  - Anticiper les futures cession-reprise d&amp;#039;activités ;
  &lt;br /&gt;
  - Collaborer avec la foncière du territoire ;
  &lt;br /&gt;
  - Accompagner l&amp;#039;installation de l&amp;#039;artisan et l&amp;#039;adaptation/l&amp;#039;aménagement des locaux ;
  &lt;br /&gt;
  - Identifier des artisans (par le biais de concours ou critères prédéfinis pas la collectivité ;
  &lt;br /&gt;
  - Accompagner l&amp;#039;artisan sur son projet financier (vérification de la solidité financière du projet/business plan) ;
  &lt;br /&gt;
  &lt;br /&gt;
  •Contribuer aux réflexions sur la logistique urbaine
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e5eb-copie-14h34-accompagner-linstallation-dactivi/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>119907</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
  &lt;br /&gt;
  &lt;br /&gt;
  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   réalisation de diagnostic flash
  &lt;/li&gt;
  &lt;li&gt;
   élaboration d&amp;#039;un plan d&amp;#039;action adapté pour répondre aux besoins du territoire et mettre en place les actions adaptées aux acteurs économiques
  &lt;/li&gt;
  &lt;li&gt;
   aide à l&amp;#039;implantation d&amp;#039;artisans
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;br /&gt;
  • Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9104-beneficier-de-lexpertise-dun-conseiller-en-de/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...223 lines deleted...]
-      </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
+        <v>119747</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Relocaliser l'alimentation et valoriser les produits locaux</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à développer l&amp;#039;approvisionnement local et à animer des dynamiques territoriales avec les acteurs des filières alimentaires locales. Nous proposons des solutions adaptées pour renforcer ces filières, favoriser les liens entre producteurs et consommateurs, soutenir l&amp;#039;économie territoriale et promouvoir une alimentation durable, tout en répondant aux enjeux de souveraineté alimentaire et de transition écologique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a1be-accompagner-lemergence-de-circuits-courts-et-/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>120275</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Développer une alimentation de proximité</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Développement d’une alimentation de proximité</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Chambre d'agriculture de la Drôme</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Actions favorisant l&amp;#039;accès aux produits alimentaires locaux issus de l&amp;#039;agriculture : accompagnement à la création de marchés de producteurs ou à la redynamisation de marchés existants (marchés permanents ou ponctuels liés à un événement), accompagnement à la création d&amp;#039;un nouveau point de vente de produits locaux (étude de marché, animation du groupe de producteurs...), appui à la création de projet alimentaire territorial, promotion de la plate-forme Agrilocal (en partenariat avec le
  &lt;a href="https://collectivites.ladrome.fr/service/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal/"&gt;
   Département
  &lt;/a&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -2898,196 +3023,196 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    diagnostic alimentaire du territoire
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    concertation avec les acteurs du système alimentaire
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    définition d&amp;#039;un plan d&amp;#039;actions
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    évaluation du projet
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/developpement-dune-alimentation-de-proximite/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre d&amp;#039;Agriculture de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Service Alimentation et Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 26 99 43
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:nina.croizet&amp;#64;drome.chambagri.fr" rel="noopener" target="_blank"&gt;
     nina.croizet&amp;#64;drome.chambagri.fr
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;
     www.synagri.com/drome
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6651-developpement-dune-alimentation-de-proximite/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>120316</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;une stratégie de renforcement de l&amp;#039;attractivité des centres bourgs et villes et élaboration d&amp;#039;un plan d&amp;#039;actions opérationnel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous, échanges avec la collectivité pour :
@@ -3113,274 +3238,149 @@
 &lt;p&gt;
  Après validation de la proposition d&amp;#039;intervention de la CCI par la collectivité et selon les cas :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   réunion de lancement de l&amp;#039;intervention avec les acteurs concernés (commerçants...)
  &lt;/li&gt;
  &lt;li&gt;
   réalisation du diagnostic des facteurs d&amp;#039;attractivité du centre bourg,
  &lt;/li&gt;
  &lt;li&gt;
   rendu intermédiaire des premiers éléments du diagnostic,
  &lt;/li&gt;
  &lt;li&gt;
   élaboration du plan d&amp;#039;actions,
  &lt;/li&gt;
  &lt;li&gt;
   présentation à la collectivité et remise d&amp;#039;un rapport,
  &lt;/li&gt;
  &lt;li&gt;
   présentation collective des résultats aux acteurs concernés (commerçants, office de tourisme...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/renforcer-attractivite-commerciale-centre-bourg-un-centre-ville/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre de Commerce et d&amp;#039;Industrie de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Projet TPE Commerce Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 75 70 34
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:commerce-tourisme&amp;#64;drome.cci.fr"&gt;
     commerce-tourisme&amp;#64;drome.cci.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Site :
    &lt;a href="http://www.drome.cci.fr/"&gt;
     www.cci.drome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e451-renforcer-lattractivite-commerciale-dun-centr/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...123 lines deleted...]
-      </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>117422</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition des enjeux d'aménagement et de développement local</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
@@ -3525,51 +3525,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>117378</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Assister les collectivités dans un projet de requalification des anciennes zones d'activité</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
@@ -3684,51 +3684,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>117149</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Assister les collectivités dans un projet de requalification des friches industrielles et commerciales</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
@@ -3848,526 +3848,526 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
-        <v>98767</v>
+        <v>102299</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Favoriser le développement économique et l'emploi</t>
+          <t>Soutenir la création d'épiceries solidaires</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
-EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Appel à candidatures pour la création épiceries solidaires - Association Nationale Des Epiceries Solidaires (ANDES)</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+          <t>Association Nationale Des Epiceries Solidaires (ANDES)</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
-        <is>
-[...282 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de
  &lt;strong&gt;
   France Relance
  &lt;/strong&gt;
  , et avec le soutien de ses partenaires, le réseau des épiceries solidaires ANDES soutient massivement la création de nouvelles épiceries solidaires et  lutte contre la précarité alimentaire tout en favorisant l&amp;#039;accès aux produits frais et de qualité, pour les populations isolées ou modestes.
  &lt;br /&gt;
  &lt;br /&gt;
  La crise sanitaire que nous traversons, devenue une crise économique et sociale, affecte durablement les ménages déjà fragiles, et de nouvelles catégories de population peu habituées à l&amp;#039;aide alimentaire (étudiants, travailleurs indépendants, familles monoparentales, familles modestes touchées par le chômage partiel...).
  &lt;br /&gt;
  &lt;br /&gt;
  Les épiceries solidaires sont une réponse pertinente à ces nouveaux besoins, en permettant à la fois un accès digne et non stigmatisant à une alimentation de qualité, un accompagnement personnalisé et une aide pour surmonter les difficultés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les épiceries solidaires sont des structures d&amp;#039;aide alimentaire et d&amp;#039;accompagnement social, proposant à leurs bénéficiaires d&amp;#039;effectuer leurs courses comme dans un commerce classique, pour un coût entre 10% et 30% de la valeur marchande des produits. Les bénéficiaires, orientés par des travailleurs sociaux, accèdent à l&amp;#039;épicerie pour une durée limitée et ont également accès à un accompagnement social pour les aider à sortir des difficultés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de France Relance, et avec le soutien de ses partenaires, ANDES vous accompagne dans votre projet. Les frais d&amp;#039;accompagnement sont pris en charge et une subvention est proposée pour les premiers investissements matériels. L&amp;#039;objectif : développer 300 nouvelles épiceries solidaires dans toute la France.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs de projet sélectionnés pourront bénéficier :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    d&amp;#039;un accompagnement à la création par les équipes ANDES ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    du financement d&amp;#039;une partie des investissements nécessaires à l&amp;#039;ouverture de l&amp;#039;épicerie : de 2 000€ à 15 000€ selon les projets
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Alimentation
 Economie sociale et solidaire
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Organismes public ou privé et porteurs de projet souhaitant voir s&amp;#039;implanter une épicerie solidaire sur son territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/creer-une-epicerie-solidaire/</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/appel-candidatures-creation-epiceries-solidaires/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Audrey LATRA :
  &lt;a href="mailto:audrey.latra&amp;#64;andes-france.com" rel="noopener" target="_blank"&gt;
   audrey.latra&amp;#64;andes-france.com
  &lt;/a&gt;
  - 07 87 35 58 75
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>caroline.bechade@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19a-soutenie-la-creation-depiceries-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>DREAL Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>98767</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement économique et l'emploi</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2010, le Pays vit une profonde transformation de son tissu économique. Il s&amp;#039;appuyait sur une production
+ agricole reconnue par les industriels, des unités de sous-traitance automobiles et agroalimentaires diversifiées et
+ un secteur tertiaire principalement tourné vers la santé et la vie publique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;expérience de revitalisation économique menée dans le cadre du dispositif Fonds National d&amp;#039;Aménagement et
+ de Développement du Territoire (FNADT) vient de s&amp;#039;achever sur un bilan très positif de 500 emplois créés. La
+ démarche de Veille prospective agricole et agroalimentaire va générer de nouvelles dynamiques des filières. Les
+ artisans et les commerçants de proximité souhaitent travailler en réseau, apporter des services nouveaux et
+ ouvrir des complémentarités face au développement des agglomérations.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prospection, accueil et transmission d&amp;#039;unités économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Consolidation des richesses du territoire (hommes et savoir-faire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en réseau des acteurs, circulation de l&amp;#039;information, constitution de filières ou cluster
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamisation des filières économiques, dont le commerce et l&amp;#039;artisanat de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de stratégies concertées, de sites et d&amp;#039;événements touristiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de forum de l&amp;#039;emploi, de réunion d&amp;#039;information sur les besoins en manœuvre locale...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de rencontre par filières économiques, de speed dating...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition de conseil en gestion de projets entreprenariaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentations d&amp;#039;actions collectives dans le domaine de l&amp;#039;artisanat et du commerce de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement de la stratégie touristique du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Emploi
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts indirects, correspondant aux frais de fonctionnement internes à la structure : calculés sur la base
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un taux forfaitaire de 15 % appliqué aux frais de personnel directs éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts directs en lien avec l&amp;#039;opération, dont :
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisition ou location de matériel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de déplacement, d&amp;#039;hébergement et de restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations d&amp;#039;études, de conseils, de formation...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le financement européen intervient toujours en contrepartie de financements publics nationaux différents de l&amp;#039;Europe. Pour un porteur de projet privé, cela implique qu&amp;#039;il devra solliciter un autre co-financeur public.
+&lt;/p&gt;
+&lt;h4&gt;
+ Au niveau administratif :
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dépenses engagées avant la date de réception de la demande d&amp;#039;aide ne seront pas prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses présentées doivent faire l&amp;#039;objet de plusieurs devis afin de vérifier la mise en concurrence et le caractère raisonnable des coûts.
+&lt;/p&gt;
+&lt;p&gt;
+ Avant de déposer un courrier de demande de subvention, le porteur doit présenter une délibération :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  approuvant le projet et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicitant une subvention européenne dans le cadre de LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  autorisant l&amp;#039;exécutif à signer tout document y afférent
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE PLOERMEL</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marjolaine PONDARD, Chargée de mission contractualisation :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:m.pondard&amp;#64;pays-ploermel.fr" rel="noopener" target="_blank"&gt;
+  m.pondard&amp;#64;pays-ploermel.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ - 06 69 71 55 38 - 02 30 19 01 82
+&lt;/p&gt;
+&lt;p&gt;
+ PETR Pays de Ploërmel - Cœur de Bretagne : 7 rue du Val - Les Carmes, BP30555 - 56800 Ploërmel
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.pays-ploermel.fr/" rel="noopener" target="_blank"&gt;
+  https://www.pays-ploermel.fr/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y20" s="1" t="inlineStr">
         <is>
-          <t>caroline.bechade@developpement-durable.gouv.fr</t>
+          <t>m.pondard@pays-ploermel.fr</t>
         </is>
       </c>
       <c r="Z20" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f19a-soutenie-la-creation-depiceries-solidaires/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a57e-favoriser-le-developpement-economique-et-lemp/</t>
         </is>
       </c>
       <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>DREAL Nouvelle-Aquitaine</t>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
-          <t>04/10/2021</t>
+          <t>26/07/2021</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>163580</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement les commerces et services du quotidien présents dans les centres-bourgs</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -4456,96 +4456,96 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>163028</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°3 : Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique
+          <t>Ingénierie technique
 Subvention
-Ingénierie Juridique / administrative</t>
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Accompagner l’émergence de nouvelles de service accessibles et adaptées aux usagers du territoire&lt;/h2&gt;&lt;h4&gt;OBJECTIF STRATEGIQUE : Innover pour redynamiser les pôles de proximité à travers de nouveaux services&lt;/h4&gt;&lt;h4&gt;Soutien au premier/dernier commerce, aux lieux polyvalents, aux lieux collectifs d’innovation, aux espaces partagés&lt;/h4&gt;&lt;p&gt;En complémentarité avec les dispositifs existants, il va s’agir de favoriser l’émergence de projets innovants par la mobilisation des réseaux, par un travail de soutien à des porteurs de projets, par l’appui à une ingénierie amont capable de garantir l’opportunité, la faisabilité, la viabilité et l’innovation des projets. Dans un objectif de sobriété, il est indispensable de travailler sur les mutualisations et les intensifications des usages. Par ailleurs, l’espace public doit, lui aussi, être pensé comme un lieu d’échanges et de services : les expérimentations visant à mieux concilier les usages, à favoriser l’adaptation aux différentes générations, à des conceptions plus innovantes et résilientes seront ainsi promues et soutenues.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des évolutions sociétales, des besoins spécifiques en particulier auprès de la jeunesse&lt;/h4&gt;&lt;p&gt;En collaboration avec les associations et avec les acteurs qui interviennent auprès de la jeunesse, le GAL pourra favoriser et soutenir des démarches d’animation visant la co-construction d’actions et de projet avec les jeunes sur des sujets du quotidien importants pour eux : mobilité, prévention-santé, pratiques culturelles et sportives libres, emploi et formation, engagement citoyen (en lien avec l’objectif 3.3.). L’innovation doit permettre d’aller plus vers les jeunes notamment celles et ceux les plus éloignés des services. La valorisation des talents locaux, des témoignages sur des engagements de jeunes et sur des expériences originales sont également des pistes à travailler. Enfin une attention particulière sera à porter à la culture de l’égalité des genres auprès des jeunes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Soutien aux nouveaux modes d’entreprendre et à l’ingénierie de projet &lt;/h4&gt;&lt;p&gt;Les porteurs de projets, les créateurs et les personnes en souhait de reconversion professionnels sont nombreux et ils souhaitent, de plus en plus, inscrire leur démarche dans la prise en compte des grandes transitions écologiques, numériques et sociales. Les nouveaux modes d’entreprendre (par des structures nouvelles ou traditionnelles, en individuel ou en collectif) se développent : nouveaux modes managériaux et contractuels, force des démarches de RSE, entreprise citoyenne, nouvelle organisation du travail, recours aux nouvelles technologies (DATA, IA…) … Mais les porteurs de projets ont besoin d’être informés, orientés, accompagnés et formés à ces nouveaux modes entrepreneuriaux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Promotion des nouvelles formes d’habitat (coliving, béguinages, temporaires...)&lt;/h4&gt;&lt;p&gt;Le GAL pourra soutenir la recherche des potentiels et la faisabilité de nouvelles formes d’habitat sur le territoire. Des solutions innovantes et adaptées devront être recherchées pour les communes rurales pour lesquelles il est souvent plus difficile de trouver des modèles économiques viables du fait de la petite taille des opérations.&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Soutenir l’implication citoyenne&lt;/h3&gt;&lt;h4&gt;Accompagnement aux réflexions sur la maîtrise d’usage et les mutualisations d’usages&lt;/h4&gt;&lt;p&gt;Des démarches d’implication citoyenne de participation existent sur le territoire tant au niveau de la communauté d’agglomération que des communes (conseil consultatif, conseil de développement durable, conseil citoyen, plate-forme de démocratie participative, chantiers participatifs…). Mais au-delà des instances de gouvernance il semble nécessaire d’avancer plus loin dans l’engagement et l’implication citoyenne en donnant une place importante à la maitrise d’usage dans l’action publique. Aux côtes de la maitrise d’ouvrage et de la maitrise d’œuvre la maitrise d’usage doit trouver toute sa place pour faire gagner les projets en pertinence et en efficacité. Les projets Leader portés par le GAL devront chercher, autant que possible, à ce que les points de vue des usagers/bénéficiaires soient pris en compte. De façon innovante, les services et leurs liens avec l’espace public doivent permettre des approches et des conceptions s’appuyant sur le design des politiques publiques. D’une façon générale, il est essentiel de soutenir l’intelligence collective pour être un territoire apprenant et innovant, en mobilisant les forces vives et le capital humain/social du territoire. Enfin, c’est aussi la possibilité, par exemple, de s’appuyer sur les usagers/citoyens pour faire émerger et porter des projets par la mise en place d’un fonds d’initiatives citoyennes à l’échelle du GAL.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;h4&gt;Développement des projets participatifs ponctuels et les démarches d’intelligence collective&lt;/h4&gt;&lt;p&gt;Avec une finalité proche de celle de la prise en compte de la maîtrise d’usage il serait intéressant de soutenir des projets participatifs ponctuels, simples et sobres touchant à la vie quotidienne et/ou à son environnement de proximité et notamment auprès des jeunes. L’apprentissage de la citoyenneté passe par l’éducation et la sensibilisation aux démarches projets et à tenir de postures d’acteurs. En lien avec les écoles, les collèges, lycées et autres établissements de formation mais aussi avec les associations, des appels à projets de projets participatifs pourraient être lancés sur des thématiques bien évidement cohérente avec le projet de territoire et avec les axes de la stratégie locale de développement.&lt;/p&gt;&lt;h4&gt;Soutien au dynamisme associatif (dont le bénévolat)&lt;/h4&gt;&lt;p&gt;Le tissu associatif sur le territoire est très conséquent et dynamique et offre une très grande diversité d’offres qui contribuent à la richesse du développement local, aux liens sociaux et aux capacités d’épanouissements personnels et collectifs. Toutefois, comme partout, les associations sont confrontées à des difficultés : raréfaction des ressources financières, encadrement réglementaire complexe, un bénévolat confronté à de nombreux freins (le temps, les horaires, le coût, la mobilité, l’information, la confiance en soi, le manque d’ouverture de certaines associations…). Pour maintenir cette offre portée par les associations il est impératif de les soutenir.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
@@ -4628,220 +4628,95 @@
           <t>Groupe d'Action Locale Seine-Eure</t>
         </is>
       </c>
       <c r="AD22" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>04/07/2024</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
-        <v>162466</v>
+        <v>155120</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mener une opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+          <t>Créer, rénover, étendre l'immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+          <t>Dernier commerce de sa spécialité – boutique éphémère (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
-        <is>
-[...123 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère).
 &lt;/p&gt;
 &lt;p&gt;
  Une boutique éphémère, comme son nom l&amp;#039;indique, est un concept de point de vente temporaire qui &amp;#34;apparaît&amp;#34; pendant une courte période, de quelques heures à plusieurs mois, puis disparaît. L&amp;#039;entreprise devra signer un bail d&amp;#039;occupation précaire ou une convention d&amp;#039;occupation précaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 % ; déduction faite des loyers représentant de façon forfaitaire 20% du montant HT des travaux. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -4870,64 +4745,64 @@
    Projet communal d&amp;#039;animation-occupation de la boutique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les deux types de projet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    projet de bail ;
   &lt;/li&gt;
   &lt;li&gt;
    Pour les rénovations, document de diagnostic énergétique
   &lt;/li&gt;
   &lt;li&gt;
    pièces justifiant la bonification
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le service instructeur se réserve le droit de demander toute pièce complémentaire qu&amp;#039;il jugerait utile pour la bonne compréhension et l&amp;#039;analyse du projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Commerces et services
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
   &lt;li&gt;
    Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
   &lt;/li&gt;
   &lt;li&gt;
    A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de deux types de travaux énergétiques obligatoire si nécessaire d&amp;#039;entreprendre ce type de travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Pour les derniers commerces, la commune devra avoir identifié un futur exploitant
   &lt;/li&gt;
   &lt;li&gt;
    Pour les boutiques éphémères, la commune devra présenter le projet d&amp;#039;occupation-animation du lieu
@@ -4995,170 +4870,295 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés régie ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non-collectif.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/dernier-commerce-de-sa-specialite-boutique-ephemere-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.97.41
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1245-dernier-commerce-de-sa-specialite-boutique-ep/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>162466</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Mener une opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles tout artisan et commerçant sédentaire inscrit au Registre national des entreprises (RNE), en société ou en nom propre ou en association (sous condition) et œuvrant dans les secteurs de l’artisanat, la petite industrie, le commerce et l’économie sociale et solidaire.&lt;/p&gt;&lt;p&gt;A contrario, les commerces non sédentaires ou éphémères, les professions libérales ne sont pas éligibles au dispositif.&lt;/p&gt;&lt;p&gt;La liste précise des destinataires éligibles sera définie dans le cadre de chaque règlement d’attribution.Toutes Opérations Collectives de Modernisation de l’Artisanat, du Commerce et des Services (OCMACS) permettant d’agir sur la dynamique de l’artisanat et du commerce de proximité dans le cadre d’un programme local d’intervention destiné à aider les entreprises à réaliser des investissements de modernisation de leurs activités.&lt;/p&gt;&lt;p&gt;L’aide départementale est versée au bénéficiaire pour alimenter un fonds d’intervention destiné au soutien des entreprises souhaitant réaliser des investissements de modernisation de leurs établissements. Ces programmes d’intervention ont une durée minimale de 3 ans pouvant être éventuellement prolongés dans le cadre de la revoyure des contrats de territoire Manche avec une durée maximale totale de 4 ans.&lt;/p&gt;&lt;p&gt;Le programme d’intervention devra intégrer le dispositif régional relatif à l’aide aux commerces des territoires.&lt;/p&gt;&lt;p&gt;Dans ce cadre, l’intervention du Département est envisageable selon les modalités suivantes :&lt;/p&gt;&lt;p&gt;- le bénéficiaire met en place une OCM intégrant également les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale : l’aide départementale serait doublée par rapport à la participation de l’EPCI (« 2 pour 1 ») et serait plafonnée à 200 000 €, sous condition que la part de l’EPCI soit obligatoirement fléchée sur des bénéficiaires non éligibles au dispositif régional, à savoir sur les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale.&lt;/p&gt;&lt;p&gt;Le Département veillera à ce que le taux d’intervention retenu soit le même pour l’ensemble des entreprises éligibles au titre de l’OCM (pas de différentiation de taux entre les entreprises éligibles au dispositif régional et celles éligibles au dispositif départemental).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITÉS FINANCIÈRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Participation du Conseil départemental en fonction du programme d’intervention retenu conformément à la présente fiche.&lt;/p&gt;&lt;p&gt;L’aide départementale n’est pas cumulable avec d’autres dispositifs départementaux.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Note d’opportunité permettant une évaluation du potentiel de dossiers sur le territoire concerné.&lt;/li&gt;&lt;li&gt;Projet de règlement d’attribution des aides pour avis préalable.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le service instructeur se réserve le droit de demander toute pièce complémentaire qu’il jugerait utile pour la bonne compréhension et l’analyse du projet ainsi que pour sa bonne articulation avec les autres dispositifs départementaux à destination des entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Accessibilité
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;EPCI à fiscalité propre&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront respecter la réglementation en vigueur qui leur est applicable, notamment en matière environnementale et de performance énergétique des bâtiments ainsi qu’en matière d’accessibilité des établissements recevant du public.&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront s’engager dans une démarche vertueuse en matière environnementale et de gestion des énergies (sobriété énergétique, matériaux de qualité, maitrise des fluides) conformément aux critères définis par la Région.&lt;/p&gt;&lt;p&gt;Deux aides maximum pourront être mobilisées par destinataire final sur la durée du programme d’intervention. Les aides ne pourront pas être fléchées sur les mêmes dépenses.&lt;/p&gt;&lt;p&gt;Les règlements d’attribution sont établis par le bénéficiaire de l’aide départementale (EPCI ou PETR).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La modernisation des locaux d’activité et le renouvellement d’équipements professionnels dans un but de soutien ou de développement des activités, d’amélioration de la performance énergétique et d’élargissement de l’usage numérique,&lt;/li&gt;&lt;li&gt;Les opérations liées au développement du numérique ayant pour but d’accélérer, faciliter et/ou développer leur activité,&lt;/li&gt;&lt;li&gt;La rénovation des vitrines et enseignes,&lt;/li&gt;&lt;li&gt;La sécurisation et l’accessibilité à tous les publics,&lt;/li&gt;&lt;li&gt;L’aménagement des véhicules de tournée (hors coût d’acquisition).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Sont exclus des dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais d’acquisition de locaux, de construction et d’extension de locaux ;&lt;/li&gt;&lt;li&gt;Les achats de fonds de commerce reprise de bail ou de pas-de-porte ;&lt;/li&gt;&lt;li&gt;Les travaux relatifs aux logements des exploitants ;&lt;/li&gt;&lt;li&gt;Les dépenses courantes ou de simple renouvellement de matériel ;&lt;/li&gt;&lt;li&gt;Les dépenses directement liées à la demande d’un franchiseur ;&lt;/li&gt;&lt;li&gt;Les travaux réalisés en auto-construction (matériaux et main d’œuvre) ;&lt;/li&gt;&lt;li&gt;Les travaux de parkings et de distributeurs automatiques ;&lt;/li&gt;&lt;li&gt;Les investissements financés par crédit-bail ou SCI&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  02.33.05.97.41&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
-          <t>26/11/2023</t>
+          <t>07/04/2024</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>156155</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Soutenir le commerce rural de proximité</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>COMMERCE RURAL DE PROXIMITÉ</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
-          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financer des opérations d&amp;#039;investissement en faveur des entreprises de services marchands (multiservices, alimentation générale, commerces de bouche...) nécessaires aux besoins de la population en milieu rural dont la maîtrise d&amp;#039;ouvrage est assurée par des communes ou des établissements publics de coopération intercommunale à fiscalité propre (EPCI), conformément à l&amp;#039;article L 1111-10 du Code général des collectivités territoriales (CGCT).
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Alimentation
 Commerces et services
 Economie locale et circuits courts</t>
         </is>
       </c>
       <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
@@ -5282,51 +5282,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>144509</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Dotation de revitalisation</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5533,51 +5533,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>144501</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Maintenir le dernier commerce ou service marchand en milieu rural</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H27" s="1" t="inlineStr">
         <is>
@@ -5722,51 +5722,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>140794</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement économique, à l’attractivité et à l’aménagement du territoire</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Chambre de commerce et d'industrie (CCI) des Alpes-de-Haute-Provence</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H28" s="1" t="inlineStr">
         <is>
@@ -5888,51 +5888,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>128231</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soutenir le commerce rural</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>France Ruralités</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6047,51 +6047,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>ANCT</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>01/02/2023</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>128230</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Accélérer la redynamisation du commerce et de l'artisanat dans les territoires fragiles</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Fonds de restructuration des locaux d’activité</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
@@ -6231,88 +6231,88 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>ANCT</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>01/02/2023</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>119908</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Valoriser les territoires à travers les produits alimentaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Promouvoir des filières, productions et savoir-faire locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -6440,51 +6440,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>119891</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude sur-mesure de l'activité économique</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -6653,51 +6653,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>119887</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude d'implantation commerciale</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -6847,88 +6847,88 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>119850</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Effectuer le diagnostic, l'accompagnement, le financement des entrepreneurs, commerçants, restaurateurs s’installant dans des locaux vacants (dont locaux communaux)</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
       <c r="H34" s="1" t="inlineStr">
         <is>
-          <t>Prêt
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
+Prêt</t>
         </is>
       </c>
       <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée et accompagnent les entrepreneurs gratuitement en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
 &lt;/p&gt;
 &lt;p&gt;
  Dans un objectif commun de redynamisation économique et sociale des territoires,
  &lt;strong&gt;
   les associations accompagnent les collectivités pour identifier, financer et accompagner les porteurs de projet susceptibles de s&amp;#039;installer dans des locaux vides
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participation au plan d&amp;#039;action de revitalisation des centres-villes et centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Recherche et identification de commerçants, artisans ou de restaurateurs pouvant s&amp;#039;installer dans des locaux vacants grâce à l&amp;#039;expertise du comité d&amp;#039;agrément : Composés d&amp;#039;experts bénévoles et de chefs d&amp;#039;entreprise locaux, le comité d&amp;#039;agrément décide de l&amp;#039;attribution d&amp;#039;un prêt d&amp;#039;honneur et de l&amp;#039;accompagnement des porteurs de projets, au moment du démarrage opérationnel de leur activité et pendant plusieurs années.
@@ -7015,90 +7015,240 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
+        <v>119849</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'installation des créateurs, repreneurs, développeurs d'entreprise sur votre territoire par un fonds de prêt d'honneur et un accompagnement gratuit et qualifié</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Prêt d'honneur</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un
+ &lt;strong&gt;
+  prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée
+ &lt;/strong&gt;
+ et accompagnent les entrepreneurs en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
+&lt;/p&gt;
+&lt;p&gt;
+ Grâce à son ancrage local et à ses valeurs de solidarité, le réseau Initiative France s&amp;#039;est toujours inscrit dans une forte dynamique de soutien au développement économique de l&amp;#039;ensemble des territoires. Les associations Initiative France contribuent efficacement à la création d&amp;#039;emplois, en favorisant et développant l&amp;#039;entrepreneuriat. Par leur participation active au développement et au renouvellement du tissu économique local via la création et la reprise d&amp;#039;entreprises, les associations aident les collectivités à rendre leur territoire plus attractif d&amp;#039;un point de vue économique et social.
+&lt;/p&gt;
+&lt;p&gt;
+ En abondant un fonds de prêt d&amp;#039;honneur, les collectivités donnent aux entrepreneurs des moyens solides de s&amp;#039;installer et de se développer sur leurs territoires et renforcent leurs chances de pérennité : 9 entreprises sur 10 soutenues par le réseau Initiative France passent avec succès le cap fatidique des 3 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, en participant au budget d&amp;#039;accompagnement des associations Initiative France, les collectivités contribuent à la création d&amp;#039;une offre de service adaptée et évolutive répondant aux besoins spécifiques de chaque territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Voir la cartographie des associations du réseau Initiative France sur
+  &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter" rel="noopener" target="_blank"&gt;
+   https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc4a-faciliter-linstallation-des-createurs-reprene/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>120315</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L35" s="1" t="inlineStr">
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La création ou le développement de projets commerciaux de type commerce, café, hôtel, camping, multiservices, alimentation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -7116,300 +7266,150 @@
   Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Élaboration d&amp;#039;une offre d&amp;#039;intervention dont l&amp;#039;objectif est de fournir à la collectivité les informations pragmatiques quant à la faisabilité du projet pour une prise de décision objective.
 &lt;/p&gt;
 &lt;strong&gt;
  Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
 &lt;/strong&gt;
 &lt;p&gt;
  Après validation de la proposition d&amp;#039;intervention par la collectivité :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation de l&amp;#039;étude de faisabilité dans les conditions définies dans l&amp;#039;offre d&amp;#039;intervention
  &lt;/li&gt;
  &lt;li&gt;
   Présentation des résultats de l&amp;#039;étude à la collectivité locale
  &lt;/li&gt;
  &lt;li&gt;
   Remise d&amp;#039;un rapport écrit
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/mesurer-la-faisabilite-projet-de-creation-ou-de-developpement-activite-commerciale/</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre de Commerce et d&amp;#039;Industrie de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Projet TPE Commerce Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 75 70 34
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:commerce-tourisme&amp;#64;drome.cci.fr"&gt;
     commerce-tourisme&amp;#64;drome.cci.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Site :
    &lt;a href="http://www.drome.cci.fr/"&gt;
     www.cci.drome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e037-mesurer-la-faisabilite-dun-projet-de-creation/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF35" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...148 lines deleted...]
-      </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>104542</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Revitaliser votre centre-bourg : améliorer l'offre de logement et l'accès aux services et aux activités marchandes.</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Fonds régional de reconquête des centres-villes des villes moyennes et des centres-bourgs</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7646,51 +7646,51 @@
         </is>
       </c>
       <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>103472</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Aménager et équiper des cafés musicaux et culturels</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Investissement culturel - Aide à l’aménagement et à l'équipement des cafés musicaux et culturels</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7854,51 +7854,51 @@
         </is>
       </c>
       <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>30/08/2021</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>98862</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Créer, maintenir ou développer un service de proximité</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
@@ -8087,1190 +8087,1035 @@
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AD39" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>28/07/2021</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
-        <v>111625</v>
+        <v>89215</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Revitaliser les commerces du territoire</t>
-[...332 lines deleted...]
-        <is>
           <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FSE + - Fonds social européen</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>ADEFPAT</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des avancées concrètes dans la réalisation du projet
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   La favorisation de l&amp;#039;ancrage territorial et professionnel
    du projet dans son environnement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
 &lt;/p&gt;
 &lt;p&gt;
  Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
 &lt;/p&gt;
 &lt;p&gt;
  Pour des projets :
   Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tiers lieux
 &lt;/p&gt;
 &lt;p&gt;
  Projet alimentaire de territoire
 &lt;/p&gt;
 &lt;p&gt;
  stratégie de developpement touristique
 &lt;/p&gt;
 &lt;p&gt;
  équipement de loisir, touristique,
 &lt;/p&gt;
 &lt;p&gt;
  atelier de découpe transformation
 &lt;/p&gt;
 &lt;p&gt;
  mobilisation des acteurs : bourg centre, services aux publics,...
 &lt;/p&gt;
 &lt;p&gt;
  boutique école
 &lt;/p&gt;
 &lt;p&gt;
  petits commerces
 &lt;/p&gt;
 &lt;p&gt;
  installation d&amp;#039;artisans
 &lt;/p&gt;
 &lt;p&gt;
  Politiques et actions d&amp;#039;accueil de nouvelle population
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Bâtiments et construction
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>http://www.adefpat.fr</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;adefpat.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 63 36 20 30
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>benedicte.dupre@adefpat.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AD42" s="1" t="inlineStr">
+      <c r="AD40" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>80363</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Libérer l’initiative économique dans les territoires</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Particulier</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un  financement  sous  la  forme  d&amp;#039;un  microcrédit  professionnel  remboursable  (en  moyenne  d&amp;#039;un montant de 4700€) pouvant aller jusqu&amp;#039;à 10 000 euros (15 000 euros en Outre-mer) pour financer la création  ou  le  développement  de  son  entreprise,  quel  que  soit  le  secteur  d&amp;#039;activité  (artisanat, commerces  de  proximité,  restauration,  service  à  la  personne,  agriculture,  culture,  BTP,  etc)  et  son statut juridique;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un financement sous la forme d&amp;#039;un microcrédit personnel remboursable pouvant aller jusqu&amp;#039;à 5000 euros pour financer un besoin de mobilité (permis, achat ou réparation de véhicule);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un  accompagnement  personnalisé  grâce  à  des  services  de formations  gratuites,  de  conseils  et  de coaching  personnalisé  avant,  pendant  et  après  la  création  d&amp;#039;entreprise  (notamment  sur  le  volet administratif, financier, commercial et juridique);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plaidoyer en faveur de l&amp;#039;évolution de la législation sur l&amp;#039;entrepreneuriat, la protection des micro-entrepreneurs et l&amp;#039;inclusion bancaire des plus fragiles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez quelques exemples de personnes accompagnées :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.adie.org/a-la-une/" rel="noopener" target="_blank"&gt;
+  https://www.adie.org/a-la-une/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adie.org</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Adie couvre toutes les régions de France.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus contacter :
+  partenariat&amp;#64;adie.org
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouverez ici la liste des antennes de l&amp;#039;Adie :
+ &lt;a href="https://www.adie.org/nos-agences/"&gt;
+  https://www.adie.org/nos-agences/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c827-liberer-linitiative-economique-dans-les-terri/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>56456</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
 Autre aide financière
 Ingénierie technique
-Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
+      <c r="J42" s="1" t="inlineStr">
         <is>
           <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
  : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  -    Les opérations éligibles sont celles situées dans un périmètre d&amp;#039;opération de revitalisation de territoire (ORT), liés aux conventions &amp;#34;Petites Villes de Demain&amp;#34; ou &amp;#34;Action Cœur de Ville&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  -    Minoration de 25% du prix de revient HT, complémentairement à une ou plusieurs minorations, dans la limite de 50% du prix de revient HT.
 &lt;/p&gt;
 &lt;p&gt;
  -    Attribution de la minoration pour des projets entrant dans le cadre du PPI (sauf opération bénéficiant d&amp;#039;un bail emphytéotique EPFLO).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Commerces et services
 Revitalisation
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P43" s="1" t="inlineStr">
+      <c r="P42" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q43" s="1" t="inlineStr">
+      <c r="Q42" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/560e-recyclage-foncier-et-friches/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>49782</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Promouvoir le développement économique du centre-ville en développant le commerce local</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités dans leur volonté d&amp;#039;évolution et de redynamisation de leur centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre projet concerne la création de commerces de proximité et / ou la création d&amp;#039;une société de portage d&amp;#039;immeuble intégrant des commerces, la Banque des Territoires vous propose :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un accompagnement en ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   du conseil à la structuration de sociétés de portage d&amp;#039;immeubles
  &lt;/li&gt;
  &lt;li&gt;
   un investissement en fonds propres et quasi fonds propres dans les sociétés immobilières ad hoc qui donnent à bail les murs de magasin aux exploitants
  &lt;/li&gt;
  &lt;li&gt;
   un investissement en fonds propres et quasi fonds propres dans les Sociétés d&amp;#039;Economie Mixte opératrices d&amp;#039;un projet « commerces ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=dev_eco_centreville_psat</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bca7-promouvoir-le-developpement-economique-du-cen/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>30/06/2020</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>45613</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Faciliter le développement commercial et l’attractivité économique des cœurs de ville</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires aide les collectivités à la mise en place de foncières dédiées à la revitalisation des cœurs de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre vous accompagne dans les opérations de restructuration immobilière des commerces et dans la création de locaux d&amp;#039;activités. Elle se caractérise par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un soutien en ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   des prises de participations en fonds propres et quasi-fonds propres
  &lt;/li&gt;
  &lt;li&gt;
   le renforcement en fonds propres et quasi-fonds propres de SEM et filiales de SEM intégrant une activité de foncière de redynamisation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Revitalisation</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Crea_foncieres_locale_ps</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b76-developper-des-foncieres-locales-repondant-a-/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>09/06/2020</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>10501</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J45" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9298,719 +9143,719 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P46" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q46" s="1" t="inlineStr">
+      <c r="Q45" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>19/11/2019</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>162482</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>1 € de cofinancement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
 (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
 département de la Manche. Les communautés de communes Coutances mer et bocage
 et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
 prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
 Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
 européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
 Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
 Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
 de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les bénéficiaires
 peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
 sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les actions
 doivent être innovantes et répondre à la stratégie du territoire : “ Agir
 ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;4 axes de
 développement ont été retenu pour l’élaboration des fiches actions, auxquelles
 les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
 à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
 la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
 d’améliorer l’offre de services médicaux, par exemple en attirant des
 professionnels de santé médicale ou paramédicale en leur proposant des
 conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
 maintenant la vitalité des communes, en lien avec les commerces et services
 (marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
 cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;span&gt;Les actions facilitant l’accès aux services et
 activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Santé</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P47" s="1" t="inlineStr">
+      <c r="P46" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q47" s="1" t="inlineStr">
+      <c r="Q46" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
 sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
 actions permettant d’améliorer les offres de services et d’activités sur le
 territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
 notamment de mieux accompagner la population vieillissante, avec des offres au
 plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
 administratifs. De plus, cela améliorera l’attractivité du territoire, et
 contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
 nouvelles technologies de l’information et de la communication, le maintien et
 le développement des structures de santé, les services relatifs à l’accueil de
 la petite enfance et des nouveaux habitants, les services d’insertion,
 formation et emploi, les services pour développer des nouvelles formes de
 travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
 les services administratifs, les services améliorant la vie des personnes âgées
 et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Véhiculer une
 image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accueillir des
 familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Contribuer au
 développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Conserver et
 développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Rendre accessible
 les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Développer
 l’accès et la formation au numérique&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
 animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
 là pour vous aider à finaliser votre projet, vous orienter sur les aides
 disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
 communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
 Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
 GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
 JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Coutances mer et bocage</t>
         </is>
       </c>
-      <c r="AD47" s="1" t="inlineStr">
+      <c r="AD46" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>11/04/2024</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>154985</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
 &lt;/p&gt;
 &lt;p&gt;
  Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
 &lt;/p&gt;
 &lt;p&gt;
  2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
 &lt;/p&gt;
 &lt;p&gt;
  5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
 &lt;/p&gt;
 &lt;p&gt;
  6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
 &lt;/p&gt;
 &lt;p&gt;
  7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
 &lt;/p&gt;
 &lt;p&gt;
  8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
 &lt;/p&gt;
 &lt;p&gt;
  9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Lutte contre la précarité
 Artisanat
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>77080</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets Petites villes de demain</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Soutien aux programmes Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un accompagnement financier pour les collectivités locales, les Sociétés d&amp;#039;Economie Mixte (SEM) et les Entreprises Publiques Locales (EPL) afin de soutenir les projets Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cet accompagnement peut prendre la forme :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études préalables pour évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études de structuration du montage juridique et financier;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;une prise de participation en fonds propres et quasi-fonds propres dans les sociétés de projet et SEM aménageurs ou opératrices.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets éligibles peuvent concerner :
  &lt;/strong&gt;
@@ -10024,569 +9869,569 @@
  &lt;/li&gt;
  &lt;li&gt;
   La création de foncières locales spécialisées pour le commerce
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;infrastructures numériques et de services innovants
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place de tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou le soutien du commerce de proximité
  &lt;/li&gt;
  &lt;li&gt;
   Le développement de programmes alimentaires territoriaux et des circuits courts
  &lt;/li&gt;
  &lt;li&gt;
   Le traitement des friches
  &lt;/li&gt;
  &lt;li&gt;
   Le maintien d&amp;#039;une offre médicale de proximité et de structures d&amp;#039;accueil des personnes âgées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Friche
 Personnes âgées
 Commerces et services
 Economie locale et circuits courts
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_pvd_osat</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire" rel="noopener" target="_blank"&gt;
    &lt;strong&gt;
     Contactez-nous à travers notre formulaire de contact
    &lt;/strong&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>163834</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projet de coopération</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J50" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Transition énergétique
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Biodiversité
 International
 Attractivité économique
 Artisanat
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q50" s="1" t="inlineStr">
+      <c r="Q49" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD50" s="1" t="inlineStr">
+      <c r="AD49" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>163833</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’économie locale</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J50" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat est un territoire où l’agriculture et les entreprises artisanales participent encore majoritairement aux fondements de l’économie locale. Pour maintenir et développer l’activité, les acteurs veulent travailler sur la valorisation des savoir-faire et des produits auprès de la population et des visiteurs.&lt;br /&gt;Pour cela, les opérations liées à cette fiche permettront le développement des circuits de proximité et la commercialisation de produits de terroir et artisanaux ainsi que la construction d’une identité territoriale cohérente et complète.&lt;br /&gt;Par ailleurs, les résultats du diagnostic territorial montrent que les évolutions des habitudes d’achat nuisent aux commerces de proximité. On constate également une baisse de fréquentation des marchés et l’essoufflement des Unions Commerciales qui animaient les centre villes. Le tissu artisanal et commercial reste fragile (reprises et créations en perte de vitesse).&lt;br /&gt;Dans ce contexte, le Pays Vitryat désire redynamiser l’artisanat et le commerce&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Valoriser le patrimoine alimentaire/ développer une identité alimentaire&lt;br /&gt;- Mettre en valeur les productions locales et promouvoir les marchés locaux&lt;br /&gt;- Remobiliser les réseaux de commerçants&lt;br /&gt;- Structurer et renforcer l’offre commerciale existante&lt;br /&gt;- Faciliter l’accès à l’emploi et à la formation&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- Augmentation du nombre de producteurs locaux et/ ou artisans impliqués dans une démarche de valorisation au titre de la présente fiche action&lt;br /&gt;- Ouverture de nouveaux commerces&lt;br /&gt;- Augmentation du nombre de création d’entreprises&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER offre une précieuse plus-value en soutenant efficacement l&amp;#039;économie locale à travers diverses actions, notamment en favorisant la structuration de filières courtes par la mise en réseau des acteurs. Cette approche facilite la collaboration entre les différents acteurs impliqués dans les filières, tels que les producteurs, les transformateurs et les distributeurs, créant ainsi une chaîne d&amp;#039;approvisionnement plus efficace et responsable.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par la promotion des filières courtes, le programme LEADER contribue à réduire l&amp;#039;empreinte écologique en diminuant les distances parcourues par les produits, ce qui permet une gestion plus durable des ressources et une réduction des émissions de carbone. De plus, cette approche renforce la résilience des économies locales en limitant leur dépendance vis-à-vis des marchés internationaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En mettant en réseau les artisans et les commerçants, LEADER stimule la coopération et l&amp;#039;échange d&amp;#039;expertise entre ces professionnels locaux. Cette mise en relation favorise l&amp;#039;émergence de synergies, encourageant ainsi l&amp;#039;innovation et la création de nouvelles opportunités commerciales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le soutien de LEADER aux initiatives locales renforce la visibilité des produits et services artisanaux, favorisant ainsi la préservation des savoir-faire traditionnels et la transmission des métiers ancestraux. Cela permet également de préserver le patrimoine culturel tout en dynamisant le tissu économique local.&lt;/p&gt;&lt;p&gt;En consolidant les réseaux d&amp;#039;acteurs locaux, le programme LEADER contribue à créer des emplois durables et à renforcer la cohésion sociale dans le Pays Vitryat. La mutualisation des ressources et des compétences offre des opportunités de croissance économique plus équitables et inclusives.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La valorisation des savoir-faire, du patrimoine alimentaire, des filières courtes et la redynamisation de l’artisanat et du commerce du Pays Vitryat : &lt;/p&gt;&lt;p&gt;- Actions d’information, d’animation, de communication, de sensibilisation et/ou de développement d’évènementiels&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisation&lt;br /&gt;- Toute étude sur l’offre et les besoins des consommateurs, des usagers et des entreprises&lt;br /&gt;- Création et développement de points de vente fixes ou itinérants (dont acquisition et aménagement de véhicules professionnels) destinés à maintenir ou compléter l&amp;#039;offre de commerces du territoire&lt;br /&gt;- Soutien au développement d’une offre d’approvisionnement de la restauration collective&lt;br /&gt;- Investissements permettant la production et la transformation de produits alimentaires hors agriculteur et groupement d’agriculteur&lt;br /&gt;- Soutien à la création, à la réhabilitation et à l’aménagement de potagers et vergers collectifs&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Artisanat</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
+      <c r="P50" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q51" s="1" t="inlineStr">
+      <c r="Q50" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-3/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD51" s="1" t="inlineStr">
+      <c r="AD50" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>139428</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
-[...2 lines deleted...]
-Autre aide financière
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -10620,302 +10465,302 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux
 Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>24/04/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>121339</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Fonds national d'aménagement et de développement du territoire</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Préfecture de région — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espaces verts
 Accès aux services
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Equipement public
 Bâtiments et construction
 Emploi
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les champs d&amp;#039;intervention privilégiés du FNADT sont :
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
  &lt;br /&gt;
  développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions présentant un caractère innovant ou expérimental dans le domaine de
  &lt;br /&gt;
  l&amp;#039;aménagement et du développement durable.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
  &lt;br /&gt;
  &lt;br /&gt;
  Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mme Anne-Laure FERRY : 03 44 06 12 63 /
@@ -11003,1463 +10848,1169 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Boite fonctionnelle :
  &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
   sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>lucille.dechaize@oise.gouv.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>162824</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I54" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Attractivité économique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD54" s="1" t="inlineStr">
+      <c r="AD53" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>12/06/2024</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>154984</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
 &lt;/p&gt;
 &lt;p&gt;
  Corrélativement à la montée en charge du cadencement du TER 200, le territoire qui profite d&amp;#039;une offre de transport en commun de type inter-urbaine et scolaire, a conforté ses atouts avec des offres complémentaires (le Transport Intercommunal de Sélestat ;
 &lt;/p&gt;
 &lt;p&gt;
  la plateforme de covoiturage ;
 &lt;/p&gt;
 &lt;p&gt;
  le développement de l&amp;#039;autopartage avec le réseau Citiz ;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;incitation à la pratique du vélo ;&lt;/p&gt;
 &lt;p&gt;
  Malgré toutes ces initiatives, des faiblesses persistent et la mobilité demeure contraignante pour l&amp;#039;ensemble du territoire, ses habitants et ses usagers - les publics jeunes, les séniors, mais également les professionnels,
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité est donc un besoin majeur du territoire. Les EPCI membres du PETR et la Communauté de communes du Canton d&amp;#039;Erstein se sont saisis du sujet en se constituant Autorité organisatrice de mobilité (AOM).
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la démarche LEADER, le besoin de mobilité fait émerger un enjeu sur l&amp;#039;amélioration du maillage et des services de mobilité partagées, actives et décarbonées et un enjeu sur la réduction de besoin de mobilité, soit la dé-mobilité, laquelle est liée aux besoins de services et d&amp;#039; équipements de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir l&amp;#039;implantation et le développement des transports à la demande, du covoiturage, de l&amp;#039;autopartage des transports mutualisés et des mobilités sociales et solidaires ;
 &lt;/p&gt;
 &lt;p&gt;
  2.	Actions d&amp;#039;animation, de coordination, de mise en réseau, de promotion, de sensibilisation et de communication contribuant au développement des mobilités alternatives (mobilité partagée, mobilité actives, mobilité décarbonée)
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutien à la création et au développement des services et/ou équipements dédiés aux vélos ;
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutien au développement des plans de mobilité au sein des entreprises (études, actions de mise en réseau, outils de communication) ;
 &lt;/p&gt;
 &lt;p&gt;
  5. Soutenir l&amp;#039;implantation de commerces/services de proximité ou itinérants dans les communes ; Création et développement d&amp;#039;équipements mutualisés (santé, petite enfance, parentalité, intergénérationnel)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Equipement public
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e71e-promouvoir-les-solutions-de-mobilite-existant/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Inciter financièrement le covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>162524</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F56" s="1" t="inlineStr">
+      <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L56" s="1" t="inlineStr">
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
+      <c r="P55" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q56" s="1" t="inlineStr">
+      <c r="Q55" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création de jardins partagés
 Création d’une crèche
 Déployer les équipements numériques
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>92394</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Préfecture de la Dordogne</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il sera tenu compte de la nature du projet et de son degré de maturité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Votre Sous-préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Sarlat, Bergerac ou Nontron ;
  &lt;/li&gt;
  &lt;li&gt;
   La Préfecture de la Dordogne, Direction de la Citoyenneté et de la Légalité, bureau du contrôle budgétaire et des dotations de l&amp;#039;Etat, si vous relevez de l&amp;#039;arrondissement de Périgueux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Votre dossier est à déposer via l&amp;#039;outil démarches-simplifiées:
 &lt;/p&gt;
 &lt;p&gt;
  https://www.demarches-simplifiees.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle sur les modalités de dépôt des demandes.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>claudine.soleilhavoup@dordogne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3195-copie-10h04-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>DDT de la Dordogne</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>29/04/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>101008</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Préfecture des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/hp-detr2021</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez :
 &lt;/p&gt;
 &lt;p&gt;
  - Votre Sous-Préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Bagnères-de-Bigorre ou d&amp;#039;Argelès-Gazost
 &lt;/p&gt;
 &lt;p&gt;
  - La Préfecture des Hautes-Pyrénées, Bureau des Relations avec les Collectivités Territoriales, si vous relevez de l&amp;#039;arrondissement de Tarbes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Téléphone : 05.62.56.64.32
  &lt;/li&gt;
  &lt;li&gt;
   Annie Latour :
   &lt;a href="mailto:annie.latour&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    annie.latour&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Céline Salles :
   &lt;a href="mailto:celine.salles&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    celine.salles&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>stephanie.berdet@hautes-pyrenees.gouv.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a879-copie-15h01-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>DDT65</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>23/08/2021</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-[...294 lines deleted...]
-      <c r="A60" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>391</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12487,272 +12038,272 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>165942</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Lancer mon projet de boutique</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Mon projet de boutique</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous souhaitez redynamiser votre centre-ville ou centre-bourg et faciliter le démarrage de nouvelles activités commerciales dans des conditions sécurisantes pour les entrepreneurs ?&lt;/p&gt;&lt;p&gt; Avec Mon projet de boutique, la Région Sud en partenariat avec Bpifrance et Initiative Sud prend en charge jusqu&amp;#039;à 50% du coût d’implantation d’une boutique sur votre territoire et accompagne les porteurs de projets à concrétiser la création de leur entreprise du montage de leur projet jusqu’au financement.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les communes&lt;/li&gt; 	&lt;li&gt;Les syndicats de communes&lt;/li&gt; 	&lt;li&gt;Les communautés de communes&lt;/li&gt; 	&lt;li&gt;Les communautés urbaines&lt;/li&gt; 	&lt;li&gt;Les communautés d&amp;#039;agglomération&lt;/li&gt; 	&lt;li&gt;Les Métropoles&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>15/01/2024</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;En complémentarité d&amp;#039;&lt;a href="https://agence-cohesion-territoires.gouv.fr/action-coeur-de-ville-42" target="_blank"&gt;Action cœur de ville&lt;/a&gt;, &lt;a href="https://agence-cohesion-territoires.gouv.fr/petites-villes-de-demain-45"&gt;Petite ville de demain&lt;/a&gt; et des politiques d’aménagement favorisant le commerce de centre-ville ou de réhabilitation de cellules commerciales, Initiative Sud vous accompagne à favoriser l&amp;#039;implantation de nouveaux commerces au sein de locaux vacants situé sur votre territoire.&lt;br /&gt; &lt;br /&gt; Les porteurs de projets ayant candidaté sur la base d’un dossier constitué avec l’appui d’un conseiller d&amp;#039;Initiative Sud font l’objet d’un examen par un Comité technique de pré-sélection constitué des parties prenantes de l&amp;#039;Appel à projets (Initiative Sud, commune, EPCI, etc.).&lt;br /&gt; &lt;br /&gt; A l’issue, les candidats présélectionnés sont conviés à un comité de sélection qui délibérera du projet retenu.&lt;br /&gt; &lt;br /&gt; &lt;a href="https://sud.monprojetdeboutique.com/" target="_blank"&gt;Consulter les appels à projets en cours&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html"&gt;Trouver la plateforme Initiative au plus proche de chez vous&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/mon-projet-de-boutique</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;Portail Entreprises de la Région Sud&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;&lt;span&gt;Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;a href="tel:0805805145"&gt;&lt;strong&gt;0 805 805 145&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;span&gt;&lt;span&gt; (services et appels gratuits) &lt;/span&gt;&lt;/span&gt;ou par courriel à &lt;strong&gt;&lt;a href="mailto:relationentrepriseusager&amp;#64;maregionsud.fr"&gt;&lt;strong&gt;relationentrepriseusager&amp;#64;maregionsud.fr&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mon-projet-de-boutique-1/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF61" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>