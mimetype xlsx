--- v2 (2026-07-15)
+++ v3 (2026-09-07)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH59"/>
+  <dimension ref="A1:AH57"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,1965 +263,90 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>162282</v>
+        <v>119914</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Redynamiser votre centre-ville ou centre-bourg et faciliter le démarrage de nouvelles activités commerciales dans des conditions sécurisantes pour les entrepreneurs</t>
-[...1873 lines deleted...]
-        <is>
           <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Les artisans sont des professionnels disposant d&amp;#039;une qualification et qui exerce une activité de production, de transformation, de réparation ou de prestation de services. Les chambres des métiers et de l&amp;#039;artisanat sont à leur côté pour leur apporter un appui et une expertise pour le développement de leur activité.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous souhaitez mobiliser le savoir-faire des artisans dans vos projets, impliquer les forces-vives de vos territoires, les CMA vous proposent l&amp;#039;accompagnement de conseillers spécialisés :
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   • Identifier vos besoins et les possibles interventions des artisans
  &lt;/strong&gt;
  &lt;br /&gt;
  Par exemple, pour un projet de rénovation énergétique des bâtiments publics, faites appel à des artisans du bâtiment spécialisés ;
  &lt;br /&gt;
  Un projet alimentaire territorial peut développer l&amp;#039;approvisionnement des cantines scolaires en produit artisanaux de qualité et de proximité ;
  &lt;br /&gt;
  • Informer les artisans sur les projets locaux
  &lt;br /&gt;
  Parce que la première barrière pour que les artisans participent aux projets des collectivités c&amp;#039;est l&amp;#039;information. Faire prendre conscience aux artisans qu&amp;#039;ils peuvent contribuer aux projets locaux ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
@@ -2243,728 +368,917 @@
  &lt;br /&gt;
  - Sensibiliser les artisans sur leur possibilité d&amp;#039;offrir leurs services au secteur public ;
  &lt;br /&gt;
  - Les former sur les principes de la commande publique ;
  &lt;br /&gt;
  - Leur apporter une aide technique sur la forme de la réponse à la commande publique ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   •Accompagner la collectivité dans son projet d&amp;#039;attractivité économique et de revitalisation de zones commerciales
   &lt;br /&gt;
  &lt;/strong&gt;
  - Identifier les artisans
  &lt;br /&gt;
  - Accompagner les démarches administratives liées à l&amp;#039;installation/reprise
  &lt;br /&gt;
  - Accompagner le projet financier (vérification de la solidité financière du projet/business plan)
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/03db-copie-14h44-faire-confiance-au-savoir-faire-a/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>119911</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat vous propose l&amp;#039;expertise de ses conseillers en immobilier et implantation d&amp;#039;entreprises, sur l&amp;#039;aménagement et les documents d&amp;#039;urbanisme.
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet et des besoins de votre territoire et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA, le conseiller CMA identifie avec vous les enjeux et besoins locaux et élabore un plan d&amp;#039;action pour la mise en œuvre de solutions adaptées. Le cas échéant :
  &lt;br /&gt;
  &lt;br /&gt;
  •Identifier les potentiels activités pouvant s&amp;#039;installer en fonction :
  &lt;br /&gt;
  - Des activités déjà présentes sur le territoire ;
  &lt;br /&gt;
  - De la concurrence entre grandes-moyennes surfaces et commerces de proximité ;
  &lt;br /&gt;
  - De l&amp;#039;équilibre entre activités économiques du centre et de la périphérie ;
  &lt;br /&gt;
  - Du sourcing des artisans intéressés pour une installation ;
  &lt;br /&gt;
  &lt;br /&gt;
  •S&amp;#039;informer sur les offres d&amp;#039;installations :
  &lt;br /&gt;
  - Identifier les locaux vacants ;
  &lt;br /&gt;
  - Etudier les projets d&amp;#039;aménagement et documents d&amp;#039;urbanisme ;
  &lt;br /&gt;
  - Anticiper les futures cession-reprise d&amp;#039;activités ;
  &lt;br /&gt;
  - Collaborer avec la foncière du territoire ;
  &lt;br /&gt;
  - Accompagner l&amp;#039;installation de l&amp;#039;artisan et l&amp;#039;adaptation/l&amp;#039;aménagement des locaux ;
  &lt;br /&gt;
  - Identifier des artisans (par le biais de concours ou critères prédéfinis pas la collectivité ;
  &lt;br /&gt;
  - Accompagner l&amp;#039;artisan sur son projet financier (vérification de la solidité financière du projet/business plan) ;
  &lt;br /&gt;
  &lt;br /&gt;
  •Contribuer aux réflexions sur la logistique urbaine
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e5eb-copie-14h34-accompagner-linstallation-dactivi/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>119907</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
  &lt;br /&gt;
  &lt;br /&gt;
  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   réalisation de diagnostic flash
  &lt;/li&gt;
  &lt;li&gt;
   élaboration d&amp;#039;un plan d&amp;#039;action adapté pour répondre aux besoins du territoire et mettre en place les actions adaptées aux acteurs économiques
  &lt;/li&gt;
  &lt;li&gt;
   aide à l&amp;#039;implantation d&amp;#039;artisans
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;br /&gt;
  • Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9104-beneficier-de-lexpertise-dun-conseiller-en-de/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>119747</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Relocaliser l'alimentation et valoriser les produits locaux</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nous vous aidons à développer l&amp;#039;approvisionnement local et à animer des dynamiques territoriales avec les acteurs des filières alimentaires locales. Nous proposons des solutions adaptées pour renforcer ces filières, favoriser les liens entre producteurs et consommateurs, soutenir l&amp;#039;économie territoriale et promouvoir une alimentation durable, tout en répondant aux enjeux de souveraineté alimentaire et de transition écologique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a1be-accompagner-lemergence-de-circuits-courts-et-/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>08/07/2022</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>117422</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition des enjeux d'aménagement et de développement local</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans  leurs réflexions amont d&amp;#039;aménagement et d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Suite au diagnostic territorial (réalisable dans le cadre d&amp;#039;ID77), le Département met à disposition de la collectivité ses connaissances et ses compétences techniques, afin qu&amp;#039;elle bénéficie d&amp;#039;un accompagnement amont permettant de l&amp;#039;aider à identifier les grands enjeux et les outils à mobiliser, dans l&amp;#039;optique d&amp;#039;un aménagement durable de son territoire.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Cet accompagnement peut être mené en amont de tout projet d&amp;#039;aménagement du territoire, de type :
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ - Aménagement d&amp;#039;un centre bourg,
+&lt;/p&gt;
+&lt;p&gt;
+ - Intégration des mobilités dans les espaces publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - Choix d&amp;#039;un lieu pour un équipement
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le projet d&amp;#039;aménagement pourra être poursuivi pour sa mise en œuvre dans le cadre d&amp;#039;ID77
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalité
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Premier contact avec la collectivité pour préciser la commande,
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;une réunion avec la collectivité, les services départementaux et organismes concernés, afin d&amp;#039;identifier les enjeux et problématiques,
+&lt;/p&gt;
+&lt;p&gt;
+ - Production par le Département d&amp;#039;un document synthétisant ces enjeux et proposant des outils à mobiliser.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Biodiversité
+Equipement public
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Milieux humides
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f9b-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>120275</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Développer une alimentation de proximité</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Développement d’une alimentation de proximité</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Chambre d'agriculture de la Drôme</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Actions favorisant l&amp;#039;accès aux produits alimentaires locaux issus de l&amp;#039;agriculture : accompagnement à la création de marchés de producteurs ou à la redynamisation de marchés existants (marchés permanents ou ponctuels liés à un événement), accompagnement à la création d&amp;#039;un nouveau point de vente de produits locaux (étude de marché, animation du groupe de producteurs...), appui à la création de projet alimentaire territorial, promotion de la plate-forme Agrilocal (en partenariat avec le
  &lt;a href="https://collectivites.ladrome.fr/service/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal/"&gt;
   Département
  &lt;/a&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -3023,196 +1337,2734 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    diagnostic alimentaire du territoire
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    concertation avec les acteurs du système alimentaire
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    définition d&amp;#039;un plan d&amp;#039;actions
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    évaluation du projet
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/developpement-dune-alimentation-de-proximite/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre d&amp;#039;Agriculture de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Service Alimentation et Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 26 99 43
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:nina.croizet&amp;#64;drome.chambagri.fr" rel="noopener" target="_blank"&gt;
     nina.croizet&amp;#64;drome.chambagri.fr
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;
     www.synagri.com/drome
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6651-developpement-dune-alimentation-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>117149</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Assister les collectivités dans un projet de requalification des friches industrielles et commerciales</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité d&amp;#039;optimiser ses arbitrages financiers, urbanistiques et calendaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;élaboration d&amp;#039;un diagnostic de site.
+ Le cas échéant, production d&amp;#039;un bilan financier d&amp;#039;aménagement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Participation en réunion de travail
+  &lt;/li&gt;
+  &lt;li&gt;
+   Production de supports (ppt, notes)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sur devis au cas par cas (temps passé estimé).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e37-assister-les-collectivites-dans-un-projet-de-/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>117378</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Assister les collectivités dans un projet de requalification des anciennes zones d'activité</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité d&amp;#039;optimiser ses arbitrages et de sécuriser ses investissements
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un diagnostic global de zones d&amp;#039;activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise en architecture et urbanisme (schéma d&amp;#039;intention, identification des enjeux, apport de références, animation de réunions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation en réunion de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  (le cas échéant), production d&amp;#039;une note de synthèse
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur devis au cas par cas (temps passé estimé).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8e3-assister-les-collectivites-dans-un-projet-de-/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>102299</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création d'épiceries solidaires</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Appel à candidatures pour la création épiceries solidaires - Association Nationale Des Epiceries Solidaires (ANDES)</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Association Nationale Des Epiceries Solidaires (ANDES)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de
+ &lt;strong&gt;
+  France Relance
+ &lt;/strong&gt;
+ , et avec le soutien de ses partenaires, le réseau des épiceries solidaires ANDES soutient massivement la création de nouvelles épiceries solidaires et  lutte contre la précarité alimentaire tout en favorisant l&amp;#039;accès aux produits frais et de qualité, pour les populations isolées ou modestes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La crise sanitaire que nous traversons, devenue une crise économique et sociale, affecte durablement les ménages déjà fragiles, et de nouvelles catégories de population peu habituées à l&amp;#039;aide alimentaire (étudiants, travailleurs indépendants, familles monoparentales, familles modestes touchées par le chômage partiel...).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les épiceries solidaires sont une réponse pertinente à ces nouveaux besoins, en permettant à la fois un accès digne et non stigmatisant à une alimentation de qualité, un accompagnement personnalisé et une aide pour surmonter les difficultés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les épiceries solidaires sont des structures d&amp;#039;aide alimentaire et d&amp;#039;accompagnement social, proposant à leurs bénéficiaires d&amp;#039;effectuer leurs courses comme dans un commerce classique, pour un coût entre 10% et 30% de la valeur marchande des produits. Les bénéficiaires, orientés par des travailleurs sociaux, accèdent à l&amp;#039;épicerie pour une durée limitée et ont également accès à un accompagnement social pour les aider à sortir des difficultés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de France Relance, et avec le soutien de ses partenaires, ANDES vous accompagne dans votre projet. Les frais d&amp;#039;accompagnement sont pris en charge et une subvention est proposée pour les premiers investissements matériels. L&amp;#039;objectif : développer 300 nouvelles épiceries solidaires dans toute la France.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs de projet sélectionnés pourront bénéficier :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   d&amp;#039;un accompagnement à la création par les équipes ANDES ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   du financement d&amp;#039;une partie des investissements nécessaires à l&amp;#039;ouverture de l&amp;#039;épicerie : de 2 000€ à 15 000€ selon les projets
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Alimentation
+Economie sociale et solidaire
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Organismes public ou privé et porteurs de projet souhaitant voir s&amp;#039;implanter une épicerie solidaire sur son territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/creer-une-epicerie-solidaire/</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/appel-candidatures-creation-epiceries-solidaires/</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Audrey LATRA :
+ &lt;a href="mailto:audrey.latra&amp;#64;andes-france.com" rel="noopener" target="_blank"&gt;
+  audrey.latra&amp;#64;andes-france.com
+ &lt;/a&gt;
+ - 07 87 35 58 75
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>caroline.bechade@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19a-soutenie-la-creation-depiceries-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>DREAL Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>98767</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement économique et l'emploi</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2010, le Pays vit une profonde transformation de son tissu économique. Il s&amp;#039;appuyait sur une production
+ agricole reconnue par les industriels, des unités de sous-traitance automobiles et agroalimentaires diversifiées et
+ un secteur tertiaire principalement tourné vers la santé et la vie publique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;expérience de revitalisation économique menée dans le cadre du dispositif Fonds National d&amp;#039;Aménagement et
+ de Développement du Territoire (FNADT) vient de s&amp;#039;achever sur un bilan très positif de 500 emplois créés. La
+ démarche de Veille prospective agricole et agroalimentaire va générer de nouvelles dynamiques des filières. Les
+ artisans et les commerçants de proximité souhaitent travailler en réseau, apporter des services nouveaux et
+ ouvrir des complémentarités face au développement des agglomérations.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prospection, accueil et transmission d&amp;#039;unités économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Consolidation des richesses du territoire (hommes et savoir-faire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en réseau des acteurs, circulation de l&amp;#039;information, constitution de filières ou cluster
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamisation des filières économiques, dont le commerce et l&amp;#039;artisanat de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de stratégies concertées, de sites et d&amp;#039;événements touristiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de forum de l&amp;#039;emploi, de réunion d&amp;#039;information sur les besoins en manœuvre locale...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de rencontre par filières économiques, de speed dating...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition de conseil en gestion de projets entreprenariaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentations d&amp;#039;actions collectives dans le domaine de l&amp;#039;artisanat et du commerce de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement de la stratégie touristique du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Emploi
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts indirects, correspondant aux frais de fonctionnement internes à la structure : calculés sur la base
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un taux forfaitaire de 15 % appliqué aux frais de personnel directs éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts directs en lien avec l&amp;#039;opération, dont :
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisition ou location de matériel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de déplacement, d&amp;#039;hébergement et de restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations d&amp;#039;études, de conseils, de formation...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le financement européen intervient toujours en contrepartie de financements publics nationaux différents de l&amp;#039;Europe. Pour un porteur de projet privé, cela implique qu&amp;#039;il devra solliciter un autre co-financeur public.
+&lt;/p&gt;
+&lt;h4&gt;
+ Au niveau administratif :
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dépenses engagées avant la date de réception de la demande d&amp;#039;aide ne seront pas prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses présentées doivent faire l&amp;#039;objet de plusieurs devis afin de vérifier la mise en concurrence et le caractère raisonnable des coûts.
+&lt;/p&gt;
+&lt;p&gt;
+ Avant de déposer un courrier de demande de subvention, le porteur doit présenter une délibération :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  approuvant le projet et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicitant une subvention européenne dans le cadre de LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  autorisant l&amp;#039;exécutif à signer tout document y afférent
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE PLOERMEL</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marjolaine PONDARD, Chargée de mission contractualisation :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:m.pondard&amp;#64;pays-ploermel.fr" rel="noopener" target="_blank"&gt;
+  m.pondard&amp;#64;pays-ploermel.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ - 06 69 71 55 38 - 02 30 19 01 82
+&lt;/p&gt;
+&lt;p&gt;
+ PETR Pays de Ploërmel - Cœur de Bretagne : 7 rue du Val - Les Carmes, BP30555 - 56800 Ploërmel
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.pays-ploermel.fr/" rel="noopener" target="_blank"&gt;
+  https://www.pays-ploermel.fr/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>m.pondard@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a57e-favoriser-le-developpement-economique-et-lemp/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>155555</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour ouvrir une épicerie participative</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Ouverture et accompagnement de nouvelles épiceries associatives et participatives</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de Monépi
+ &lt;span&gt;
+  &lt;strong&gt;
+   accompagne depuis 2017 les Épis de la création à la gestion au quotidien,
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ développe et adapte la plateforme monepi.fr en fonction des retours et demandes, et forme à son utilisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Description de l&amp;#039;aide :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Constitution et mobilisation des habitants pour constituer l&amp;#039;association :
+ &lt;/strong&gt;
+ Aide à la diffusion de l&amp;#039;idée, à la mobilisation et à l&amp;#039;organisation de présentations publiques pour parler du projet et convaincre la population.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Création d&amp;#039;une association :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ Appui dans les démarches administratives comme la rédaction et le dépôt des statuts de l&amp;#039;association grâce au partage d&amp;#039;outils clés en main (modèles de statuts, modèle de règlement intérieur, exemples de banques/assurances,
+ &lt;a href="https://www.monepi.fr/wp-content/uploads/2023/11/Guide-pratique-pour-la-creation-depiceries-participatives-081123.pdf" target="_self"&gt;
+  guide explicatif
+ &lt;/a&gt;
+ , ...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide pour trouver le local
+ &lt;/strong&gt;
+ : Mise à disposition de convention pour le prêt d&amp;#039;un local, phase durant laquelle l&amp;#039;épicerie peut exister grâce à un modèle de précommande avec une distribution hebdomadaire de produits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Paramétrage de la plateforme et mise à disposition du catalogue de fournisseurs (5 000 producteurs et 100 000 produits disponibles à ce jour) :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un wiki pour la prise en main de la plateforme, aide pour constituer l&amp;#039;offre de l&amp;#039;épicerie en ajoutant de nouveaux producteurs et produits locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ouverture des adhésions et premières commandes :
+ &lt;/strong&gt;
+ Mise à disposition d&amp;#039;un pack communication contenant des éléments de communication (logo, flyer, vidéo, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ensuite, ce sera à vous de faire du local un lieu convivial et accueillant :
+ &lt;/span&gt;
+ &lt;span&gt;
+  aménagement et remplissage des rayons de l&amp;#039;épicerie de manière participative.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La plateforme de gestion en ligne mise gratuitement à disposition présente de nombreuses fonctionnalités pensées pour faciliter la gestion de l&amp;#039;épicerie : boutique en ligne, gestion du planning, des commandes et des adhésions, mutualisation des produits et des producteurs , comptabilité et bien d&amp;#039;autres (gestion d&amp;#039;un bar coopératif, gestion d&amp;#039;un potager participatif, organisation de services entre adhérents...). Nous assurons un service de conseils et d&amp;#039;assistance personnalisée 7j/7 par téléphone et/ou mail, même après l&amp;#039;ouverture !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Spécificités de l&amp;#039;Épi :
+ &lt;/em&gt;
+ &lt;span&gt;
+  L&amp;#039;association et les adhérents donnent de leur temps (2 heures par mois), accèdent à une alimentation choisie, locale, de qualité à des prix réduits (sans marge ni intermédiaire), et peuvent tisser des liens entre eux. La collectivité fournit ainsi le local et redynamise son village. Les agriculteurs locaux apportent leurs produits et ont accès à un circuit de distribution de proximité leur garantissant une juste rémunération puisqu&amp;#039;ils peuvent choisir leur prix.
+ &lt;/span&gt;
+ En plus de la plateforme informatique soutenant la gestion du circuit et limitant l&amp;#039;épuisement associatif, l&amp;#039;association pourra pourra bénéficier de l&amp;#039;entraide et la solidarité du réseau des Épis, valeurs fortes inscrites dans notre charte.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Résultats :
+ &lt;/em&gt;
+ Diminution des distances parcourues par les produits et les citoyens  ; accès à des produits locaux de qualité à prix réduits (prix de gros, sans marge) ; vie apportée dans le quartier ou le village, par les liens sociaux tissés dans un espace d&amp;#039;approvisionnement et de convivialité ; flexibilité du modèle permettant une liberté dans les choix faits par l&amp;#039;association locale ; pouvoir d&amp;#039;action et réappropriation de l&amp;#039;alimentation par les citoyens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  185 Épis ont vu le jour et ont été accompagnés depuis 2017
+ &lt;/strong&gt;
+ (dont plus de la moitié dans des communes de moins de 3 500 habitants)
+ &lt;span&gt;
+  ,
+  &lt;strong&gt;
+   ce qui représente plus de 12 000 familles.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Quelques exemples concrets en vidéo :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;BdwrvR_Ay8U" target="_self"&gt;
+   L&amp;#039;Épi castelfortain
+  &lt;/a&gt;
+  , premier Épi ouvert en 2016 dans notre village : Châteaufort (Yvelines), dépourvu de commerce de proximité depuis 30 ans ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  -
+  &lt;a href="https://www.youtube.com/watch?v&amp;#61;gWaG4qQygYw" target="_self"&gt;
+   La Coop Singulière (Hérault)
+  &lt;/a&gt;
+  ouverte en 2018 ;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;3LNvtbxz1Yo" target="_self"&gt;
+  L&amp;#039;Épi d&amp;#039;Arbonne-la-Forêt (Seine-et-Marne)
+ &lt;/a&gt;
+ ouvert en 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nous accompagnons tout citoyen motivé, association déjà créée (ou en cours de création), ou collectivité intéressée
+ &lt;/strong&gt;
+ sans distinction ni restriction.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Épi c&amp;#039;est un modèle de circuit court solidaire, participatif et associatif fonctionnant sans salarié ni marge, sans investissement ni risque financier. Il se veut
+ &lt;strong&gt;
+  reproductible partout, par qui le souhaite
+ &lt;/strong&gt;
+ ; il ne nécessite que de la motivation et de l&amp;#039;investissement humain, quel que soit le nombre d&amp;#039;habitants au départ du projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous avons à cœur de développer un projet qui répond aux attentes et aux besoins spécifiques du territoire, c&amp;#039;est la raison pour laquelle nous proposons un accompagnement 100% personnalisé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.monepi.fr/</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://monepi.fr/administrateur/inscription-nouveau-site.php</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous avez un projet d&amp;#039;alimentation alternatif en circuit court sur votre commune (épicerie participative, supermarché coopératif, groupement d&amp;#039;achats locaux, écolieu...) ? Vous voulez plus d&amp;#039;informations ?
+&lt;/p&gt;
+&lt;p&gt;
+ Quel que soit votre projet ou son stade d&amp;#039;avancement, planifions un appel ou une visio pour en discuter davantage !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.monepi.fr/?page_id&amp;#61;1327" target="_self"&gt;
+  Vous pouvez directement planifier un appel de 15 minutes ici
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a target="_self"&gt;
+  contact&amp;#64;monepi.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 06 50 60 78 48&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>solene.renaudie@outlook.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a138-etre-accompagne-pour-ouvrir-une-epicerie-part/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Monépi</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>154981</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les dynamiques durables de l'économie rurale</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche Action n°1</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Albigeois et des Bastides (PETR)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette subvention a pour objectif de créer un contexte territorial favorable à l&amp;#039;innovation, aux dynamiques économiques durables et aux approches coopératives et collaboratives en offrant les conditions matérielles et immatérielles et en accompagnant les initiatives locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions subventionnées doivent s&amp;#039;inscrire dans les axes stratégiques suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagner les mutations de nos systèmes agricoles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer les circuits courts de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner les projets collectifs de valorisation des produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innover/Expérimenter de nouvelles formes de pratiques dans les milieux agricoles face au changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contribuer à la création d&amp;#039;emploi et à l&amp;#039;innovation dans les entreprises :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maintenir et consolider le tissu d&amp;#039;entreprises et de commerces de proximité ainsi que l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser et soutenir les coopérations entre acteurs et l&amp;#039;économie collaborative en réponse aux enjeux de transition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une économie qui valorise les ressources du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Valoriser le potentiel touristique et encourager les dynamiques durables innovantes :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre touristique durable et accessible à tous
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir le territoire et rechercher une complémentarité entre les acteurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la montée en compétences des professionnels du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Acquisition de matériel et d&amp;#039;équipements, animation et valorisation de collectifs, espaces test agricoles, tiers lieu nourricier, sensibilisation/évènementiels pour accompagner les mutations de nos systèmes agricoles.
+ &lt;br /&gt;
+ •    Création, aménagement et équipement de lieux/sites économiques ; étude/ animation/développement d&amp;#039;une filière bois ; dispositif innovant de coopération et de mutualisation de moyens (PTCE, TZCLD, ...) ;...
+ &lt;br /&gt;
+ •    Création, aménagement et équipement de lieux/sites touristiques ; hébergements durables atypiques, insolites et solidaires ; actions de promotion et de valorisation des offres et attraits touristiques du territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;examen et la sélection des projets font l&amp;#039;objet de critères définis par un comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette grille peut être obtenue en contactant le PETR en charge de la subvention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-albigeois-bastides.fr/quest-ce-que-leader</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Justine Chollet
+ &lt;br /&gt;
+ Chargée de mission LEADER
+ &lt;br /&gt;
+ &lt;a target="_self"&gt;
+  jchollet&amp;#64;ptab.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>jchollet@ptab.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1473-accompagner-les-dynamiques-durables-de-lecono/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>GAL Albigeois et Bastides</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y14" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>leader@pays-epinal.fr</t>
         </is>
       </c>
       <c r="Z14" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6651-developpement-dune-alimentation-de-proximite/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
         </is>
       </c>
       <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>14/02/2024</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
-        <v>120316</v>
+        <v>160858</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
+          <t>Préserver, accompagner et valoriser le développement des secteurs économiques du territoire favorisant l’ancrage d’activités de proximité</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
+          <t>Fiche-action 1</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>de 10 000 à 50 000 euros</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ancrer l&amp;#039;activité économique au niveau local dans une optique de transition écologique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité et l&amp;#039;implantation d&amp;#039;activités économiques sur les différentes parties du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relocaliser et aider à la transmission d&amp;#039;activités dans les territoires urbains et ruraux dans une logique de circuits courts et de dynamisation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Moderniser les outils de production et de transformation dans les secteurs à forte valeur ajoutée locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuivre la valorisation de la filière forêt – bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La valeur ajoutée de LEADER se situera dans des interventions dont le besoin n&amp;#039;est pas comblé sur le territoire, notamment pour répondre aux enjeux de transmission d&amp;#039;entreprises, d&amp;#039;installation d&amp;#039;activités dans les centralités, ou encore d&amp;#039;adaptation d&amp;#039;outils de production pour une activité dédiée au public du territoire ; et en renforcement des initiatives existantes pour mettre en avant les atouts et opportunités existants au niveau local (bois local, activités à forte valeur ajoutée locale, circuits courts...). Le &amp;#43; LEADER sur l&amp;#039;économie : la proximité, l&amp;#039;ancrage local.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le maintien et le développement de secteurs d&amp;#039;activités structurants dans une approche de développement local et de transition écologique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des activités permettant le renforcement de l&amp;#039;attractivité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;emplois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, en agriculture (via une articulation nécessaire avec les orientations du Plan Alimentaire Territorial porté par le PETR du Pays d&amp;#039;Epinal Cœur des Vosges),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la création, à la reprise, à l&amp;#039;installation, à la relocalisation d&amp;#039;activité, au maintien de services et activités à proximité des populations
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - artisanat, au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;p&gt;
+ - commerces dont la surface est inférieure ou égale à 400 m2 délivrant un service de proximité au sein de tous les espaces déjà urbanisés et viabilisés d&amp;#039;une commune
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes portant sur la création et/ou le développement d&amp;#039;équipements et/ou permettant la mise en œuvre d&amp;#039;un projet à une échelle intercommunale
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et/ou développement de projet de transformation des produits agricoles et forestiers, la vente, la logistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux investissements favorisant l&amp;#039;utilisation de bois de qualité via recours au bois local
+  &lt;strong&gt;
+   3
+  &lt;/strong&gt;
+  , permettant une promotion et une valorisation de la filière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+ &lt;li&gt;
+  qui provient de forêts locales (Vosges, Haute-Saône/Haute-Marne/Alsace/Lorraine/Franche-Comté)
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/427c-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>129721</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets contribuant à renforcer l'attractivité de la commune et de son territoire</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Agglo-communes - Renforcer l'attractivité de la commune et de son territoire</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création ou rénovation d&amp;#039;équipements structurants, réaménagement de centre-bourg, projets d&amp;#039;animations et de manifestations culturelles du territoire (hors fonctionnement), projets en faveur des enseignements artistiques, création d&amp;#039;équipements d&amp;#039;accès aux soins, achat et rénovation du dernier commerce de la commune, mobilisation des outils fonciers en faveur du renouvellement urbain, logements d&amp;#039;urgence (non pris en compte dans les actions du PLH)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Arts plastiques et photographie
+Espace public
+Friche
+Accès aux services
+Santé
+Commerces et services
+Revitalisation
+Equipement public
+Réhabilitation
+Accessibilité
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les projets seront limités au nombre de 3 maximum par commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.saint-lo-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Saint-Lô Agglo
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement et d&amp;#039;appui aux communes
+&lt;/p&gt;
+&lt;p&gt;
+ appuicommunes&amp;#64;saint-lo-agglo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 14 16 01 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>soukaina.alouah@saint-lo-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ab56-financer-des-projets-contribuant-au-developpe/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>128967</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le montage d’un projet de développement local dédié aux services et aux activités de proximité</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Descriptif
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les problématiques, les enjeux et objectifs en
+matière de développement économique territorial et de
+maintien des services commerciaux ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;une aide à la qualification et à la
+construction du projet de développement économique
+du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagné sur les projets d&amp;#039;attractivité et de
+cohésion territoriale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+économique et/ou le conseiller en développement
+territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la formalisation du projet
+et son suivi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en relation avec les organismes ressources
+en matière de développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;une rencontre avec les partenaires
+identifiés
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Compte-rendu avec préconisations visant à préciser les
+objectifs du projet et les conditions de sa réalisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18eb-etre-accompagne-dans-le-montage-dun-projet-de/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>122827</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Développer la dynamique culturelle sur le territoire (LEADER /Fiche action 2)</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Développer la dynamique culturelle sur le territoire</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Nord Haute-Marne (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention maximale de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les objectifs sont multiples et visent à
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  renforcer l&amp;#039;attractivité et le rayonnement du territoire notamment après des jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la mise en synergie des acteurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer les pratiques culturelles et artistiques (apprentissage et diffusion)
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurer un maillage territorial satisfaisant en matière d&amp;#039;équipements et d&amp;#039;actions culturelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser le développement d&amp;#039;actions collectives
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  renforcer l&amp;#039;animation et le rayonnement du territoire grâce au développement de l&amp;#039;offre culturelle
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seront soutenues les actions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études, diagnostics pour la création ou le développement de l&amp;#039;offre culturelle sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation territoriale permettant la création d&amp;#039;une offre culturelle innovante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de véhicules permettant le développement de la culture nomade
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sessions de sensibilisation et d&amp;#039;information à destination des acteurs en charge de la valorisation et de la promotion culturelle (agents et élus) sur les thématiques du développement de la dynamique culturelle dans un sens large
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en réseau et mutualisation/coordination des sites, du matériel et des acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et développement d&amp;#039;actions collectives de promotion et de diffusion culturelle (agenda culturel, supports de communication)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de communication et de promotion de l&amp;#039;offre culturelle : animations, création de supports, outils de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement d&amp;#039;évènements disposant d&amp;#039;un rayonnement supra-communautaire (événement culturel, évènement sportif, événement de pleine nature) : concernant le soutien à des événements existants, ils devront apporter une réelle plus-value par rapport aux éditions précédentes (nouveaux partenaires culturels, rayonnement plus important) pour être éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Emergence, modernisation et développement de lieux pluri-acteurs et/ou pluri-disciplines dédiés exclusivement à la pratique culturelle et artistique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires seront prioritairement localisés dans le périmètre du GAL, mais pourront également être localisés en dehors du GAL, tout comme les opérations réalisées, à condition que l&amp;#039;impact sur le territoire du GAL puisse être démontré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention sera comprise entre 3 000 € minimum et 50 000 € maximum
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE DU NORD HAUTE MARNE</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe technique du GAL Saint-Dizier, Der et Marne est à votre disposition et vous pouvez nous contacter par mail ou par téléphone :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  leader&amp;#64;syndicatnord52.fr - tel 03.25.06.65.15
+ &lt;/li&gt;
+ &lt;li&gt;
+  secretariat&amp;#64;syndicatnord52.fr - tel 03.25.55.28.23
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>leader@syndicatnord52.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba01-innover-et-federer-pour-renforcer-les-service/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte du nord Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>120316</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’attractivité commerciale d’un centre bourg, d’un centre ville</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;une stratégie de renforcement de l&amp;#039;attractivité des centres bourgs et villes et élaboration d&amp;#039;un plan d&amp;#039;actions opérationnel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous, échanges avec la collectivité pour :
@@ -3238,3089 +4090,194 @@
 &lt;p&gt;
  Après validation de la proposition d&amp;#039;intervention de la CCI par la collectivité et selon les cas :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   réunion de lancement de l&amp;#039;intervention avec les acteurs concernés (commerçants...)
  &lt;/li&gt;
  &lt;li&gt;
   réalisation du diagnostic des facteurs d&amp;#039;attractivité du centre bourg,
  &lt;/li&gt;
  &lt;li&gt;
   rendu intermédiaire des premiers éléments du diagnostic,
  &lt;/li&gt;
  &lt;li&gt;
   élaboration du plan d&amp;#039;actions,
  &lt;/li&gt;
  &lt;li&gt;
   présentation à la collectivité et remise d&amp;#039;un rapport,
  &lt;/li&gt;
  &lt;li&gt;
   présentation collective des résultats aux acteurs concernés (commerçants, office de tourisme...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/renforcer-attractivite-commerciale-centre-bourg-un-centre-ville/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Chambre de Commerce et d&amp;#039;Industrie de la Drôme
   &lt;/li&gt;
   &lt;li&gt;
    Projet TPE Commerce Tourisme
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 75 70 34
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:commerce-tourisme&amp;#64;drome.cci.fr"&gt;
     commerce-tourisme&amp;#64;drome.cci.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Site :
    &lt;a href="http://www.drome.cci.fr/"&gt;
     www.cci.drome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e451-renforcer-lattractivite-commerciale-dun-centr/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...705 lines deleted...]
-      </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
-        <v>98767</v>
+        <v>119908</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Favoriser le développement économique et l'emploi</t>
+          <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
-        <is>
-[...2186 lines deleted...]
-      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Valoriser les territoires à travers les produits alimentaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Promouvoir des filières, productions et savoir-faire locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les « Cités du goût et des saveurs » (CG&amp;amp;S), outil des Chambres de Métiers et de l&amp;#039;Artisanat pour l&amp;#039;accompagnement des acteurs de l&amp;#039;alimentaire et des territoires proposent les services suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elaborer une stratégie alimentaire et un plan d&amp;#039;action ;
  &lt;/li&gt;
  &lt;li&gt;
   Structurer des filières alimentaires locales et circuits de proximité ;
@@ -6328,210 +4285,210 @@
  &lt;li&gt;
   Renforcer le rôle des acteurs locaux dans la distribution d&amp;#039;une alimentation saine et de qualité, y compris dans la restauration collective ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des animations sur le territoire autour de l&amp;#039;alimentation locale et de qualité, la réduction du gaspillage alimentaire, la découverte des savoir-faire et produits artisanaux, etc. ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner les professionnels de l&amp;#039;alimentation dans la lutte contre le gaspillage alimentaire ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer l&amp;#039;offre touristique autour des savoir-faire et produits locaux (ateliers culinaires, découvertes de savoir-faire, visites d&amp;#039;entreprises, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Former et accompagner les professionnels des métiers de bouche afin d&amp;#039;assurer leur montée en compétence pour répondre aux enjeux de l&amp;#039;alimentation d&amp;#039;aujourd&amp;#039;hui et de demain.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au travers des actions menées par les CG&amp;amp;S, les thématiques en lien avec l&amp;#039;environnement, l&amp;#039;agriculture, le développement local, la culture, le patrimoine et le tourisme pourront être abordées, si le diagnostic identifie le besoin et si elles sont priorisées dans le plan d&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Accès aux services
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6819-valoriser-les-produits-alimentaires-locaux-au/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>119891</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude sur-mesure de l'activité économique</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
   &lt;br /&gt;
   - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
   &lt;br /&gt;
   - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
   &lt;br /&gt;
   - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
   &lt;br /&gt;
@@ -6563,183 +4520,183 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
   &lt;br /&gt;
   Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Innovation, créativité et recherche
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>119887</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude d'implantation commerciale</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;attractivité de votre territoire passe par un développement coordonné et équilibré entre votre centre-ville et vos zones commerciales périurbaines.
 &lt;/p&gt;
 &lt;p&gt;
  Mener une politique de développement commercial durable s&amp;#039;appuie sur des données fiables et objectives, et mobilise des outils et méthodes d&amp;#039;aide à la décision efficaces et adaptés à votre projet.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI peut vous accompagner tout au long de votre projet d&amp;#039;implantation commerciale :
  &lt;br /&gt;
  - Vous disposez d&amp;#039;une vision stratégique du commerce sur votre territoire mais votre projet reste à clarifier ?
  &lt;br /&gt;
  - Vous disposez d&amp;#039;un local commercial, mais devez préciser son affectation ?
  &lt;br /&gt;
  - Vous souhaitez passer du projet à sa réalisation ?
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous propose :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une étude du potentiel commercial :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -6765,749 +4722,549 @@
   Une aide et un conseil pour la mise en œuvre du projet
  &lt;/strong&gt;
  &lt;em&gt;
   :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement à la sélection et au recrutement des candidats qui réaliseront le projet de développement du commerce, depuis la rédaction et la diffusion de l&amp;#039;offre jusqu&amp;#039;à l&amp;#039;analyse des candidatures
   &lt;em&gt;
    ;
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Un suivi post-création peut être proposé au porteur de projet pour viabiliser le commerce
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Adressez-vous à votre CCI pour définir avec votre expert CCI le périmètre de votre étude d&amp;#039;implantation commerciale et obtenir un devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/etude-dimplantation-commerciale</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb15-realiser-une-etude-dimplantation-commerciale/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>119850</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Effectuer le diagnostic, l'accompagnement, le financement des entrepreneurs, commerçants, restaurateurs s’installant dans des locaux vacants (dont locaux communaux)</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée et accompagnent les entrepreneurs gratuitement en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
 &lt;/p&gt;
 &lt;p&gt;
  Dans un objectif commun de redynamisation économique et sociale des territoires,
  &lt;strong&gt;
   les associations accompagnent les collectivités pour identifier, financer et accompagner les porteurs de projet susceptibles de s&amp;#039;installer dans des locaux vides
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participation au plan d&amp;#039;action de revitalisation des centres-villes et centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Recherche et identification de commerçants, artisans ou de restaurateurs pouvant s&amp;#039;installer dans des locaux vacants grâce à l&amp;#039;expertise du comité d&amp;#039;agrément : Composés d&amp;#039;experts bénévoles et de chefs d&amp;#039;entreprise locaux, le comité d&amp;#039;agrément décide de l&amp;#039;attribution d&amp;#039;un prêt d&amp;#039;honneur et de l&amp;#039;accompagnement des porteurs de projets, au moment du démarrage opérationnel de leur activité et pendant plusieurs années.
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de Boutiques à l&amp;#039;Essai avec la Fédération Nationale des Boutiques à l&amp;#039;Essai  ou Pop-up store
  &lt;/li&gt;
  &lt;li&gt;
   Appels à projets permettant d&amp;#039;identifier des commerçants/artisans pour répondre aux enjeux de structuration et dynamisation de zones commerciales en centres-villes ou centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Suivi renforcé des entrepreneurs et parrainage éventuel les premières années de la vie de l&amp;#039;entreprise
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.cc-vallee-herault.fr/entreprendre/vie-economique/actualites-354/appel-a-projet-vous-avez-une-idee-une-envie-d-entreprise-3397.html?cHash&amp;#61;36793e3fcf0d0d459df4f0a3602188c4" rel="noopener" target="_blank"&gt;
    Appel à projet en vue d&amp;#039;une occupation de locaux vacants par des commerçants sur la commune de Gignac (Petite Ville de Demain)
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.initiative-seineyvelines.com/operation-ma-boutique-a-lessai.html" rel="noopener" target="_blank"&gt;
    Opération Ma boutique à l&amp;#039;essai à Bonnières-sur-Seine
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Voir la cartographie des associations du réseau Initiative France sur
   &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer" rel="noopener" target="_blank"&gt;
    https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>julie.leveque@initiative-france.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0466-effectuer-le-diagnostic-laccompagnement-le-fi/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>119849</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'installation des créateurs, repreneurs, développeurs d'entreprise sur votre territoire par un fonds de prêt d'honneur et un accompagnement gratuit et qualifié</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Prêt d'honneur</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un
  &lt;strong&gt;
   prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée
  &lt;/strong&gt;
  et accompagnent les entrepreneurs en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
 &lt;/p&gt;
 &lt;p&gt;
  Grâce à son ancrage local et à ses valeurs de solidarité, le réseau Initiative France s&amp;#039;est toujours inscrit dans une forte dynamique de soutien au développement économique de l&amp;#039;ensemble des territoires. Les associations Initiative France contribuent efficacement à la création d&amp;#039;emplois, en favorisant et développant l&amp;#039;entrepreneuriat. Par leur participation active au développement et au renouvellement du tissu économique local via la création et la reprise d&amp;#039;entreprises, les associations aident les collectivités à rendre leur territoire plus attractif d&amp;#039;un point de vue économique et social.
 &lt;/p&gt;
 &lt;p&gt;
  En abondant un fonds de prêt d&amp;#039;honneur, les collectivités donnent aux entrepreneurs des moyens solides de s&amp;#039;installer et de se développer sur leurs territoires et renforcent leurs chances de pérennité : 9 entreprises sur 10 soutenues par le réseau Initiative France passent avec succès le cap fatidique des 3 ans.
 &lt;/p&gt;
 &lt;p&gt;
  De plus, en participant au budget d&amp;#039;accompagnement des associations Initiative France, les collectivités contribuent à la création d&amp;#039;une offre de service adaptée et évolutive répondant aux besoins spécifiques de chaque territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Voir la cartographie des associations du réseau Initiative France sur
   &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter" rel="noopener" target="_blank"&gt;
    https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>julie.leveque@initiative-france.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc4a-faciliter-linstallation-des-createurs-reprene/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...200 lines deleted...]
-      <c r="A37" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>104542</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Revitaliser votre centre-bourg : améliorer l'offre de logement et l'accès aux services et aux activités marchandes.</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Fonds régional de reconquête des centres-villes des villes moyennes et des centres-bourgs</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I37" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J37" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Plafond de subvention par projet : 20 000 € étude 200 000€ investissement</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conforter leur rôle de centralité des villes moyennes, renforcer le maillage du territoire et leur permettre de faire face à des enjeux démographiques, économiques ou sociaux à venir.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est destinée à soutenir les communes ayant un rôle de centralité souhaitant revitaliser leur centre-bourg dans le but d&amp;#039;y améliorer l&amp;#039;offre de logement et l&amp;#039;accès aux services et aux activités marchandes.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles concernent les études stratégiques de revitalisation de centres bourgs ainsi que les investissements concernant des opérations de reconquête de centres bourgs;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exigences énergétiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Opérations de rénovation de bâtiments : gain de 40% minimum d&amp;#039;énergie primaires par rapport à la situation avant travaux et atteinte de la classe C minimum pour les bâtiments à usage de logements;
  &lt;/li&gt;
  &lt;li&gt;
   Opérations de constructions de bâtiments : atteinte du niveau passif minimum;
  &lt;/li&gt;
  &lt;li&gt;
   Intégration de 4 critères de développement durable pour les opérations de construction et pour les opérations de réhabilitation parmi les dix critères listés dans le règlement d&amp;#039;intervention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Revitalisation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P37" s="1" t="inlineStr">
+      <c r="P25" s="1" t="inlineStr">
         <is>
           <t>13/11/2020</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Liste des communes éligibles :
  &lt;a href="https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs" rel="noopener" target="_blank"&gt;
   https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt se fera par voie postale à :
  &lt;br /&gt;
  Mme la Présidente de la Région des Pays de la Loire
  &lt;br /&gt;
  Hôtel de Région
  &lt;br /&gt;
  1, rue de la Loire
  &lt;br /&gt;
  44 966 NANTES CEDEX 9
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -7522,73 +5279,73 @@
  &lt;/li&gt;
  &lt;li&gt;
   La présentation détaillée du projet (intitulé, descriptif, objectifs, etc.) de type avant-projet sommaire (APS)
  &lt;/li&gt;
  &lt;li&gt;
   Les engagements du niveau de performance énergétique envisagé et critères de développement durable retenus ou étude thermique préalable
  &lt;/li&gt;
  &lt;li&gt;
   Le budget prévisionnel de l&amp;#039;opération et son plan de financement
  &lt;/li&gt;
  &lt;li&gt;
   Les loyers ou redevances qui seront exigés des occupants
  &lt;/li&gt;
  &lt;li&gt;
   Les décisions de financement Etat (ou délégataire), les agréments règlementaires
  &lt;/li&gt;
  &lt;li&gt;
   Le calendrier prévisionnel des travaux
  &lt;/li&gt;
  &lt;li&gt;
   La délibération du porteur de projet approuvant le programme
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des territoires et de la ruralité
  &lt;br /&gt;
  Service Relations aux collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Loire-Atlantique
  &lt;/strong&gt;
  &lt;br /&gt;
  Tanguy RIOU
  &lt;br /&gt;
  Tél. 02 28 20 62 86
  &lt;br /&gt;
  tanguy.riou&amp;#64;paysdelaloire.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Maine-et-Loire
  &lt;/strong&gt;
  &lt;br /&gt;
  Christelle Touchais-Pinon
  &lt;br /&gt;
  Tél. 02 41 68 70 78
@@ -7608,168 +5365,168 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sarthe
  &lt;/strong&gt;
  &lt;br /&gt;
  Dominique Chanteau-Nogues
  &lt;br /&gt;
  Tél. 02 43 67 22 80
  &lt;br /&gt;
  dominique.chanteau-nogues&amp;#64;paysdelaloire.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vendée
  &lt;/strong&gt;
  &lt;br /&gt;
  Tanguy RIOU
  &lt;br /&gt;
  Tél. 02 28 20 62 86
  &lt;br /&gt;
  tanguy.riou&amp;#64;paysdelaloire.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c9e-fonds-regional-de-reconquete-des-centres-vill/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>103472</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Aménager et équiper des cafés musicaux et culturels</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Investissement culturel - Aide à l’aménagement et à l'équipement des cafés musicaux et culturels</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif de soutien s&amp;#039;adresse aux cafés situés en Île-de-France, proposant une programmation musicale et culturelle, qui souhaitent faire des travaux d&amp;#039;aménagement ou des acquisitions d&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  Les établissements situés en grande couronne ou dans des zones rurales ou périurbaines, ou dans des villes de moins de 20 000 habitants, seront prioritairement soutenus.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Taux et montant de l&amp;#039;aide : L&amp;#039;aide prend la forme d&amp;#039;une subvention en investissement. La région peut intervenir jusqu&amp;#039;à 70% de votre budget d&amp;#039;investissement, dans la limite de 50 000€ de dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif permet de soutenir les projets d&amp;#039;aménagements, de travaux ou d&amp;#039;équipements pour des cafés musicaux et culturels dont le classement ERP correspond à la qualification N ou L, de catégories IV et V (jauges inférieures à 300 places), relevant notamment de la convention collective des HCR (Hôtels, Cafés et Restaurants), et justifiant d&amp;#039;une programmation artistique et culturelle (concerts, spectacles...) réalisée dans des conditions professionnelles, dans le respect des règlementations en vigueur, notamment sur les plans sociaux (emploi des artistes via le GUSO ou en lien avec le GIP cafés culture) et de la sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Commerces et services</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : Ce dispositif de soutien s&amp;#039;adresse à toutes personnes morales de droit public ou privé, ayant leur siège social et leur activité en Ile-de-France et justifiant d&amp;#039;au moins un an d&amp;#039;existence.
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires concernés devront justifier d&amp;#039;une aide à l&amp;#039;emploi du GIP Cafés cultures dont la Région Ile-de-France est membre
  , ou bien du respect des règlementations en vigueur notamment en ce qui concerne les conditions de rémunération des artistes.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projet est permanent. Nous vous remercions de nous contacter par mail avant de déposer votre demande. Les dossiers seront instruits uniquement de manière dématérialisée.
 &lt;/p&gt;
 &lt;p&gt;
  La demande devra obligatoirement comporter :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un courrier officiel de demande de subvention daté et motivé, adressé à la Présidente du Conseil Régional ;
  &lt;/li&gt;
  &lt;li&gt;
   Une description de votre programmation culturelle ;
  &lt;/li&gt;
  &lt;li&gt;
   Le descriptif détaillé des travaux (plans et surfaces) ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -7780,195 +5537,195 @@
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;attestation de non commencement des travaux avant le vote de la subvention ou la demande motivée de démarrage anticipée ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;attestation concernant l&amp;#039;assujettissement à la TVA* ;
  &lt;/li&gt;
  &lt;li&gt;
   Les bilans et comptes de résultat du dernier exercice ;
  &lt;/li&gt;
  &lt;li&gt;
   La charte régionale des valeurs de la république et de la laïcité signée, uniquement pour les structures privées* ;
  &lt;/li&gt;
  &lt;li&gt;
   La lettre d&amp;#039;engagement concernant l&amp;#039;accueil de stagiaires dans le cadre de la mesure « 100 000 stages pour les jeunes franciliens »* ;
  &lt;/li&gt;
  &lt;li&gt;
   Le RIB de la structure ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Des modèles pour les documents suivis d&amp;#039;un astérisque sont téléchargeables sur le site de la Région.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-lamenagement-et-lequipement-des-cafes-musicaux-et-culturels</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christine Vacher :
  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
   christine.vacher&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les demandes doivent être faites sur la plateforme dédiée de la Région :
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b457-investissement-culturel-aide-a-lamenagement-e/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>30/08/2021</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>98862</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Créer, maintenir ou développer un service de proximité</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif de cette aide est d&amp;#039;assurer la création, le maintien ou le développement d&amp;#039;un service nécessaire à la
  satisfaction de la population en milieu rural, lorsque l&amp;#039;initiative privée est défaillante
  ou insuffisante.
 &lt;/p&gt;
 &lt;p&gt;
  Les activités concernées sont les services suivants : commerce de bouche,
  épicerie, multiservices, bar-café, station-service, restaurants et distributeurs
  bancaires lorsque l&amp;#039;essentiel de leurs prestations s&amp;#039;adresse à la population locale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer dans une commune de moins de 3.500 habitants.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   construction et aménagement de locaux
  &lt;/li&gt;
  &lt;li&gt;
   aménagements extérieurs hors plantations et éclairage public
  &lt;/li&gt;
  &lt;li&gt;
   matériel immobilier par destination (four, chambre froide...) nécessaire à
    l&amp;#039;exercice normal du métier
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -7996,1126 +5753,1126 @@
  &lt;strong&gt;
   Critères de sélection des dossiers :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présentation d&amp;#039;un plan d&amp;#039;action et d&amp;#039;un budget prévisionnel sur 3 ans permettant
    d&amp;#039;évaluer la viabilité de l&amp;#039;activité
  &lt;/li&gt;
  &lt;li&gt;
   Absence d&amp;#039;initiative privée au sein de la même commune sur le même type
    d&amp;#039;activité
  &lt;/li&gt;
  &lt;li&gt;
   Démarches engagées pour la location-gérance du futur service ou possibilité de
    l&amp;#039;assurer par un agent public identifié
  &lt;/li&gt;
  &lt;li&gt;
   Recherche des cofinancements Région et/ou Etat et/ou Europe (FEADER ou
    FEDER notamment)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/services-de-proximite</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Aménagement Durable / Direction Appui aux Collectivités Territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Maryvonne Bedos, Secrétaire de direction
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:maryvonne.bedos&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   maryvonne.bedos&amp;#64;aude.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.64.82
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dea4-creer-maintenir-ou-developper-un-service-de-p/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AD39" s="1" t="inlineStr">
+      <c r="AD27" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>28/07/2021</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>80363</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Libérer l’initiative économique dans les territoires</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Particulier</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un  financement  sous  la  forme  d&amp;#039;un  microcrédit  professionnel  remboursable  (en  moyenne  d&amp;#039;un montant de 4700€) pouvant aller jusqu&amp;#039;à 10 000 euros (15 000 euros en Outre-mer) pour financer la création  ou  le  développement  de  son  entreprise,  quel  que  soit  le  secteur  d&amp;#039;activité  (artisanat, commerces  de  proximité,  restauration,  service  à  la  personne,  agriculture,  culture,  BTP,  etc)  et  son statut juridique;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un financement sous la forme d&amp;#039;un microcrédit personnel remboursable pouvant aller jusqu&amp;#039;à 5000 euros pour financer un besoin de mobilité (permis, achat ou réparation de véhicule);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un  accompagnement  personnalisé  grâce  à  des  services  de formations  gratuites,  de  conseils  et  de coaching  personnalisé  avant,  pendant  et  après  la  création  d&amp;#039;entreprise  (notamment  sur  le  volet administratif, financier, commercial et juridique);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plaidoyer en faveur de l&amp;#039;évolution de la législation sur l&amp;#039;entrepreneuriat, la protection des micro-entrepreneurs et l&amp;#039;inclusion bancaire des plus fragiles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez quelques exemples de personnes accompagnées :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.adie.org/a-la-une/" rel="noopener" target="_blank"&gt;
+  https://www.adie.org/a-la-une/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adie.org</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Adie couvre toutes les régions de France.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus contacter :
+  partenariat&amp;#64;adie.org
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouverez ici la liste des antennes de l&amp;#039;Adie :
+ &lt;a href="https://www.adie.org/nos-agences/"&gt;
+  https://www.adie.org/nos-agences/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c827-liberer-linitiative-economique-dans-les-terri/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>56456</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif
+ &lt;/strong&gt;
+ : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ -    Les opérations éligibles sont celles situées dans un périmètre d&amp;#039;opération de revitalisation de territoire (ORT), liés aux conventions &amp;#34;Petites Villes de Demain&amp;#34; ou &amp;#34;Action Cœur de Ville&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Minoration de 25% du prix de revient HT, complémentairement à une ou plusieurs minorations, dans la limite de 50% du prix de revient HT.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Attribution de la minoration pour des projets entrant dans le cadre du PPI (sauf opération bénéficiant d&amp;#039;un bail emphytéotique EPFLO).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Commerces et services
+Revitalisation
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/560e-recyclage-foncier-et-friches/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>89215</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - FSE + - Fonds social européen</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>ADEFPAT</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des avancées concrètes dans la réalisation du projet
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   La favorisation de l&amp;#039;ancrage territorial et professionnel
    du projet dans son environnement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
 &lt;/p&gt;
 &lt;p&gt;
  Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
 &lt;/p&gt;
 &lt;p&gt;
  Pour des projets :
   Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tiers lieux
 &lt;/p&gt;
 &lt;p&gt;
  Projet alimentaire de territoire
 &lt;/p&gt;
 &lt;p&gt;
  stratégie de developpement touristique
 &lt;/p&gt;
 &lt;p&gt;
  équipement de loisir, touristique,
 &lt;/p&gt;
 &lt;p&gt;
  atelier de découpe transformation
 &lt;/p&gt;
 &lt;p&gt;
  mobilisation des acteurs : bourg centre, services aux publics,...
 &lt;/p&gt;
 &lt;p&gt;
  boutique école
 &lt;/p&gt;
 &lt;p&gt;
  petits commerces
 &lt;/p&gt;
 &lt;p&gt;
  installation d&amp;#039;artisans
 &lt;/p&gt;
 &lt;p&gt;
  Politiques et actions d&amp;#039;accueil de nouvelle population
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Bâtiments et construction
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Industrie
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>http://www.adefpat.fr</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;adefpat.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 63 36 20 30
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>benedicte.dupre@adefpat.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AD40" s="1" t="inlineStr">
+      <c r="AD30" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>19/03/2021</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-[...371 lines deleted...]
-      <c r="A43" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>49782</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Promouvoir le développement économique du centre-ville en développant le commerce local</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités dans leur volonté d&amp;#039;évolution et de redynamisation de leur centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre projet concerne la création de commerces de proximité et / ou la création d&amp;#039;une société de portage d&amp;#039;immeuble intégrant des commerces, la Banque des Territoires vous propose :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un accompagnement en ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   du conseil à la structuration de sociétés de portage d&amp;#039;immeubles
  &lt;/li&gt;
  &lt;li&gt;
   un investissement en fonds propres et quasi fonds propres dans les sociétés immobilières ad hoc qui donnent à bail les murs de magasin aux exploitants
  &lt;/li&gt;
  &lt;li&gt;
   un investissement en fonds propres et quasi fonds propres dans les Sociétés d&amp;#039;Economie Mixte opératrices d&amp;#039;un projet « commerces ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=dev_eco_centreville_psat</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bca7-promouvoir-le-developpement-economique-du-cen/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>30/06/2020</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>45613</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Faciliter le développement commercial et l’attractivité économique des cœurs de ville</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires aide les collectivités à la mise en place de foncières dédiées à la revitalisation des cœurs de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre vous accompagne dans les opérations de restructuration immobilière des commerces et dans la création de locaux d&amp;#039;activités. Elle se caractérise par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un soutien en ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   des prises de participations en fonds propres et quasi-fonds propres
  &lt;/li&gt;
  &lt;li&gt;
   le renforcement en fonds propres et quasi-fonds propres de SEM et filiales de SEM intégrant une activité de foncière de redynamisation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Revitalisation</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Crea_foncieres_locale_ps</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b76-developper-des-foncieres-locales-repondant-a-/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>09/06/2020</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>10501</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Fonds Départemental de développement (F2D)</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J45" s="1" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9143,1295 +6900,3403 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P45" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q45" s="1" t="inlineStr">
+      <c r="Q33" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>163580</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir financièrement les commerces et services du quotidien présents dans les centres-bourgs</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de Communes La Rochefoucauld Porte du Périgord</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Soutenir :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;activité économique des centres-bourgs des communes appartenant au territoire La Rochefoucauld Porte du Périgord ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers destinés au maintien d’un ou plusieurs derniers commerces de proximité de première nécessité non concurrentiels&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Emploi
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Projets de centre-bourg situés : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans les périmètres ORT (Opération de Revitalisation de Territoire) pour les communes de La Rochefoucauld-en-Angoumois et Montbron ;&lt;/li&gt;&lt;li&gt;Selon la cartographie des centres-bourgs pour les autres communes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité des projets :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accueillir des entreprises artisanales, commerciales ou de service ;&lt;/li&gt;&lt;li&gt;Produire et commercialiser des biens ou des services sur le zonage défini ;&lt;/li&gt;&lt;li&gt;Investissements participant à la transition écologique : consommation énergétique du bâtiment, développement des énergies renouvelables, optimisation de la gestion des déchets, valorisation de l’économie circulaire, préservation de la ressource en eau…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Obligations légales et administratives :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les projets de travaux et d’aménagement, fournir l’autorisation de travaux ou le permis de construire ;&lt;/li&gt;&lt;li&gt;Adhérer aux services du Conseiller Énergie Partagée (CEP) de la Communauté de Communes et réaliser un audit énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité temporelle des dépenses :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses présentées doivent respecter la règlementation européenne et nationale des aides d’Etat&lt;/li&gt;&lt;li&gt;Tout commencement d’exécution avant le dépôt de la demande d’aide est susceptible de rendre tout ou partie du projet inéligible ;&lt;/li&gt;&lt;li&gt;Aucun dossier ne peut être déposé après l’achèvement matériel de l’opération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Un seul dossier de demande d’aide peut être déposé par commune tous les deux ans.&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>CC La Rochefoucauld porte du Périgord</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.rochefoucauld-perigord.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service développement économique de la Communauté de Communes&lt;/p&gt;&lt;p&gt;07 62 66 69 46 / &lt;a target="_self"&gt;economie&amp;#64;rochefoucauld-perigord.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>economie@rochefoucauld-perigord.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-daide-aux-commerces-et-services-du-quotidien-presents-dans-les-centres-bourgs/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>La Rochefoucauld Porte du Périgord</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>163028</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°3 : Diversifier l'offre de services des pôles de proximité pour accroître leur vitalité</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Accompagner l’émergence de nouvelles de service accessibles et adaptées aux usagers du territoire&lt;/h2&gt;&lt;h4&gt;OBJECTIF STRATEGIQUE : Innover pour redynamiser les pôles de proximité à travers de nouveaux services&lt;/h4&gt;&lt;h4&gt;Soutien au premier/dernier commerce, aux lieux polyvalents, aux lieux collectifs d’innovation, aux espaces partagés&lt;/h4&gt;&lt;p&gt;En complémentarité avec les dispositifs existants, il va s’agir de favoriser l’émergence de projets innovants par la mobilisation des réseaux, par un travail de soutien à des porteurs de projets, par l’appui à une ingénierie amont capable de garantir l’opportunité, la faisabilité, la viabilité et l’innovation des projets. Dans un objectif de sobriété, il est indispensable de travailler sur les mutualisations et les intensifications des usages. Par ailleurs, l’espace public doit, lui aussi, être pensé comme un lieu d’échanges et de services : les expérimentations visant à mieux concilier les usages, à favoriser l’adaptation aux différentes générations, à des conceptions plus innovantes et résilientes seront ainsi promues et soutenues.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des évolutions sociétales, des besoins spécifiques en particulier auprès de la jeunesse&lt;/h4&gt;&lt;p&gt;En collaboration avec les associations et avec les acteurs qui interviennent auprès de la jeunesse, le GAL pourra favoriser et soutenir des démarches d’animation visant la co-construction d’actions et de projet avec les jeunes sur des sujets du quotidien importants pour eux : mobilité, prévention-santé, pratiques culturelles et sportives libres, emploi et formation, engagement citoyen (en lien avec l’objectif 3.3.). L’innovation doit permettre d’aller plus vers les jeunes notamment celles et ceux les plus éloignés des services. La valorisation des talents locaux, des témoignages sur des engagements de jeunes et sur des expériences originales sont également des pistes à travailler. Enfin une attention particulière sera à porter à la culture de l’égalité des genres auprès des jeunes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Soutien aux nouveaux modes d’entreprendre et à l’ingénierie de projet &lt;/h4&gt;&lt;p&gt;Les porteurs de projets, les créateurs et les personnes en souhait de reconversion professionnels sont nombreux et ils souhaitent, de plus en plus, inscrire leur démarche dans la prise en compte des grandes transitions écologiques, numériques et sociales. Les nouveaux modes d’entreprendre (par des structures nouvelles ou traditionnelles, en individuel ou en collectif) se développent : nouveaux modes managériaux et contractuels, force des démarches de RSE, entreprise citoyenne, nouvelle organisation du travail, recours aux nouvelles technologies (DATA, IA…) … Mais les porteurs de projets ont besoin d’être informés, orientés, accompagnés et formés à ces nouveaux modes entrepreneuriaux.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Promotion des nouvelles formes d’habitat (coliving, béguinages, temporaires...)&lt;/h4&gt;&lt;p&gt;Le GAL pourra soutenir la recherche des potentiels et la faisabilité de nouvelles formes d’habitat sur le territoire. Des solutions innovantes et adaptées devront être recherchées pour les communes rurales pour lesquelles il est souvent plus difficile de trouver des modèles économiques viables du fait de la petite taille des opérations.&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Soutenir l’implication citoyenne&lt;/h3&gt;&lt;h4&gt;Accompagnement aux réflexions sur la maîtrise d’usage et les mutualisations d’usages&lt;/h4&gt;&lt;p&gt;Des démarches d’implication citoyenne de participation existent sur le territoire tant au niveau de la communauté d’agglomération que des communes (conseil consultatif, conseil de développement durable, conseil citoyen, plate-forme de démocratie participative, chantiers participatifs…). Mais au-delà des instances de gouvernance il semble nécessaire d’avancer plus loin dans l’engagement et l’implication citoyenne en donnant une place importante à la maitrise d’usage dans l’action publique. Aux côtes de la maitrise d’ouvrage et de la maitrise d’œuvre la maitrise d’usage doit trouver toute sa place pour faire gagner les projets en pertinence et en efficacité. Les projets Leader portés par le GAL devront chercher, autant que possible, à ce que les points de vue des usagers/bénéficiaires soient pris en compte. De façon innovante, les services et leurs liens avec l’espace public doivent permettre des approches et des conceptions s’appuyant sur le design des politiques publiques. D’une façon générale, il est essentiel de soutenir l’intelligence collective pour être un territoire apprenant et innovant, en mobilisant les forces vives et le capital humain/social du territoire. Enfin, c’est aussi la possibilité, par exemple, de s’appuyer sur les usagers/citoyens pour faire émerger et porter des projets par la mise en place d’un fonds d’initiatives citoyennes à l’échelle du GAL.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;h4&gt;Développement des projets participatifs ponctuels et les démarches d’intelligence collective&lt;/h4&gt;&lt;p&gt;Avec une finalité proche de celle de la prise en compte de la maîtrise d’usage il serait intéressant de soutenir des projets participatifs ponctuels, simples et sobres touchant à la vie quotidienne et/ou à son environnement de proximité et notamment auprès des jeunes. L’apprentissage de la citoyenneté passe par l’éducation et la sensibilisation aux démarches projets et à tenir de postures d’acteurs. En lien avec les écoles, les collèges, lycées et autres établissements de formation mais aussi avec les associations, des appels à projets de projets participatifs pourraient être lancés sur des thématiques bien évidement cohérente avec le projet de territoire et avec les axes de la stratégie locale de développement.&lt;/p&gt;&lt;h4&gt;Soutien au dynamisme associatif (dont le bénévolat)&lt;/h4&gt;&lt;p&gt;Le tissu associatif sur le territoire est très conséquent et dynamique et offre une très grande diversité d’offres qui contribuent à la richesse du développement local, aux liens sociaux et aux capacités d’épanouissements personnels et collectifs. Toutefois, comme partout, les associations sont confrontées à des difficultés : raréfaction des ressources financières, encadrement réglementaire complexe, un bénévolat confronté à de nombreux freins (le temps, les horaires, le coût, la mobilité, l’information, la confiance en soi, le manque d’ouverture de certaines associations…). Pour maintenir cette offre portée par les associations il est impératif de les soutenir.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Commerces et services
+Tiers-lieux
+Revitalisation
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Ne pas avoir commencé (aucun contrats ou devis signés)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine-Eure</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=C'est%20un%20programme%20d%C3%A9di%C3%A9,'%C3%A9chelle%20nationale%20et%20europ%C3%A9enne).</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>flavien.andre@seine-eure.com</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-loffre-de-services-des-poles-de-proximite-pour-accroitre-leur-vitalite/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>155120</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre l'immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Dernier commerce de sa spécialité – boutique éphémère (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère).
+&lt;/p&gt;
+&lt;p&gt;
+ Une boutique éphémère, comme son nom l&amp;#039;indique, est un concept de point de vente temporaire qui &amp;#34;apparaît&amp;#34; pendant une courte période, de quelques heures à plusieurs mois, puis disparaît. L&amp;#039;entreprise devra signer un bail d&amp;#039;occupation précaire ou une convention d&amp;#039;occupation précaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 % ; déduction faite des loyers représentant de façon forfaitaire 20% du montant HT des travaux. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le dernier commerce :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   avis de la compagnie consulaire concernée (intérêt de l&amp;#039;opération, viabilité économique du projet, concurrence...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   identité du futur exploitant
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour la boutique éphémère :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projet communal d&amp;#039;animation-occupation de la boutique
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les deux types de projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   projet de bail ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   pièces justifiant la bonification
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le service instructeur se réserve le droit de demander toute pièce complémentaire qu&amp;#039;il jugerait utile pour la bonne compréhension et l&amp;#039;analyse du projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Commerces et services
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessaire d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les derniers commerces, la commune devra avoir identifié un futur exploitant
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les boutiques éphémères, la commune devra présenter le projet d&amp;#039;occupation-animation du lieu
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), mise en place d&amp;#039;une offre de livraison à domicile, horaires d&amp;#039;ouverture élargis, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : étude d marché, études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Toutes dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés régie ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non-collectif.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/dernier-commerce-de-sa-specialite-boutique-ephemere-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.97.41
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1245-dernier-commerce-de-sa-specialite-boutique-ep/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>162466</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Mener une opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles tout artisan et commerçant sédentaire inscrit au Registre national des entreprises (RNE), en société ou en nom propre ou en association (sous condition) et œuvrant dans les secteurs de l’artisanat, la petite industrie, le commerce et l’économie sociale et solidaire.&lt;/p&gt;&lt;p&gt;A contrario, les commerces non sédentaires ou éphémères, les professions libérales ne sont pas éligibles au dispositif.&lt;/p&gt;&lt;p&gt;La liste précise des destinataires éligibles sera définie dans le cadre de chaque règlement d’attribution.Toutes Opérations Collectives de Modernisation de l’Artisanat, du Commerce et des Services (OCMACS) permettant d’agir sur la dynamique de l’artisanat et du commerce de proximité dans le cadre d’un programme local d’intervention destiné à aider les entreprises à réaliser des investissements de modernisation de leurs activités.&lt;/p&gt;&lt;p&gt;L’aide départementale est versée au bénéficiaire pour alimenter un fonds d’intervention destiné au soutien des entreprises souhaitant réaliser des investissements de modernisation de leurs établissements. Ces programmes d’intervention ont une durée minimale de 3 ans pouvant être éventuellement prolongés dans le cadre de la revoyure des contrats de territoire Manche avec une durée maximale totale de 4 ans.&lt;/p&gt;&lt;p&gt;Le programme d’intervention devra intégrer le dispositif régional relatif à l’aide aux commerces des territoires.&lt;/p&gt;&lt;p&gt;Dans ce cadre, l’intervention du Département est envisageable selon les modalités suivantes :&lt;/p&gt;&lt;p&gt;- le bénéficiaire met en place une OCM intégrant également les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale : l’aide départementale serait doublée par rapport à la participation de l’EPCI (« 2 pour 1 ») et serait plafonnée à 200 000 €, sous condition que la part de l’EPCI soit obligatoirement fléchée sur des bénéficiaires non éligibles au dispositif régional, à savoir sur les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale.&lt;/p&gt;&lt;p&gt;Le Département veillera à ce que le taux d’intervention retenu soit le même pour l’ensemble des entreprises éligibles au titre de l’OCM (pas de différentiation de taux entre les entreprises éligibles au dispositif régional et celles éligibles au dispositif départemental).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITÉS FINANCIÈRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Participation du Conseil départemental en fonction du programme d’intervention retenu conformément à la présente fiche.&lt;/p&gt;&lt;p&gt;L’aide départementale n’est pas cumulable avec d’autres dispositifs départementaux.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Note d’opportunité permettant une évaluation du potentiel de dossiers sur le territoire concerné.&lt;/li&gt;&lt;li&gt;Projet de règlement d’attribution des aides pour avis préalable.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le service instructeur se réserve le droit de demander toute pièce complémentaire qu’il jugerait utile pour la bonne compréhension et l’analyse du projet ainsi que pour sa bonne articulation avec les autres dispositifs départementaux à destination des entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Accessibilité
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;EPCI à fiscalité propre&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront respecter la réglementation en vigueur qui leur est applicable, notamment en matière environnementale et de performance énergétique des bâtiments ainsi qu’en matière d’accessibilité des établissements recevant du public.&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront s’engager dans une démarche vertueuse en matière environnementale et de gestion des énergies (sobriété énergétique, matériaux de qualité, maitrise des fluides) conformément aux critères définis par la Région.&lt;/p&gt;&lt;p&gt;Deux aides maximum pourront être mobilisées par destinataire final sur la durée du programme d’intervention. Les aides ne pourront pas être fléchées sur les mêmes dépenses.&lt;/p&gt;&lt;p&gt;Les règlements d’attribution sont établis par le bénéficiaire de l’aide départementale (EPCI ou PETR).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La modernisation des locaux d’activité et le renouvellement d’équipements professionnels dans un but de soutien ou de développement des activités, d’amélioration de la performance énergétique et d’élargissement de l’usage numérique,&lt;/li&gt;&lt;li&gt;Les opérations liées au développement du numérique ayant pour but d’accélérer, faciliter et/ou développer leur activité,&lt;/li&gt;&lt;li&gt;La rénovation des vitrines et enseignes,&lt;/li&gt;&lt;li&gt;La sécurisation et l’accessibilité à tous les publics,&lt;/li&gt;&lt;li&gt;L’aménagement des véhicules de tournée (hors coût d’acquisition).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Sont exclus des dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais d’acquisition de locaux, de construction et d’extension de locaux ;&lt;/li&gt;&lt;li&gt;Les achats de fonds de commerce reprise de bail ou de pas-de-porte ;&lt;/li&gt;&lt;li&gt;Les travaux relatifs aux logements des exploitants ;&lt;/li&gt;&lt;li&gt;Les dépenses courantes ou de simple renouvellement de matériel ;&lt;/li&gt;&lt;li&gt;Les dépenses directement liées à la demande d’un franchiseur ;&lt;/li&gt;&lt;li&gt;Les travaux réalisés en auto-construction (matériaux et main d’œuvre) ;&lt;/li&gt;&lt;li&gt;Les travaux de parkings et de distributeurs automatiques ;&lt;/li&gt;&lt;li&gt;Les investissements financés par crédit-bail ou SCI&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  02.33.05.97.41&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>156155</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le commerce rural de proximité</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>COMMERCE RURAL DE PROXIMITÉ</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des opérations d&amp;#039;investissement en faveur des entreprises de services marchands (multiservices, alimentation générale, commerces de bouche...) nécessaires aux besoins de la population en milieu rural dont la maîtrise d&amp;#039;ouvrage est assurée par des communes ou des établissements publics de coopération intercommunale à fiscalité propre (EPCI), conformément à l&amp;#039;article L 1111-10 du Code général des collectivités territoriales (CGCT).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Alimentation
+Commerces et services
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes figurant sur la liste des communes rurales fixée par l&amp;#039;arrêté préfectoral en vigueur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de communes sous réserve que le projet concerné se situe dans un périmètre communal éligible
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement réalisées par une commune ou un EPCI visant à créer, recréer ou maintenir une activité commerciale de proximité : acquisition de locaux, construction, démolition, extension, réhabilitation, aménagements...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de base nécessaires à l&amp;#039;activité de l&amp;#039;entreprise exploitante mis à disposition par la collectivité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de mise en accessibilité à condition que leur coût soit inférieur à 50 % du coût total HT du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études et honoraires directement liés à l&amp;#039;opération (diagnostics, architectes, assistance à maîtrise d&amp;#039;ouvrage...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aide inclut également l&amp;#039;accompagnement du maître d&amp;#039;ouvrage sous la forme d&amp;#039;une étude d&amp;#039;opportunité et de faisabilité économique réalisée dans le cadre d&amp;#039;un conventionnement entre le Département et le réseau consulaire des chambres de commerce et d&amp;#039;industrie (CCI), lequel pourra le cas échéant également contribuer à la recherche du futur professionnel occupant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 10.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 200.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/commerce-rural-de-proximite/</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/54bc-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>144509</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
+dynamisation ou restructuration de son centre-ville ou centre-bourg », la
+commune, ou son EPCI, devra réaliser préalablement une étude globale de son
+centre-ville ou centre-bourg de type « Plan de référence » qui
+définira un plan d’action global et pluriannuel.&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
+la commune, les projets retenus devront concerner au minimum 2 thématiques sur
+les 4 suivantes :&lt;/p&gt;
+&lt;p&gt;·        
+habitat et logement social,&lt;/p&gt;
+&lt;p&gt;·        
+commerce et services,&lt;/p&gt;
+&lt;p&gt;·        
+cadre de vie et l’environnement,
+notamment la transition énergétique et écologique et les espaces publics en
+lien avec les mobilités,&lt;/p&gt;
+&lt;p&gt;·        
+équipements à destination de la
+population.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Les
+projets devront être localisés aux centres-bourgs ou centres-villes et
+justifier d’effets directs de revitalisation, dynamisation ou restructuration
+des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
+centralité par leurs incidences sur les services ou les habitants des communes
+rurales périphériques.&lt;/p&gt;
+&lt;p&gt;Les
+aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
+des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+centralités devront : &lt;/p&gt;
+&lt;p&gt;-       
+présenter
+un plan de référence ou une étude globale d’aménagement intégrant des
+dimensions économiques, sociales, environnementales, de services et
+d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
+&lt;p&gt;-       
+établir
+une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
+à 10 15 ans.&lt;/p&gt;
+&lt;p&gt;-       
+définir
+avec les élus départementaux et services les projets proposés à la dotation de
+revitalisation et soumettre leur demande au Président du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;·        
+commune ayant des fonctions de centralité,
+&lt;/p&gt;
+&lt;p&gt;·        
+établissement public de coopération
+intercommunale (en accord avec la commune pour tout ou partie des projets
+retenus) &lt;/p&gt;
+&lt;p&gt;Ou
+leurs délégataires désignés dans le cadre d’une concession d’aménagement. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Aide du
+Département des Landes&lt;/u&gt; :&lt;/p&gt;
+&lt;p&gt;Dotation départementale maximale allouée
+au plan d’actions de revitalisation dynamisation du centre-bourg, centre-ville de
+la commune :&lt;/p&gt;
+&lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
+&lt;p&gt;• moyens et petits pôles :
+300 000 €,&lt;/p&gt;
+&lt;p&gt;• pôle de proximité : 250 000
+€.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La
+dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
+mise en œuvre effective d’un programme ambitieux de création de logements
+sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce
+programme devra être établi en cohérence avec le schéma départemental de
+l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
+intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
+âgées à leur domicile.&lt;/p&gt;
+&lt;p&gt;L’aide aux projets retenus ne pourra dépasser
+40 % des dépenses éligibles. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Une
+centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
+ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
+période 2019-2027. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>144501</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir le dernier commerce ou service marchand en milieu rural</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 250 000 € HT</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département des Landes
+soutient, au titre de la solidarité territoriale, les projets d’investissement
+des collectivités, de leurs groupements et de leurs établissements publics,
+destinés à développer et à améliorer les services publics de proximité afin de
+favoriser un développement équilibré des territoires. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce dispositif soutient le maintien du tissu économique de proximité dans
+les zones rurales afin de permettre, lorsque l’initiative privée est
+défaillante et en l’absence de concurrence de proximité, le maintien ou
+l’installation des entreprises de services marchands nécessaires aux besoins de
+la population. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles :&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;Sont susceptibles d’être subventionnés les projets
+d’investissements locaux ou structurants visant à la réhabilitation,
+l’aménagement ou la construction de locaux à usages de commerces et services
+marchands (commerces, services essentiels...) portés par des collectivités en
+raison de la défaillance du secteur privé. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Dépenses
+éligibles du projet :&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;Sont éligibles les dépenses de construction ou de
+réhabilitation de locaux à usage de commerces ou services marchands et les dépenses de
+maîtrise d’œuvre associées. &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif est lié à la carence de services privés, il
+est donc nécessaire de fournir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une étude décrivant le besoin pour la
+population locale et la carence privée dans le secteur de proximité (10 minutes,
+10 km) pour le service considéré, du service marchand envisagé et une étude démontrant
+la viabilité économique du projet et l’absence de distorsion de concurrence,&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;
+un contrat de reprise de commerce ou
+un projet d’installation étudié avec le repreneur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-ou-renovation-dun-batiment-accueillant-le-dernier-commerce-ou-service-marchand-en-milieu</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6040-maintenir-le-tissu-economique-de-proximite-da/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>140794</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement économique, à l’attractivité et à l’aménagement du territoire</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de commerce et d'industrie (CCI) des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : réalisation de diagnostics de l&amp;#039;appareil commercial, et de diagnostics économiques (études, plan d&amp;#039;actions, recueil en concertation avec les acteurs locaux...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : animation de territoire (mise en réseau d&amp;#039;entreprises, développement de l&amp;#039;attractivité du territoire et des liens entre tous les acteurs économiques du territoire...) et animation d&amp;#039;associations de commerçants, et d&amp;#039;entreprises de ZA, appui à la dynamisation des centres-villes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : réalisation d&amp;#039;études commerciales et de marchés, développement des entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un diagnostic commercial : élaborer un état des lieux fiable et précis sur le tissu commercial, formuler des préconisations de développement et proposer des enrichissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;étude d&amp;#039;implantation commerciale : faciliter les prises de décisions en matière d&amp;#039;aménagement, d&amp;#039;implantation et de dynamisme commercial à partir d&amp;#039;une approche marché personnalisée, et informer sur les accompagnements complémentaires proposés par la CCI (accompagnement du porteur de projet dans le montage du dossier...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un hôtel d&amp;#039;entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les collectivités, la CCI intervient en tant que prestataire, via la signature de contrats de prestation rémunérés.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>http://www.digne.cci.fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 60 bd Gassendi 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 80 80 (Digne-les-Bains)
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 72 31 52 (Manosque)
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:accueil&amp;#64;digne.cci.fr" target="_self"&gt;
+  accueil&amp;#64;digne.cci.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/97a1-contribuer-au-developpement-economique-a-latt/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>128231</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le commerce rural</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>France Ruralités</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;En réponse au constat de perte
+d’attractivité commerciale de certains territoires principalement ruraux
+(d’après l’Insee, en 2021, plus de 21 000 communes ne disposaient d’aucun
+commerce, soit 62 % contre 25 %, en 1980), le Gouvernement a créé en mars 2023
+un dispositif national d’accompagnement à l’installation en milieu rural doté,
+à ce jour, de 16,5M€.&lt;/p&gt;
+&lt;p&gt;Ce fonds, financé par le Ministère de
+l’Économie, des Finances et de la Souveraineté industrielle et numérique, est géré par l&amp;#039;Agence Nationale de la Cohésion des Territoires en partenariat avec la Direction Générale des Entreprises. &lt;/p&gt;&lt;p&gt;Il s’adresse à des porteurs
+de projets publics (collectivités), parapublics ou privés (SCIC, exploitants)
+et apporte un soutien indispensable à l’installation en ruralité de commerces
+sédentaires multi-services et itinérants permettant de desservir plusieurs
+communes rurales, avec des aides à l’investissement pouvant aller jusqu’à 80
+000 € par projet. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets privés devront obligatoirement disposer de l&amp;#039;appui de la collectivité territoriale d&amp;#039;implantation du commerce et démontrer leur capacité à mener à bien leur projet d&amp;#039;implantation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/le-fonds-de-soutien-au-commerce-rural</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://fondscommerce.anct.gouv.fr/account-management/anct-demandeurs/ux/#/login?redirectTo=https:%2F%2Ffondscommerce.anct.gouv.fr%2Faides%2F%23%2Fanct%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-anct-portail-depot-demande-aides&amp;footer=https:%2F%2Ffondscommer</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute demande de renseignements concernant les conditions et modalités doit être adressée à l&amp;#039;adresse : fondscommerces&amp;#64;anct.gouv.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>christelle.breem@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/42bf-soutenir-le-commerce-rural/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>128230</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la redynamisation du commerce et de l'artisanat dans les territoires fragiles</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de restructuration des locaux d’activité</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>appliqué au déficit des opérations de restructuration immobilière</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce fonds vise à faciliter la réalisation de projets immobiliers 
+structurants, menés par des opérateurs qualifiés ou des collectivités 
+locales en contribuant au financement des déficits pour permettre 
+la réalisation de ces opérations dans les territoires identifiés pour 
+leur fragilité. En effet, les projets de restructuration du tissu 
+commercial, artisanal et de service sont des opérations lourdes et 
+complexes qui renchérissent les coûts et génèrent des déficits 
+justifiant souvent la mobilisation d’une subvention d’équilibre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/projets&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une localisation dans une zone géographique à redynamiser en priorité, le cas échéant adossé à un cadre partenarial clair et structuré (ORT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une inscription dans une stratégie globale d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une demande émanant d&amp;#039;un établissement commercial ou public, quel que soit son statut...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un projet socio économiquement viable, mais dont la rentabilité est insuffisante en l&amp;#039;absence de subvention d&amp;#039;équilibre pour permettre l&amp;#039;implication d&amp;#039;opérateurs privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un projet conforme aux objectifs de lutte contre l&amp;#039;artificialisation des sols et de performance énergétique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/le-fonds-de-restructuration-des-locaux-d-activite</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://fondscommerce.anct.gouv.fr/account-management/anct-demandeurs/ux/#/login?redirectTo=https:%2F%2Ffondscommerce.anct.gouv.fr%2Faides%2F%23%2Fanct%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-anct-portail-depot-demande-aides&amp;footer=https:%2F%2Ffondscommer</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute demande de renseignements concernant les conditions et modalités doit être adressée à l&amp;#039;adresse :
+ fondscommerces&amp;#64;anct.gouv.fr&lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>christelle.breem@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5273-accelerer-la-redynamisation-du-commerce-et-de/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>120315</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer la faisabilité d’un projet de création ou de développement d’une activité commerciale</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de Commerce et d'Industrie (CCI) de la Drôme</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création ou le développement de projets commerciaux de type commerce, café, hôtel, camping, multiservices, alimentation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange avec la collectivité pour :
+  &lt;br /&gt;
+  – affiner les attentes de la collectivité par rapport au projet et visite terrain le cas échéant
+  &lt;br /&gt;
+  – identifier les principales contraintes du projet
+  &lt;br /&gt;
+  – préciser les modalités d&amp;#039;intervention possibles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Élaboration d&amp;#039;une offre d&amp;#039;intervention dont l&amp;#039;objectif est de fournir à la collectivité les informations pragmatiques quant à la faisabilité du projet pour une prise de décision objective.
+&lt;/p&gt;
+&lt;strong&gt;
+ Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention payante) :
+&lt;/strong&gt;
+&lt;p&gt;
+ Après validation de la proposition d&amp;#039;intervention par la collectivité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de l&amp;#039;étude de faisabilité dans les conditions définies dans l&amp;#039;offre d&amp;#039;intervention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des résultats de l&amp;#039;étude à la collectivité locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remise d&amp;#039;un rapport écrit
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/mesurer-la-faisabilite-projet-de-creation-ou-de-developpement-activite-commerciale/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Chambre de Commerce et d&amp;#039;Industrie de la Drôme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Projet TPE Commerce Tourisme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04 75 75 70 34
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:commerce-tourisme&amp;#64;drome.cci.fr"&gt;
+    commerce-tourisme&amp;#64;drome.cci.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site :
+   &lt;a href="http://www.drome.cci.fr/"&gt;
+    www.cci.drome.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e037-mesurer-la-faisabilite-dun-projet-de-creation/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>77080</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Petites Villes de Demain</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose un accompagnement financier pour les collectivités locales, les Sociétés d&amp;#039;Economie Mixte (SEM) et les Entreprises Publiques Locales (EPL) afin de soutenir les projets Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cet accompagnement peut prendre la forme :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;un cofinancement d&amp;#039;études préalables pour évaluer le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un cofinancement d&amp;#039;études de structuration du montage juridique et financier;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une prise de participation en fonds propres et quasi-fonds propres dans les sociétés de projet et SEM aménageurs ou opératrices.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets éligibles peuvent concerner :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La rénovation de l&amp;#039;espace public, des hébergements et équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de projets durables : transports propres, énergies renouvelables, rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de foncières locales spécialisées pour le commerce
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;infrastructures numériques et de services innovants
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place de tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou le soutien du commerce de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de programmes alimentaires territoriaux et des circuits courts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le traitement des friches
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maintien d&amp;#039;une offre médicale de proximité et de structures d&amp;#039;accueil des personnes âgées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Friche
+Personnes âgées
+Commerces et services
+Economie locale et circuits courts
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_pvd_osat</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire" rel="noopener" target="_blank"&gt;
+   &lt;strong&gt;
+    Contactez-nous à travers notre formulaire de contact
+   &lt;/strong&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
       <c r="AC45" s="1" t="inlineStr">
         <is>
-          <t>Département du Gers</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
-          <t>19/11/2019</t>
+          <t>04/02/2021</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Artisanat
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>162482</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
+      <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J47" s="1" t="inlineStr">
         <is>
           <t>1 € de cofinancement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
 (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
 département de la Manche. Les communautés de communes Coutances mer et bocage
 et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
 prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
 Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
 européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
 Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
 Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
 de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les bénéficiaires
 peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
 sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les actions
 doivent être innovantes et répondre à la stratégie du territoire : “ Agir
 ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;4 axes de
 développement ont été retenu pour l’élaboration des fiches actions, auxquelles
 les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
 à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
 la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
 d’améliorer l’offre de services médicaux, par exemple en attirant des
 professionnels de santé médicale ou paramédicale en leur proposant des
 conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
 maintenant la vitalité des communes, en lien avec les commerces et services
 (marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
 cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;span&gt;Les actions facilitant l’accès aux services et
 activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Santé</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P46" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q46" s="1" t="inlineStr">
+      <c r="Q47" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
 sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
 actions permettant d’améliorer les offres de services et d’activités sur le
 territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
 notamment de mieux accompagner la population vieillissante, avec des offres au
 plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
 administratifs. De plus, cela améliorera l’attractivité du territoire, et
 contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
 nouvelles technologies de l’information et de la communication, le maintien et
 le développement des structures de santé, les services relatifs à l’accueil de
 la petite enfance et des nouveaux habitants, les services d’insertion,
 formation et emploi, les services pour développer des nouvelles formes de
 travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
 les services administratifs, les services améliorant la vie des personnes âgées
 et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Véhiculer une
 image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accueillir des
 familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Contribuer au
 développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Conserver et
 développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Rendre accessible
 les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Développer
 l’accès et la formation au numérique&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
 animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
 là pour vous aider à finaliser votre projet, vous orienter sur les aides
 disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
 communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
 Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
 GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
 JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Coutances mer et bocage</t>
         </is>
       </c>
-      <c r="AD46" s="1" t="inlineStr">
+      <c r="AD47" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>11/04/2024</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...222 lines deleted...]
-      </c>
       <c r="AH47" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
-        <v>77080</v>
+        <v>163834</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les projets Petites villes de demain</t>
+          <t>Soutenir des projet de coopération</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>Petites villes de demain
-Tourisme Ingénierie Développement</t>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Soutien aux programmes Petites Villes de Demain</t>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
-        <is>
-[...202 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
+      <c r="J48" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Transition énergétique
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Biodiversité
 International
 Attractivité économique
 Artisanat
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P49" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q49" s="1" t="inlineStr">
+      <c r="Q48" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD49" s="1" t="inlineStr">
+      <c r="AD48" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>163833</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’économie locale</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J50" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat est un territoire où l’agriculture et les entreprises artisanales participent encore majoritairement aux fondements de l’économie locale. Pour maintenir et développer l’activité, les acteurs veulent travailler sur la valorisation des savoir-faire et des produits auprès de la population et des visiteurs.&lt;br /&gt;Pour cela, les opérations liées à cette fiche permettront le développement des circuits de proximité et la commercialisation de produits de terroir et artisanaux ainsi que la construction d’une identité territoriale cohérente et complète.&lt;br /&gt;Par ailleurs, les résultats du diagnostic territorial montrent que les évolutions des habitudes d’achat nuisent aux commerces de proximité. On constate également une baisse de fréquentation des marchés et l’essoufflement des Unions Commerciales qui animaient les centre villes. Le tissu artisanal et commercial reste fragile (reprises et créations en perte de vitesse).&lt;br /&gt;Dans ce contexte, le Pays Vitryat désire redynamiser l’artisanat et le commerce&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Valoriser le patrimoine alimentaire/ développer une identité alimentaire&lt;br /&gt;- Mettre en valeur les productions locales et promouvoir les marchés locaux&lt;br /&gt;- Remobiliser les réseaux de commerçants&lt;br /&gt;- Structurer et renforcer l’offre commerciale existante&lt;br /&gt;- Faciliter l’accès à l’emploi et à la formation&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- Augmentation du nombre de producteurs locaux et/ ou artisans impliqués dans une démarche de valorisation au titre de la présente fiche action&lt;br /&gt;- Ouverture de nouveaux commerces&lt;br /&gt;- Augmentation du nombre de création d’entreprises&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER offre une précieuse plus-value en soutenant efficacement l&amp;#039;économie locale à travers diverses actions, notamment en favorisant la structuration de filières courtes par la mise en réseau des acteurs. Cette approche facilite la collaboration entre les différents acteurs impliqués dans les filières, tels que les producteurs, les transformateurs et les distributeurs, créant ainsi une chaîne d&amp;#039;approvisionnement plus efficace et responsable.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par la promotion des filières courtes, le programme LEADER contribue à réduire l&amp;#039;empreinte écologique en diminuant les distances parcourues par les produits, ce qui permet une gestion plus durable des ressources et une réduction des émissions de carbone. De plus, cette approche renforce la résilience des économies locales en limitant leur dépendance vis-à-vis des marchés internationaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En mettant en réseau les artisans et les commerçants, LEADER stimule la coopération et l&amp;#039;échange d&amp;#039;expertise entre ces professionnels locaux. Cette mise en relation favorise l&amp;#039;émergence de synergies, encourageant ainsi l&amp;#039;innovation et la création de nouvelles opportunités commerciales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le soutien de LEADER aux initiatives locales renforce la visibilité des produits et services artisanaux, favorisant ainsi la préservation des savoir-faire traditionnels et la transmission des métiers ancestraux. Cela permet également de préserver le patrimoine culturel tout en dynamisant le tissu économique local.&lt;/p&gt;&lt;p&gt;En consolidant les réseaux d&amp;#039;acteurs locaux, le programme LEADER contribue à créer des emplois durables et à renforcer la cohésion sociale dans le Pays Vitryat. La mutualisation des ressources et des compétences offre des opportunités de croissance économique plus équitables et inclusives.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La valorisation des savoir-faire, du patrimoine alimentaire, des filières courtes et la redynamisation de l’artisanat et du commerce du Pays Vitryat : &lt;/p&gt;&lt;p&gt;- Actions d’information, d’animation, de communication, de sensibilisation et/ou de développement d’évènementiels&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisation&lt;br /&gt;- Toute étude sur l’offre et les besoins des consommateurs, des usagers et des entreprises&lt;br /&gt;- Création et développement de points de vente fixes ou itinérants (dont acquisition et aménagement de véhicules professionnels) destinés à maintenir ou compléter l&amp;#039;offre de commerces du territoire&lt;br /&gt;- Soutien au développement d’une offre d’approvisionnement de la restauration collective&lt;br /&gt;- Investissements permettant la production et la transformation de produits alimentaires hors agriculteur et groupement d’agriculteur&lt;br /&gt;- Soutien à la création, à la réhabilitation et à l’aménagement de potagers et vergers collectifs&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Artisanat</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q50" s="1" t="inlineStr">
+      <c r="Q49" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-3/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD50" s="1" t="inlineStr">
+      <c r="AD49" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>139428</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -10465,302 +10330,302 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux
 Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>24/04/2023</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>121339</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Fonds national d'aménagement et de développement du territoire</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Préfecture de région — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L52" s="1" t="inlineStr">
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espaces verts
 Accès aux services
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Equipement public
 Bâtiments et construction
 Emploi
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les champs d&amp;#039;intervention privilégiés du FNADT sont :
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
  &lt;br /&gt;
  développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  • Les actions présentant un caractère innovant ou expérimental dans le domaine de
  &lt;br /&gt;
  l&amp;#039;aménagement et du développement durable.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
  &lt;br /&gt;
  &lt;br /&gt;
  Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mme Anne-Laure FERRY : 03 44 06 12 63 /
@@ -10848,1169 +10713,1168 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Boite fonctionnelle :
  &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
   sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>lucille.dechaize@oise.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>162824</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Allier mobilités alternatives et développement des proximités afin de désenclaver les territoires</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Subvention
-[...3 lines deleted...]
-      <c r="I53" s="1" t="inlineStr">
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J52" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Lutter contre l&amp;#039;isolement géographique et social des populations ;&lt;br /&gt;- Mettre en valeur les productions et savoir-faire locaux du territoire et les rendre accessibles au plus grand nombre ;&lt;br /&gt;- Développer les mobilités alternatives ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Encourager le développement des transports en commun et partagés ;&lt;br /&gt;- Soutenir les mobilités douces ;&lt;br /&gt;- Développer l&amp;#039;offre de services et de commerces de proximité ;&lt;br /&gt;- Renforcer le lien social dans les villages et bourgs-centres.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations encourageant le développement des transports en commun et partagés ;&lt;br /&gt;- Opérations visant à soutenir les mobilités douces ;&lt;br /&gt;- Opérations visant à renforcer les services et commerces de proximité ;&lt;br /&gt;&amp;#61;&amp;gt; tourné vers les produits locaux.&lt;br /&gt;- Opérations visant à renforcer le lien social dans les villes, villages et hameaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilités douces : &lt;/strong&gt;Mobilité dites &amp;#34;actives&amp;#34;, qui ne font appel qu&amp;#039;à la seule énergie humaine (marche, vélos, trottinettes, etc.), mais aussi tout moyen de mobilité, collectif ou individuel, contribuant à une baisse des émissions de CO2 (vie-publique.fr).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Produits locaux :&lt;/strong&gt; produits élaborés et/ou transformés sur le territoire à partir de matière brute animale ou végétale, issue du territoire ou d&amp;#039;un rayon de 100 km alentours, ou de la Région Grand Est.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Accès aux services
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Attractivité économique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/allier-mobilites-alternatives-et-developpement-des-proximites-afin-de-desenclaver-les-territoires/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
-      <c r="AD53" s="1" t="inlineStr">
+      <c r="AD52" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>12/06/2024</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>154984</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
 &lt;/p&gt;
 &lt;p&gt;
  Corrélativement à la montée en charge du cadencement du TER 200, le territoire qui profite d&amp;#039;une offre de transport en commun de type inter-urbaine et scolaire, a conforté ses atouts avec des offres complémentaires (le Transport Intercommunal de Sélestat ;
 &lt;/p&gt;
 &lt;p&gt;
  la plateforme de covoiturage ;
 &lt;/p&gt;
 &lt;p&gt;
  le développement de l&amp;#039;autopartage avec le réseau Citiz ;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;incitation à la pratique du vélo ;&lt;/p&gt;
 &lt;p&gt;
  Malgré toutes ces initiatives, des faiblesses persistent et la mobilité demeure contraignante pour l&amp;#039;ensemble du territoire, ses habitants et ses usagers - les publics jeunes, les séniors, mais également les professionnels,
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité est donc un besoin majeur du territoire. Les EPCI membres du PETR et la Communauté de communes du Canton d&amp;#039;Erstein se sont saisis du sujet en se constituant Autorité organisatrice de mobilité (AOM).
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la démarche LEADER, le besoin de mobilité fait émerger un enjeu sur l&amp;#039;amélioration du maillage et des services de mobilité partagées, actives et décarbonées et un enjeu sur la réduction de besoin de mobilité, soit la dé-mobilité, laquelle est liée aux besoins de services et d&amp;#039; équipements de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir l&amp;#039;implantation et le développement des transports à la demande, du covoiturage, de l&amp;#039;autopartage des transports mutualisés et des mobilités sociales et solidaires ;
 &lt;/p&gt;
 &lt;p&gt;
  2.	Actions d&amp;#039;animation, de coordination, de mise en réseau, de promotion, de sensibilisation et de communication contribuant au développement des mobilités alternatives (mobilité partagée, mobilité actives, mobilité décarbonée)
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutien à la création et au développement des services et/ou équipements dédiés aux vélos ;
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutien au développement des plans de mobilité au sein des entreprises (études, actions de mise en réseau, outils de communication) ;
 &lt;/p&gt;
 &lt;p&gt;
  5. Soutenir l&amp;#039;implantation de commerces/services de proximité ou itinérants dans les communes ; Création et développement d&amp;#039;équipements mutualisés (santé, petite enfance, parentalité, intergénérationnel)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Equipement public
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e71e-promouvoir-les-solutions-de-mobilite-existant/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Inciter financièrement le covoiturage
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>162524</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F55" s="1" t="inlineStr">
+      <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L55" s="1" t="inlineStr">
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P55" s="1" t="inlineStr">
+      <c r="P54" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q55" s="1" t="inlineStr">
+      <c r="Q54" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création de jardins partagés
 Création d’une crèche
 Déployer les équipements numériques
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>92394</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Préfecture de la Dordogne</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il sera tenu compte de la nature du projet et de son degré de maturité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Votre Sous-préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Sarlat, Bergerac ou Nontron ;
  &lt;/li&gt;
  &lt;li&gt;
   La Préfecture de la Dordogne, Direction de la Citoyenneté et de la Légalité, bureau du contrôle budgétaire et des dotations de l&amp;#039;Etat, si vous relevez de l&amp;#039;arrondissement de Périgueux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Votre dossier est à déposer via l&amp;#039;outil démarches-simplifiées:
 &lt;/p&gt;
 &lt;p&gt;
  https://www.demarches-simplifiees.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle sur les modalités de dépôt des demandes.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>claudine.soleilhavoup@dordogne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3195-copie-10h04-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>DDT de la Dordogne</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>29/04/2021</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>101008</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Préfecture des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...3 lines deleted...]
-      <c r="H57" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="W57" s="1" t="inlineStr">
+      <c r="W56" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/hp-detr2021</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez :
 &lt;/p&gt;
 &lt;p&gt;
  - Votre Sous-Préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Bagnères-de-Bigorre ou d&amp;#039;Argelès-Gazost
 &lt;/p&gt;
 &lt;p&gt;
  - La Préfecture des Hautes-Pyrénées, Bureau des Relations avec les Collectivités Territoriales, si vous relevez de l&amp;#039;arrondissement de Tarbes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Téléphone : 05.62.56.64.32
  &lt;/li&gt;
  &lt;li&gt;
   Annie Latour :
   &lt;a href="mailto:annie.latour&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    annie.latour&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Céline Salles :
   &lt;a href="mailto:celine.salles&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
    celine.salles&amp;#64;hautes-pyrenees.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>stephanie.berdet@hautes-pyrenees.gouv.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a879-copie-15h01-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>DDT65</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>23/08/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>391</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12038,272 +11902,143 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...130 lines deleted...]
-          <t>01/07/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>