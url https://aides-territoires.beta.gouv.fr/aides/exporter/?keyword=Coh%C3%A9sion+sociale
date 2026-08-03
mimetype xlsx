--- v0 (2026-02-02)
+++ v1 (2026-08-03)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA93"/>
+  <dimension ref="A1:AH81"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>120979</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Prêt social</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
@@ -461,52 +496,83 @@
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>162921</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Mener des actions en faveur de la cohésion sociale</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Actions en faveur de la cohésion sociale (politique territoriale 2022-2028)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
@@ -575,52 +641,72 @@
       <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
       <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Formulaire de contact : &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;https://www.manche.fr/contacter-le-departement/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 02 33 05 96 79&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>141291</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets en faveur de la cohésion sociale et territoriale</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Prêt au Secteur Public Local pour soutenir vos investissements dans les projets en faveur de la cohésion sociale et territoriale</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
@@ -716,1058 +802,824 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/01d4-financer-vos-projets-en-faveur-de-la-cohesion/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
+        <v>166432</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures d'animation de la vie sociale et à la Fédération des centres sociaux et socio-culturels de l'Essonne  (FDCS 91)</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux structures d’animation de la vie sociale et à la Fédération des centres sociaux et socio-culturels  de l’Essonne (FDCS 91)&lt;br /&gt;
+Modalités et montant de l’aide : Subvention annuelle de 26 000 €</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>Communes</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/votre-departement/ses-missions/aides-aux-collectivites</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;insertion et de l&amp;#039;accompagnement social Téléphone : 01 60 91 16 42</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>fdesserouer@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-structures-d-animation-de-la-vie-sociale-et-a-la-federation-des-centres-sociaux-et-socio-culturels-de-l-essonne-fdcs-91/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>154416</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’élaboration des projets territoriaux dans les domaines de la transformation écologique et de la cohésion sociale et territoriale</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Appui à la structuration de projets territoriaux</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes un acteur du développement territorial (collectivité territoriale, EPL, syndicat, etc.) et vous souhaitez structurer vos projets territoriaux ? La Banque des Territoires peut intervenir dans le financement de l&amp;#039;ingénierie pré-opérationnelle et opérationnelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous apportons les outils, expertises et les méthodes nécessaires pour structurer vos projets et favoriser le succès de la mise en œuvre opérationnelle de ces derniers. Nous pouvons ainsi mobiliser des experts pour qualifier vos besoins d&amp;#039;accompagnement en amont, ou aider à la rédaction du cahier des clauses techniques particulières. Nous proposons également le cofinancement d&amp;#039;études, ou encore la possibilité de conventionner avec des acteurs ou écosystèmes territoriaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Cohésion sociale et inclusion
+Biodiversité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-structuration-projets-territoriaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=appui_structuration_proj</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b57-favoriser-lelaboration-des-projets-territoria/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>133055</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
 &lt;/p&gt;
 &lt;p&gt;
  Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
   &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
   &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
   &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
   &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
    Consulter l&amp;#039;observatoire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...57 lines deleted...]
-      <c r="O6" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>166431</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Créer une épicerie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale : Familles (épiceries et structures sociales)</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Modalités et montant de l’aide :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Aide au fonctionnement d’un montant fixe de 12 000 €.&lt;/p&gt;&lt;p&gt;Subvention supplémentaire possible soumise à 9 critères : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Fonctionnement de l’épicerie : 4 critères&lt;/li&gt;&lt;li&gt;Public reçu : 2 critères&lt;/li&gt;&lt;li&gt;Partenariat développé : 3 critères&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Subvention totale plafonnée à 15 600 €.&lt;/p&gt;&lt;p&gt;Aide à l’investissement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide au démarrage plafonnée à 18 300 € : prise en charge, dans le cadre d’un cofinancement, de l’acquisition d’un véhicule prioritairement hybride ou électrique permettant le transport des denrées alimentaires, selon les normes d’hygiène en vigueur, renouvelable au bout de 6 à 7 ans : 7 625 €&lt;/li&gt;&lt;li&gt;Aide à la rénovation de locaux : à hauteur de 40 % maximum du coût du projet et dans la limite de 18 300 €.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+Délibération n°2025-1-005 (CP du 3 février 2025)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>Communes</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/votre-departement/ses-missions/aides-aux-collectivites</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;insertion et de l&amp;#039;accompagnement social Téléphone : 01 60 91 16 42</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>fdesserouer@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-une-epicerie-sociale-et-solidaire/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>166433</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers l'emploi les bénéficiaires du revenu de solidarité active</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et santé : Cohésion sociale (RSA)</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Modalités et montant de l’aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+19 250 € par an pour un équivalent temps plein (agent communal).  &lt;/p&gt;&lt;p&gt;
+Cette somme correspond à la participation départementale aux dépenses salariales.&lt;/p&gt;&lt;p&gt;
+Le nombre d’ETP est déterminé en fonction des indicateurs de précarité de la commune (nombre d’allocataires du RSA).&lt;/p&gt;&lt;p&gt;
+Délibération N°2022-03-0006  - (AD du 28 mars 2022) Avenant N°2 &lt;/p&gt;&lt;p&gt;
+Délibération N°SP-2025-3-023 - (AD du 24 novembre 2025)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>Communes</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/a-votre-service/emploi-et-insertion/beneficier-du-revenu-de-solidarite-active-rsa</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;insertion et de l&amp;#039;accompagnement social Téléphone : 01 60 91 16 42</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>fdesserouer@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-vers-l-emploi-les-beneficiaires-du-revenu-de-solidarite-active/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...365 lines deleted...]
-    <row r="10" spans="1:27" customHeight="0">
+    <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>97734</v>
+        <v>142694</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Construire et réhabiliter des logements sociaux</t>
+          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aude</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
-        <is>
-[...293 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;évaluation des besoins en logements est un sujet majeur pour tous les acteurs des politiques locales de l&amp;#039;habitat. Elle constitue en particulier un volet incontournable des démarches de PLH et PLUI-H. Face à une méthode complexe (guide méthodologique volumineux, 12 sources de données mobilisées, nombreux paramétrages et choix d&amp;#039;options possibles), l&amp;#039;appropriation de la méthode (hypothèses, articulation des étapes, limites, précautions d&amp;#039;utilisation), peut nécessiter un besoin d&amp;#039;accompagnement auquel le Cerema se propose de répondre.
 &lt;/p&gt;
 &lt;p&gt;
  Les acteurs en charge des politiques locales du logement, en particulier les collectivités territoriales, pourront trouver auprès du Cerema un accompagnement au déploiement de la méthode, afin de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   S&amp;#039;approprier de manière approfondie la méthodologie déployée par l&amp;#039;Etat (hypothèses, articulation des étapes, limites, précautions d&amp;#039;usages, nombreux paramétrages et choix d&amp;#039;options possibles, test de sensibilité, alternatives...),
  &lt;/li&gt;
  &lt;li&gt;
   Disposer d&amp;#039;éclairages sur les interprétations des résultats,
  &lt;/li&gt;
  &lt;li&gt;
   Tester par eux-mêmes différents scenarios de développement et évaluer leur impact sur leurs besoins en logements,
  &lt;/li&gt;
  &lt;li&gt;
   Pouvoir engager un dialogue constructif avec les services déconcentrés,
@@ -1793,901 +1645,1359 @@
 &lt;ul&gt;
  &lt;li&gt;
   Des formations techniques pour maîtriser la méthodologie et apprendre à manipuler OTELO. La formation, composée de deux modules indicatifs ( module théorique sur la méthodologie d&amp;#039;évaluation des besoins en logements et module pratique sur l&amp;#039;outil OTELO), peut toutefois être adaptée en fonction des attentes.
  &lt;/li&gt;
  &lt;li&gt;
   Cette offre de formation est destinée aux techniciens et chargés d&amp;#039;études, ainsi qu&amp;#039;aux services d&amp;#039;ingénierie amenés à travailler sur l&amp;#039;évaluation des besoins en logements dans le cadre de documents de planification, d&amp;#039;études, ou de réflexions stratégiques au sein des collectivités territoriales, établissements publics fonciers, bailleurs sociaux, agences d&amp;#039;urbanisme, ADIL ou bureaux d&amp;#039;études.
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;accompagnement pour l&amp;#039;évaluation des besoins en logements : aide à la définition des paramétrages, remplacement éventuel de certaines données par défaut par des données locales jugées plus fiables ou plus riche (etc).
  &lt;/li&gt;
  &lt;li&gt;
   Des développements « premium » de l&amp;#039;outil OTELO  : création de modules complémentaires, développement d&amp;#039;une interface permettant d&amp;#039;évaluer le besoin sur des territoires « à façon » (EPCI, SCOT...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations de conseil pour aider les acteurs locaux à exploiter les résultats, comparer différents scénarios, analyser l&amp;#039;impact des différents paramètres ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;animation auprès des techniciens, élus et partenaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;études incluant des analyses en aval sur les conséquences en matière de politiques publiques locales de l&amp;#039;habitat et les documents de planification.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/otelo-accompagner-evaluation-besoins-logement-territoires</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3756-accompagner-levaluation-des-besoins-en-logeme/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E13" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>117558</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer le transfert de patrimoine dans l'habitat locatif social</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PTP : financer des transferts de patrimoine</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
-[...121 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoire propose Prêt Transfert, une solution pour financer le transfert de patrimoine et de rachat des baux au sein des habitats locatifs sociaux. Le projet peut concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les logements locatifs sociaux qui sont transférés entre opérateurs (collectivités territoriales et organismes d&amp;#039;habitation à loyer modéré par exemple) et qui sont éligibles à un financement sur fonds d&amp;#039;épargne ;
  &lt;/li&gt;
  &lt;li&gt;
   Les logements-foyers tels que définis à l&amp;#039;article R351-55 du Code de la construction et de l&amp;#039;habitation ;
  &lt;/li&gt;
  &lt;li&gt;
   Plusieurs autres types d&amp;#039;habitats spécifiques, à condition d&amp;#039;être éligibles à un prêt sur fonds d&amp;#039;épargne.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : le Prêt Transfert permet de financer des projets de transfert et de cession hors travaux. Les travaux font l&amp;#039;objet d&amp;#039;un prêt travaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prêt réhabilitation (PAM) ;
  &lt;/li&gt;
  &lt;li&gt;
   Prêt Habitat Amélioration Restructuration Extension (PHARE).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transfert-de-patrimoine-ptp?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pret_ptp_psat</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ca9f-financer-le-transfert-de-patrimoine-dans-lhab/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>117553</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLS</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de prêts PLS (Prêt Locatif Social) de la Banque des Territoires permet de financer les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux, et ce, avec ou sans acquisition du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements collectifs pour les personnes handicapées, les personnes âgées, les jeunes actifs et les étudiants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>117552</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer des logements sociaux avec le Prêt haut de bilan (PHB 2.0)</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Prêt haut de bilan (PHB 2.0) : constructions vertes</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt haut de bilan deuxième génération (Prêt PHB 2.0) vise à soutenir les investissements des bailleurs sociaux, qu&amp;#039;ils soient des organismes de logement social ou des organismes agréés pour la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ En partenariat avec Action Logement et l&amp;#039;État, la Banque des Territoires met à votre disposition cette offre de prêt à long-terme, aux caractéristiques financières avantageuses. Pendant les 20 premières années, le taux d&amp;#039;intérêt est à 0% avec un différé total d&amp;#039;amortissement du capital. Puis, pour les 10 à 20 années suivantes selon votre projet, votre taux d&amp;#039;intérêt sera aligné sur celui du livret A &amp;#43;0,60% et appliqué avec un amortissement constant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les organismes de logement social (OLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les trois tranches de PHB 2.0 portent uniquement sur la production nouvelle (construction, acquisition, VEFA, acquisition-amélioration) de logements agréés PLAI, PLUS et PLS. Il existe une particularité pour la tranche de PHB 2.0 dédiée aux constructions vertes : les acquisitions simples et acquisitions-améliorations, non soumises à la RE 2020, ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les maîtrises d&amp;#039;ouvrage d&amp;#039;insertion (MOI)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les 3 tranches de PHB 2.0 permettent de financer la production nouvelle de logements familiaux agréés PLAI, PLUS, PLS, de logements conventionnés Anah très sociaux et sociaux signés et de tout type de logements-foyers hors médico-social (résidences sociales, foyers de travailleurs migrants, foyers de jeunes travailleurs, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phb-20?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phb_20_psat</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dbf-pret-phb-20/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>117555</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Financer la réhabilitation des logements sociaux avec l'Éco-prêt</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose Éco-prêt, une offre de prêts visant à financer la réhabilitation des logements sociaux les plus énergivores.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   En métropole : il s&amp;#039;adresse aux logements disposant d&amp;#039;un audit énergétique TH-C-E ex ou d&amp;#039;un DPE location et dont la consommation énergétique en énergie primaire est d&amp;#039;au moins 151 kWh/m2/an.
  &lt;/li&gt;
  &lt;li&gt;
   Dans les DOM : le prêt s&amp;#039;adresse aux logements construits avant le 1er mai 2010 en Guadeloupe, en Guyane, à la Réunion et en Martinique, mais aussi à ceux construits avant le 1er juillet 2014 à Mayotte.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Découvrez les caractéristiques de l&amp;#039;Éco-prêt :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un montant maximal de 22 000 € par logement ;
  &lt;/li&gt;
  &lt;li&gt;
   Une majoration de 2 000 € par logement pour les opérations labélisées HPE rénovation (Haute Performance Énergétique) ou BBC rénovation (Bâtiment Basse Consommation Effinergie) ;
  &lt;/li&gt;
  &lt;li&gt;
   Une majoration de 3 000 € par logement pour les projets visant un bâtiment contenant de l&amp;#039;amiante ;
  &lt;/li&gt;
  &lt;li&gt;
   La possibilité de le compléter avec le prêt PAM Taux Fixe Éco-prêt afin de couvrir 100 % du besoin de financement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_psat</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>105107</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logements sociaux et très sociaux en acquisition-amélioration par les bailleurs publics et les collectivités</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes et communautés de communes&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Soutenir la production en Charente, de
+logements sociaux, très sociaux en acquisition-amélioration et sous forme
+d’opérations de recyclage foncier, par les bailleurs publics (dont les
+collectivités), en programme Prêt locatif aidé d&amp;#039;intégration (PLA-I) ou en Prêt
+locatif à usage social (PLUS) en bourgs centres et centres villes.&lt;/p&gt;
+&lt;p&gt;Objectif : offrir un habitat attractif, permettant :&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de favoriser les échanges, le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser la proximité des services, transports, commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  de réinvestir les bourgs centres
+ &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aide forfaitaire par logement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier de description de l&amp;#039;opération : plans, situation dans la commune, échéancier de réalisation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;agrément de la Direction départementale des territoires (DDT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours
+ &lt;/li&gt;
+ &lt;li&gt;
+  si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;&lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/amelioration_logements_locatifs_PLUS_et_PLA-I.pdf</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y15" s="1" t="inlineStr">
         <is>
-          <t>baptiste.girod@caissedesdepots.fr</t>
+          <t>subventions16@lacharente.fr</t>
         </is>
       </c>
       <c r="Z15" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c97-soutenir-la-production-de-logements-sociaux-e/</t>
         </is>
       </c>
       <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
+    <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
-        <v>117553</v>
+        <v>104024</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
+          <t>Financer des opérations de réhabilitation de logements</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Prêt PLS</t>
+          <t>Aide - « Prêt PAM Taux Fixe »</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...1 lines deleted...]
-Association</t>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- _________________________________________________________________
-[...28 lines deleted...]
- Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Financer des opérations de réhabilitation de logements locatifs sociaux conventionnés à l&amp;#039;aide personnalisée au logement dans le cadre du Plan logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ organismes de logement social (OPH, ESH, SEM immobilière, Coopérative).
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Actions éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts à la réhabilitation sont destinés à des logements locatifs sociaux et/ou logements-foyers conventionnés à l&amp;#039;APL pour des travaux de r
+ éhabilitation qui n&amp;#039;atteignent pas les critères de performance énergétique requis pour pouvoir bénéficier de l&amp;#039;Eco-prêt, et dont le prix de revient est supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+ 6 000 € par logement maximum - le PAM à taux fixe peut être complété du PAM à TLA &amp;#43; 60 pb.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N16" s="1" t="inlineStr">
         <is>
-          <t>Personnes âgées
-[...2 lines deleted...]
-Logement et habitat</t>
+          <t>Logement et habitat</t>
         </is>
       </c>
       <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S16" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Usage / valorisation</t>
         </is>
       </c>
       <c r="U16" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="V16" s="1" t="inlineStr">
         <is>
-          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
+          <t>https://www.banquedesterritoires.fr/pret-pam-taux-fixe</t>
         </is>
       </c>
       <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...10 lines deleted...]
-&lt;/ul&gt;</t>
+ Contactez la banque des territoires
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/produit/46925" rel="noopener" target="_blank"&gt;
+  &lt;strong&gt;
+   via leur formulaire en ligne
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ pour candidater ou en savoir plus sur ce dispositif.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y16" s="1" t="inlineStr">
         <is>
-          <t>baptiste.girod@caissedesdepots.fr</t>
+          <t>sylviane.philippe@nievre.gouv.fr</t>
         </is>
       </c>
       <c r="Z16" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88c9-financer-des-operations-de-rehabilitation-de-/</t>
         </is>
       </c>
       <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>DDT58</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
+    <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
-        <v>117552</v>
+        <v>111735</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Financer des logements sociaux avec le Prêt haut de bilan (PHB 2.0)</t>
-[...4 lines deleted...]
-          <t>Prêt haut de bilan (PHB 2.0) : constructions vertes</t>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
-        <is>
-[...145 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J18" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévu</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40 % du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -2729,235 +3039,265 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de La Réunion
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  2 rue Juliette-Dodu
  &lt;br /&gt;
  97706 Saint-Denis Messag Cedex 9
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;262 2 62 40 26 26
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Courriel
  &lt;/strong&gt;
  :
  &lt;a href="mailto:deal-reunion&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   deal-reunion&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web
  &lt;/strong&gt;
  :
  &lt;a href="http://www.reunion.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   http://www.reunion.developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/383c-copie-15h01-favoriser-la-restructuration-lour/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-      <c r="A19" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>111734</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="F19" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Direction de l'Environnement, de l'Aménagement et du Logement  (DEAL) Martinique</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -2998,228 +3338,258 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Martinique</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Martinique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pointe de Jaham
  &lt;br /&gt;
  BP 7212
  &lt;br /&gt;
  97274 Schœlcher Cedex
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;596 5 96 59 57 00
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web
  &lt;/strong&gt;
  :
  &lt;a href="http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire" rel="noopener" target="_blank"&gt;
   http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/00be-copie-14h59-favoriser-la-restructuration-lour/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-      <c r="A20" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>111733</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="F20" s="1" t="inlineStr">
+      <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Mayotte</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -3260,225 +3630,255 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Mayotte</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Mayotte
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  BP 109
  &lt;br /&gt;
  97600 Mamoudzou
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;269 2 69 61 12 54
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web :
  &lt;/strong&gt;
  &lt;a href="http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL" rel="noopener" target="_blank"&gt;
   http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6900-copie-14h58-favoriser-la-restructuration-lour/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-      <c r="A21" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>111732</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Guadeloupe</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
 &lt;/p&gt;
 &lt;p&gt;
  La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;accès pour les personnes à mobilité réduite ;
   &lt;/li&gt;
   &lt;li&gt;
    Des montants de loyers maîtrisés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Règles de financement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
   &lt;/li&gt;
   &lt;li&gt;
    Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Le montant de la subvention est plafonné à 20.000€ par logement.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
   &lt;/li&gt;
   &lt;li&gt;
    La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
   &lt;/li&gt;
   &lt;li&gt;
    Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Logements éligibles
  &lt;/strong&gt;
  : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
  :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
   &lt;/li&gt;
   &lt;li&gt;
    Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux démarrant avant le 30 juin 2022 ;
@@ -3520,1011 +3920,572 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Rénovation énergétique
  &lt;/strong&gt;
  : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concertation avec les locataires
  &lt;/strong&gt;
  : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
   &lt;/li&gt;
   &lt;li&gt;
    Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Guadeloupe</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Guadeloupe
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  DEAL Guadeloupe
  &lt;br /&gt;
  BP 54
  &lt;br /&gt;
  97102 Basse-Terre Cedex
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;590 5 90 99 46 46
  &lt;br /&gt;
  &lt;strong&gt;
   Tél
  &lt;/strong&gt;
  : &amp;#43;590 5 90 99 43 43
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Site web
  &lt;/strong&gt;
  :
  &lt;a href="http://www.guadeloupe.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   http://www.guadeloupe.developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c325-copie-14h55-favoriser-la-restructuration-lour/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...37 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>98476</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Prêts long terme</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagnement dans la mise en place de projets d&amp;#039;établissements ou de services pour les personnes âgées et handicapées.
-[...18 lines deleted...]
- &lt;/strong&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose une offre de financement en prêt sur fonds d&amp;#039;épargne avec les prêts PAM Taux Fixe, pour la réhabilitation de logements locatifs sociaux ou de logements-foyers conventionnés à l&amp;#039;APL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de prêts, les travaux ne doivent pas permettre d&amp;#039;atteindre des performances énergétiques qui pourraient être éligibles à l&amp;#039;Eco-prêt. Par ailleurs, leur prix de revient ne doit pas être supérieur ou égal à 15 000 € par logement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
-[...177 lines deleted...]
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rehabilitation_logements_locatifs_sociaux_psat</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  CRITERES D&amp;#039;INTERVENTION
-[...7 lines deleted...]
-  PIECES A FOURNIR
+  Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  un courrier sollicitant le concours du Département de la Charente
-[...33 lines deleted...]
- Modalités de versement :
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;&lt;/li&gt;&lt;li&gt;paiement de deux acomptes possible à hauteur des travaux effectués sur présentation d&amp;#039;un état récapitulatif des factures, certifié par le comptable&lt;/li&gt;&lt;li&gt;paiement du solde sur présentation d&amp;#039;un état récapitulatif des factures, certifié par le comptable et du décompte général et définitif de l’opération&lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6863-trouver-une-offre-dediee-au-financement-doper/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>97734</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Construire et réhabiliter des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude,
+ en proposant ses aides,
+ a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider au maintien dans le logement dans de bonnes conditions.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Construction, réhabilitation et maintien des logements sociaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
+ &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Caducité : l’opération doit être achevée et la demande de versement du solde doit intervenir dans un délai maximal de quatre ans à compter de la date de notification de la décision attributive. 
-[...3 lines deleted...]
-      <c r="S23" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux propriétaires occupants aux ressources modestes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T23" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/logement</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...47 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tel : 04.68.11.69.81
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+   richard.cane&amp;#64;aude.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...246 lines deleted...]
-      <c r="E26" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>103339</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de résidences pour jeunes, apprentis et étudiants</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la production de logements pour jeunes, apprentis et étudiants</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
-[...210 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H27" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements  pour les jeunes et les étudiants, par construction neuve ou transformation d&amp;#039;immeubles après changement de destination.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Résidences conventionnées pour étudiants,
   &lt;/li&gt;
   &lt;li&gt;
    Résidences universitaires au sens de l&amp;#039;article L.631-12 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Foyers de jeunes travailleurs au sens de l&amp;#039;article L.312-1 du code de l&amp;#039;action sociale et des familles et de résidences conventionnées exclusivement dédiées à l&amp;#039;accueil de jeunes actifs et/ou en formation de moins de 30 ans.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sont exclues du bénéfice des aides régionales les acquisitions de patrimoines déjà conventionnés, que le conventionnement soit ou non encore en cours, et les opérations de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
@@ -4577,3599 +4538,4640 @@
  &lt;p&gt;
   &lt;strong&gt;
    &lt;em&gt;
     Qui peut déposer la demande ?
    &lt;/em&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;organisme désigné par le bénéficiaire (AMO...),
    &lt;/li&gt;
    &lt;li&gt;
     Les dossiers doivent être déposés sur mesdemarches.iledefrance.fr
    &lt;/li&gt;
    &lt;li&gt;
     La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Les sociétés d&amp;#039;économie mixte de construction,
   &lt;/li&gt;
   &lt;li&gt;
    Les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
   &lt;/li&gt;
   &lt;li&gt;
    Ls collectivités territoriales ainsi que leurs groupements et les établissements publics, dont les universités.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    À noter
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Les critères d&amp;#039;éligibilité sont à consulter dans le règlement d&amp;#039;invervention de la délibération n° CR 2017-02 ou bien dans la fiche du dispositif sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux pour jeunes, apprentis et étudiants », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-pour-jeunes-apprentis-et-etudiants</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:melissa.lhostis&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   melissa.lhostis&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 55 46 (chargée de mission)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 57 53 (chef du service)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d41-soutien-a-la-production-de-residences-pour-je/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>103274</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements locatifs sociaux, très sociaux et intermédiaire</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la production de logements locatifs sociaux, très sociaux et intermédiaire</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...1 lines deleted...]
-Association
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le 30 juin 2017, la Région Occitanie a validé la mise en œuvre d&amp;#039;une nouvelle génération de politiques contractuelles avec les territoires pour la période 2018-2021.
-[...4 lines deleted...]
- Le projet de territoire, autour duquel ce contrat est organisé se structure autour de 6 axes :
+ La Région soutient la création nette de logements locatifs sociaux par construction neuve ou transformation d&amp;#039;immeubles après changement de destination permettant la production de logements locatifs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CR 2017-02.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez aussi consulter la fiche du dispositif d&amp;#039;aide accessible sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux  Logements familiaux et résidences sociales non spécifiques », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est calculée selon un pourcentage des dépenses subventionnables définis par le réglement d&amp;#039;intervention. Son montant est plafonné par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Consulter le réglement d&amp;#039;intervention fixé par la délibération cadre CR 2017-02
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de calcul décrites dans la délibération correspondent aux aides maximales mobilisables. L&amp;#039;intervention régionale s&amp;#039;inscrivant dans le cadre d&amp;#039;un budget annuel, les aides potentiellement mobilisables sont par conséquent susceptibles d&amp;#039;être ajustées notamment en fonction des disponibilités de crédits.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    logements familiaux agréés en PLS, PLUS, PLAI, ou Anah très social,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    foyers (résidences sociales, maisons-relais, pensions de famille) financés en PLAI, non dédiés à un public spécifique.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Sont exclues:
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    l&amp;#039;acquisition de patrimoines déjà conventionnés,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    les structures d&amp;#039;hébergement d&amp;#039;urgence (centres de stabilisation, d&amp;#039;hébergement et de réinsertion sociale, d&amp;#039;accueil pour demandeurs d&amp;#039;asile...),
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    les structures dédiées à une population spécifique (personnes âgées, handicapés, jeunes travailleurs, travailleurs migrants, étudiants...).
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Soutenir le développement d&amp;#039;une économie durale et locale
-[...14 lines deleted...]
-  Soutenir l&amp;#039;innovation, l&amp;#039;expérimentation, la coopération à partir d&amp;#039;une thématique, l&amp;#039;itinérance.
+  les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les sociétés d&amp;#039;économie mixte de construction,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités territoriales ainsi que leurs groupements et les établissements publics.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Quand déposer la demande de subvention ?
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de travaux : après validation de l&amp;#039;APD et avant finalisation du DCE,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de conception-réalisation : après validation de l&amp;#039;APD réalisé par le groupement et avant validation de la version PRO,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsque l&amp;#039;opération est réalisée en VEFA : après signature du contrat de réservation et avant de conclure l&amp;#039;acte de vente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Qui peut déposer la demande ?
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;organisme désigné par le bénéficiaire (AMO,....).
+  &lt;br /&gt;
+  Les dossiers doivent être déposés sur la plateforme des aides régionales (mesdemarches.iledefrance.fr)
+  &lt;br /&gt;
+  La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
-[...63 lines deleted...]
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-locatifs-sociaux-tres-sociaux-et-intermediaire</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;
+ cyrielle.lavrador&amp;#64;iledefrance.fr
+&lt;/span&gt;
+- 01 53 85 56 82
+&lt;br /&gt;
+christine.malvaut&amp;#64;iledefrance.fr - 01 53 85 71 89
+&lt;br /&gt;
+sandrine.promenzio&amp;#64;iledefrance.fr - 01 53 85 75 37 (référente opérations réalisées en maîtrise d&amp;#039;ouvrage d&amp;#039;insertion)
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73cd-soutien-a-la-production-de-logements-locatifs/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>19/09/2019</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>166497</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les opérations de recyclage urbain avec des solutions techniques innovantes, expérimentales en production de logements</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Appel A Projet Innovant et Exemplaire / Logements</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...41 lines deleted...]
-          <t>Economie d'énergie et rénovation énergétique
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 25</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’édition 2026 de l’appel à projet a pour objectif de valoriser des opérations de recyclage urbain, en valorisant les solutions techniques innovantes, expérimentales ou architecturales et des modes de faire pour créer des logements faciles et agréables à habiter pour tous, adaptés aux évolutions constatées des modes de vies et aux défis d&amp;#039;une communauté d’agglomération sobre, résiliente, inclusive et productive.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des friches industrielles, artisanales, commerciales ou publiques&lt;/li&gt;&lt;li&gt;Des bâtiments vacants, sous-occupés, dégradés…&lt;/li&gt;&lt;li&gt;Des terrains nécessitant démolition, désamiantage ou dépollution (bâtis ou non) &lt;/li&gt;&lt;li&gt;Des terrains nus en &amp;#34;dent creuse&amp;#34;, c’est-à-dire inclus dans des espaces urbanisés déjà bien desservis en réseaux, équipements et services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;Les projets attendus devront répondre aux enjeux du Programme Local de l&amp;#039;Habitat et notamment au minimum à 3 axes parmi ces 5 axes, l’axe 1 étant obligatoire :&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Axe 1&lt;/strong&gt; : Lutter contre la vacance structurelle, les friches dans le tissu urbain mixte au sein de l’enveloppe urbaine, tout en inscrivant les logements dans le quartier / le centre bourg par l’accessibilité à l’offre commerciale, aux services ; l’accessibilité aux mobilités ; une couture avec les quartiers environnants ; une connexion des modes doux notamment les centralités en revalorisant le bâti existant.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 2 &lt;/strong&gt;: Répondre aux objectifs de densité « heureuse » en jouant sur les formes urbaines et la taille des logements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 3 &lt;/strong&gt;: Répondre à la qualité d’usage des logements et prendre en compte le facteur santé.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 4 &lt;/strong&gt;: Répondre aux enjeux économiques.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Axe 5&lt;/strong&gt; : Répondre aux enjeux de transformation des modes de vie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt; : 25 % du coût de l’opération, dans la limite d’un montant global de dépenses éligibles plafonné à 240 000 € HT. Soit une subvention maximale de 60 000 € par opération. Montélimar Agglomération prévoit de soutenir au maximum 3 projets lors de cette édition 2026. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses directes et induites relatives à la maîtrise du foncier (acquisition), au traitement du bâti ou terrain en amont de l’opération (démolition, dépollution et désamiantage) et aux travaux de construction et/ou réhabilitation, de même que les dépenses de maîtrise d’œuvre liées à l’opération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La subvention de l’appel à projet peut être cumulée avec l’ensemble des aides Habitat de la Communauté d’Agglomération Montélimar Agglomération, sous réserve d’éligibilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Toutefois, la collectivité se réserve le droit d’écrêter le montant global de la subvention dans le cas où le projet bénéficierait d’un taux d’aides global supérieur à 80 % du montant HT dans le respect des règles nationales applicables en matière de cofinancements des projets.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Edition 2025&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 1&lt;/strong&gt; : aide à l&amp;#039;ingénierie, pour la mission d’étude et de programmation urbaine du secteur Nocaze Nord.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 2&lt;/strong&gt; : Soutien à la réalisation du projet (phase opérationnelle), 3 projets ont été lauréats:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;restructuration complète de l’immeuble situé au 14 rue Pierre Julien, centre ancien de Montélimar, 8 logements à loyers modérés et 1 commerce.&lt;/li&gt;&lt;li&gt;restructuration lourde d’une friche bâtie et de réaménagement d’une friche non bâtie, sise Ilot Jean Jaurès à Montélimar, 10 logements et commerces.&lt;/li&gt;&lt;li&gt;restructuration de l’ilot des Halles en centre ancien de Montélimar avec 18 logements dont 1 habitat partagé et modulable et commerces en rdc.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="T29" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2026</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;Bénéficiaires : Les promoteurs – propriétaires privés, les propriétaires bailleurs publics (article L422-2 du Code de la Construction et de l&amp;#039;Habitation), les opérateurs publics ou privés de type SPL, foncière, SEM, EPL, GIE, Coopératives, les associations, collectif d’habitants, les communes.&lt;br /&gt;&lt;br /&gt;Le présent appel à projets est ouvert aux projets situés sur toutes les communes membres de la CAMA.&lt;br /&gt;&lt;br /&gt;Cependant seront priorisés Montélimar au titre du dispositif Action Cœur de Ville et du déficit de production de logements par rapport aux objectifs du PLH, le pôle touristique (Marsanne) et celles identifiées comme déficitaires en logements à la suite du bilan PLH 2024 (Espeluche, Saulce sur Rhône, Savasse, Puygiron, Roynac, Condillac et La Touche).&lt;br /&gt;&lt;br /&gt;Les projets pourront concerner :&lt;br /&gt;&lt;br /&gt;- Les logements par démolition reconstruction, ceux produits par la réhabilitation du bâti existant ou de friches et ceux construits dans une dent creuse ;&lt;br /&gt;- Les logements en typologie collective ou intermédiaire (construction libre exclue) ;&lt;br /&gt;- Les logements destinés à la location (hors location touristique), l’accession ou mixte.&lt;br /&gt;- Les projets devront permettre la production de minimum 4 (quatre) logements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
-[...53 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>CA Montélimar Agglomération</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.montelimar-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent appel à projets est ouvert du 1&lt;sup&gt;er&lt;/sup&gt;
+septembre au 31 octobre 2026, &lt;/p&gt;&lt;p&gt;Les candidatures devront obligatoirement être transmises
+par voie électronique avant le 31 octobre 2026 à 19h à l’adresse suivante : &lt;a href="mailto:service.habitat&amp;#64;montelimar-agglo.fr" target="_self"&gt;service.habitat&amp;#64;montelimar-agglo.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Un accusé de réception de la candidature sera
+transmis à chacun des candidats.&lt;/p&gt;&lt;p&gt;Renseignements : &lt;a href="mailto:service.habitat&amp;#64;montelimar-agglo.fr" target="_self"&gt;service.habitat&amp;#64;montelimar-agglo.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>nelly.lantheaume@montelimar-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-operations-de-recyclage-urbain-avec-des-solutions-techniques-innovantes-experimentales-en-production-de-logements/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>EPCI Agglo Montelimar</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>163725</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...83 lines deleted...]
- &lt;br /&gt;
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...664 lines deleted...]
-      <c r="E35" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="https://www.epfna.fr/" target="_self"&gt;
-[...1 lines deleted...]
- &lt;/a&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V35" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E36" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>144546</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V36" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+  Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 13 13
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  louis.andreo&amp;#64;epfna.fr
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
- &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>144545</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V37" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Arnaud Herry
-[...14 lines deleted...]
- &lt;br /&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E38" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>144543</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V38" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-      <c r="A39" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>144542</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Corrèze</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E40" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>144541</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir le bouton plus d&amp;#039;information en bas de page.
- &lt;br /&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V40" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nicolas Proust
-[...14 lines deleted...]
- &lt;br /&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E41" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>144540</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V41" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...21 lines deleted...]
- &lt;/span&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E42" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>144539</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V42" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Nicolas Proust
+  Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+  Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  nicolas.proust&amp;#64;epfna.fr
+  05 49 62 18 19
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 98 94
+  gregoire.gilger&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...6 lines deleted...]
-      <c r="Y42" s="1" t="inlineStr">
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E43" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>144538</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V43" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E44" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>144509</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
+dynamisation ou restructuration de son centre-ville ou centre-bourg », la
+commune, ou son EPCI, devra réaliser préalablement une étude globale de son
+centre-ville ou centre-bourg de type « Plan de référence » qui
+définira un plan d’action global et pluriannuel.&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
+la commune, les projets retenus devront concerner au minimum 2 thématiques sur
+les 4 suivantes :&lt;/p&gt;
+&lt;p&gt;·        
+habitat et logement social,&lt;/p&gt;
+&lt;p&gt;·        
+commerce et services,&lt;/p&gt;
+&lt;p&gt;·        
+cadre de vie et l’environnement,
+notamment la transition énergétique et écologique et les espaces publics en
+lien avec les mobilités,&lt;/p&gt;
+&lt;p&gt;·        
+équipements à destination de la
+population.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Les
+projets devront être localisés aux centres-bourgs ou centres-villes et
+justifier d’effets directs de revitalisation, dynamisation ou restructuration
+des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
+centralité par leurs incidences sur les services ou les habitants des communes
+rurales périphériques.&lt;/p&gt;
+&lt;p&gt;Les
+aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
+des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+centralités devront : &lt;/p&gt;
+&lt;p&gt;-       
+présenter
+un plan de référence ou une étude globale d’aménagement intégrant des
+dimensions économiques, sociales, environnementales, de services et
+d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
+&lt;p&gt;-       
+établir
+une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
+à 10 15 ans.&lt;/p&gt;
+&lt;p&gt;-       
+définir
+avec les élus départementaux et services les projets proposés à la dotation de
+revitalisation et soumettre leur demande au Président du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;·        
+commune ayant des fonctions de centralité,
+&lt;/p&gt;
+&lt;p&gt;·        
+établissement public de coopération
+intercommunale (en accord avec la commune pour tout ou partie des projets
+retenus) &lt;/p&gt;
+&lt;p&gt;Ou
+leurs délégataires désignés dans le cadre d’une concession d’aménagement. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Aide du
+Département des Landes&lt;/u&gt; :&lt;/p&gt;
+&lt;p&gt;Dotation départementale maximale allouée
+au plan d’actions de revitalisation dynamisation du centre-bourg, centre-ville de
+la commune :&lt;/p&gt;
+&lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
+&lt;p&gt;• moyens et petits pôles :
+300 000 €,&lt;/p&gt;
+&lt;p&gt;• pôle de proximité : 250 000
+€.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La
+dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
+mise en œuvre effective d’un programme ambitieux de création de logements
+sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce
+programme devra être établi en cohérence avec le schéma départemental de
+l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
+intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
+âgées à leur domicile.&lt;/p&gt;
+&lt;p&gt;L’aide aux projets retenus ne pourra dépasser
+40 % des dépenses éligibles. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Une
+centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
+ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
+période 2019-2027. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V44" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;span&gt;
-  Arnaud Herry
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+  05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  arnaud.herry&amp;#64;epfna.fr
-[...4 lines deleted...]
-  05 49 62 66 94
+  louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...38 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>139430</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les communes dont la fonction de centralité est reconnue à l&amp;#039;échelle départementale et engagées dans un politique de revitalisation, dynamisation ou de restructuration de leur centre-bourg ou centre-ville peuvent bénéficier d&amp;#039;un soutien départemental aux conditions et selon les modalités détaillées ci-après.
-[...5 lines deleted...]
- Dotation maximum allouée au plan d&amp;#039;actions :
+ L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient autant sur les marchés tendus pour mobiliser rapidement des fonciers notamment pour la production d&amp;#039;une offre de logements sociaux, sur les marchés détendus pour recréer les conditions d&amp;#039;une meilleure attractivité pour les opérateurs, au sein des quartiers anciens dégradés et paupérisés en requalifiant l&amp;#039;habitat obsolète et insalubre et en restructurant l&amp;#039;offre et aussi sur des fonciers pollués où les coûts de traitement des pollutions obèrent la faisabilité économique pour des acteurs du secteur privé.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF engage donc les acquisitions nécessaires à la maîtrise foncière de l&amp;#039;assiette définie, assure le traitement des éventuelles sources de pollution et si nécessaire déconstruit les biens. Il peut également accompagner et conseiller la collectivité dans l&amp;#039;élaboration d&amp;#039;un cahier des charges de consultation destiné à sélectionner le futur opérateur. Dans certains cas, l&amp;#039;EPF peut minorer le prix de vente des sites sur lesquels il est intervenu au titre de la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Sont éligibles à l&amp;#039;intervention de l&amp;#039;EPF les opérations des collectivités dédiées à la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Ville moyenne : 350 000 €
-[...5 lines deleted...]
-  Pôle de proximité : 250 000 €
+  Acquisition et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables (capacité, techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des pollutions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La dotation est susceptible d&amp;#039;être augmentée à hauteur de 20 % dans le cas d&amp;#039;une mise en œuvre effective d&amp;#039;un programme de logements sociaux, à loyers modérés ambitieux dans le centre-bourg. Ce programme devra être établi en cohérence avec le schéma départemental de l&amp;#039;Habitat et contribuer au plan « Bien vieillir dans les Landes » en intégrant des logements sociaux et/ ou en favorisant le maintien des personnes âgées à leur domicile.
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décote additionnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
-[...10 lines deleted...]
-Equipement public
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Lincrusta, Seclin ( Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le site d&amp;#039;une ancienne filature avait été démoli puis laissé à l&amp;#039;abandon de nombreuses années. Sa localisation stratégique au cœur du tissu urbain et à proximité des services et transports en commun ont amené un opérateur à proposer un programme mixte (200 logements et commerces). Cependant la crise de 2008 et l&amp;#039;ampleur des travaux de dépollution à réaliser ont compromis la réalisation du projet. Par son intervention, l&amp;#039;EPF a apporté la solution technique (traitement des sources de pollution et purge sélective des fondations au vu du projet) et financière (financement d&amp;#039;une partie des travaux et minoration foncière) sans pour autant prendre en charge les responsabilités de l&amp;#039;opérateur dans la mise en œuvre du plan de gestion du site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rue de Boschepe, Godewarsvelde (Nord)
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En 2010, au départ en retraite des exploitants du magasin Proxi situé en centre-bourg de Godewaersvelde et faute de repreneur, cette commune de 2000 habitants a souhaité acquérir le site afin d&amp;#039;y construire de nouveaux logements. L&amp;#039;EPF s&amp;#039;est rendu propriétaire du site et a procédé aux travaux de démolition du bâtiment et du parking. L&amp;#039;EPF a accompagné la commune pour la consultation d&amp;#039;opérateurs et la mise en œuvre du projet. Il a cédé le foncier à un prix minoré au bailleur social retenu lequel a réalisé un projet comprenant un immeuble de 13 appartements locatifs sociaux et de 8 maisons en location-accession et accession sociale.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ancien mareyage, Grand Fort Philippe (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La commune de Grand-Fort-Philippe est marquée par un tissu urbain dense, composé d&amp;#039;un habitat traditionnel de « maisons de pêcheurs » et d&amp;#039;ateliers de transformation des produits de la pêche. Pour répondre à l&amp;#039;enjeu de résorption des sites artisanaux déclassés et aux besoins de logements du territoire, l&amp;#039;EPF est intervenu pour l&amp;#039;acquisition et la démolition d&amp;#039;un ancien mareyage. Après démolition, le foncier a été cédé, aux prix des domaines, à la communauté urbaine qui a procédé entre temps à un appel à projets multisite. Le bailleur retenu réalisera sur le site un programme de 14 logements locatifs sociaux alliant densité (R&amp;#43;3) et gestion des volumes, afin que ce dernier s&amp;#039;intègre aux constructions existantes tout en proposant des jardins pour les résidents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c78-produire-des-logements/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    Négociation, acquisition et portage foncier
+ &lt;br /&gt;
+ •    Études préalables (faisabilité, techniques...)
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution concentrées
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+ &lt;br /&gt;
+ •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+ &lt;br /&gt;
+ •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+ &lt;br /&gt;
+ •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
 Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>98477</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Financer les opérations de rénovation thermique</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
 Réhabilitation
-Logement et habitat
-[...5 lines deleted...]
-      <c r="O45" s="1" t="inlineStr">
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Communes dont la fonction de centralité est reconnue à l&amp;#039;échelle départementale.
-[...3 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  habitat et logement,
-[...8 lines deleted...]
-  les équipements à destination de la population.
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
-Les projets devront être localisés aux centres-bourgs ou centres-villes et justifier d&amp;#039;effets directs de revitalisation, de dynamisation ou de restructuration des centres-bourgs ou centres Villes, et/ou démontrer un effet de centralité par leurs incidences sur les services ou les habitants des communes rurales périphériques.</t>
-[...57 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>56454</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine bâti</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H46" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration peut atteindre jusqu&amp;#039;à 400 € par mètre carré de surface de plancher de bâti préservé.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Attribution sur dossier de la minoration pour des projets entrant dans le cadre du PPI
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le maitre d&amp;#039;ouvrage doit s&amp;#039;associer des compétences d&amp;#039;un architecte. Le dossier doit présenter les plans du projet et les coûts associés à la valorisation du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Une commission, notamment composée de représentants de l&amp;#039;EPFLO et des CAUE de l&amp;#039;Oise et de l&amp;#039;Aisne (Conseils d&amp;#039;Architecture, d&amp;#039;Urbanisme et de l&amp;#039;Environnement), émet un avis sur l&amp;#039;éligibilité des projets, préalablement à leur présentation au Conseil d&amp;#039;Administration de l&amp;#039;EPFLO qui reste le seul organe compétent pour acter du montant des minorations foncières.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a2f-soutenir-le-logement-locatif-social-et-lacces/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>56453</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Recycler le foncier et les friches</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Revitalisation
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a89c-cofinancer-des-etudes-pour-preparer-laction-f/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>44406</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement locatif social et l'accession aidée par l'attribution de minoration foncière</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier) pouvant</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à soutenir le logement locatif social et l&amp;#039;accession aidée par l&amp;#039;attribution de minoration foncière sur les logements locatifs sociaux (PLUS, PLAI, PLS), logements locatif intermédiaire (PLI) et les logements en accession aidée (PSLA, Bail Réel Solidaire ou autre dispositif destiné à des ménages dont les revenus ne dépassent pas les plafonds de ressources du PSLA)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Attribution sur décision du Conseil d&amp;#039;Administration de l&amp;#039;EPFLO, au vu de la difficulté effective à réaliser l&amp;#039;opération sans minoration(s) et en fonction des capacités financières de l&amp;#039;EPFLO
+&lt;/p&gt;
+&lt;p&gt;
+ -    Les montants de minoration sont définis par type de logement et par mètre carré de surface utile : PLAI 135 €/m2 SU ; PLUS/BRS 110 €/m2 SU; PLS 75 €/m2 SU; PLI 25 €/m2 SU; accession aidée (hors BRS) 60 €/m2 SU
+&lt;/p&gt;
+&lt;p&gt;
+ -    L&amp;#039;éligibilité à la minoration foncière « logement » est conditionnée comme tout opération de logement au respect d&amp;#039;une densité minimale de 20 logements par hectare, ou celle du document d&amp;#039;urbanisme si elle est supérieure. (En cas d&amp;#039;assainissement non collectif, l&amp;#039;emprise nécessaire à l&amp;#039;assainissement n&amp;#039;entre pas dans le calcul de la densité)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les cessions au profit d&amp;#039;un opérateur privé réalisant les logements dans le cadre d&amp;#039;une Vente en l&amp;#039;État Futur d&amp;#039;Achèvement (VEFA) à un bailleur social ne sont pas éligibles à la minoration &amp;#34;logement aidé&amp;#34;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration sera calculé sur la base des surfaces du programme définies lors du permis de construire ou pour le logement social dans le dossier de financement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-logement-locatif-social/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2020</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>163727</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant
 &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Economie locale et circuits courts
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-      <c r="A47" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>162524</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H47" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L47" s="1" t="inlineStr">
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P47" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q47" s="1" t="inlineStr">
+      <c r="Q45" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’une crèche
+Déployer les équipements numériques
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-      <c r="A48" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>120921</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>La Région accompagne les collectivités qui s&amp;#039;engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics de coopération Intercommunale (EPCI) à fiscalité propre,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics territoriaux (EPT)
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes compétents sur des équipements de proximité (regroupements pédagogiques, petite enfance...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Études pré-opérationnelles visant à définir la faisabilité d&amp;#039;une opération pour un équipement public :
  jusqu&amp;#039;à 70% des dépenses éligibles (subvention maximale uniquement pour les communes et syndicats de communes de moins de 20.000 habitants : 50.000 €).
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de revitalisation du bâti :
  jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 250.000€), incluant les coûts d&amp;#039;acquisition (dans la limite de 150.000€ HT). Les honoraires de maîtrise d&amp;#039;œuvre (ou autres frais d&amp;#039;études liés à l&amp;#039;exécution des travaux) pourront être pris en charge dans la limite de 15% du coût HT des travaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -8178,130 +9180,297 @@
  &lt;li&gt;
   Pré-études opérationnelles en section d&amp;#039;investissement visant à définir la faisabilité d&amp;#039;une opération de réhabilitation de bâtiments dans les communes et syndicats de communes de moins de 20.000 habitants,
  &lt;/li&gt;
  &lt;li&gt;
   Création ou transformation de logements communaux dans les communes de moins de 20.000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les bâtiments protégés au titre des monuments historiques ne sont pas éligibles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif avant de déposer leur dossier sur
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple"&gt;
   https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/rehabiliter-plutot-que-construire</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:amenagement&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  amenagement&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e46-rehabiliter-plutot-que-construire/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-      <c r="A49" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>166258</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>CCR</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 70</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Contrat Chaleur Renouvelable (CCR) est un dispositif de financement territorial mis en place par l&amp;#039;ADEME (Agence de la Transition Écologique). Son objectif est d&amp;#039;accélérer la production de chaleur à partir d&amp;#039;énergies renouvelables pour les secteurs de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie. Il est animé, sur le territoire de la Haute-Savoie, en partie par le Syane.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Géothermie, solaire thermique, biomasse, pour les études de faisabilité et/ou les investissements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sur dossier&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/energies-renouvelables/aide-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vicor MAZAURY - v.mazaury&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable-3/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>139428</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Autre aide financière
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -8335,681 +9504,616 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="H50" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>95125</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Développer la pratique sportive en favorisant sa promotion par des sportifs audois</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...154 lines deleted...]
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Le montant de l’aide repose sur des critères d’évaluation précis</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif de cette aide est de promouvoir la pratique sportive, notamment dans son rôle de cohésion sociale et d&amp;#039;épanouissement personnel.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département de l&amp;#039;Aude offre des aides financière ou matérielle aux sportifs qui sont impliqués dans l&amp;#039;animation et la promotion du sport dans le département.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Soutien aux pratiques sportives
  &lt;/li&gt;
  &lt;li&gt;
   Promotion et développement de la discipline sportive
  &lt;/li&gt;
  &lt;li&gt;
   Compétitions et tournois règlementés par les fédérations sportives
  &lt;/li&gt;
  &lt;li&gt;
   Animations sportives locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Cohésion sociale et inclusion</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les bénéficiaires de cette aide sont les suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les comités départementaux qui sont les acteurs principaux de l&amp;#039;essor d&amp;#039;une discipline sportive sur le territoire et les garants du bon fonctionnement de la pratique sportive en fédérant les clubs,
  &lt;/li&gt;
  &lt;li&gt;
   Les clubs de sports d&amp;#039;équipe de niveau national qui affichent le dynamisme du territoire audois  et encouragent la pratique sportive, notamment auprès des jeunes,
  &lt;/li&gt;
  &lt;li&gt;
   Les sportifs de haut niveau répondant à des critères définis et les structures de haut niveau,
  &lt;/li&gt;
  &lt;li&gt;
   Les associations sportives et structures, les collectivités et offices municipaux de tourisme,
  &lt;/li&gt;
  &lt;li&gt;
   Les collégiens et apprentis boursiers.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/reglement-aides-de-fonctionnement-domaine-sportif</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/les-aides-financieres-dans-le-domaine-du-sport</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des sports, de la jeunesse et du plein air
 &lt;/p&gt;
 &lt;p&gt;
  Secrétaire - Valérie Martin
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone :
  04.68.11.64.16
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a rel="noopener" target="_blank"&gt;
   valerie.martin&amp;#64;aude.fr
  &lt;/a&gt;
  /
  &lt;a href="mailto:sport&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
   sport&amp;#64;cg11.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ff2a-developper-la-pratique-sportive-en-favorisant/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>98464</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un apport en quasi-fonds propres en complément de fonds propres</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires apporte des fonds propres et quasi-fonds propres à des projets qui renforcent l&amp;#039;attractivité ou la cohésion sociale et territoriale.
 &lt;/p&gt;
 &lt;p&gt;
  Nos experts vous accompagnent et peuvent financer votre besoin de financement du haut de bilan par des fonds propres complétés de quasi-fonds propres.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Apport_quasi_FPCFP_at</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5432-beneficier-dun-apport-en-quasi-fonds-propres-/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-      <c r="A53" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>92586</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9048,769 +10152,616 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-      <c r="A54" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>98534</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une offre de financement en fonds propres</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Découvrez nos offres pour les Entreprises publiques locales</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose aux projets et structures contribuant au développement territorial une offre de financement en fonds propres.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets/structures (co-)financés doivent viser à renforcer l&amp;#039;attractivité et la cohésion sociale et territoriale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=EPL&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=offre_financement_fp_at</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0f2d-beneficier-dune-offre-de-financement-en-fonds/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-[...106 lines deleted...]
-      <c r="A56" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>95257</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'accès aux structures d'accueil polyvalent du public</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail Languedoc-Roussillon (CARSAT)
+Conseil départemental de l'Aude
 Mutualité sociale agricole (MSA)
-Conseil départemental de l'Aude
 Caisse d'allocations familiales de l'Aude</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J56" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>Une subvention forfaitaire annuelle de fonctionnement de 5000€ sera apportée</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A travers le schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public, le Département s&amp;#039;est engagé dans un programme d&amp;#039;actions pour les années 2016 à 2022 afin de favoriser l&amp;#039;accès des services au public pour tous les usagers.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux services publics étant un enjeu majeur d&amp;#039;égalité de cohésion sociale.
 &lt;/p&gt;
 &lt;p&gt;
  Il est donc proposé de mettre en œuvre un dispositif d&amp;#039;aide au fonctionnement des structures d&amp;#039;accueil polyvalent du public, qui regroupe les MSAP et MFS.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Accès aux services
 Cohésion sociale et inclusion</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  structures porteuses de ces lieux d&amp;#039;accueil polyvalent du public à savoir les communautés d&amp;#039;agglomérations, communautés de communes et associations qui ont obtenu la labellisation MSAP ou MFS.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Non éligibles :
  &lt;/strong&gt;
  Les structures portées par les bureaux de poste ou la MSA sont exclues de ce dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Afin de bénéficier de ce dispositif, la structure doit :
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir le
  label MFS ou MSAP
  &lt;/li&gt;
  &lt;li&gt;
   Etre un espace mutualisé d&amp;#039;accès aux services visant à faciliter les démarches des usagers et améliorer la proximité des services publics dans les territoires ruraux, urbains ou péri-urbains en situation de déficit
  &lt;/li&gt;
  &lt;li&gt;
   Assurer une information de premier niveau, orienter vers les services et accompagner l&amp;#039;usager dans ses démarches administratives concernant les différents dispositifs d&amp;#039;intervention départementaux
  &lt;/li&gt;
  &lt;li&gt;
   Participer au réseau partenarial départemental
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Concernant les EPCI porteurs d&amp;#039;une structure, le dispositif de contractualisation solidaire pourra être un critère d&amp;#039;éligibilité afin de bénéficier de l&amp;#039;attribution de l&amp;#039;aide au fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
  Ce dispositif permet d&amp;#039;apporter une aide au fonctionnement de la structure dans la mise en œuvre de ses actions d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public. A travers ce dispositif peut également être financée l&amp;#039;acquisition de petits matériels (équipement informatiques, mobilier de bureau ...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Assistant de Direction / Comptable - Maeva Homs
 &lt;/p&gt;
 &lt;p&gt;
  Mail : maeva.homs&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2ef1-modifier-lattribution-de-subvention-aux-struc/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
-[...131 lines deleted...]
-      <c r="I58" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J58" s="1" t="inlineStr">
+      <c r="J54" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -9839,724 +10790,575 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-[...133 lines deleted...]
-      <c r="A60" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>164285</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Développer les services à la population</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...10 lines deleted...]
-      <c r="I60" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1     
 Renforcer l’offre
 de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
 Améliorer l’accès
 aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
 Faciliter les
 déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
 Créer des services
 de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
 Renforcer la
 cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
 Promouvoir les
 atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
 initiatives contribuant au lien social, l’interconnaissance et   l’implication
 des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
 Adapter l’offre de
 logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
 les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
 modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
 etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
 transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
 etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q60" s="1" t="inlineStr">
+      <c r="Q55" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
 ce projet porte sur un équipement, seules les opérations présentant un
 financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>GAL Grand Quercy</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.grandquercy.fr/leader/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
 97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>cpleimpon@grandquercy.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD55" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-[...128 lines deleted...]
-      <c r="A62" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>154417</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Identifier des solutions numériques innovantes et bénéficier d’un appui méthodologique à l’innovation</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Appui à l’innovation et à la data dans les projets territoriaux</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une collectivité territoriale ou un opérateur des collectivités, et vous souhaitez mettre en place une démarche d&amp;#039;innovation, l&amp;#039;utilisation de solutions digitales ou la gestion de données territoriales ? Les experts de la Banque des Territoires vous accompagnent dans la conduite de vos projets innovants.
 &lt;/p&gt;
 &lt;p&gt;
  Nous intervenons de deux manières différentes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit en mobilisant des experts pour accompagner les expérimentations ou mener les études amont aux projets (aide à la qualification des besoins, appui à rédaction de CCTP) ;
  &lt;/li&gt;
  &lt;li&gt;
   soit par le biais du cofinancement d&amp;#039;études réalisées par un cabinet extérieur dans la limite de 50% du montant TTC de l&amp;#039;étude (80% en Outre-mer).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;appui à l&amp;#039;innovation et à la data dans les projets territoriaux est destiné en priorité à accélérer la transformation écologique des territoires, et à renforcer la cohésion sociale et territoriale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-innovation-data-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=appui_innovation_data_territor</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/19ef-identifier-des-solutions-numeriques-innovante/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-      <c r="A63" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>155119</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des centres de vacances</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Centres de vacances (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
 &lt;/p&gt;
 &lt;p&gt;
  Les centres de vacances (ou colonies de vacances) sont des accueils collectifs avec hébergement pour tous les jeunes âgés de 4 à 17 ans lors de leurs congés scolaires, professionnels ou de leurs loisirs. Les groupes accueillis sont composés d&amp;#039;au minimum 12 enfants et/ou adolescents pour une durée supérieure à 5 nuits.
 &lt;/p&gt;
 &lt;p&gt;
  Les organisateurs, qui proposent de tels accueils sont tenus de les déclarer auprès des services déconcentrés du ministère concerné
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avis obligatoire de la PMI (si accueil enfants -6ans)
 &lt;/p&gt;
 &lt;p&gt;
  Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Jeunesse
 Famille et enfance
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
   &lt;li&gt;
    Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
   &lt;/li&gt;
   &lt;li&gt;
    A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -10617,2927 +11419,1835 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/centres-de-vacances-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/257a-centres-de-vacances-politique-territoriale-22/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-      <c r="A64" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>164104</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Encourager les initiatives locales, culturelles, patrimoniales et citoyennes</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche action  10</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L64" s="1" t="inlineStr">
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher: 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs Stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Valoriser l’identité territoriale plurielle autour d’initiatives culturelles, patrimoniales ou citoyennes &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer de la cohésion sociale sur le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir le modèle associatif&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Qualifier et valoriser le patrimoine naturel et culturel local, participant à l’identité du territoire du Calaisis (bâti et non bâti)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Conforter l’offre culturelle et la création artistique, vectrice d’attractivité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Former des ambassadeurs du territoire du GAL&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la diffusion de l’offre culturelle&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager les actions de mutualisation, de partenariats, de mise en réseau des structures à vocation artistiques, culturelles, citoyennes ou patrimoniales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Impliquer les habitants dans les projets associatifs &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser la population locale à son environnement proche&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir la création d’associations à vocation artistique, culturelle, citoyenne ou patrimoniales  &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a71c0522-cf33-4d6c-8a23-b2e9d2e1a5a8/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q64" s="1" t="inlineStr">
+      <c r="Q58" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/725ad43d-eaa8-4c22-b568-02eefef89ed9/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 10&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Calaisis</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-encourager-les-initiatives-locales-culturelles-patrimoniales-et-citoyennes/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD58" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C65" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>163042</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
-[...541 lines deleted...]
-      <c r="G67" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-Association
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H67" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...118 lines deleted...]
-      <c r="O67" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Commerces et services
+Economie sociale et solidaire
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
-[...112 lines deleted...]
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD59" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-      <c r="A68" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>117568</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Financer l’apprentissage tout au long de la vie</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H68" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 structure intervenant sur l’éducation (champ du primaire, secondaire,
 périscolaire ou supérieur) ayant un fort impact social et territorial, une
 structure de formation continue ayant un fort impact social et territorial, une
 structure de formation en apprentissage (CFA / OFA), une EdTech de l’éducation
 ou de la formation professionnelle ayant une fonction support clé pour les
 organismes de formation ou organismes de formation et/ou centre de formations
 d’apprentis ou encore une collectivité locale ou une entreprise publique locale
 (société d’économie mixte) ? Vous souhaitez solliciter des financements pour un
 projet qui favorise l’accès à l’éducation de toutes et tous ? &lt;/span&gt;La Banque des
 Territoires investit dans vos projets pour permettre à chacune et chacun
 d’apprendre dans les meilleures conditions et tout au long de la vie, en tout
 point du territoire.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Notre offre de
 financement s’articule autour de deux volets. Un premier consacré à
 l’éducation, où nous accompagnons, conseillons et finançons les projets
 éducatifs des territoires. Un second consacré à la formation professionnelle à
 impact, où nous investissons dans le développement de structures de formation
 professionnelle, initiale ou continue, positionnées sur la formation des
 publics répondant à des enjeux de cohésion sociale et territoriale, de la
 transition écologique, et des métiers en tension. Cet investissement prend la
 forme d’une prise de participation en fonds propres ou quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Innovation, créativité et recherche
 Emploi</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=education_formation_psat</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-apprentissage/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H69" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>155122</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil jeunesse</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil jeunesse (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Inscrit dans le Plan de relance du gouvernement, cet appel à projet s&amp;#039;inscrit dans le dispositif #1jeune1solution.
-[...70 lines deleted...]
- Si le salarié quitte l&amp;#039;association, l&amp;#039;aide est suspendue. L&amp;#039;association doit obligatoirement recruter un nouveau jeune de moins de 30 ans pour continuer à percevoir l&amp;#039;aide pendant la période restante de la subvention (3 ans). L&amp;#039;évaluation se fera à la fin des 3 ans.
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Les accueils collectifs de mineurs sans hébergement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure pouvant accueillir de 7 à 300 mineurs, en dehors de leur famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une année sur le temps extrascolaire ou périscolaire pour une durée minimale de 2 heures par journée de fonctionnement. L&amp;#039;équipement se caractérise par une fréquentation régulière des mineurs inscrits auxquels est offerte une diversité d&amp;#039;animations et d&amp;#039;activités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accueil de jeunes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure pouvant accueillir de 7 à 40 mineurs, âgés de 14 ans ou plus, en dehors d&amp;#039;une famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une même année et répondant à un besoin social particulier explicité dans le projet éducatif de l&amp;#039;organisateur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accueil de loisirs espace jeunes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure ouverte aux jeunes âgés de 11 à 17 ans inclus offrant un accueil libre ainsi que de nombreuses activités et sorties.
+&lt;/p&gt;
+&lt;p&gt;
+ À noter que ces trois types de structure peuvent s&amp;#039;intégrer dans un pôle enfance, jeunesse.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoire de la PMI (si accueil enfants -6ans)
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Cohésion sociale et inclusion
-Emploi</t>
-[...2 lines deleted...]
-      <c r="O69" s="1" t="inlineStr">
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Quelles sont les associations bénéficiaires ?
-[...22 lines deleted...]
-  Quels sont les emplois et les contrats de travail exigés ?
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas unique des accueils collectifs de mineurs sans hébergement, une école devra être présente sur la commune d&amp;#039;implantation de l&amp;#039;équipement et/ou que la commune soit membre d&amp;#039;un regroupement pédagogique intercommunale (RPI).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Bâtiment
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les emplois concernés sont des emplois supplémentaires nouveaux dans les associations ou des emplois renouvelés qui ont fait l&amp;#039;objet, plus de trois mois avant l&amp;#039;embauche, d&amp;#039;un licenciement ou d&amp;#039;une rupture conventionnelle ou les emplois libérés suite au départ d&amp;#039;un salarié.
-[...11 lines deleted...]
-  Le salarié ne doit pas obligatoirement être déjà recruté au moment de la demande de poste « FONJEP jeunes ». Dès le recrutement effectué, la pièce d&amp;#039;identité du salarié concerné doit être transmise par l&amp;#039;association, en vue de son intégration en annexe de la convention finale d&amp;#039;attribution de la subvention. La convention FONJEP sera établie à partir de la date d&amp;#039;entrée en poste du salarié pour une durée de 3 ans non renouvelable.
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
-[...143 lines deleted...]
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-jeunesse-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.61
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/87ab-structures-daccueil-jeunesse-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-[...108 lines deleted...]
-      <c r="C71" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>163167</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les services de proximité et aménager le territoire pour un cadre de vie accueillant et dynamique</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Des services et un aménagement du territoire pour un cadre de vie accueillant et dynamique</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Bessin au Virois</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H71" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>Sports et loisirs
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Pays du Bessin en Virois bénéficie d&amp;#039;une qualité de vie en lien avec un
+environnement perçu comme préservé et encore peu sensible aux aléas climatiques (à
+l’exception de la zone côtière exposée aux risques de submersion marine). Il se
+structure autour de pôles dont les niveaux de services diffèrent selon les secteurs, avec
+une difficulté de certains bourgs à maintenir des services de proximité (administrations,
+commerces, soins, garde d&amp;#039;enfant, etc.). L’évolution démographique de certaines zones
+du territoire entraîne le rajeunissement, et parfois l&amp;#039;accroissement de la population.
+Cela engendre une demande d’accueil renforcée dans les écoles et établissements de la
+petite enfance. Le développement urbain se fait essentiellement sous forme de
+lotissements ce qui pose la question de la consommation des terres agricoles et de
+l’intégration des néo-ruraux. Une évolution de l’offre d&amp;#039;hébergement touristique et un
+développement des résidences secondaires limitent le parc de logements locatifs. La
+disparité du territoire entre Nord et Sud se fait également ressentir dans l’accès aux
+services de proximité. Les opérations accompagnées dans le cadre de cette fiche action
+sont en cohérence avec 13 objectifs du SRADDET, notamment l’accompagnement des
+mutations sociodémographiques, la réduction de l’artificialisation des sols et le
+renforcement des fonctions de centralité dans les villes moyennes et bourgs
+structurants. Cette fiche action prend également en compte les constats du GIEC
+normand en termes de santé, inégalité d’accès aux services de soin, adaptation aux
+changements climatiques et la pollution de l’air.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagner le développement de services de proximité pour les habitants et
+usagers d&amp;#039;un bassin de vie &lt;/li&gt;&lt;li&gt;Penser et aménager un cadre de vie accueillant prenant en compte les publics les plus
+éloignés
+&lt;/li&gt;&lt;li&gt;Encourager la mutualisation de lieux, d&amp;#039;outils et de ressources ouverts à tou.te.s
+&lt;/li&gt;&lt;li&gt;Valoriser l&amp;#039;image du territoire pour le rendre plus attractif&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouverture, extension et modernisation de lieux d’accueil et de services mutualisés ;
+&lt;/li&gt;&lt;li&gt;Création de services publics numériques (services en ligne ; services de télémédecine) ;
+&lt;/li&gt;&lt;li&gt;Animation de tiers-lieux ;
+&lt;/li&gt;&lt;li&gt;Création de nouvelles formes d&amp;#039;habitat : une offre mixte intergénérationnelle favorisant la cohésion sociale,
+l&amp;#039;appartenance, et des habitats inclusifs (mixité de logement, animation, espaces mutualisés...) ;
+&lt;/li&gt;&lt;li&gt;Création de plateformes numériques d’échange et de partage de services, d’infrastructures, de matériels ;
+&lt;/li&gt;&lt;li&gt;Actions de recensement et de valorisation des acteurs publics, associatifs et privés du territoire et plus
+particulièrement des séniors et des publics éloignés (compétences, disponibilité, expertise) ;
+&lt;/li&gt;&lt;li&gt;Actions en faveur de l’atténuation de l’impact environnemental de l’habitat&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
 Espace public
-Transition énergétique
-[...6 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
-Santé
 Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
 Economie sociale et solidaire
-Equipement public
-[...8 lines deleted...]
-      <c r="O71" s="1" t="inlineStr">
+Innovation, créativité et recherche
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S71" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de créer ou de renforcer un service pour les habitants et usagers d&amp;#039;un bassin de vie&lt;/li&gt;&lt;li&gt;le projet permet de rendre le cadre de vie plus accueillant et inclusif&lt;/li&gt;&lt;li&gt;le projet permet de mutualiser des lieux, outils et ressources&lt;/li&gt;&lt;li&gt;le projet permet de valoriser l&amp;#039;image du territoire et de le rendre plus attractif&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature,&lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale
+(sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles, &lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes, &lt;/li&gt;&lt;li&gt;Travaux effectués en régie, &lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles, &lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V71" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Bessin au Virois</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>leader.bessinvirois@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-les-services-de-proximite-et-amenager-le-territoire-pour-un-cadre-de-vie-accueillant-et-dynamique/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...576 lines deleted...]
-      <c r="A74" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>126877</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   LES OUTILS DE PLANIFICATION TERRITORIALE
  &lt;/strong&gt;
  &lt;br /&gt;
  Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
   les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
    Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
    OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
    Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
    PLUi Le Havre Seine Métropole
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   Consulter la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C75" s="1" t="inlineStr">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>144517</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des aménagements cyclables</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Assemblée départementale a confirmé le lancement de la définition de 
+sa politique de la mobilité qui prévoit de conforter un lien très fort 
+avec la solidarité, l&amp;#039;insertion et la mobilité. Dans ce contexte, le 
+Département entend à tenir un rôle central en matière de cohésion 
+sociale et territoriale et d&amp;#039;accompagnement des collectivités.
+Le schéma départemental cyclable 2018-2027 fixe les objectifs de la 
+collectivité en la matière :
+- disposer d&amp;#039;infrastructures dédiées et sécurisées,
+- intégrer le vélo comme une des composantes de l&amp;#039;aménagement de 
+l&amp;#039;espace,
+- conforter la destination touristique « les Landes à vélo »,
+- développer la culture du vélo au quotidien.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à la partie I du RU article 6, les taux d&amp;#039;intervention sont les suivants :&lt;/p&gt;
+&lt;p&gt;**Taux maximum de financement du Département des Landes (montants HT)**&lt;/p&gt;
+&lt;p&gt;**Axes d&amp;#039;intérêt national et régional**&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Maître d&amp;#039;ouvrage éligible : EPCI, Communes&lt;/li&gt;&lt;li&gt;Investissements :&lt;/li&gt;&lt;li&gt;Études : 20 %&lt;/li&gt;&lt;li&gt;Aménagements
+ : 20 % plafonnés à 240 000 € / km pour les itinéraires en site propre 
+et à 2 000 € / km plafonnés pour les itinéraires balisés sur route&lt;/li&gt;&lt;li&gt;Stations de recharge électrique, station de gonflage et station de réparation : 20 %&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;**Axes d&amp;#039;intérêt départemental**&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Maître d&amp;#039;ouvrage éligible : EPCI, Communes&lt;/li&gt;&lt;li&gt;Investissements :&lt;/li&gt;&lt;li&gt;Études : 30 %&lt;/li&gt;&lt;li&gt;Aménagements : 30 % plafonnés à 240 000 € / km et à 2 000 € / km pour les itinéraires balisés sur route&lt;/li&gt;&lt;li&gt;Stations de recharge électrique, station de gonflage et station de réparation : 30 %&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;**Axes d&amp;#039;intérêt local**&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Maître d&amp;#039;ouvrage éligible : EPCI, Communes&lt;/li&gt;&lt;li&gt;Investissements :&lt;/li&gt;&lt;li&gt;Études : 25 %&lt;/li&gt;&lt;li&gt;Aménagements : 25 % plafonnés à 240 000 € / km et à 2 000 € / km pour les itinéraires balisés&lt;/li&gt;&lt;li&gt;Stations de recharge électrique, station de gonflage et station de réparation : 25 %&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ypologies d’opérations de projets éligibles :
+Le présent dispositif se décline en correspondance aux orientations et 
+stratégies nationales, régionales, départementales et locales. Les 
+aménagements doivent obligatoirement être réalisés sur des emprises 
+foncières publiques.&lt;/p&gt;
+&lt;p&gt;À l’appui du schéma cartographie, le Département hiérarchise les 
+modalités d’intervention financières selon trois niveaux d’intérêt des 
+itinéraires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Itinéraires d’intérêts régionaux et nationaux,&lt;/li&gt;&lt;li&gt;Itinéraires
+ d’intérêt départemental : ils correspondent à des axes structurants 
+permettant de développer l’usage sécurisé du vélo, dans une démarche 
+cohérente et globale, à l’échelle du Département. Ils permettent en 
+outre d’assurer des connexions sur les gares et favorisent la 
+multimodalité.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ils correspondent à des axes tels que :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;des liaisons cyclables réalisées sur des emprises publiques en 
+site propre (anciennes voies ferrées notamment) ou empruntant en voirie 
+partagée des routes à faible trafic (&amp;lt; 1 000 véhicules/jour) ;&lt;/li&gt;&lt;li&gt;des
+ boucles cyclables à vocation loisir et tourisme, reliant les différents
+ bourgs de l’intercommunalité et permettant la découverte des 
+territoires. Ces boucles peuvent associer des parcours en sites propres 
+(pistes cyclables ou voies vertes) et des parcours en voirie partagée 
+(véloroutes), sur des voiries à faible trafic, sous réserve des 
+aménagements de sécurité indispensables et adaptés (aménagements de 
+carrefours, signalisation, jalonnement…) ;&lt;/li&gt;&lt;li&gt;les liaisons entre équipements publics structurants (équipements sporfs, pôles culturels, espaces publics de centre-bourg…).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;➢ Itinéraires d’intérêt local : ces itinéraires sont définis par les 
+intercommunalités, dans le cadre de leur politique de mobilité. Ils 
+viennent compléter le maillage départemental et doivent se connecter 
+avec les principaux axes structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :
+Sont éligibles les dépenses liées aux :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;acquisitions foncières (elles sont éligibles dans la limite de 10 % du coût total HT du projet),&lt;/li&gt;&lt;li&gt;travaux
+ de création d’itinéraires en site propre plafonnés à 240 000 € HT / km 
+et à 2 000 € HT / km pour les itinéraires balisés sur route,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Dans le cas d’une maîtrise d’ouvrage communale, seuls sont pris en 
+compte les projets qui figurent au schéma directeur de l’EPCI auquel 
+appartient la Commune.
+Les aménagements de bandes cyclables (peinture sur chaussée) et les 
+équipements non liés intrinsèquement à la pratique du vélo ne sont pas 
+subventionnables (création ou déplacement de réseaux, éclairage public, 
+ponts, passerelles, etc.).&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;équipements (stations de recharge électrique, de gonflage et de réparation).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les équipements type aires d’accueil, parking à vélos, sont éligibles
+ et ne sont pris en compte que s’ils sont intégrés au projet global 
+d’itinéraires pour le territoire.&lt;/p&gt;
+&lt;p&gt;Modalités par coulisses d’intervention :
+Études préalables
+Elles doivent permettre de définir la cohérence territoriale du schéma 
+cyclable local et sa fonctionnalité. Elles présentent le maillage 
+d’itinéraires retenus en identifiant les séquences prévues en site 
+propre (voies vertes ou pistes cyclables), et/ou en sites partagés 
+(véloroutes) et la nature du foncier.
+Elles comprennent à minima la nature et le détail des travaux, les 
+contraintes environnementales, l’échéancier de réalisation, les plans de
+ détail relatifs à l’aménagement des intersequences, à la signalisation 
+de police, au jalonnement, au mobilier, aux plantations et aux mesures 
+d’intégration paysagères.
+Elles peuvent comprendre un volet socio‑économique : qualification et 
+qualification des populations desservies, expression de leurs besoins et
+ de leurs attentes, repérage des activités économiques existantes 
+(hébergements, activités de loisirs, etc.) pouvant bénéficier des 
+aménagements cyclables, prospects sur la création ou le développement 
+d’activités générées par les aménagements projetés.&lt;/p&gt;
+&lt;p&gt;Les tracés retenus donnent lieu à la concertation des acteurs locaux 
+concernés par d’autres usages de l’espace notamment la DFCI Landes (qui 
+associera l’ASA de DFCI locale) pour ce qui concerne la compatibilité 
+des aménagements cyclables étudiés avec le maintien de la desserte et de
+ l’accès nécessaires à la défense contre l’incendie.&lt;/p&gt;
+&lt;p&gt;Travaux
+Pour être éligible à une aide départementale, tout projet d’itinéraire 
+devra être présenté dans le cadre d’un schéma cyclable local établi à 
+l’échelle du territoire et dûment validé par l’instance délibérante 
+compétente.
+Les travaux projetés doivent avoir reçu l’aval de la DFCI Landes (qui 
+consultera l’ASA de DFCI locale), de façon à s’assurer de leur 
+compatibilité avec le maintien de la desserte et des accès liés à la 
+défense incendie.
+Les aménagements cyclables doivent intégrer les recommandations 
+techniques et les obligations réglementaires nationales. Un cahier des 
+charges régional et/ou départemental peut être éventuellement fourni.
+De façon à intégrer au mieux les équipements cyclables à leur contexte 
+local, les supports de signalisation, de jalonnement et le mobilier 
+seront préférentiellement en bois, dans les secteurs naturels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-realisation-damenagements-cyclables</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a87d-realisation-damenagements-cyclables/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>163236</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
-[...172 lines deleted...]
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 2</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J65" s="1" t="inlineStr">
         <is>
           <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
+      <c r="P65" s="1" t="inlineStr">
         <is>
           <t>27/02/2023</t>
         </is>
       </c>
-      <c r="Q76" s="1" t="inlineStr">
+      <c r="Q65" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-ploermel.fr/</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD65" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-      <c r="A77" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>117493</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Participer à un appel à projet du Grand Plan d'Investissement</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>France 2030</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...3 lines deleted...]
-      <c r="H77" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L77" s="1" t="inlineStr">
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires gère le mandat du Grand Plan d&amp;#039;Investissement 2018-2022 (GPI) pour le compte de l&amp;#039;État. Doté d&amp;#039;un budget de 57 milliards d&amp;#039;euros, il s&amp;#039;articule autour de 4 actions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Accélérer la transition écologique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le programme GPI intègre un appel à projets pour la Ville de demain. L&amp;#039;objectif de ces projets ? Favoriser le développement d&amp;#039;une nouvelle façon de concevoir, construire et gérer les villes afin qu&amp;#039;elles préservent à la fois la qualité de vie des habitants, la cohésion sociale et l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
@@ -13577,309 +13287,542 @@
  &lt;li&gt;
   les ressources académiques et de recherche.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;objectif ? Développer de nouveaux modèles qui répondent aux enjeux de transition énergétique, écologique, démographique, sociale ou encore numérique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Construire l&amp;#039;État de l&amp;#039;âge numérique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du « Fonds pour la Société Numérique » (FSN), plusieurs appels à projets sont lancés pour soutenir les actions visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développer les réseaux à très haut débit ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les services, contenus et usages numériques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Technologies numériques et numérisation
 Industrie</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/france-2030?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=France_2030_dnat</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa29-participer-a-un-appel-a-projet-du-grand-plan-/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="78" spans="1:27" customHeight="0">
-      <c r="A78" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>162637</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-      <c r="A79" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>165442</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Développer la Coopération</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>AAP n°4</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions de coopération permettent de saisir des opportunités de découverte et d&amp;#039;échanges, participant au développement d&amp;#039;un territoire. Le GAL souhaite renforcer sa stratégie territoriale afin de faciliter le transfert de savoir-faire, encourager les pratiques nouvelles et promouvoir le territoire à l&amp;#039;extérieur. Ces objectifs seraient une source de plus-values réciproques pour les territoires souhaitant coopérer. Les projets de coopération devront s&amp;#039;inscrire dans les objectifs définis par le Conseil Régional Centre-Val de Loire lors de l&amp;#039;appel à candidature LEADER. &lt;/p&gt;&lt;p&gt;&lt;em&gt;Afin de répondre à la stratégie du GAL, la fiche action vise à:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l&amp;#039;accès à des services de proximité (santé, mobilité, alimentation, accueil jeunes, services aux personnes âgées etc.) et appuyer l&amp;#039;innovation sociale pour des territoires inclusifs. &lt;/li&gt;&lt;li&gt;Relocaliser et reterritorialiser l&amp;#039;économie.&lt;/li&gt;&lt;li&gt;Atténuer les effets et adapter le territoire face au dérèglement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;FINANCEMENT:&lt;/strong&gt; Deux modalités de financements sont proposées selon l&amp;#039;origine des fonds:&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe réservataire de la Région Centre-Val de Loire de 500 000€:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Territoires limitrophes avec Région CVL: Plafond 10 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération Nationale: Plafond 20 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération transnationale: Plafond 30 000€ FEADER&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;br /&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe du GAL de 71 500€: Projet de coopération impliquant un GAL de la Région Centre-Val de Loire, ou projet ayant reçu un avis défavorable de la Région Centre-Val de Loire, selon les modalités classiques des appels à projets Leader du GAL. &lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets entrant dans cet appel à projet doivent entrer en adéquation avec un/des objectifs des autres appels à projets du GAL Castelroussin-Valençay. Il vise à soutenir des projets de coopération entre territoires dans une logique de mutualisation, de transfert d&amp;#039;innovation et de développement territorial intégré. &lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin Valençay. Un volet est néanmoins spécifique à la coopération:&lt;/p&gt;&lt;p&gt;&lt;em&gt;Gouvernance et méthodes participatives:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Formation professionnelle
+Tiers-lieux
+Agriculture et agroalimentaire
+Biodiversité
+Attractivité économique
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES SUR FACTURE :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestations d&amp;#039;études, de diagnostics, d&amp;#039;inventaires ;&lt;/li&gt;&lt;li&gt;Prestation de services et frais d&amp;#039;honoraires en accompagnement comptable, juridique, et technique nécessaire à la réalisation de l&amp;#039;opération (dans la limite de 10 % des autres dépenses) ;&lt;/li&gt;&lt;li&gt;Frais d&amp;#039;inscription, d&amp;#039;organisation et de participation à des événements ou des formations en lien direct avec le projet ;&lt;/li&gt;&lt;li&gt;Frais de conception et d&amp;#039;aménagement de stands ;&lt;/li&gt;&lt;li&gt;Frais de communication (encart publicitaire, frais d&amp;#039;impression, affranchissement pour envoi en nombre, conception de supports de communication), de promotion, d&amp;#039;information (guide, film, site internet...) ;&lt;/li&gt;&lt;li&gt;Acquisition de matériel/outillage industriel, mobilier, fournitures (hors acquisition d&amp;#039;occasion et hors investissement agricole) ;&lt;/li&gt;&lt;li&gt;Investissement immatériel (logiciels et brevets) ;&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l&amp;#039;opération ;&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d&amp;#039;éligibilité définies au niveau régional) ;&lt;/li&gt;&lt;li&gt;Location de biens meubles ou immeubles ;&lt;/li&gt;&lt;li&gt;Véhicule en lien direct avec le projet (maximum 1 par opération) et vélos neufs affectés exclusivement à l&amp;#039;usage prévu dans la convention et dans le périmètre éligible au programme LEADER.&lt;/li&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES DE PERSONNEL:&lt;br /&gt;&lt;/strong&gt;• Frais de personnels ou bénévoles nécessaires à la réalisation de l&amp;#039;opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires, un justificatif de temps de travail sera demandé) ;&lt;br /&gt;• Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l&amp;#039;article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l&amp;#039;article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d&amp;#039;investissement ;&lt;br /&gt;• Notes de frais des personnels ou bénévoles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;SEUIL ET PLAFOND D&amp;#039;ÉLIGIBILITÉ:&lt;br /&gt;&lt;/strong&gt;• Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;• Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;Le financement s&amp;#039;effectue selon la règle suivante: 1€ de fonds publics hors FEADER donne 4€ de FEADER. Aucun autofinancement n&amp;#039;est exigé. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;ÉLIGIBILITÉ TEMPORELLE :&lt;/strong&gt;&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide avant son début d&amp;#039;exécution. Tout commencement d&amp;#039;exécution d&amp;#039;une dépense avant l&amp;#039;accusé de réception de la demande d&amp;#039;aide remet en cause l&amp;#039;éligibilité de cette dépense.&lt;br /&gt;Par « commencement d&amp;#039;exécution de l&amp;#039;opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d&amp;#039;un devis, d&amp;#039;un bon de commande, notification d&amp;#039;un marché public, paiement d&amp;#039;un acompte, d&amp;#039;une facture etc.).&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;ÉLIGIBILITÉ GÉOGRAPHIQUE:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin-Valençay.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin-Valençay</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.payscastelroussin.fr/</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thibault MOURIER&lt;br /&gt;Gestionnaire / Animateur&lt;br /&gt;Tél : 02.34.68.04.70&lt;br /&gt;Courriel : &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/leader&amp;#64;payscastelroussin.fr" target="_self"&gt;leader&amp;#64;payscastelroussin.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Marlène HODEE&lt;/p&gt;&lt;p&gt;Animatrice LEADER&lt;/p&gt;&lt;p&gt;Tel: 02.54.00.35.33&lt;/p&gt;&lt;p&gt;Courriel: leader&amp;#64;paysvalencayenberry.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>leader@payscastelroussin.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-cooperation/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>133059</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Etudes pré opératoire à la renaturation des espaces en ville
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
   &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
   &lt;em&gt;
    Renaturer les milieux urbains
   &lt;/em&gt;
   » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
   &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
   &lt;br /&gt;
@@ -13900,673 +13843,248 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Etudes d&amp;#039;identification des gisements de renaturation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
   &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
    Consulter les travaux
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
   &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
-[...457 lines deleted...]
-      <c r="A82" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>139916</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...15 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -14580,354 +14098,759 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-      <c r="A83" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>120635</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Développer des actions d'éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Culture et lien social</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif Culture et lien social a pour but de développer des actions d&amp;#039;éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville. Il est mis en place par la direction régionale des affaires culturelles (DRAC) de la région dans laquelle le projet est réalisé.
+Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
+&lt;/p&gt;
+&lt;h4&gt;
+ Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
+&lt;/h4&gt;
+&lt;p&gt;
+ À travers cette politique, les DRAC (directions régionales des affaires culturelles) affirment une politique volontariste auprès des structures culturelles en accompagnant, en lien étroit avec les acteurs de la politique de la ville, les projets artistiques et culturels mis en œuvre en faveur des habitants des quartiers politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est vivement conseillé aux porteurs de projets candidats de consulter, dès la conception du projet et en amont de toute autre démarche, les services de la DRAC/DAC, qui pourront leur prodiguer des conseils.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs de la démarche
+&lt;/h4&gt;
+&lt;p&gt;
+ Les pratiques artistiques et culturelles sont de puissants leviers d&amp;#039;émancipation personnelle et de cohésion sociale. Pour autant, les freins à la pratique artistique et à la fréquentation des lieux culturels sont nombreux : accessibilité géographique, moyens financiers, mécanismes d&amp;#039;exclusion sociale...
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif a donc vocation à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagner les artistes, les équipes artistiques, les lieux dans le développement d&amp;#039;actions sur les territoires prioritaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  lever ces freins
+ &lt;/li&gt;
+ &lt;li&gt;
+  et, par une présence sur le temps long, permettre la pérennisation des pratiques culturelles des habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;a&gt;
+  Modalités d&amp;#039;évaluation des dossiers
+ &lt;/a&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dossiers seront examinés sur la base des critères suivants mis en place dans chaque DRAC.
+&lt;/p&gt;
+&lt;h4&gt;
+ Grand Est (dépôt jusqu&amp;#039;au 30 novembre 2022)
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets Culture et politique de la ville en Grand-Est consiste en un co-financement, par le ministère de la Culture, de projets soutenus par ailleurs dans le cadre des contrats de ville du Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ Le porteur du projet s&amp;#039;engage à déposer également cette demande de subvention
+ &lt;strong&gt;
+  sur la plateforme Dauphin
+ &lt;/strong&gt;
+ , selon le calendrier du contrat de ville de la collectivité concernée.
+&lt;/p&gt;
+&lt;h5&gt;
+ Montant de la subvention
+&lt;/h5&gt;
+&lt;p&gt;
+ La participation de la DRAC à la rémunération horaire de l&amp;#039;artiste intervenant est de 50 € TTC, charge à l&amp;#039;employeur de respecter la convention collective en vigueur.
+&lt;/p&gt;
+&lt;h5&gt;
+ Modalités d&amp;#039;attribution de la subvention
+&lt;/h5&gt;
+&lt;p&gt;
+ Un comité de sélection, associant la DRAC, les délégués du Préfet, la DDETSPP (direction départementale de l&amp;#039;emploi, du travail, des solidarités et de la protection des populations) et, le cas échéant, les représentants des collectivités locales, se réunira
+ &lt;strong&gt;
+  courant février 2023
+ &lt;/strong&gt;
+ pour sélectionner les projets et déterminer le montant des subventions accordées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires du soutien de la DRAC s&amp;#039;engagent à mettre en œuvre le projet tel que présenté lors de la candidature. Ils informent de l&amp;#039;avancement du projet, notamment par l&amp;#039;envoi du calendrier ajusté des interventions. Toute modification substantielle du projet devra obtenir l&amp;#039;accord préalable de la DRAC.
+&lt;/p&gt;
+&lt;h5&gt;
+ Calendrier
+&lt;/h5&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 30 novembre 2022 à 23h59 (heure de Paris).
+  &lt;/strong&gt;
+  Aucun dossier ne pourra être déposé ou pris en compte passé cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annonce des résultats : 1
+  er
+  trimestre 2023. Les candidats seront informés par courrier électronique de leur sélection et du montant de la subvention accordée. Les structures retenues formaliseront leur demande par l&amp;#039;envoi du dossier Cerfa 12156*06.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h5&gt;
+ Comment déposer un dossier ?
+&lt;/h5&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Téléchargez le formulaire ci-dessous.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplissez le formulaire et retournez-le par mail en cliquant sur le bouton &amp;#34;Déposer mon dossier&amp;#34; de votre département.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre dossier devra être accompagné des pièces jointes suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fiche de candidature complétée et signée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier de présentation du projet artistique (format libre) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les curriculum vitae de tous les artistes ou professionnels de la culture amenés à intervenir dans le projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cas échéant : le bilan et l&amp;#039;évaluation des projets développés en 2022.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Egalité des chances
+Cohésion sociale et inclusion
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être déposés par une structure culturelle ayant pour objectifs principaux, établis dans ses statuts, la création et la diffusion d&amp;#039;œuvres artistiques, culturelles, patrimoniales ou scientifiques et techniques : association culturelle, compagnie, artiste inscrit à la maison des artistes, musée, médiathèque, lieu patrimonial, structure de diffusion scientifique et technique à l&amp;#039;exception des établissements publics nationaux du ministère de la Culture, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;adresser aux habitants d&amp;#039;un quartier politique de la ville.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité des projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets culturels et artistiques proposés doivent être le fruit d&amp;#039;une co-construction entre une structure culturelle et une structure du champ social (maison de quartier, centre d&amp;#039;hébergement et de réinsertion sociale, centre social, bailleur social, association œuvrant dans le champ social, centre d&amp;#039;animation, mission locale, centre d&amp;#039;accueil de demandeurs d&amp;#039;asile, foyers d&amp;#039;accueil, résidence sociale...).
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent s&amp;#039;inscrire dans la nouvelle géographie prioritaire – loi de programmation pour la ville et la cohésion urbaine du 21 février 2014 Ouvre une nouvelle fenêtre – en proposant des projets dans les territoires cibles que sont les quartiers politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures peuvent s&amp;#039;appuyer sur les outils de localisation suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une carte interactive des quartiers prioritaires Ouvre une nouvelle fenêtre sur le site Internet de Système d&amp;#039;information géographique de la Politique de la ville
+ &lt;/li&gt;
+ &lt;li&gt;
+  les quartiers prioritaires de la politique de la ville sur le géoportail Ouvre une nouvelle fenêtre
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-lien-social</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aube / Marne : M. SALINGUE (
+  &lt;a href="mailto:guillaume.salingue&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   guillaume.salingue&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  / 03 26 70 36 93)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ardennes / Haute-Marne : Mme TABOURIN (
+  &lt;a href="mailto:chantal.tabourin&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   chantal.tabourin&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  / 03 26 70 36 86)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Meurthe-et-Moselle / Meuse / Moselle / Vosges : Mme MARTINET (
+  &lt;a href="mailto:frederique.martinet&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   frederique.martinet&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  / 03 87 56 41 00)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bas-Rhin / Haut-Rhin : Mme BLONDEAU (
+  &lt;a href="mailto:nicole.blondeau&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   nicole.blondeau&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  / 03 88 15 57 10)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bdf7-culture-et-lien-social/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>133057</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour créer un observatoire des secteurs prioritaires de précarité énergétique</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les logements dont les consommations énergétiques et/ou les émissions de gaz à effet de serre sont élevées (classés E, F, G), vont progressivement faire l&amp;#039;objet de restriction et d&amp;#039;interdiction à la location. Ce sont donc des cibles prioritaires pour la politique publique de rénovation de l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Eu égard à leur période de construction, leur typologie (maisons individuelles, copropriétés), leur taille, leur énergie de chauffage ou leur statut d&amp;#039;occupation, ces logements ne nécessiteront pas le même type de réhabilitation ou d&amp;#039;accompagnement des ménages. Une connaissance territoriale fine de l&amp;#039;habitat et sa précarité énergétique est indispensable pour orienter les choix stratégiques des collectivités en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise dans l&amp;#039;identification des « passoires thermiques » et dans les stratégies territoriales à mettre en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;agence d&amp;#039;urbanisme de Rennes réalise une série de travaux afin de brosser le portrait global des performances énergétiques des logements de la métropole. Ces travaux permettront d&amp;#039;orienter les choix stratégiques de celle-ci en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
   &lt;a href="https://www.audiar.org/sites/default/files/documents/etudes/audiar_note-performance-energetique-logements-rm_web_0.pdf" target="_self"&gt;
    Consulter
   &lt;/a&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;atelier parisien d&amp;#039;urbanisme a inscrit dans son programme partenarial d&amp;#039;accompagner les besoins de demain et notamment d&amp;#039;accélérer la rénovation du bâti et l&amp;#039;adaptation climatique.  Dans ce cadre, l&amp;#039;atelier a publié récemment des travaux sur l&amp;#039;enjeu de la rénovation énergétique des logements à Paris.
   &lt;a href="https://www.apur.org/sites/default/files/8p212_logement_enjeux_renovation_energie_forts_paris.pdf?token&amp;#61;GMthf7Bn" target="_self"&gt;
    Consulter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ba78-etre-accompagne-pour-creer-un-observatoire-de/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-      <c r="A84" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>92241</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Etre aidé pour participer au débat territorial</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H84" s="1" t="inlineStr">
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
  &lt;br /&gt;
  L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
@@ -14955,186 +14878,211 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communication
  &lt;/li&gt;
  &lt;li&gt;
   Animation et intermédiation des débats
  &lt;/li&gt;
  &lt;li&gt;
   Projets participatifs
  &lt;/li&gt;
  &lt;li&gt;
   Expérimentation (résidence, atelier, ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-      <c r="A85" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>92350</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H85" s="1" t="inlineStr">
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;strong&gt;
      Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
     &lt;/strong&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 &lt;p&gt;
  Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Les agences d&amp;#039;urbanisme
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -15165,200 +15113,225 @@
   &lt;li&gt;
    &lt;strong&gt;
     Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Une équipe pluridisciplinaire et inclusive
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux politiques de requalification des centres et de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux démarches de développement économique et social
  &lt;/li&gt;
  &lt;li&gt;
   Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
  &lt;/li&gt;
  &lt;li&gt;
   Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
  &lt;/li&gt;
  &lt;li&gt;
   Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-      <c r="A86" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>92349</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour observer les territoires</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...13 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
@@ -15385,201 +15358,226 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
  &lt;/li&gt;
  &lt;li&gt;
   Animation des systèmes d&amp;#039;informations géographiques
  &lt;/li&gt;
  &lt;li&gt;
   Enquêtes de terrain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Personnes âgées
 Jeunesse
 Santé
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Inclusion numérique
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-      <c r="A87" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>92240</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour bâtir des stratégies territoriales</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H87" s="1" t="inlineStr">
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Les agences d&amp;#039;urbanisme
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
 &lt;/p&gt;
@@ -15608,554 +15606,651 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une équipe pluridisciplinaire et inclusive
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conduire des démarches de prospective pour construire une vision pour le futur
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
  &lt;/li&gt;
  &lt;li&gt;
   Animation de coopérations territoriales (contractualisations, coopérations
   &lt;br /&gt;
   métropolitaines, contrat de réciprocité...)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Contribution aux stratégies frontalières et transnationales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie locale et circuits courts
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Réseau des Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
  &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
   http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...146 lines deleted...]
-      <c r="A89" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>133056</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour créer un observatoire des friches</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Agences d'urbanisme</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les friches sont perçues aujourd&amp;#039;hui comme une opportunité pour atteindre les objectifs du ZAN, encore faut-il savoir les repérer et connaitre leurs caractéristiques.
 &lt;/p&gt;
 &lt;p&gt;
  Au regard de leurs caractéristiques, de leur localisation, du contexte et des dynamiques dans lesquels elles s&amp;#039;inscrivent, il peut aussi bien être préférable de privilégier des opérations de renouvellement urbain (habitat, industrie, data center, bureaux...), ou au contraire de les désimperméabiliser et de les renaturer afin de répondre à des enjeux environnementaux (carence en espaces verts, inondations, îlots de chaleur urbains...), de préserver celles qui se sont réensauvagées et constituent désormais des réservoirs de biodiversité, ou encore de remettre en état des espaces agricoles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise conséquente dans l&amp;#039;identification des friches et leur potentialité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des outils au service de l&amp;#039;intérêt général
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une équipe pluridisciplinaire et inclusive
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les agences d&amp;#039;urbanisme lorraines (AGURAM, Agape et Scalen) ont construit un observatoire des friches pour les 4 départements – Moselle, Meurthe-et-Moselle, Meuse, Vosges. La base de données constituée dans le cadre de l&amp;#039;observatoire regroupe les friches militaires, industrielles, commerciales, administratives et touristiques recensées entre 2015 et 2018 sur le périmètre de l&amp;#039;ancienne Région Lorraine.
   &lt;a href="http://www.epfge.fr/website_operations/FRICHE_WEB/carto/frichesfOrigine.html" target="_self"&gt;
    Consulter la cartographie intéractive
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;institut Paris Region a créé un observatoire des friches franciliennes.
   &lt;a href="https://www.institutparisregion.fr/amenagement-et-territoires/observatoire-des-friches-franciliennes/" target="_self"&gt;
    Consulter l&amp;#039;Observatoire
   &lt;/a&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>http://www.fnau.org/fr/</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
   la carte pour identifier celle, la plus proche de votre territoire
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez les
  &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
   contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez également
   contacter la fédération nationale des agences d&amp;#039;urbanisme
  qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>fnau@fnau.org</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b05-etre-accompagne-pour-creer-un-observatoire-de/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
-      <c r="A90" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>163833</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’économie locale</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat est un territoire où l’agriculture et les entreprises artisanales participent encore majoritairement aux fondements de l’économie locale. Pour maintenir et développer l’activité, les acteurs veulent travailler sur la valorisation des savoir-faire et des produits auprès de la population et des visiteurs.&lt;br /&gt;Pour cela, les opérations liées à cette fiche permettront le développement des circuits de proximité et la commercialisation de produits de terroir et artisanaux ainsi que la construction d’une identité territoriale cohérente et complète.&lt;br /&gt;Par ailleurs, les résultats du diagnostic territorial montrent que les évolutions des habitudes d’achat nuisent aux commerces de proximité. On constate également une baisse de fréquentation des marchés et l’essoufflement des Unions Commerciales qui animaient les centre villes. Le tissu artisanal et commercial reste fragile (reprises et créations en perte de vitesse).&lt;br /&gt;Dans ce contexte, le Pays Vitryat désire redynamiser l’artisanat et le commerce&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Valoriser le patrimoine alimentaire/ développer une identité alimentaire&lt;br /&gt;- Mettre en valeur les productions locales et promouvoir les marchés locaux&lt;br /&gt;- Remobiliser les réseaux de commerçants&lt;br /&gt;- Structurer et renforcer l’offre commerciale existante&lt;br /&gt;- Faciliter l’accès à l’emploi et à la formation&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- Augmentation du nombre de producteurs locaux et/ ou artisans impliqués dans une démarche de valorisation au titre de la présente fiche action&lt;br /&gt;- Ouverture de nouveaux commerces&lt;br /&gt;- Augmentation du nombre de création d’entreprises&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER offre une précieuse plus-value en soutenant efficacement l&amp;#039;économie locale à travers diverses actions, notamment en favorisant la structuration de filières courtes par la mise en réseau des acteurs. Cette approche facilite la collaboration entre les différents acteurs impliqués dans les filières, tels que les producteurs, les transformateurs et les distributeurs, créant ainsi une chaîne d&amp;#039;approvisionnement plus efficace et responsable.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par la promotion des filières courtes, le programme LEADER contribue à réduire l&amp;#039;empreinte écologique en diminuant les distances parcourues par les produits, ce qui permet une gestion plus durable des ressources et une réduction des émissions de carbone. De plus, cette approche renforce la résilience des économies locales en limitant leur dépendance vis-à-vis des marchés internationaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En mettant en réseau les artisans et les commerçants, LEADER stimule la coopération et l&amp;#039;échange d&amp;#039;expertise entre ces professionnels locaux. Cette mise en relation favorise l&amp;#039;émergence de synergies, encourageant ainsi l&amp;#039;innovation et la création de nouvelles opportunités commerciales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le soutien de LEADER aux initiatives locales renforce la visibilité des produits et services artisanaux, favorisant ainsi la préservation des savoir-faire traditionnels et la transmission des métiers ancestraux. Cela permet également de préserver le patrimoine culturel tout en dynamisant le tissu économique local.&lt;/p&gt;&lt;p&gt;En consolidant les réseaux d&amp;#039;acteurs locaux, le programme LEADER contribue à créer des emplois durables et à renforcer la cohésion sociale dans le Pays Vitryat. La mutualisation des ressources et des compétences offre des opportunités de croissance économique plus équitables et inclusives.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La valorisation des savoir-faire, du patrimoine alimentaire, des filières courtes et la redynamisation de l’artisanat et du commerce du Pays Vitryat : &lt;/p&gt;&lt;p&gt;- Actions d’information, d’animation, de communication, de sensibilisation et/ou de développement d’évènementiels&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisation&lt;br /&gt;- Toute étude sur l’offre et les besoins des consommateurs, des usagers et des entreprises&lt;br /&gt;- Création et développement de points de vente fixes ou itinérants (dont acquisition et aménagement de véhicules professionnels) destinés à maintenir ou compléter l&amp;#039;offre de commerces du territoire&lt;br /&gt;- Soutien au développement d’une offre d’approvisionnement de la restauration collective&lt;br /&gt;- Investissements permettant la production et la transformation de produits alimentaires hors agriculteur et groupement d’agriculteur&lt;br /&gt;- Soutien à la création, à la réhabilitation et à l’aménagement de potagers et vergers collectifs&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-3/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD78" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>154987</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Impulser le changement avec les habitants</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 de Fougères Agglomération</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Fougères Agglomération
 L'Europe s'engage en Bretagne</t>
         </is>
       </c>
-      <c r="F90" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bretagne</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H90" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme européen LEADER est porté par Fougères Agglomération. La zone couverte associe Fougères Agglomération et Couesnon Marches de Bretagne.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  &lt;strong&gt;
   Principes essentiels
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  L&amp;#039;aide LEADER  se définit autour de 4  principes-clés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une stratégie locale
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les priorités sont le fruit d&amp;#039;une concertation qui a été menée en 2022 et qui a mobilisé un maximum d&amp;#039;acteurs de Fougères Agglomération et de Couesnon Marches de Bretagne. L&amp;#039;Europe, la France et la Région fixent un cadre mais elles laissent le territoire définir son programme d&amp;#039;actions. Le thème central du programme 2023-2027 est : « LE CHANGEMENT AVEC LES HABITANTS ».
  &lt;br /&gt;
@@ -16322,208 +16417,238 @@
  &lt;/em&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Enjeux
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Enrichir la stratégie par un partage d&amp;#039;expériences avec d&amp;#039;autres territoires sur des axes de développement comparables
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser l&amp;#039;ouverture du territoire sur l&amp;#039;extérieur
  &lt;/li&gt;
  &lt;li&gt;
   Mutualiser les moyens
  &lt;/li&gt;
  &lt;li&gt;
   Échanger
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Friche
 Transition énergétique
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Biodiversité
 Animation et mise en réseau
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P90" s="1" t="inlineStr">
+      <c r="P79" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q90" s="1" t="inlineStr">
+      <c r="Q79" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>CA Fougères Agglomération</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://fougeres-agglo.bzh/fougeres-agglo/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Valérie JANVIER, Chargée de mission LEADER, Tél : 02 99 17 05 29
 &lt;/p&gt;
 &lt;p&gt;
  Fougères Agglomération
 &lt;/p&gt;
 &lt;p&gt;
  Parc d&amp;#039;activités de l&amp;#039;Aumaillerie
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CS 70665. La Selle-en-Luitré
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  35306 Fougères CEDEX
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>vjanvier@fougeres-agglo.bzh</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eefe-impulser-le-changement-avec-les-habitants/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="AD79" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-      <c r="A91" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>120641</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Faire découvrir des lieux patrimoniaux, leur histoire et leurs collections aux jeunes et à leurs familles à travers une pratique artistique</t>
         </is>
       </c>
-      <c r="C91" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E91" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>C&amp;apos;est mon patrimoine !</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture
 Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="F91" s="1" t="inlineStr">
+      <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H91" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L91" s="1" t="inlineStr">
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La découverte et la familiarisation des enfants et des adolescents à la culture passe par la découverte d&amp;#039;un patrimoine et d&amp;#039;une pratique artistique. Le ministère de la Culture soutient ces actions en allouant une subvention aux porteurs de projets dans le cadre de l&amp;#039;appel à projets &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lancée en 2005 par le ministère de la Culture (&amp;#34;Les Portes du temps&amp;#34;), l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; contribue à l&amp;#039;émancipation des jeunes par les arts et la culture et repose sur les trois piliers de l&amp;#039;éducation artistique et culturelle (EAC) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rencontre avec les artistes et les œuvres,
  &lt;/li&gt;
  &lt;li&gt;
   la connaissance des arts et du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   et la pratique artistique.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette opération a vocation à s&amp;#039;inscrire dans les projets de territoire contractualisés. Elle encourage des pratiques artistiques et culturelles nouvelles (balades urbaines, reportages photo, vidéo, radio, utilisation du jeu vidéo comme support de médiation par exemple).
@@ -16583,67 +16708,67 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Subvention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de la subvention versée par l&amp;#039;État ne peut excéder 80 % du budget total du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financement &amp;#34;politique de la ville&amp;#34;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets visent l&amp;#039;ensemble des territoires prioritaires, dont les territoires ruraux. Pour être éligible à un financement spécifique des crédits politiques de la ville, le public bénéficiaire visé par le projet doit être composé d&amp;#039;au moins 60 % de jeunes issus des quartiers prioritaires de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets touchant majoritairement d&amp;#039;autres publics éloignés peuvent être financés sur d&amp;#039;autres crédits, notamment apportés par le ministère de la Culture.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligibles à un financement, les projets devront remplir les conditions suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Co-construction et co-financement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être co-construit entre professionnels de différentes disciplines : médiateurs des patrimoines, artistes professionnels, acteurs de l&amp;#039;enfance et de la jeunesse, du secteur public ou de l&amp;#039;éducation populaire, etc.
  &lt;/li&gt;
  &lt;li&gt;
   reposer sur un partenariat impliquant au moins un service ou une structure patrimoniale : le partenaire patrimonial est pleinement associé à l&amp;#039;élaboration et à la réalisation du projet. Deux services différents d&amp;#039;une même collectivité, patrimoine et jeunesse, peuvent par dérogation être considérés comme partenaires.
  &lt;/li&gt;
  &lt;li&gt;
   reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une formation préalable est attendue pour chaque projet à destination des différents acteurs, notamment les animateurs encadrant les jeunes. Cette formation peut être dispensée par l&amp;#039;établissement patrimonial, par une structure d&amp;#039;accueil de jeunes et/ou un réseau d&amp;#039;éducation populaire (dans le cadre d&amp;#039;un seul projet ou pour un territoire plus vaste et pour plusieurs projets mutualisés).
@@ -16697,599 +16822,217 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles les projets :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   qui ne respectent pas la composition du public cible (jeunes de 6 à 18 ans, issus à 60% minimum des quartiers prioritaires de la ville),
  &lt;/li&gt;
  &lt;li&gt;
   ne comportant pas d&amp;#039;axe de pratique artistique avec un professionnel du domaine artistique concerné,
  &lt;/li&gt;
  &lt;li&gt;
   dont le partenaire patrimonial n&amp;#039;est pas explicitement impliqué dans l&amp;#039;élaboration et la réalisation du projet,
  &lt;/li&gt;
  &lt;li&gt;
   ne reposant pas sur plusieurs financements.
  &lt;/li&gt;
  &lt;li&gt;
   Une simple visite au musée ou dans un monument historique, sans contrepartie créative de la part des jeunes, n&amp;#039;est pas considérée comme déterminante dans la validation des projets.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Hauts-de-France</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/c-est-mon-patrimoine</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À la DRAC :
   &lt;a href="mailto:CMP.drac.hdf&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    CMP.drac.hdf&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au SGAR :
   &lt;a href="mailto:sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr" rel="noopener" target="_blank"&gt;
    sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a2f0-cest-mon-patrimoine/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
-[...407 lines deleted...]
-      <c r="A93" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>92355</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Accompagner la revitalisation des centres anciens</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie accompagne les collectivités dans la reconquête du centre des villes en les aidant à bâtir une stratégie globale destinée à agir sur les usages diversifiés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement intervient auprès des collectivités sur des projets d&amp;#039;aménagement sans critère de taille, dans le cadre de programmes variés (habitat, activités économiques, protection d&amp;#039;espaces naturels), avec des temporalités de portage adaptées (court, moyen, long terme), dans des situations urbaines contrastées (centre ancien à valeur patrimoniale, bourg à redynamiser, friches industrielles, dents creuses en secteur tendu, secteurs touristiques...), dès lors que ces opérations sont cohérentes avec les orientations d&amp;#039;aménagement durable du Programme Pluriannuel d&amp;#039;Intervention et nécessitent une maîtrise foncière publique pour les sécuriser.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;intervention de l&amp;#039;EPF d&amp;#039;Occitanie vise alors selon les cas à :
  &lt;br /&gt;
  &lt;br /&gt;
  • accélérer les projets en sécurisant la maîtrise foncière,
  &lt;br /&gt;
  • débloquer des situations par le déploiement d&amp;#039;une offre de services sur-mesure,
  &lt;br /&gt;
  • avoir un effet levier sur la chaîne des acteurs de l&amp;#039;aménagement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;EPF accompagne les communes dans :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la qualification et la valorisation du patrimoine,
  &lt;/li&gt;
  &lt;li&gt;
   la qualification du cadre de vie, le développement économique y compris
  &lt;/li&gt;
  &lt;li&gt;
   le tourisme pour les territoires concernés et le développement de l&amp;#039;offre de logements.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville (ACV) - L&amp;#039;EPF est porteur de foncier sur plusieurs projets parmi lesquels :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lot : Monument Historique - acquisition fin 2019
  &lt;/li&gt;
@@ -17327,107 +17070,132 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Entraygues-sur-Truyère (Aveyron)
  &lt;/li&gt;
  &lt;li&gt;
   Bram (Aude)&lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contrat Bourg-Centre Occitanie (BCO) -
  &lt;/strong&gt;
  L&amp;#039;EPF, partenaire du dispositif accompagne les petites villes, bourgs ruraux ou péri urbains dans leur politique de dynamisation de leurs bassins de vie. Une collaboration forte entre les services de la Région et des services de l&amp;#039;EPF permet d&amp;#039;identifier les problématiques foncières des territoires. Chaque contrat cadre définit une feuille de route partagée sur des sujets d&amp;#039;habitat, de qualité de vie et de cohésion sociale... L&amp;#039;EPF compte 183 conventions actives sur les communes BCO, parmi lesquelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Laguiole (Aveyron)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sommières (Gard)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.epf-occitanie.fr/appui-aux-politiques-publiques/</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Occitanie
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Siège : 04 99 54 91 10
  &lt;br /&gt;
  contact&amp;#64;epf-occitanie.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>esra.gueuvin@epf-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3d9e-accompagner-la-redynamisation-des-centres-via/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>