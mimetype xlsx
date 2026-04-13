--- v0 (2026-01-25)
+++ v1 (2026-04-13)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA22"/>
+  <dimension ref="A1:AH21"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>155568</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Soutenir la végétalisation et l'aménagement des cimetières existants</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>VÉGÉTALISATION ET AMÉNAGEMENT DES CIMETIÈRES EXISTANTS</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
@@ -409,52 +444,82 @@
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ef3c-modele/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>01/12/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>155108</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
@@ -682,52 +747,77 @@
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>111727</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
@@ -986,52 +1076,83 @@
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7aa1-soutenir-lamenagement-et-lembellissement-des-/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>117411</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
@@ -1110,147 +1231,345 @@
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb23-accompagner-les-collectivites-pour-une-gestio/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>152463</v>
+        <v>166167</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aider à la préservation de la biodiversité</t>
+          <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
+          <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Oise</t>
+          <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Office Français de la Biodiversité (OFB)
+Préfectures de département</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Face à l’urgence d’agir pour lutter contre l’effondrement de la biodiversité animale et végétale ainsi que la dégradation des espaces naturel, le Fonds vert finance des actions de connaissance de la biodiversité et de restauration de la nature. Cela s&amp;#039;inscrit dans le cadre de Stratégie nationale pour la biodiversité 2030 (SNB).&lt;/p&gt;&lt;p&gt;La mesure du Fonds vert est structurée en deux volets :&lt;/p&gt;&lt;p&gt;- le financement de la réalisation d&amp;#039;atlas de la biodiversité communale (ABC) ;&lt;/p&gt;&lt;p&gt;- le financement d&amp;#039;actions de restauration de la nature&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Eau souterraine
+Forêts
+Sols
+Espaces verts
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les porteurs de projet éligibles sont les communes, leurs établissements publics, les syndicats mixtes, les syndicats mixtes (de parc naturel régional, de bassins versants, de SCOT, de Grands sites de France, de PETR, d’aménagement, de gestion, d’aménagement, de protection etc.), les parcs nationaux. Dans les DROM et les COM, les associations et partenaires techniques des collectivités sont éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les porteurs de projet éligibles sont les collectivités territoriales et leurs groupements, les établissements publics locaux (en particulier les sociétés d’économie mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : syndicat mixte de PNR), le Conservatoire de l’espace littoral et des rivages lacustres et Voies navigables de France (VNF) en partenariat avec les collectivités territoriales, les groupements d’intérêt public, les acteurs privés et structures professionnelles, prioritairement gestionnaires d’aires protégées à la condition exprès d’un partenariat avec la ou les collectivités territoriales concernées, les parcs nationaux dans les cœurs de parc et, en partenariat avec les collectivités, dans leurs aires d’adhésion, les associations ou des fondations, en particulier celles gestionnaires d’aires protégées, l’Etat pour la conduite d’une opération lourde de restauration du domaine public fluvial naturel non navigable dans le cadre ou en préparation d’une convention de transfert avec une collectivité.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les projets doivent permettre d’établir une cartographie des enjeux de la biodiversité sur le territoire du porteur de projet, afin d’aboutir à la rédaction d’un plan d’actions de préservation de la biodiversité qui engage le porteur de projet sur la durée, ainsi qu’à un diagnostic partagé et spatialisé des enjeux de la biodiversité.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de diagnostic écologique (y compris des pressions qui s’exercent sur la biodiversité) ;&lt;/li&gt;&lt;li&gt;la réalisation et production d’inventaires naturalistes des milieux et habitats ;&lt;/li&gt;&lt;li&gt;la réalisation de cartographie présentant les enjeux de biodiversité sur le territoire comme les zones humides, les trames vertes et les habitats d’espèces protégées ;&lt;/li&gt;&lt;li&gt;l&amp;#039;élaboration du plan d’actions ;&lt;/li&gt;&lt;li&gt;des actions de sensibilisation, de participation et de mobilisation des acteurs socio‑économiques, des élus et des citoyens ;&lt;/li&gt;&lt;li&gt;des actions de communication (valorisation et partage d’expérience) ;&lt;/li&gt;&lt;li&gt;des actions d’animation concourant à l’établissement et la validation du plan d’actions attendu à l’issue de la démarche.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les projets permettent de soutenir les actions locales de restauration d’écosystèmes terrestres et marins dégradés.&lt;/p&gt;&lt;p&gt;Les projets pouvant être financés sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de prestations d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ;&lt;/li&gt;&lt;li&gt;des opérations permettant la restauration de la nature, ainsi que leur gestion dans le temps (à l’exception de l’entretien courant)  :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-       les actions d&amp;#039;investissement (hors achat de matériel uniquement), et d’intervention pour des opérations de restauration, valorisation et requalification du patrimoine naturel et paysager (travaux de génie écologique) ;&lt;/p&gt;&lt;p&gt;-       les frais relatifs à l’établissement de contrats d’obligations réelles environnementales (ORE) pour assurer la protection dans le temps des espaces restaurés ;&lt;/p&gt;&lt;p&gt;-       les opérations de restauration d’annexes hydrauliques ;&lt;/p&gt;&lt;p&gt;-       les opérations de végétalisation des berges ;&lt;/p&gt;&lt;p&gt;-       les opérations de suppression de seuil ou d’obstacles au bon écoulement des cours d’eau et les opérations de restauration favorables aux migrateurs amphihalins.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Connaitre_restaurer.pdf</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-biodiversite</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer ainsi que les directions régionales de l&amp;#039;Office français de la biodiversité (OFB).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-biodiversite-des-atlas-de-la-biodiversite-communale-a-la-restauration-de-la-nature/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>152463</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la préservation de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -1395,316 +1714,381 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>128232</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Replacer la nature au cœur des aménagements</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Ma Commune Grandeur Nature</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 80</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
  &lt;/li&gt;
  &lt;li&gt;
   Aménager et gérer les milieux naturels des communes : restauration de mares, haies, boisements, vergers, prairies, coteaux et terrasses alluviales, zones humides, aménagement de sentiers de découverte, équipements de préservation de la faune sauvage...
  &lt;/li&gt;
  &lt;li&gt;
   Aménager des zones de transition entre les espaces urbanisés et les espaces agricoles.
  &lt;/li&gt;
  &lt;li&gt;
   Préserver la biodiversité, les rivières et les zones humides.
  &lt;/li&gt;
  &lt;li&gt;
   Intégrer les enjeux environnementaux dans les projets d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  5 types de projets sont éligibles à l&amp;#039;accompagnement proposé dans le cadre de ce dispositif :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Type de projet 1 : Végétalisation et renaturation des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 2 : Renaturation des espaces publics - Végétalisation des cimetières
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 3 : Création de jardins partagés et solidaires, Jardins ouvriers et familiaux
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 4 : Aménagement et gestion des milieux naturels des communes - Renaturation de mares
  &lt;/li&gt;
  &lt;li&gt;
   Type de projet 5 : Aménagement et gestion des milieux naturels des communes - Biodiversité
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Espaces verts
 Espace public
 Biodiversité
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avant tout dépôt de dossier, une visite technique sera réalisée sur le terrain par le Département et/ou le CAUE27 afin de définir la place de la nature dans la commune. Pour organiser cette visite, contactez l&amp;#039;Agence de la ruralité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Eure</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://agencedelaruralite-eure.fr/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Agence de la Ruralité du Département de l&amp;#039;Eure
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:agencedelaruralite&amp;#64;eure.fr" target="_self"&gt;
   agencedelaruralite&amp;#64;eure.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 27 34 02 27
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>deera@eure.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f2c7-replacer-la-nature-au-cur-des-amenagements/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>CD27</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>117377</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
  &lt;br /&gt;
  Le conseil du CAUE vise à intégrer dans le projet une approche :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualitative (paysage),
  &lt;/li&gt;
  &lt;li&gt;
   Environnementale et soutenable,
  &lt;/li&gt;
  &lt;li&gt;
   Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -1756,703 +2140,1096 @@
   Participation en réunion de travail,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165809</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et des villages</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Renaturation des villes et des villages</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
+renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
+d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
+d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
+dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
+ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
+de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
+infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Qualité de l'air
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
+mesure concerne la France métropolitaine, les départements et régions
+d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
+porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales
+     et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
+     locales) ; &lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
+ &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Les associations et entreprises,
+     sous réserve que le projet présente un intérêt général et qu’il soit
+     explicitement soutenu par la collectivité compétente en matière
+     d’urbanisme et d’aménagement.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Le
+projet peut faire l’objet d’un « co-portage » avec un partenaire
+(notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
+éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Préservent ou recréent des
+     espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
+ &lt;li&gt;Sont situés au sein ou en
+     continuité d’un espace urbanisé ;&lt;/li&gt;
+ &lt;li&gt;Adaptent le site d’implantation
+     et ses alentours aux impacts du changement climatique pour lesquels une
+     vulnérabilité est identifiée localement, notamment en visant le
+     rafraîchissement urbain ou la gestion intégrée des eaux pluviales. &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;De façon concrète, les
+projets doivent contribuer directement à :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;La renaturation des sols et
+     espaces urbains : création, restauration
+     écologique de parcs et jardins (stabilisation et renaturation des sols,
+     aménagements de pleine terre végétalisés et arborés, etc.) ;&lt;/li&gt;
+ &lt;li&gt;La présence de l’eau et des
+     milieux aquatiques en ville : restauration du réseau
+     hydrographique (réouverture ou renaturation de cours d’eau, reméandrage,
+     stabilisation et reprofilage de berges), des zones humides, des zones
+     d’expansion des crues et du cycle naturel de l’eau (création de noues et
+     de zones d’infiltration des eaux pluviales) ;&lt;/li&gt;
+ &lt;li&gt;La végétalisation des espaces
+     publics : parcs, forêts et jardins urbains, alignements et
+     végétalisation des pieds d’arbres, projets d’agriculture urbaine
+     favorables à la biodiversité ; &lt;/li&gt;&lt;li&gt;La végétalisation des bâtiments (toitures
+     et façades végétalisées). &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;La
+renaturation doit avant tout renforcer la fonctionnalité écologique de
+l’écosystème, et renforcer la biodiversité locale dans son
+ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
+mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Des subventions d’études de
+     diagnostic territorial et de stratégie de
+     résilience climatique et de renaturation, dans le cadre de l’élaboration
+     des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
+     PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
+     PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
+     quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
+     chaleur urbain, afin notamment d’identifier les quartiers prioritaires
+     pour les opérations de renaturation ;&lt;/li&gt;
+ &lt;li&gt;Des études préalables à la conception de projets développant
+     des solutions fondées sur la nature, ainsi que leur évaluation dans le
+     temps ; &lt;/li&gt;
+&lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>119706</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...9 lines deleted...]
-      <c r="I9" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - cours d&amp;#039;école
 &lt;/p&gt;
 &lt;p&gt;
  - zones d&amp;#039;activité industrielle
 &lt;/p&gt;
 &lt;p&gt;
  - parkings
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - projet en zone urbaine
 &lt;/p&gt;
 &lt;p&gt;
  - réduction des volumes collectés par les réseaux
 &lt;/p&gt;
 &lt;p&gt;
  - gestion à ciel ouvert
 &lt;/p&gt;
 &lt;p&gt;
  - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
 &lt;/p&gt;
 &lt;p&gt;
  - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  http://www.eau-seine-normandie.fr/formulaires_aides
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-      <c r="A10" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>162828</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H10" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Friche
 Biodiversité
 Architecture
 Paysage
 Attractivité économique
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.paysderemiremont.fr/leader/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>leader@paysderemiremont.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-      <c r="A11" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>163871</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence nationale de la cohésion des territoires (ANCT)
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-[...7 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>159894</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F14" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H12" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Stimuler la vie culturelle et touristique du territoire, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
  &lt;/strong&gt;
  &lt;br /&gt;
  Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire qu&amp;#039;est Adour Chalosse Tursan Marsan, que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette fiche-action vise des projets localisés sur une ou plusieurs communes parmi les 16 suivantes : Aire-sur-l&amp;#039;Adour, Amou, Geaune, Grenade-sur-l&amp;#039;Adour, Hagetmau, Hinx, Montfort-en-Chalosse, Mont-de-Marsan, Mugron, Pomarez, Pontonx-sur-l&amp;#039;Adour, Rion-des-Landes, Saint-Pierre-du-Mont, Saint-Sever, Samadet, Tartas.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
@@ -2504,210 +3281,245 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux projets culturels participant à l&amp;#039;animation de la vie culturelle locale
  &lt;/li&gt;
  &lt;li&gt;
   Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la vitalité associative et culturelle en encourageant la mutualisation et la mise en réseau
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Espaces verts
 Espace public
 Friche
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
   leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
  - 05 58 79 74 80
 &lt;/p&gt;
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c92-capter-et-retenir-des-competences-et-des-pepi/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>159895</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Valoriser les éléments identitaires et le patrimoine du territoire rural</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
  &lt;/strong&gt;
  &lt;br /&gt;
  Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette fiche-action vise des projets dont la délimitation géographique exclut le périmètre des 16 communes visées dans la fiche-action &amp;#34;Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité&amp;#34;. Toutefois elle peut soutenir des projets intéressant un large périmètre qui déborde sur une ou plusieurs de ces 16 communes.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
@@ -2759,1006 +3571,1270 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux projets culturels participant à l&amp;#039;animation de la vie locale
  &lt;/li&gt;
  &lt;li&gt;
   Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et des patrimoines
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la vitalité de la vie associative et culturelle, en encourageant la mutualisation et la mise en réseau
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Espace public
 Friche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les investissements matériels et les projets d&amp;#039;ingénierie des communes de plus de 25 000 habitants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
   leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
  - 05 58 79 74 80
 &lt;/p&gt;
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aae0-faire-des-spheres-agricole-viticole-et-sylvic/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Mise en place d’un commerce de proximité
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...115 lines deleted...]
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>162635</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/voirie/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>162526</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F16" s="1" t="inlineStr">
+      <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H16" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Sols
 Economie circulaire
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q16" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>140803</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-      <c r="A18" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espace public
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>147706</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H18" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P18" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q18" s="1" t="inlineStr">
+      <c r="Q20" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-      <c r="A19" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>157090</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...5 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -3780,73 +4856,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -3880,613 +4956,142 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...513 lines deleted...]
-          <t>published</t>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>