--- v1 (2026-04-13)
+++ v2 (2026-09-07)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH21"/>
+  <dimension ref="A1:AH20"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -298,51 +298,51 @@
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans l&amp;#039;évolution des pratiques de gestion et d&amp;#039;entretien des cimetières existants afin de faciliter, sur ces espaces, l&amp;#039;arrêt d&amp;#039;utilisation de produits phytosanitaires.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Sols
 Biodiversité
 Equipement public
 Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
@@ -471,51 +471,51 @@
           <t>Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>155108</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -769,51 +769,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>111727</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1104,51 +1104,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>31/12/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>117411</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
@@ -1259,51 +1259,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>166167</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
@@ -1426,51 +1426,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/03/2026</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>152463</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aider à la préservation de la biodiversité</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1809,51 +1809,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>128232</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Replacer la nature au cœur des aménagements</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Ma Commune Grandeur Nature</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2010,51 +2010,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>CD27</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>03/02/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>117377</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
@@ -2245,61 +2245,61 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>165809</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Renaturer les villes et des villages</t>
+          <t>Renaturer les villes et les villages</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Renaturation des villes et des villages</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Agences de l'eau
 Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
 Préfectures de département
 Préfectures de région</t>
         </is>
       </c>
@@ -2497,98 +2497,98 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>119706</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
       <c r="J11" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M11" s="1" t="inlineStr">
@@ -2692,51 +2692,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>162828</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2861,91 +2861,91 @@
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
       <c r="AD12" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>163871</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence nationale de la cohésion des territoires (ANCT)
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...2 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
@@ -3131,1710 +3131,1108 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
-        <v>159894</v>
+        <v>162635</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+          <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Voirie</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
-[...4 lines deleted...]
-          <t>GAL Adour Chalosse Tursan Marsan</t>
+          <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
-        <is>
-[...575 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/voirie/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>162526</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Sols
 Economie circulaire
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q17" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>24/04/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>140803</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-[...179 lines deleted...]
-      <c r="A20" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>147706</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>157090</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
+Subvention
 Ingénierie Juridique / administrative
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I21" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -4856,73 +4254,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -4956,142 +4354,329 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD21" s="1" t="inlineStr">
+      <c r="AD19" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>18/12/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>141290</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>