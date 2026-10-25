--- v0 (2026-04-13)
+++ v1 (2026-10-25)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH21"/>
+  <dimension ref="A1:AH19"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,373 +263,159 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>155568</v>
+        <v>155108</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir la végétalisation et l'aménagement des cimetières existants</t>
+          <t>Réaménager les enclos paroissiaux et les cimetières</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>VÉGÉTALISATION ET AMÉNAGEMENT DES CIMETIÈRES EXISTANTS</t>
+          <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Seine-Maritime</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
-        <is>
-[...202 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;enclos paroissial, autour ou contigu de l&amp;#039;église, et le cimetière sont des espaces communaux qui requièrent toute l&amp;#039;attention des élus et des citoyens. Leur entretien, le patrimoine dont ils jouissent, mais également l&amp;#039;émotion et l&amp;#039;intérêt qu&amp;#039;ils suscitent auprès des habitants sont autant d&amp;#039;enjeux pour les collectivités. Par ailleurs, l&amp;#039;évolution des pratiques funéraires, la pression urbaine et les exigences environnementales font de ces espaces, des lieux en pleine mutation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département souhaite accompagner les collectivités qui désirent s&amp;#039;engager dans une démarche globale et durable de réaménagement de leur enclos paroissial ou cimetière.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles sont les réaménagements d&amp;#039;enclos paroissiaux ou cimetières dans l&amp;#039;objectif de favoriser leur entretien (0 phyto), de préserver et mettre en valeur leur patrimoine bâti, funéraire et arboré et de rendre accessible l&amp;#039;église aux personnes à mobilité réduite.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;extension de cimetière contiguë à l&amp;#039;existant seront éligibles si un réaménagement global de l&amp;#039;existant, selon les mêmes critères d&amp;#039;éligibilité, est envisagé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Plan d&amp;#039;aménagement détaillé
   &lt;/li&gt;
   &lt;li&gt;
    Pièces justifiant la bonification si sollicitée
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    Projet réalisé avec une maitrise d&amp;#039;œuvre pluridisciplinaire dont une compétence en aménagement paysager envisageant des plantations d&amp;#039;arbres, de haies et du fleurissement favorables à la biodiversité, plan de gestion et d&amp;#039;entretien de l&amp;#039;enclos, utilisation de matériaux durables (bois, masse, plastique recyclé ...) pour les équipements, projet intégrant des fonctionnalités durables : récupération des eaux de pluies, robinet poussoir dans les points d&amp;#039;eau, gestion et valorisation des déchets, accessibilité vélo, végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    Présence d&amp;#039;équipements adaptés pour tous les publics : mobiliers urbains (bancs, point d&amp;#039;eau, poubelle), sanitaires, signalétique inclusive : visible, lisible et compréhensible par tous, association et/ou concertation avec les habitants ou associations locales sur la phase conception du projet, dans la réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants...
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Espaces verts
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé devra répondre à la législation et à la réglementation en vigueur notamment en matière d&amp;#039;accessibilité des espaces publics, du portail de l&amp;#039;enclos au portail de l&amp;#039;église, et de prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  1- Le projet devra être abordé sous le prisme du maintien de la perméabilité des sols ou de la désimperméabilisation des sols via la végétalisation préférentiellement
 &lt;/p&gt;
 &lt;p&gt;
  2- Le paysagement de l&amp;#039;espace devra être envisagé pour la mise en valeur du patrimoine et son ambiance propice au recueillement tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  Ces conditions d&amp;#039;éligibilité induisent la présentation d&amp;#039;un plan d&amp;#039;aménagement détaillé du projet qui permettra d&amp;#039;identifier les différents espaces, les revêtements choisis et les pentes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
@@ -692,128 +478,342 @@
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements imperméables excepté l&amp;#039;allée accessible PMR du portail à l&amp;#039;église
   &lt;/li&gt;
   &lt;li&gt;
    Le mobilier funéraire (cavurnes, colombarium, ...)
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/enclos-paroissial-et-cimetieres-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>155568</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la végétalisation et l'aménagement des cimetières existants</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>VÉGÉTALISATION ET AMÉNAGEMENT DES CIMETIÈRES EXISTANTS</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans l&amp;#039;évolution des pratiques de gestion et d&amp;#039;entretien des cimetières existants afin de faciliter, sur ces espaces, l&amp;#039;arrêt d&amp;#039;utilisation de produits phytosanitaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité
+Equipement public
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures intercommunales et autres groupements de collectivités compétents (hors Métropole et communauté urbaine)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les investissements (études préalables et travaux), sur tout ou partie des cimetières existants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Végétalisation (ex : plantations, semis...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de paillage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rejointoiement des espaces inter-tombes...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Pour les projets de végétalisation des cimetières, les espèces  végétales devront être préalablement validées par les services du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+ Création, agrandissement de cimetières, mise en accessibilité, travaux horticoles ponctuels, renouvellement des plantations, entretien...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 1.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 30.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-et-amenagement-des-cimetieres-existants/</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
-          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ef3c-modele/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>26/11/2023</t>
+          <t>01/12/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>111727</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1104,51 +1104,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>31/12/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>117411</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
@@ -1259,51 +1259,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>166167</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
@@ -1426,51 +1426,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/03/2026</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>01/10/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>152463</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aider à la préservation de la biodiversité</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1809,51 +1809,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>128232</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Replacer la nature au cœur des aménagements</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Ma Commune Grandeur Nature</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Eure</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2010,51 +2010,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>CD27</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>03/02/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>117377</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
@@ -2245,61 +2245,61 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>165809</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Renaturer les villes et des villages</t>
+          <t>Renaturer les villes et les villages</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Renaturation des villes et des villages</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Agences de l'eau
 Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
 Préfectures de département
 Préfectures de région</t>
         </is>
       </c>
@@ -2497,51 +2497,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>119706</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
@@ -2692,51 +2692,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>162828</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2861,91 +2861,91 @@
           <t>PETR Pays de Remiremont et de ses Vallées</t>
         </is>
       </c>
       <c r="AD12" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>163871</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-[...1 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence nationale de la cohésion des territoires (ANCT)
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
@@ -3131,1710 +3131,1108 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
-        <v>159894</v>
+        <v>162635</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+          <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Voirie</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
-[...4 lines deleted...]
-          <t>GAL Adour Chalosse Tursan Marsan</t>
+          <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
-        <is>
-[...575 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/voirie/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>162526</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets favorables à la transition écologique</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Un territoire résilient face au changement climatique</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Sols
 Economie circulaire
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q17" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>24/04/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>140803</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-[...179 lines deleted...]
-      <c r="A20" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>147706</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche ornais</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>direction@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>157090</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie Juridique / administrative
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I21" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -4856,73 +4254,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -4956,142 +4354,142 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD21" s="1" t="inlineStr">
+      <c r="AD19" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>18/12/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>