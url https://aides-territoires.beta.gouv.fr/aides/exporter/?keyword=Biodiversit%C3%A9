--- v0 (2026-04-12)
+++ v1 (2026-05-31)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH142"/>
+  <dimension ref="A1:AH127"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -424,51 +424,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>26/03/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>162298</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Améliorer les connaissances sur la biodiversité</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Amélioration des connaissances sur la biodiversité.</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -567,283 +567,422 @@
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>165472</v>
+        <v>166012</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Réaliser un atlas de la biodiversité</t>
+          <t>Améliorer les connaissances sur la biodiversité.</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>Réaliser un atlas de la biodiversité</t>
+          <t>Amélioration des connaissances sur la biodiversité.</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Haute-Loire</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public dont services de l'Etat
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t>Part limitée à 30 % max. du projet, taux au prorata du temps consacré aux prospections concernant la Haute-Loire.</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération).&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
+          <t>&lt;p&gt;La connaissance est un préalable indispensable à toute action de protection, de conservation et de sensibilisation sur la biodiversité. Il s’agit ici de soutenir des actions d’acquisition et de valorisation de connaissances faunistiques, floristiques, sur les milieux et leur fonctionnement, dans le cadre d’une stratégie régionale d’acquisition et d’amélioration de la connaissance naturaliste.&lt;br /&gt; Pour cela, la Région souhaite mobiliser tous les acteurs dans le développement de la connaissance, d’aider à analyser et mettre à disposition de l’information fiable et compréhensible par tous, de favoriser sa valorisation et son harmonisation.&lt;/p&gt; &lt;p&gt;Types de projets soutenus&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutien aux inventaires de terrain, bilans stationnels, suivis et surveillance inscrits dans le cadre de plan d’actions de stratégies régionales,&lt;/li&gt; 	&lt;li&gt;Acquisition et développement des applications informatiques et bases de données (Système d’information et de localisation des espèces -SILENE-, Système d’information de l’inventaire du patrimoine naturel -SINP-)3,&lt;/li&gt; 	&lt;li&gt;Recueil, intégration et structuration des données et métadonnées,&lt;/li&gt; 	&lt;li&gt;Analyse et valorisation des données/études produites (listes rouges, inventaires Zones Naturelles d&amp;#039;Intérêt Écologique, Faunistique et Floristique ZNIEFF),&lt;/li&gt; 	&lt;li&gt;Soutien aux actions de l&amp;#039;observatoire régional de la biodiversité (production d&amp;#039;indicateurs, suivi d&amp;#039;espèces, outils de sensibilisation),&lt;/li&gt; 	&lt;li&gt;Étude des effets du changement climatique sur les écosystèmes terrestres (projets sentinelles),&lt;/li&gt; 	&lt;li&gt;Cartographie et études de définition des continuités écologiques ou étude visant leur amélioration,&lt;/li&gt; 	&lt;li&gt;Actions menées dans le cadre de la stratégie en faveur de l’amélioration et l’acquisition des connaissances naturalistes à l’échelle régionale,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances de la stratégie régionale de conservation de la flore,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances menées dans le cadre du Plan national en faveur des insectes pollinisateurs et de la pollinisation 2021-2026,&lt;/li&gt; 	&lt;li&gt;Projets relatifs à la prise en compte de la trame noire dans les politiques publiques (impact suivi des espèces, appui à la définition de stratégie).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
-          <t>Biodiversité
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2023</t>
+        </is>
+      </c>
       <c r="R4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;-   Dimension régionale de la démarche.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Etablissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/amelioration-des-connaissances-sur-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CONNAISS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-des-connaissances-sur-la-biodiversite-1/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165472</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un atlas de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un atlas de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Part limitée à 30 % max. du projet, taux au prorata du temps consacré aux prospections concernant la Haute-Loire.</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>'-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération).&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Dimension régionale de la démarche.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT) &lt;/p&gt;&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
  &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
   jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email : &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-un-atlas-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>08/10/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>152463</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Aider à la préservation de la biodiversité</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -988,285 +1127,146 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...137 lines deleted...]
-      </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>116530</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Restaurer la fonctionnalité des écosystèmes</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
@@ -1363,51 +1363,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>164773</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les fonctionnalités des écosystèmes aquatiques, humides et littoraux ainsi que leur biodiversité</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Restauration et gestion des milieux, habitats et écosystèmes</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1535,51 +1535,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>161852</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Préserver la biodiversité à travers la reconquête des écosystèmes marins, terrestres et aquatiques</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Biodiversité au fil de l'eau</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)</t>
@@ -1683,51 +1683,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>12/03/2024</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>162779</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer la biodiversité marine</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Préservation et restauration de la biodiversité marine</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1817,1283 +1817,1282 @@
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>164919</v>
+        <v>165123</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Préserver les milieux aquatiques et leur biodiversité</t>
+          <t>Restaurer et préserver la biodiversité dans votre village</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Milieux aquatiques et biodiversité</t>
+          <t>Mon village, espace de biodiversité</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+          <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
-        <is>
-[...174 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet de restauration et préservation de la biodiversité dans votre village ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 80 % :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Voir conditions particulières dans le règlement&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt; Une avance de trésorerie de 50% dès le démarrage de votre projet&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une commune située en milieu rural (&lt;a href="https://www.datagrandest.fr/tools/territoscope/"&gt;classification INSEE&lt;/a&gt;)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet vise à mettre en œuvre des actions concrètes favorables à la biodiversité tout en favorisant l’adhésion et les prises de conscience, telles que&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Aménagements favorables à la flore et à la faune sauvage (plantations, mares,etc.)&lt;/li&gt;
 &lt;li&gt;Aménagements favorables à la sensibilisation du public (panneaux pédagogiques,etc.)&lt;/li&gt;
 &lt;li&gt;Inventaires faune flore, etc.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales et des critères d’éligibilité du dispositif (cf règlement).&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 80 % du montant des dépenses éligibles &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;L’aide est plafonnée à 50 % pour les communes situées dans le périmètre Parcs ou sites Natura 2000&lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Déposez votre demande en ligne au fil de l’eau avant le commencement du projet.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Biodiversité</t>
         </is>
       </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/mon-village-espace-biodiversite/</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0273/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mon-village-espace-de-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>164919</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les milieux aquatiques et leur biodiversité</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Milieux aquatiques et biodiversité</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>taux d'aide proportionné à l'ambition du projet au regard de ses bénéfices sur le fonctionnement du milieu</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>Pour assurer l’atteinte du bon état écologique des eaux et limiter l’érosion de la biodiversité sous l’effet conjoint des dégradations induites par les activités humaines et du changement climatique, l’agence de l’eau soutient les actions qui visent à restaurer ou préserver le bon fonctionnement de tous les milieux aquatiques, superficiels ou souterrains, humides et littoraux.&lt;br /&gt;
+&lt;br /&gt;
+L’opportunité des actions aidées par l’agence de l’eau est appréciée sur la base d’un diagnostic préalable à une échelle hydrographique cohérente, en priorité celle du bassin versant.</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>Restauration des milieux aquatiques et humides dégradés&lt;br /&gt;
+Continuité écologique des cours d&amp;#039;eau&lt;br /&gt;
+Préservation des milieux aquatiques et humides&lt;br /&gt;
+Reconquête de la biodiversité&lt;br /&gt;
+Actions en faveur du milieu marin méditerranéen&lt;br /&gt;
+ Stratégies territoriales sur les milieux aquatiques, milieux humides et milieux marins&lt;br /&gt;
+Mesures hydrologiques d’atténuation de l’impact des ouvrages hydroélectriques&lt;br /&gt;
+Remise en état post-sinistre</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P12" s="1" t="inlineStr">
         <is>
-          <t>27/05/2024</t>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
       <c r="S12" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U12" s="1" t="inlineStr">
         <is>
-          <t>Grand Est</t>
+          <t>Rhône-Méditerranée</t>
         </is>
       </c>
       <c r="V12" s="1" t="inlineStr">
         <is>
-          <t>https://www.grandest.fr/vos-aides-regionales/mon-village-espace-biodiversite/</t>
+          <t>https://www.eaurmc.fr/jcms/pro_128693/fr/milieux-aquatiques-et-biodiversite</t>
         </is>
       </c>
       <c r="W12" s="1" t="inlineStr">
         <is>
-          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0273/depot/simple</t>
+          <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
+ - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
+ - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
+ - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
+ - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
       <c r="Y12" s="1" t="inlineStr">
         <is>
-          <t>olivier.claudel@grandest.fr</t>
+          <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
       <c r="Z12" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/mon-village-espace-de-biodiversite/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/milieux-aquatiques-et-biodiversite/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Gestion d'une base nautique</t>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
-          <t>22/05/2025</t>
+          <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
+        <v>165858</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration de la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour une région à l’identité méditerranéenne et maritime profonde, la résilience face au changement climatique et la transition souhaitée vers un modèle de développement vertueux passent nécessairement par la valorisation, la protection et la gestion de son patrimoine naturel marin et littoral.&lt;/p&gt;
+&lt;p&gt;Espace de rencontre entre la terre et la mer, le littoral régional est en effet un espace à forts enjeux pour l’aménagement du territoire et son développement économique, que les pressions liées aux activités humaines et le changement climatique impactent sérieusement. Toutes les activités développées sur la zone littorale dépendent de fait directement ou indirectement de la qualité environnementale des milieux marins et littoraux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Conservatoire du littoral pour les investissements&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Organismes d’études et de recherche&lt;/li&gt; 	&lt;li&gt;Entreprises pour le fonctionnement&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour la préservation et la valorisation des écosystèmes marins, les critères suivants sont étudiés :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Appréciation de la cohérence du projet avec les politiques régionales (SRADDET, Stratégie régionale biodiversité, …) et les Directives européennes (Eau, Stratégie Milieu Marin, Planification de l’Espace maritime)&lt;/li&gt; 	&lt;li&gt;Aspect partenarial &lt;/li&gt; 	&lt;li&gt; Projet inscrit dans une démarche de gestion intégrée &lt;/li&gt; 	&lt;li&gt; Projet innovant, expérimental &lt;/li&gt; 	&lt;li&gt;Valorisation des données / open data&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-et-restauration-de-la-biodiversite-marine</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexis ULRICH : &lt;a href="mailto:aulrich&amp;#64;maregionsud.fr"&gt;aulrich&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-restauration-de-la-biodiversite-marine-1/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>116528</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Connaitre les espèces et le fonctionnement des écosystèmes</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Etudes, production de données et de connaissances sur les espèces et le fonctionnement des écosystèmes aquatiques : étude du cycle de vie des espèces, inventaire écologique, étude de débit minimum biologique, indicateur de qualité écologique, …&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Mers et océans
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f8bb-copie-06h25-planifier-la-preservation-de-la-b/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>116527</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Planifier la préservation de la biodiversité aquatique</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations visées
  : Etat des lieux, diagnostics territoriaux et analyses prospectives, schémas directeurs, plans d’action, plans de gestion, …&lt;br /&gt;Sont exclues les études d’impact ou les études préliminaires seules.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ea3a-planifier-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>27/02/2022</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>101582</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Agir pour la biodiversité, l'environnement et les paysages</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3118-amenager-les-espaces-agricoles-et-forestiers-/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>163285</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Étudier le déploiement d'écosystèmes et d'usages de l'hydrogène</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Études sur le déploiement d'écosystèmes et d'usages de l'hydrogène</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...44 lines deleted...]
-      <c r="S16" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;V&lt;strong&gt;ous êtes intéressé par le potentiel de l’hydrogène bas carbone/renouvelable &lt;/strong&gt;comme solution de substitution aux énergies fossiles pour vos activités industrielles ou pour baisser l’empreinte carbone des flux de personnes ou de marchandises sur votre territoire ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Vous envisagez d’investir dans ce type de solutions mais :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;vous en êtes au stade de la réflexion ?&lt;/li&gt;&lt;li&gt;ou vous avez participé à un diagnostic à l&amp;#039;échelle territoriale et disposez d’une première cartographie des consommateurs potentiels d’hydrogène (exemples : flottes captives, utilités industrielles…) ?&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le présent dispositif de l’ADEME peut vous aider à &lt;strong&gt;conduire une étude d&amp;#039;opportunité &lt;/strong&gt;(dans un premier temps) ou &lt;strong&gt;une étude de faisabilité &lt;/strong&gt;(dans un deuxième temps), afin de juger la pertinence et de &lt;strong&gt;préparer un projet de décarbonation via l’hydrogène&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Dans cette perspective, l’étude préalable que vous sous-traiterez à un prestataire pourra être&lt;strong&gt; subventionnée jusqu’à 70 % &lt;/strong&gt;des dépenses éligibles (taux variable selon le commanditaire de l’étude). L’assiette des dépenses éligibles de l&amp;#039;étude de préfaisabilité sera plafonnée à 50 000 € L’assiette des dépenses éligibles de l&amp;#039;étude d&amp;#039;opportunité sera plafonnée à 50 000 €. L’assiette des dépenses éligibles de l&amp;#039;étude de faisabilité sera plafonnée à 100 000 €. L’assiette des dépenses éligibles de l&amp;#039;étude stratégique sera plafonnée à 100 000 €.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Chaque étude (opportunité ou faisabilité) devra se conformer à des attendus en termes d’objectifs et de livrables à produire qui sont décrits dans le cahier des charges proposé par l’ADEME (voir ci-dessous « Pour vous accompagner dans vos démarches »).&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’étude de préfaisabilité d’usages non standards de l’hydrogène &lt;/strong&gt;est dédiée à des applications particulières de l’hydrogène non liées à un écosystème hydrogène (process industriel, stockage, hydrogénoduc, alimentation électrique d’un site isolé, maritime, fluvial, ferroviaires).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’étude d’opportunité vise à accompagner les potentiels consommateurs d’hydrogène (mobilité, industrie, stationnaire) dans leur réflexion de décarbonation&lt;/strong&gt;, collectivement sur l’ensemble d’un territoire (regroupement de collectivités, zone industrielle…). Les profils d’usage seront analysés pour déterminer quelle énergie/carburant est le plus adapté. Ces études ne peuvent donc pas être portées par des développeurs d’infrastructures.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’étude de faisabilité se concentre sur le déploiement du vecteur hydrogène &lt;/strong&gt;sur un territoire où une demande suffisante aura été préalablement identifiée. Une infrastructure adéquate aux volumes pressentis pourra être dimensionnée, pour modéliser un modèle économique et anticiper les contraintes techniques et réglementaires. Ces études peuvent être portées par des développeurs d’infrastructures ou par de futurs usagers d’hydrogène.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Une étude d’opportunité peut déboucher sur une étude de faisabilité &lt;/strong&gt;en cas d’identification d’une pertinence pour le vecteur hydrogène. L’octroi d’une aide pour une étude de faisabilité sera conditionné par la réalisation préalable d’une étude d’opportunité qui aura respecté - a minima - les exigences fixées dans le cahier des charges.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’étude stratégique à l’échelle d’un territoire&lt;/strong&gt; a pour objectif d’estimer à moyen et à long terme les besoins d’hydrogène du territoire et les infrastructures de production et de distribution à déployer pour faire face à ces besoins.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-sur-le-deploiement-decosystemes-et-dusages-de-lhydrogene/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>163878</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux naturels et la biodiversité</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Préservation et restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 100</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette
 délibération présente les principes d’intervention et les objectifs de l’Agence
 dans le domaine de la restauration écologique des milieux naturels et du
 littoral, en adéquation avec les objectifs environnementaux du Schéma Directeur
 d’Aménagement et de Gestion des Eaux 2022 – 2027 (SDAGE). &lt;/p&gt;&lt;p&gt;La logique poursuivie est d’avoir
 une approche globale à l’échelle du cycle de l’eau, tenant compte du
 fonctionnement écologique des milieux naturels. Les actions conduites ont pour
 ambition notamment d’améliorer l’état écologique des eaux de surface et de
 contribuer à la préservation et la restauration de la biodiversité. L’approche
 vise de manière intégrée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réduction des pressions morphologiques et
 physico-chimiques sur les habitats aquatiques, terrestres et littoraux (cours
 d’eau, milieux humides et non humides) et leur biodiversité, et le
 rétablissement des continuités écologiques,&lt;/li&gt;&lt;li&gt;La prévention des différents aléas
 (ruissellement et gestion des eaux pluviales « à la source », débordement de
 cours d’eau, limitation des flux de matières en suspension et du colmatage des
 cours d’eau...), à l’origine notamment des inondations. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;En lien avec les compétences « Gestion des Milieux
 Aquatiques et Prévention des Milieux Aquatiques » GEMAPI et « Préservation de
 la Biodiversité », l’objectif visé est également de faciliter la prise en
 compte de ces enjeux dans le cadre d’une organisation territoriale adaptée sur
 les plans de la gouvernance et de l’urbanisme durable&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de plan pluriannuel de restauration et
 d’entretien des cours d’eau navigués&lt;/li&gt;&lt;li&gt;Etudes préalables nécessaires à la réalisation
 de travaux éligibles&lt;/li&gt;&lt;li&gt;Acquisition foncière d’ouvrages et de parcelles
 riveraines d’ouvrages faisant obstacle à la continuité écologique&lt;/li&gt;&lt;li&gt;Missions d’ingénierie mutualisée pour
 accompagner les maîtrises d’ouvrage des opérations de rétablissement des
 continuités écologiques des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de rétablissement des continuités
 écologiques longitudinale et latérale des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de création ou de restauration
 d’ouvrages de régulation des ruissellements au fil de l’eau (fossés et noues
 végétalisés, merlons, diguettes, mares, zones de rétention…)&lt;/li&gt;&lt;li&gt;Travaux d’implantation d’ouvrages d’hydraulique
 douce (haies, bandes boisées, bandes enherbées, fascines, prairies…)&lt;/li&gt;&lt;li&gt;Protections rapprochées et mises en défens de
 milieux humides, y compris dans l’objectif d’une gestion pérenne agricole&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Biodiversité
 Réhabilitation
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q17" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence de l’Eau est susceptible
 d’attribuer une participation financière aux opérations respectant les
 conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Elles ont fait l’objet d’un plan ou programme,
 qui en démontre l’opportunité, au travers de l’intérêt hydraulique et
 écologique, et qui en précise les caractéristiques techniques ;&lt;/li&gt;&lt;li&gt;Elles sont réglementairement autorisées ou
 déclarées et respectent les prescriptions administratives afférentes ou, à
 défaut, le dossier visant à l’obtention de ces éléments est en cours
 d’élaboration.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les conditions d’éligibilité et
 plus précisément les conditions particulières sont précisées en détail dans la
 délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études&lt;/li&gt;&lt;li&gt;Les acquisitions foncières&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
 des cours d’eau&lt;/li&gt;&lt;li&gt;Rétablissement des continuités écologiques des
 cours d’eau&lt;/li&gt;&lt;li&gt;La gestion des flux érosifs et la limitation du
 colmatage des milieux aquatiques&lt;/li&gt;&lt;li&gt;La prévention des aléas de débordement de cours
 d’eau, de ruissellements et de submersion marine&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
 des milieux humides&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
 des milieux non humides&lt;/li&gt;&lt;li&gt;L’espace de bon fonctionnement des cours d’eau&lt;/li&gt;&lt;li&gt;Les actions de communication, d’éducation,
 d’information et de sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
 &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...108 lines deleted...]
-      </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>166091</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
-[...1 lines deleted...]
-Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)</t>
+          <t>Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Agences de l'eau</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
 souhaitez financer des opérations de restauration des écosystèmes ou bien un
 Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
 Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
 la biodiversité : des atlas de la biodiversité communale à la restauration de
 la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
 &lt;p&gt;En 2023, la
 Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
 2023-2030 et traduit l’engagement de la France au titre de la convention sur la
 diversité biologique.&lt;/p&gt;
 &lt;p&gt;Ce
 dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
 les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
 priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
-&lt;/p&gt;
-&lt;p&gt;&lt;/p&gt;</t>
+&lt;br /&gt;&lt;br /&gt;Il vise notamment à financer les projets dont les actions relèvent des enjeux suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en oeuvre la Stratégie Nationale des Aires Protégées&lt;/li&gt;&lt;li&gt;Rétablir les continuités écologiques&lt;/li&gt;&lt;li&gt;Lutter contre les espèces exotiques envahissantes&lt;/li&gt;&lt;li&gt;Mettre en oeuvre les Plans Nationaux d&amp;#039;Actions&lt;/li&gt;&lt;li&gt;Agir en faveur des insectes pollinisateurs&lt;/li&gt;&lt;li&gt;Actions de lutte contre le frelon asiatique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
       <c r="P19" s="1" t="inlineStr">
         <is>
           <t>26/03/2026</t>
         </is>
       </c>
       <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>20/12/2026</t>
@@ -3121,77 +3120,82 @@
 public fluvial en outre-mer ou transfrontalier), hors autoroutes 
 concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
 &lt;h4&gt;
   Nature des projets éligibles
  &lt;/h4&gt;
 &lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
 d’animation des structures, et de subventions aux actions de 
 connaissance dans le cadre de la mise en œuvre des politiques traitées 
 par ce dispositif, ainsi que les financements 
 relatifs à l’animation et à la concertation pour l’émergence de projets 
 relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
 éligibles à la présente aide. Le cas échéant, une action
  de connaissance ou d’animation peut être éligible à cette aide, si 
 elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
 solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
 Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
  de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
 l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
 les opérations de simple mise en conformité à une 
 obligation réglementaire nationale déjà existante, notamment les 
 obligations de compensation environnementale à charge du maître 
 d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
 ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
  du projet (ou, le cas échéant, des postes de dépenses de l’opération 
 ciblés par la subvention) ne peut commencer avant que le dossier de 
-demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les projets de lutte contre le frelon asiatique,&lt;/strong&gt; plus d&amp;#039;informations sur les critères d&amp;#039;éligibilité sont disponibles sur &lt;a href="https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp&amp;#61;sharing" target="_self"&gt;ce lien&lt;/a&gt;&lt;a href="https://drive.google.com/file/d/1PxKsklbKl5QaDTjJL7eI4Q8nhYMZ1qpX/view?usp&amp;#61;drive_link" target="_self"&gt;&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
 prestations d’ingénierie (en régie ou externe) pour les porteurs de 
 projets qui en ont besoin afin de faciliter la mise en œuvre de projets 
 financés par cette aide.&lt;/em&gt; Par ailleurs, la mesure 
 ingénierie du fonds vert peut aider les porteurs de projet à faire 
 émerger des projets à forte ambition environnementale sur une enveloppe 
 dédiée à des prestations d’ingénierie d’animation, de planification ou 
 de stratégie.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles également, car relevant de la mesure fonds vert &amp;#34;Agir pour
 la biodiversité : des atlas de la biodiversité communale à la restauration de
 la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp=sharing</t>
+        </is>
+      </c>
       <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
         </is>
       </c>
       <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>romeo.miara@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
@@ -3201,420 +3205,420 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>MTECT</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>24/02/2026</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
-        <v>164170</v>
+        <v>164714</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Agir en faveur de la biodiversité et s’appuyer sur les ressources naturelles</t>
-[...4 lines deleted...]
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Accompagner l’élaboration des actions et projets en faveur de la biodiversité, portées par des collectivités.</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Ressources naturelles et Biodiversité : Fiche-action 2 du programme LEADER</t>
+          <t>Appel à manifestation d&amp;apos;intérêt Ingénierie territoriale</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
-        <is>
-[...197 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin d’aider les EPCI et leurs communes à faire émerger et mettre en place des projets transversaux en faveur de la biodiversité, la région propose aux collectivités de bénéficier d’un accompagnement par des partenaires qu’elle soutient (Union Régionale des Centre Permanents d’Initiatives pour l’Environnement, Ligue pour la Protection des Oiseaux, Conservatoire Botanique National de Brest, Conservatoire des Espaces Naturels…).&lt;/p&gt;
 &lt;p&gt;L’AMI va permettre de recenser les projets des collectivités pouvant bénéficier de l’offre d’ingénierie.&lt;/p&gt;
 &lt;p&gt;Il vise à soutenir la phase de consolidation « pré-projet » dans la perspective d’une sollicitation d’outils financiers (Fonds vert, dispositifs de l’Agence de l’eau Loire Bretagne et des Départements, mécénat…) pour la mise en œuvre opérationnelle de ces projets.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Les projets visés devront concerner :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;La préservation, conservation et restauration de la biodiversité locale,&lt;/li&gt;
 &lt;li&gt;La restauration et gestion durable des sites naturels,&lt;/li&gt;
 &lt;li&gt;L’expérimentation des pratiques et des itinéraires techniques favorables à la biodiversité,&lt;/li&gt;
 &lt;li&gt;L’émergence d&amp;#039;actions concrètes et opérationnelles de restauration écologique des milieux terrestres, en cohérence avec les stratégies et dispositifs nationaux et régionaux de biodiversité,&lt;/li&gt;
 &lt;li&gt;L’adaptation des territoires et de leurs activités économiques aux effets du changement climatique (notamment grâce aux Solutions fondées sur la nature).&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les projets devront principalement :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;contribuer à des objectifs de restauration et de gestion durable des écosystèmes, de leurs fonctionnalités et la conservation des espèces qui y sont inféodées.&lt;/li&gt;
 &lt;li&gt;participer à la résilience des territoires vis-à-vis du effets du changement climatique.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les besoins en termes d’accompagnement devront porter sur les compétences suivantes et devront être décrits dans la demande déposée :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;un accompagnement écologue ou naturaliste,&lt;/li&gt;
 &lt;li&gt;la conception ou la création d’aménagements visant la restauration et la préservation de la biodiversité,&lt;/li&gt;
 &lt;li&gt;un appui à la structuration de travaux de génie écologique et leur assistance à maitrise d’ouvrage.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les projets proposés devront obligatoirement être réalisé sur du foncier appartenant aux collectivités. &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les actions relatives à la mise en œuvre d&amp;#039;obligations réglementaires (par exemple : mesures compensatoires) ou de prescriptions administratives de remise en état ne sont pas éligibles.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>03/10/2025</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les porteurs de projets sont invités à renseigner leur dossier via la plateforme Démarches-simplifiées, accessible depuis l’onglet « Déposer un dossier ».&lt;br /&gt;Date de clôture de l’AMI : 31/05/2025&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;L’accompagnement par la ou les structure(s) dédiée(s) ne pourra pas excéder une période de 12 mois.&lt;br /&gt;Le temps d’accompagnement sera défini lors de la sélection du projet, mais il ne pourra pas dépasser 3 jours.&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les projets feront l’objet d’une analyse par un comité de sélection qui évaluera les projets selon les critères suivants :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Pertinence du projet vis-à-vis des actions éligibles&lt;/li&gt;
 &lt;li&gt;Pertinence du projet vis-à-vis des enjeux identifiés de la Stratégie Régionale Biodiversité 2024-2030&lt;/li&gt;
 &lt;li&gt;Impact prévisible en termes de préservation ou reconquête de la biodiversité&lt;/li&gt;
 &lt;li&gt;Complémentarité de l’expertise à mobiliser au regard des compétences disponibles au sein de la collectivité&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les porteurs de projets pourront être conviés à présenter leurs projets lors du comité de sélection.&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les projets retenus par le comité de sélection seront ensuite accompagnés par des structures identifiées à partir de septembre 2025.&lt;br /&gt;Chaque porteur de projet sélectionné sera amené à échanger avec la structure accompagnante proposée afin de préciser les modalités d’accompagnement. La mise en œuvre des projets sera suivie par la Région.&lt;br /&gt;La Région ne s’engage pas à apporter son soutien financier aux projets élaborés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/appel-manifestation-dinteret-ingenierie-territoriale</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/ami-edition-2025-soutien-a-l-elaboration-d-actions</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>Direction de la transition énergétique et de l&amp;#039;environnement&lt;br /&gt; Service Eau, biodiversité et déchets&lt;br /&gt; Pôle Biodiversité et littoral&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Amélie BARBARY-BOISTEUX&lt;br /&gt; amelie.boisteux&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 54 25&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-manifestation-dinteret-ingenierie-territoriale/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique</t>
         </is>
       </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2025</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>164170</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Agir en faveur de la biodiversité et s’appuyer sur les ressources naturelles</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Ressources naturelles et Biodiversité : Fiche-action 2 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;Le
+territoire du GAL est fortement marqué par la présence d’eau et de forêts, avec une
+biodiversité remarquable. Ces ressources fournissent des services essentiels et
+offrent un cadre de vie de qualité aux habitants. Elles sont aujourd’hui
+fortement soumises aux risques, fragiles et à préserver. Des solutions locales
+sont à trouver en s’appuyant sur ces ressources pour atténuer les effets et
+s’adapter au dérèglement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;br /&gt;&lt;/strong&gt;- Favoriser les actions locales de préservation et de valorisation
+de la biodiversité et des ressources naturelles&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux du
+dérèglement climatique&lt;br /&gt;- Développer les solutions fondées sur la nature pour
+atténuer les effets et s’adapter au dérèglement climatique&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Réalisation d’études et actions de
+sensibilisation, de formation, d’animation, de communication sur le dérèglement
+climatique, la biodiversité, les ressources naturelles, les risques
+(inondation, incendie…)&lt;br /&gt;- Soutien aux expérimentations en lien
+avec le changement climatique, la forêt, la ressource en eau&lt;br /&gt;- Actions de sensibilisation et
+d’accompagnement des propriétaires forestiers privés à la gestion de leur forêt&lt;br /&gt;- Actions de sensibilisation à la
+préservation de la ressource en eau (quantitatif, qualitatif)&lt;br /&gt;- Actions de préservation des milieux
+naturels et des continuités écologiques (trames verte, bleue, noire…) :
+restauration de zones humides (étangs, mares…), plantations…&lt;br /&gt;- Projets de création d’îlots de
+fraîcheur, en particulier dans les cours d’école, dans une démarche
+participative : désimperméabilisation, végétalisation…&lt;br /&gt;- Actions de gestion alternative des
+espaces : écopâturage…&lt;br /&gt;- Actions de lutte contre les espèces exotiques
+envahissantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Investissements matériels scientifiques, techniques et
+pédagogiques&lt;br /&gt;- Equipements et mobiliers supports aux actions de
+préservation et de valorisation&lt;br /&gt;- Travaux d&amp;#039;aménagement et de réhabilitation d’espaces,
+de plantation&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-en-faveur-de-la-biodiversite-et-sappuyer-sur-les-ressources-naturelles/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
-          <t>09/03/2025</t>
+          <t>23/01/2025</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>163963</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Restaurer les milieux et développer nos connaissances sur la biodiversité marine</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°4 - Impulser une dynamique partenariale pour restaurer les milieux et développer nos connaissances sur la biodiversité marine et les conséquences du changement climatique</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>GALPA Fécamp &amp; Côte d'Albâtre</t>
@@ -3809,51 +3813,51 @@
           <t>Communauté d'Agglomération Fécamp Caux Littoral</t>
         </is>
       </c>
       <c r="AD22" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>155116</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Mener des études et des actions de protection en faveur de la biodiversité</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Études et actions de protection en faveur de la biodiversité (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4088,51 +4092,51 @@
         </is>
       </c>
       <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>145885</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Financer des projets structurants favorisant la biodiversité et la nature en ville</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4304,51 +4308,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>18/07/2023</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>117396</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Connaître et prendre en compte de la biodiversité au niveau de la collectivité</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
         <is>
@@ -4459,51 +4463,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>30532</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Œuvrer pour une biodiversité cultivée : espèces fruitières anciennes</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
@@ -4619,51 +4623,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>16/03/2020</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>8474</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Acquérir des connaissances sur les milieux aquatiques, marins et leur biodiversité</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
@@ -4947,51 +4951,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>09/10/2019</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>164166</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Financer des études  en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5119,467 +5123,467 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
-        <v>163609</v>
+        <v>162934</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aider aux actions de l’écosystème venant en appui à la création d’entreprises innovantes</t>
+          <t>Préserver la biodiversité et sensibiliser tous les publics aux enjeux du futur</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Aide aux actions de l’écosystème venant en appui à la création d’entreprises innovantes</t>
+          <t>LEADER - Fiche Action Biodiversité et Sensibilisation environnementale</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
-        <is>
-[...244 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J31" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Taux variable en fonction du plan de financement et des cofinanceurs. Plancher d'aide LEADER : 5 000 € // Plafond d'aide LEADER : 30 000 €</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développer la préservation de la biodiversité (ordinaire, en péril, trame verte, trame bleue, trame brune, …)&lt;/li&gt;&lt;li&gt;Préserver et valoriser le patrimoine naturel et permettre l’adaptabilité au changement climatique&lt;/li&gt;&lt;li&gt;Renforcer les réseaux d’acteurs afin de permettre la transversalité des thématiques (santé, paysage, climat, mobilité, agriculture)&lt;/li&gt;&lt;li&gt;Développer des outils de communication et de sensibilisation tout public&lt;/li&gt;&lt;li&gt;Sensibiliser et lutter contre les espèces invasives&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Quelques exemples :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Expérimenter, adapter la flore (parterre, culture, forêt, …) au changement climatique et notamment au besoin en eau (hors acquisition ou plantation de plantes annuelles)&lt;/li&gt;&lt;li&gt;Créer un atlas des arbres remarquables / Inventaire du patrimoine floristique&lt;/li&gt;&lt;li&gt;Mettre en lien des acteurs touchés directement ou indirectement par la biodiversité&lt;/li&gt;&lt;li&gt;Restaurer les habitats permettant de préserver, d’améliorer ou de recréer une biodiversité&lt;/li&gt;&lt;li&gt;Valoriser et mettre en avant les bonnes pratiques sur les jardins privés&lt;/li&gt;&lt;li&gt;Créer des itinéraires en mobilité douce à la découverte de la biodiversité&lt;/li&gt;&lt;li&gt;Investir pour améliorer la biodiversité en milieu urbain&lt;/li&gt;&lt;li&gt;Créer des vitrines de projets de la biodiversité à l’échelle du Pays des Châteaux&lt;/li&gt;&lt;li&gt;Mener des études d’impact de projets sur la biodiversité&lt;/li&gt;&lt;li&gt;Agir pour le développement de l&amp;#039;éducation à l&amp;#039;environnement et la découverte des milieux naturels&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q31" s="1" t="inlineStr">
+      <c r="Q29" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Présentation du projet par le bénéficiaire en groupe technique puis en Comité de Programmation&lt;/p&gt;&lt;p&gt;Le projet sera passé au crible d&amp;#039;une grille de sélection : &lt;/p&gt;&lt;p&gt;6 questions de 0 à 4 points&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1- RAYONNEMENT&lt;/li&gt;&lt;li&gt;2- PARTENARIAT &amp;amp; COLLABORATION&lt;/li&gt;&lt;li&gt;3- ORIGINALITE &amp;amp; INNOVATION&lt;/li&gt;&lt;li&gt;4- EFFET LEVIER LEADER&lt;/li&gt;&lt;li&gt;5- PERENNITE &amp;amp; IMPACT A LONG TERME&lt;/li&gt;&lt;li&gt;6- PERTINENCE AVEC LA STRATEGIE DU GAL&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Avec une notation : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&amp;lt; 12/24 &lt;span&gt;		&lt;/span&gt;: Avis défavorable // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;Entre 12 et 16/24 &lt;span&gt;	&lt;/span&gt;: Avis favorable avec réserves // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;&amp;gt; 16/24 &lt;span&gt;		&lt;/span&gt;: Avis favorable sans réserve // Commentaires facultatifs &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DES CHÂTEAUX</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysdeschateaux.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projeter-la-destination-blois-chambord-val-de-loire-et-ses-acteurs-vers-un-tourisme-davenir-2/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>163747</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'équilibre économique des écosystèmes hydrogène par l’usage mobilité</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Renforcement économique des écosystèmes hydrogène par l’usage mobilité</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à renforcer l’équilibre économique des projets de stations de distribution d’hydrogène pour la mobilité lourde s’inscrivant dans la stratégie régionale.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;La vocation première de ce dispositif de soutien est d’accompagner les usages, en particulier de soutenir les investissements concernant les usages en mobilité lourde routière et maritime.&lt;/p&gt;&lt;p&gt;Pour cela, il doit permettre de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Renforcer les écosystèmes hydrogène les plus matures en soutenant quelques usagers supplémentaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettre un meilleur équilibre économique des projets de stations de distribution ou de production d&amp;#039;hydrogène&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner le développement des usages hydrogène pertinents&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Les coûts admissibles&lt;/p&gt;&lt;p&gt;Concernant les investissements sur l’achat de véhicules, les coûts admissibles sont les coûts supplémentaires liés à l’achat du véhicule, calculés comme étant la différence entre les coûts d’investissement liés à l’achat du véhicule et les coûts d’investissement liés à l’achat d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été acquis sans l’aide ;&lt;/p&gt;&lt;p&gt;Concernant les investissements sur la location de véhicules propres ou de véhicules à émission nulle, les coûts admissibles sont les coûts supplémentaires liés à la location du véhicule, calculés comme étant la différence entre la valeur actuelle nette liée à la location du véhicule et la valeur actuelle nette liée à la location d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été loué sans l’aide. Les coûts d’exploitation liés à l’exploitation du véhicule, y compris les coûts de l’énergie, les coûts d’assurance et les coûts d’entretien, ne sont pas pris en considération, qu’ils soient ou non inclus dans le contrat de location ;&lt;/p&gt;&lt;p&gt;Concernant les investissements de rétrofit consistant en la mise à niveau de véhicules leur permettant d’être considérés comme des véhicules propres ou des véhicules à émission nulle, les coûts de l’investissement dans la mise à niveau.&lt;/p&gt;&lt;p&gt;Les taux d’aide&lt;/p&gt;&lt;p&gt;Les taux d’aide s’appliquent sur la base des coûts admissibles, sur le coût total HT ou sur le surcoût environnemental (solution de référence déduite) pour les investissements matériels et immatériels liés au programme d’investissements.&lt;/p&gt;&lt;p&gt;Le soutien financier s’appuie sur le régime cadre exempté de notification N° SA.111726 relatif aux aides à la protection de l’environnement pour la période 2024-2026 ainsi que sur le régime cadre exempté de notification N° SA.111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026.&lt;/p&gt;&lt;p&gt;Conformément au règlement d’intervention de la Région et aux régimes d’aides d’Etat, le taux d’aide régionale respectera les taux d’accompagnement en vigueur au moment de l’instruction du dossier. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Le bénéficiaire de l’aide pourra être une structure publique ou privée.&lt;/p&gt;&lt;p&gt;Les particuliers ne sont pas concernés par ce dispositif.&lt;/p&gt;&lt;p&gt;Les véhicules éligibles sont ceux répondant à des contraintes spécifiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Charge utile importante ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Longs trajets, nécessitant une forte autonomie ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Temps de recharge/avitaillement contraints ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autres contraintes spécifiques pour lesquelles l’hydrogène pourrait apporter une réponse&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les usages visés sont principalement :&lt;/p&gt;&lt;p&gt;Mobilité lourde ou intensive des professionnels et/ou collectivités, dans les secteurs routier et maritime en priorité :&lt;/p&gt;&lt;p&gt;Transport terrestre de marchandises ou de déchets : véhicules utilitaires de société et véhicules lourds en priorité (camions, bennes à ordures ménagères …),&lt;/p&gt;&lt;p&gt;Transport terrestre de passagers : véhicules lourds (autocars, bus, minibus,...) et flotte captive professionnelle&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de passagers (navires, navettes … de tourisme, plaisance, transport public …)&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de marchandises &lt;/p&gt;&lt;p&gt;Usages agricole&lt;/p&gt;&lt;p&gt;Navires de pêche et de conchyliculture/ostréiculture&lt;/p&gt;&lt;p&gt;Transport logistique et fonctionnement des équipements de manutention ou des engins lourds de chantier : chariots élévateurs, barges portuaires, grues, chariots bagages des aéroports et ports …&lt;/p&gt;&lt;p&gt;Alimentation électrique de certains équipements isolés et non desservis par le réseau électrique (en substitution de combustible fossile), ou non adaptés à l’électrification.&lt;/p&gt;&lt;p&gt;Fret ferroviaire (en zones portuaires ou industrielles, pour les derniers kilomètres)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;La pertinence du choix de l’hydrogène au regard des autres solutions de décarbonations existantes : des éléments chiffrés sur le nombre de kilomètres parcourus chaque année par le véhicule, la charge utile liée au type d’activité, les contraintes en temps de recharge, un comparatif explicite avec la solution électrique si elle existe sur le marché. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».  &lt;/p&gt;&lt;p&gt;La performance environnementale : réduction des émissions de gaz à effet de serre au regard d’une situation de référence, réduction des émissions de polluants, etc.&lt;/p&gt;&lt;p&gt;La valorisation énergétique : communication d’un bilan énergétique : consommations d’énergie avec une comparaison par rapport à la solution carbonée de référence&lt;/p&gt;&lt;p&gt;Le modèle économique : le calcul du TCO (Total Cost of Ownership), détermination du coût global du projet, description du montage économique du projet…&lt;/p&gt;&lt;p&gt;La maturité du projet : présentation du calendrier prévisionnel de déploiement de la flotte.&lt;/p&gt;&lt;p&gt;La fiabilité du projet : solvabilité financière du porteur, plan de financement, liste et solvabilité des partenaires&lt;/p&gt;&lt;p&gt;La pertinence géographique du projet : &lt;/p&gt;&lt;p&gt;L’usage ciblé doit venir s’approvisionner sur une infrastructure de distribution basée en région Nouvelle-Aquitaine, qu’elle soit déjà mise en service ou bien en cours de déploiement. Les véhicules éligibles doivent justifier de leur utilisation en Nouvelle-Aquitaine, notamment la localisation des dépôts des véhicules et les trajets prévisionnels à effectuer.&lt;/p&gt;&lt;p&gt;Avant toute candidature, les potentiels usagers intéressés par ce dispositif sont donc invités à se rapprocher des services de la Région pour identifier le point d’avitaillement en hydrogène le plus proche et ainsi vérifier l’éligibilité du critère géographique.&lt;/p&gt;&lt;p&gt;La présence d’une innovation technologique (techniques ou nouveaux usages) n’est pas un critère obligatoire mais sera favorisée dans l’instruction. Par exemple, le développement de l’offre technologique et industrielle régionale de solutions, notamment portée par des start-up, TPE et PME régionales innovantes sera particulièrement encouragé. Il en sera de même pour la conduite d’expérimentations sur de nouvelles technologies ou de nouveaux process .&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Les éléments de présentation et technico-économiques du projet devront être transmis uniquement par voie électronique.&lt;/p&gt;&lt;p&gt;Le dépôt du dossier de candidature doit être accompagné d’un courrier de demande d’aide régionale.&lt;/p&gt;&lt;p&gt;Pour être examiné, le dossier de demande d’aide devra être nécessairement complet avec l’ensemble des éléments demandés par le service instructeur de la Région Nouvelle-Aquitaine : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La « fiche de demande préalable » &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le formulaire Kbis et le RIB du demandeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les 3 dernières liasses fiscales du demandeur et les 3 derniers bilans comptables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) et des parties prenantes/participants au projet (activité, intérêt au projet…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le calendrier prévisionnel d’achat de véhicule ou de rétrofit,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés d’achat de véhicule ou de rétrofit ou le contrat de location&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les éventuels co-financements sollicités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la complexité du dossier, d’autres pièces justificatives pourront être demandées.&lt;/p&gt;&lt;p&gt;Un suivi des performances des équipements et du projet global sur un an sera systématiquement demandé et conventionné.&lt;/p&gt;&lt;p&gt;Par ailleurs, la Région encourage la réalisation d’études préalables en amont des investissements, pour définir au mieux le contour et les caractéristiques du projet. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163609</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Aider aux actions de l’écosystème venant en appui à la création d’entreprises innovantes</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux actions de l’écosystème venant en appui à la création d’entreprises innovantes</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La région Nouvelle-Aquitaine maintient une politique forte de soutien à la création d&amp;#039;entreprises innovantes. Elle repose notamment sur un appui signiﬁcatif octroyé à l&amp;#039;écosystème d&amp;#039;innovation pour permettre un accompagnement qualitatif et personnalisé des porteurs de projet, des actions de promotions de l&amp;#039;innovation et d&amp;#039;animation, pour un écosystème dynamique et collaboratif.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Soutenir l’entrepreneuriat et l’accompagnement à la création d’entreprises innovantes (incubation, amorçage, déploiement, accélération),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les démarches collaboratives et partenariales d’espaces ou d&amp;#039;événements liés à l’innovation, au service des projets de création d’entreprises innovantes.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Le montant sera déﬁni en fonction de la nature du bénéﬁciaire, du type d’action mené, des besoins et ressources du projet, ainsi que du plan de ﬁnancement prévisionnel.&lt;/p&gt;&lt;p&gt;Dépenses éligibles&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Coûts des parcours d’accompagnement, actions collectives, programme d’animation et de promotion,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses d’investissements corporels ou incorporels.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Organismes de soutien (incubateur, pépinière, technopoles labellisées, accélérateur, centre de ressources…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Porteurs de projets, publics, privés, du territoire Nouvelle-Aquitaine&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Projet :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;dont la ﬁnalité est d&amp;#039;améliorer les performances des start-up du territoire&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;déployé en coordination avec les acteurs de l&amp;#039;écosystème&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;au service des enjeux de transitions actuels et à venir et des ﬁlières stratégiques pour la Nouvelle-Aquitaine&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="U31" s="1" t="inlineStr">
         <is>
-          <t>PAYS DES CHÂTEAUX</t>
+          <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="V31" s="1" t="inlineStr">
         <is>
-          <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
-[...4 lines deleted...]
-          <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/aide-aux-actions-de-lecosysteme-venant-en-appui-la-creation-dentreprises-innovantes</t>
         </is>
       </c>
       <c r="X31" s="1" t="inlineStr">
         <is>
-          <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Télécharger le dossier plus bas&lt;/p&gt;&lt;p&gt;Le remplir et le renvoyer par mail à l’adresse suivante : startup-region&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;&lt;p&gt;Important : si la société est déjà créée, merci de joindre à votre demande :&lt;/p&gt;&lt;p&gt;un extrait Kbis,&lt;/p&gt;&lt;p&gt;la dernière liasse comptable et fiscale si vous avez déjà clôturé un exercice,&lt;/p&gt;&lt;p&gt;et si disponibles et à jour : une présentation du projet / un business plan / un communiqué de presse / le prévisionnel financier détaillé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y31" s="1" t="inlineStr">
         <is>
-          <t>leader@paysdeschateaux.fr</t>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z31" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/projeter-la-destination-blois-chambord-val-de-loire-et-ses-acteurs-vers-un-tourisme-davenir-2/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-actions-de-lecosysteme-venant-en-appui-a-la-creation-dentreprises-innovantes/</t>
         </is>
       </c>
       <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
-          <t>18/06/2024</t>
+          <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>90857</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Organiser des événements territoriaux favorisant la rencontre des acteurs de l'écosystème</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
@@ -5721,51 +5725,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>71808</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Financer les projets pour l’environnement (eau, économie circulaire, biodiversité, etc.)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Financement de projets en faveur de l’environnement</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -5882,618 +5886,565 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>19/11/2020</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
-        <v>166152</v>
+        <v>164187</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Restaurer les écosystèmes - Mission Nature - Appel à projets 2026</t>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité - Espèces exotiques envahissantes</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Mission Nature - Appel à projets 2026</t>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>Office Français de la Biodiversité (OFB)</t>
+          <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
-        <is>
-[...192 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets éligibles concernent les études sommaires de connaissance, de suivi et de gestion d’espèces
 végétales prioritaires sur le bassin Rhin-Meuse définies en lien avec la Stratégie Régionale « Espèces Exotiques
 Envahissantes », d’espèces végétales émergentes10 sur le bassin (identifiées ou potentielles), les opérations de
 limitation d’expansion de ces espèces sur des sites maîtrisables ainsi que les interventions combinées à la
 restauration du milieu (restauration de berges dégradées et reconstitution de ripisylve par exemple). &lt;/p&gt;&lt;p&gt;A l’inverse, les opérations d’entretien régulier de végétation envahissante ayant colonisé des larges zones
 (fauche/arrachage de renouées par exemple) et de régulation d’espèces animales ne sont pas éligibles. Les
 études visant une connaissance fondamentale et approfondie d’une espèce exotique invasive animale ou
 végétale, pour laquelle la colonisation est considérée irréversible sur le bassin Rhin-Meuse, ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;Dans tous les cas, l’éligibilité des projets fera l’objet d’une analyse au cas par cas au regard du meilleur état de
 l’art sur les espèces exotiques envahissantes présentes sur le bassin Rhin-Meuse. Les études, travaux et plans de
 gestion concernant des espèces animales ne sont pas éligibles à des financements.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Végétales prioritaires / émergentes&lt;/strong&gt;&lt;br /&gt;Actions de gestion pour éradiquer
 ou limiter l’expansion d’espèces
 prioritaires sur le bassin Rhin-Meuse (notamment espèces
 émergentes identifiées ou
 potentielles) sur des sites
 maîtrisables ou stratégiques ;
 Travaux de restauration de
 milieux pour lutter contre les
 espèces exotiques envahissantes
 prioritaires.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Végétales déjà implantées&lt;/strong&gt;&lt;br /&gt;Dans le cadre de travaux de
 restauration de milieux pour lutter
 contre les espèces exotiques
 envahissantes. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Animales&lt;/strong&gt;&lt;br /&gt;Non éligible au P12&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-especes-protegees-menacees/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>163181</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'attractivité touristique orientée vers la culture maritime et la biodiversité</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;De par son ancrage territorial et sa culture maritime, les activités de production
 de la pêche et de la conchyliculture constituent un atout important pour
 l’attractivité touristique du Calvados. Ainsi, les producteurs sont nombreux à
 souhaiter ouvrir leurs portes aux activités touristiques pour trouver de
 nouveaux débouchés pour leurs produits, mais également pour donner une image
 plus réelle de leur métier. Le patrimoine maritime naturel et historique y
 compris gastronomique répondent également à ces nouvelles attentes de tourisme
 qualitatif et durable.&lt;font face="Arial, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Communication&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Réaliser
      des supports de communication sur les savoir-faire, les métiers, les modes
      de production et de transformation  &lt;/li&gt;
  &lt;li&gt;Développer des outils de communication /
      transmission d’information sur la biodiversité&lt;/li&gt;
  &lt;li&gt;Soutenir les publications de mise en valeur du
      patrimoine maritime et les travaux de recherche y concourant&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;strong&gt; Etude&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Etudier la pertinence d’un projet avant son
      déploiement&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Actions de développement&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Ouvrir et adapter les structures professionnelles
      au tourisme d’entreprises&lt;/li&gt;
  &lt;li&gt;Développer des animations professionnelles à
      portée territoriale et touristique&lt;/li&gt;
  &lt;li&gt;Créer des sites de valorisation de la culture
      maritime fixes ou mobiles&lt;/li&gt;
  &lt;li&gt;Développer des animations sur les territoires
      remarquables (RNN, Natura 2000, PNR…)&lt;/li&gt;
  &lt;li&gt;Soutenir la restauration de bâtiments navals ou
      d’autres sites appartenant au patrimoine maritime historique du territoire&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;strong&gt; Mise en réseau&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Créer une offre touristique globale autour de la
      mer à l’échelle du GALPA&lt;/li&gt;
  &lt;li&gt;Mettre en réseau les acteurs maritimes&lt;/li&gt;
  &lt;li&gt;Coopérer avec des territoires extérieurs
      répondant à la stratégie du GALPA et permettant d’apporter une plus-value
      au territoire &lt;font face="Arial, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses
 conformes au décret fixant les règles nationales d’éligibilité des dépenses
 dans le cadre des programmes cofinancés par les FESI dont notamment : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Dépenses de personnel&lt;/li&gt;
  &lt;li&gt;Coûts directs en lien avec
      l’opération dont :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Travaux et
 investissements matériels&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Acquisitions
 ou locations de matériel&lt;/li&gt;&lt;li&gt;Frais de
 communication, d’évènementiel&lt;/li&gt;&lt;li&gt;Prestations
 externes&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Coûts indirects : Un taux
 forfaitaire de 15% des frais de personnel directs éligibles correspondant aux
 coûts indirects liés à l’opération (frais de fonctionnement internes à la
 structure)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les
 projets de coopération uniquement, les frais de déplacement, d’hébergement et
 de restauration seront également éligibles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront
 pas éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les projets existants ne
      proposant pas de renouvellement ou d’évolution significative&lt;/li&gt;
  &lt;li&gt;Les dépenses de fonctionnement
      courantes des structures, en dehors du forfait sur les dépenses de
      personnel&lt;/li&gt;
  &lt;li&gt;Les investissements immobiliers&lt;/li&gt;
  &lt;li&gt;Les travaux et études portant
      sur les hébergements touristiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les porteurs de projet
 devront donc apporter un autofinancement compris entre 20 et 50%. &lt;/p&gt;&lt;p&gt;Le seuil plancher
 d’intervention du FEAMPA et de la Région est fixé à 5 000 €.&lt;/p&gt;&lt;p&gt;Le plafond d’aide FEAMPA
 maximum est lui fixé à 40 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Margaux Marie&lt;/strong&gt;&lt;br /&gt;
 &lt;strong&gt;Email : &lt;a href="mailto:galpa-calvados&amp;#64;calvados.fr" target="_self"&gt;galpa-calvados&amp;#64;calvados.fr&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;
 &lt;strong&gt;Téléphones : 06 59 48 87 24&lt;/strong&gt; / &lt;strong&gt;02 31 57 18 06&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>galpa-calvados@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-diversification-des-metiers-de-la-peche-et-de-laquaculture-1/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Département du calvados</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>165851</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place le dispositif ports propres et ports propres actifs en biodiversité</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif ports propres et ports propres actifs en biodiversité</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit d’accompagner le développement durable des activités maritimes en promouvant les certifications Ports propres et les Ports propres actifs en biodiversité et la charte des ports.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les modalités d’interventions de la Région relèvent du régime des aides directes (subventions d’investissement ou de fonctionnement).&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;toutes les opérations qui participent au développement durable des activités maritimes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sur le plan des investissements, le soutien de la Région porte uniquement sur les travaux d’aménagement ou mise en place d’équipements réalisés sur les infrastructures. Sont exclus les équipements de type mobilier&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-ports-propres-et-ports-propres-actifs-en-biodiversite</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PORTPROP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles Giorgetti : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y36" s="1" t="inlineStr">
         <is>
-          <t>galpa-calvados@calvados.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z36" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-diversification-des-metiers-de-la-peche-et-de-laquaculture-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-ports-propres-et-ports-propres-actifs-en-biodiversite-1/</t>
         </is>
       </c>
       <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
-          <t>20/08/2024</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>102631</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine Naturel</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6634,51 +6585,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>13/10/2021</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>101589</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6789,468 +6740,469 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
-        <v>165851</v>
+        <v>162911</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mettre en place le dispositif ports propres et ports propres actifs en biodiversité</t>
+          <t>Préserver la biodiversité, restaurer les zones humides ainsi que la trame verte et bleue</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Dispositif ports propres et ports propres actifs en biodiversité</t>
+          <t>1 000 mares en Île-de-France</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
-        <is>
-[...139 lines deleted...]
-      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Association</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région accompagne les projets de création et de restauration de mares sur tout le territoire francilien. Avec l&amp;#039;objectif de préserver la biodiversité, de restaurer les zones humides ainsi que la trame verte et bleue.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements,&lt;/li&gt;&lt;li&gt;Associations.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Seules les dépenses en investissement sont éligibles.&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de création de mares : jusqu’à 80% des dépenses éligibles ; subvention max : 5.000€&lt;/li&gt;&lt;li&gt;Projets de restauration de mares : jusqu’à 80% des dépenses éligibles ; subvention max : 2.500€&lt;/li&gt;&lt;/ul&gt;Le taux cumulé des aides publiques ne peut dépasser 80% du montant des dépenses en investissement pour tous les bénéficiaires, à l’exception des associations.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études pré-opérationnelles aux travaux de création et restauration de mares : &lt;/strong&gt;réalisation du diagnostic préalable et études associées (études pédologiques, hydrauliques, paysagères, luminosité, état de la biodiversité, état de conservation de la mare…),&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Actions de création de mares : &lt;/strong&gt;travaux de création de nouvelles mares et réseaux de mares sur le territoire, respectant les préconisations techniques du dispositif,&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Actions de restauration de mares : &lt;/strong&gt;travaux de restauration visant à préserver et à réhabiliter des écosystèmes naturels fonctionnels et diversifiés favorables à la biodiversité sauvage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’éligibilité technique des projets est conditionnée au respect des préconisations techniques de la Société Nationale de Protection de la Nature :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création de mares : &lt;a href="https://oasis-climat.com/creer-une-mare"&gt;https://oasis-climat.com/creer-une-mare&lt;/a&gt; &lt;/li&gt;&lt;li&gt;Restauration de mares : &lt;a href="https://oasis-climat.com/restaurer-et-entretenir-une-mare"&gt;https://oasis-climat.com/restaurer-et-entretenir-une-mare&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;div id="_com_1" language="JavaScript"&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;br /&gt; Les porteurs de projet peuvent déposer leurs dossiers de candidature toute l’année sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;br /&gt;&lt;br /&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional désigne ensuite les initiatives lauréates, le montant de la dotation régionale attribuée et approuve les conventions-cadres qui en découlent.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/1-000-mares-en-ile-de-france</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr"&gt;&lt;span&gt;biodiversite&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1-000-mares-en-ile-de-france/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF40" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>162417</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Mettre en œuvre des actions de protection, connaissance et/ou mobilisation pour la préserver la biodiversité marine</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Enveloppe de subventions disponibles toute l'année, au fil de l'eau</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Parc Naturel Marin de Mayotte</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Parc naturel marin dispose d&amp;#039;une enveloppe dédiée aux projets visant à&lt;strong&gt; mobiliser la population, développer durablement les activités, améliorer les connaissances et/ou protéger  les écosystèmes marins. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent concourir à l&amp;#039;atteinte d&amp;#039;une ou plusieurs de ses &lt;a href="https://parc-marin-mayotte.fr/editorial/qui-sommes-nous" target="_self"&gt;sept orientations de gestion&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Cette enveloppe s&amp;#039;adresse à des &lt;strong&gt;organismes bien structurés &lt;/strong&gt;et ayant déjà fait l&amp;#039;objet d&amp;#039;un partenariat (de tout type : technique, financier via appel à projet, événementiel, etc.) avec le Parc naturel marin. &lt;/p&gt;&lt;p&gt;Les projets peuvent s&amp;#039;étaler sur une durée de &lt;strong&gt;3 ans maximum&lt;/strong&gt;. Le montant de la subvention n&amp;#039;est pas plafonné.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Définition et/ou déploiement de (liste non exhaustive) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Observatoires faune/flore &lt;/li&gt;&lt;li&gt;Programmes de sciences participatives&lt;/li&gt;&lt;li&gt;Mesures de protection d&amp;#039;habitats ou d&amp;#039;espèces&lt;/li&gt;&lt;li&gt;Programmes de sensibilisation impliquant la population (formation, chantiers participatifs, sciences participatives ...)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sports et loisirs
 Tourisme
 Education et renforcement des compétences
 Economie circulaire
 Biodiversité
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le projet doit être en relation avec une ou plusieurs des &lt;a target="_self"&gt;sept orientations de gestion&lt;/a&gt; du Parc naturel marin de Mayotte.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Mayotte</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://parc-marin-mayotte.fr/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Email : &lt;a href="mailto:parcmarin.mayotte&amp;#64;ofb.gouv.fr" target="_self"&gt;parcmarin.mayotte&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>apolline.abauzit@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-actions-de-protection-connaissance-et-ou-mobilisation-pour-la-preserver-la-biodiversite-marine/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Parc naturel marin de Mayotte</t>
         </is>
       </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>166011</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité et territoires - Stratégies</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2023</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires : &lt;/p&gt;&lt;p&gt;Collectivités locales et leurs Groupements (Communes, EPCI, Syndicats mixtes).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_STRATLOC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies-1/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
-          <t>26/03/2024</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>164188</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux naturels et la biodiversité - Trame verte et bleue - Reconquête des habitats</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7387,51 +7339,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>164311</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux naturels et la biodiversité - Programme d'actions trame verte et bleue</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7534,375 +7486,420 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
-        <v>166011</v>
+        <v>162297</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité</t>
+          <t>Déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Biodiversité et territoires - Stratégies</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L44" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
-[...140 lines deleted...]
-        <is>
           <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Collectivités locales et leurs Groupements (Communes, EPCI, Syndicats mixtes).&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt; &lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Biodiversité</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P45" s="1" t="inlineStr">
+      <c r="P44" s="1" t="inlineStr">
         <is>
           <t>13/07/2023</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>165687</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Préserver ou restaurer la biodiversité marine liée au parc éolien en mer de la Baie de Saint-Brieuc</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>AAP 2026 Biodiversité marine - Parc éolien en mer Baie de Saint-Brieuc</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’appel à projets « Biodiversité marine et éolien en mer - Baie de Saint-Brieuc » vise à accompagner des actions de préservation et de restauration des espèces protégées d’oiseaux et de mammifères marins, au sein d’aires protégées fonctionnelles des départements des Côtes-d’Armor et de l’Ille-et-Vilaine.&lt;br /&gt;
+Il s’inscrit dans le cadre des engagements environnementaux liés au parc éolien en mer de la Baie de Saint-Brieuc et est financé par la contribution d’Ailes Marines, gérée par l’Agence de l’eau Loire-Bretagne.&lt;br /&gt;
+Les projets doivent générer un fort bénéfice écologique, notamment par des actions de restauration d’habitats, de sensibilisation, de suivi des espèces et d’amélioration de la connaissance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Restauration ou maintien d’habitats naturels terrestres, de l’estran ou subtidaux&lt;/li&gt;&lt;p&gt;&lt;/p&gt;
+&lt;li&gt;
+&lt;p&gt;Désartificialisation de milieux naturels&lt;/p&gt;
+&lt;/li&gt;&lt;li&gt;
+&lt;p&gt;Éradication d’espèces exotiques envahissantes nuisibles aux colonies d’oiseaux&lt;/p&gt;
+&lt;/li&gt;&lt;li&gt;
+&lt;p&gt;Restauration de corridors écologiques&lt;/p&gt;
+&lt;/li&gt;&lt;li&gt;
+&lt;p&gt;Mise en défens de sites de nidification ou de repos&lt;/p&gt;
+&lt;/li&gt;&lt;li&gt;
+&lt;p&gt;Actions de sensibilisation aux bonnes pratiques&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Suivi écologique et amélioration de la connaissance, en lien avec des actions opérationnelles&lt;/p&gt;&lt;/li&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2026</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2026</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, le projet doit notamment :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;
+&lt;p&gt;Être porté par une collectivité, une association, un acteur économique ou un établissement public&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;Se dérouler dans une aire protégée des départements 22 ou 35&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;Concerner au moins une espèce protégée listée en annexe de l’appel à projets&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;Générer un gain écologique significatif&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;Être cohérent avec le plan de gestion de l’aire protégée&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;Associer les acteurs locaux concernés et le gestionnaire de l’aire protégée&lt;/p&gt;
+&lt;/li&gt;
+&lt;li&gt;
+&lt;p&gt;Être déposé avant tout commencement d’exécution&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U45" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>Côtes-d'Armor</t>
         </is>
       </c>
       <c r="V45" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/appels-a-projets-1/aap-biodiversite-marine-baie-saint-brieuc.html</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-loire-bretagne.fr/</t>
         </is>
       </c>
       <c r="X45" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Agence de l’eau Loire-Bretagne – Mission Littoral et Milieu Marin :&lt;/p&gt;&lt;p&gt;Anahita MARZIN&lt;/p&gt;&lt;p&gt;anahita.marzin&amp;#64;eau-loire-bretagne.fr&lt;/p&gt;&lt;p&gt;02 40 73 74 75&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Instruction des demandes – Délégation Armorique :&lt;/p&gt;&lt;p&gt;Solène ROPERS&lt;/p&gt;&lt;p&gt;solene.ropers&amp;#64;eau-loire-bretagne.fr&lt;/p&gt;&lt;p&gt;02 57 57 83 02&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y45" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>charlotte.morin@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z45" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aap-2026-biodiversite-marine-liee-au-parc-eolien-en-mer-de-la-baie-de-saint-brieuc/</t>
         </is>
       </c>
       <c r="AA45" s="1" t="inlineStr">
         <is>
-          <t>merged</t>
-[...4 lines deleted...]
-          <t>Restauration écologique / continuité écologique</t>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
-          <t>25/03/2024</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
         <v>165521</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Agence Bretonne de la Biodiversité (ARBE)
-[...7 lines deleted...]
-Office Français de la Biodiversité (OFB)
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Bretonne de la Biodiversité (ARBE)
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...3 lines deleted...]
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+Agences de l'eau
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M46" s="1" t="inlineStr">
@@ -8031,594 +8028,407 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
-        <v>165687</v>
+        <v>164440</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Préserver ou restaurer la biodiversité marine liée au parc éolien en mer de la Baie de Saint-Brieuc</t>
+          <t>Préserver les milieux naturels : Fonds NAture - Nouvelle-Aquitaine Territoire Uni pour Restaurer nos Ecosystèmes</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>AAP 2026 Biodiversité marine - Parc éolien en mer Baie de Saint-Brieuc</t>
+          <t>Fonds NAture - Nouvelle-Aquitaine Territoire Uni pour Restaurer nos Ecosystèmes</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau Loire-Bretagne</t>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
-        <is>
-[...185 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Face aux défis croissants liés à la dégradation des écosystèmes, la Fondation du patrimoine et la Région Nouvelle-Aquitaine se sont associées pour 3 ans (2025-2027) en créant un fonds inédit dédié à la préservation des milieux naturels et de la biodiversité : le Fonds NAture.
 Alimenté à parité par la Région Nouvelle-Aquitaine et la Fondation du patrimoine, et complété par du mécénat d&amp;#039;entreprises engagées dans la protection et la valorisation du patrimoine naturel de leur territoire, le Fonds NAture sera mobilisé pour financer des projets de préservation et restauration de la biodiversité, sur la base d’une sélection conjointe, par le biais d’appels à projets. &lt;/p&gt;&lt;p&gt;Objectifs &lt;/p&gt;&lt;p&gt;L&amp;#039;appel à projets du Fonds NAture a pour objectif de faire émerger et de soutenir des initiatives locales portées par des structures publiques ou associatives au service de la biodiversité. Les actions proposées devront clairement démontrer un impact positif direct sur la biodiversité et s’inscriront autant que possible dans une approche globale et territoriale de reconquête de la biodiversité. &lt;/p&gt;&lt;p&gt; Ainsi, le Fonds Nature accompagnera : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;des travaux de restauration ou de sauvegarde d’espaces naturels (zones humides, forêts, prairies, milieux littoraux, habitats d’espèces menacées…) ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;des acquisitions foncières par des structures gestionnaires reconnues, lorsqu’un projet de gestion conservatoire est préalablement défini ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;des aménagements spécifiques permettant l’amélioration de la biodiversité au sein du bâti (grilles à chiroptères, gîtes et nichoirs, protections, etc.), dans le cadre de travaux de restauration du bâti ancien d’intérêt patrimonial.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant de l&amp;#039;aide et critères d&amp;#039;éligibilité : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Seuil minimum de dépenses de 10 000 € (HT ou TTC selon le statut du porteur de projet au regard de la TVA), sauf pour les projets de biodiversité dans le bâti patrimonial (pas de seuil), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Pour les structures publiques : obligation d&amp;#039;apporter un minimum de 20% d&amp;#039;autofinancement. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Pour les associations, un autofinancement minimum sera exigé (étudié au cas par cas), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Montant et taux d&amp;#039;aide déterminés en fonction de la qualité des projets et de l&amp;#039;enveloppe budgétaire disponible.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Transition énergétique
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q48" s="1" t="inlineStr">
+      <c r="Q47" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles à l&amp;#039;appel à projets du Fonds NAture les maîtres d&amp;#039;ouvrages publics ou associatifs : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; collectivités locales et leurs groupements, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; syndicats mixtes, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; établissements publics, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; associations. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Les projets seront analysés au regard des critères suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; la robustesse du projet (plan de financement, mobilisation de partenaires, calendrier), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; la qualité patrimoniale et les enjeux de restauration ou d&amp;#039;acquisition du site (intérêt écologique, zonages environnementaux, enjeu de préservation/restauration, menaces pour la biodiversité...), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; la qualité du projet (intérêt environnemental, ambitions en termes d&amp;#039;impacts, pérennité, protocoles scientifiques...), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; l&amp;#039;intégration locale du projet (approche globale/territoriale). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Les dossiers lauréats de l’appel à projets seront sélectionnés par un comité composé de personnes représentantes de la Région Nouvelle-Aquitaine et de la Fondation du patrimoine, appuyées par un collège d&amp;#039;experts ainsi qu&amp;#039;un collège de mécènes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/fonds-nature-nouvelle-aquitaine-territoire-uni-pour-restaurer-nos-ecosystemes</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>Pour candidater, les porteurs de projets devront s&amp;#039;adresser à la Fondation du patrimoine, à l’adresse électronique suivante :
 fonds-nature&amp;#64;fondation-patrimoine.org pour obtenir le formulaire de candidature.
 Il devront ensuite déposer leur dossier de candidature complet en format dématérialisé (Word et PDF signé), via le formulaire fourni accompagné des pièces justificatives demandées (listées dans le formulaire) à la même adresse :
 fonds-nature&amp;#64;fondation-patrimoine.org.
 Un accompagnement au montage du dossier pourra être apporté par la Fondation du patrimoine et ses bénévoles présents sur le terrain aux porteurs de projets qui le souhaitent.</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-nature-nouvelle-aquitaine-territoire-uni-pour-restaurer-nos-ecosystemes/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>02/03/2025</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>120974</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Valoriser les bonnes pratiques pour répondre à la double menace du changement climatique et de l’effondrement de la biodiversité</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine naturel et biodiversité</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Valoriser les bonnes pratiques pour répondre à la double menace du changement climatique et de l&amp;#039;effondrement de la biodiversité, et apporter un soutien financier à des projets d&amp;#039;éco-rénovation du patrimoine bâti, et de protection du patrimoine naturel, des espaces naturels terrestres, aquatiques et maritimes.
  &lt;br /&gt;
  3 champs d&amp;#039;action :
  &lt;br /&gt;
  • Patrimoine bâti plus vert
  &lt;br /&gt;
  • Biodiversité, parcs et jardins
  &lt;br /&gt;
  • Espaces naturels, littoraux et biodiversité
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Biodiversité</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Projets de préservation, de sauvegarde ou de restauration de biens bâtis d&amp;#039;intérêt patrimonial, d&amp;#039;espaces naturels ou accueillant de la biodiversité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bourgogne-Franche-Comté
  &lt;br /&gt;
  • 14 rue Violet
  &lt;br /&gt;
  25000 Besançon
  &lt;br /&gt;
  03 81 47 95 14
  &lt;br /&gt;
  bfcbesancon&amp;#64;fondation-patrimoine.org
  &lt;br /&gt;
  • 88 rue Jean-Jacques Rousseau
  &lt;br /&gt;
  BP 25 105 21051 DIJON CEDEX Dijon
  &lt;br /&gt;
  03 80 43 97 19
  &lt;br /&gt;
  bfcdijon&amp;#64;fondation-patrimoine.org
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>sylviane.philippe@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/acf8-valoriser-les-bonnes-pratiques-pour-repondre-/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>DDT58</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>26/10/2022</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>120965</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs franciliens qui s’engagent en faveur de la biodiversité à travers un appel à projets dédié</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Reconquête de la biodiversité</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les dépenses en investissement :
  jusqu&amp;#039;à 70% du montant des dépenses subventionnables (subvention max : 200 k€).
 &lt;/p&gt;
 &lt;p&gt;
  Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les dépenses en fonctionnement :
  jusqu&amp;#039;à 50% du montant des dépenses subventionnables (subvention max : 20 k€ TTC, bénévolat exclu).
 &lt;/p&gt;
 &lt;p&gt;
  Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
  &lt;br /&gt;
  Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Continuités écologiques terrestres
@@ -8653,642 +8463,642 @@
  &lt;span&gt;
   .
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un comité de programmation, présidé par le vice-président de la Région chargé de l&amp;#039;Écologie, du Développement durable et de l&amp;#039;Aménagement, sera chargé de l&amp;#039;examen des projets. Il associe
  &lt;a href="https://www.arb-idf.fr/" rel="noopener" target="_blank"&gt;
   l&amp;#039;Agence régionale de la biodiversité
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  et les services de la Région, et veille à la qualité des dossiers et à la répartition équilibrée des projets sur le territoire francilien.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/reconquete-de-la-biodiversite</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   biodiversite&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7912-reconquete-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>30531</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Mettre en valeur les sites naturels et paysagers, protéger les espaces naturels sensibles et œuvrer pour la biodiversité</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner les communes, EPCI pour promouvoir et mettre en œuvre l&amp;#039;aménagement, la gestion durable et la valorisation des milieux naturels (ENS, Zone Naturelle d&amp;#039;Intérêt Ecologique Faunistique et Floristique (ZNIEFF), Trames Vertes et Bleues, Schéma Régional de Cohérence Ecologique)
  &lt;/li&gt;
  &lt;li&gt;
   Porter à connaissance de données relatives aux zones humides sur le territoire du Département
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 21 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagement du site de Malamort : parcours découverte &amp;#43; passerelles
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement pour la gestion du site &amp;#34;les dunes de Maraval&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Achat et valorisation d&amp;#039;une zone humide
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;une signalétique
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement d&amp;#039;activités autour de la passerelle d&amp;#039;Hautpoul
 &lt;/p&gt;
 &lt;p&gt;
  Conférence zones humides
 &lt;/p&gt;
 &lt;p&gt;
  Continuité écologique de la traversée du Viaur
 &lt;/p&gt;
 &lt;p&gt;
  Plan d&amp;#039;action biodiversité sur tout le territoire communal
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Biodiversité
 Paysage
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f93-mettre-en-valeur-les-sites-naturels-et-paysag/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>16/03/2020</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>163216</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Favoriser la reconstruction du patrimoine naturel et de la biodiversité par la plantation de végétaux (haies, bosquets, plantes messicoles et mellifères)</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J52" s="1" t="inlineStr">
+      <c r="J51" s="1" t="inlineStr">
         <is>
           <t>Maximum de 60% de l'opération et plafond de 2€ à 2.50€/m pour la plantation de haies, bosquets / Maximum 30% de l'opération et plafond de 1 600 euros/ha pour les plantes messicoles et mellifères</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plantation de haies et bosquets&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;acquisition de plants ou de semences,&lt;/li&gt;&lt;li&gt;préparation du sol&lt;/li&gt;&lt;li&gt;tuteurs et protections&lt;/li&gt;&lt;li&gt;installations de toiles de paillage biodégradables et compostables&lt;/li&gt;&lt;li&gt;travaux de réalisation&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plantation de plantes messicoles et mellifères&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;acquisition de mélanges de semence&lt;/li&gt;&lt;li&gt;préparation du sol&lt;/li&gt;&lt;li&gt;le semis sur la base de 20kg/ha&lt;/li&gt;&lt;li&gt;la fauche tardive&lt;/li&gt;&lt;li&gt;la location des terres (150€/ha maximum)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Sols
 Biodiversité</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales (Communes, EPCI avec ou sans fiscalité propre) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;Associations agréées de protection de l&amp;#039;environnement&lt;/li&gt;&lt;li&gt;Exploitations agricoles (tout statut juridique)&lt;/li&gt;&lt;li&gt;Associations portant des projets innovants intégrant les trois piliers du développement durable&lt;/li&gt;&lt;li&gt;Associations locales après avis de la Fédération de rattachement (pêche, chasse) pour les plantes messicoles et mellifères&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W51" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes-1/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>06/09/2024</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>162787</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement durable des activités maritimes en promouvant les certifications Ports propres et les Ports propres actifs en biodiversité et la charte des ports</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Dispositif ports propres et ports propres actifs en biodiversité</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il s’agit d’accompagner le développement durable des activités maritimes en promouvant les certifications Ports propres et les Ports propres actifs en biodiversité et la charte des ports.&lt;/p&gt;
  &lt;ul&gt; 	&lt;li&gt;Collectivités&lt;/li&gt; 	&lt;li&gt;entreprises&lt;/li&gt; 	&lt;li&gt;associations&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;Les modalités d’interventions de la Région relèvent du régime des aides directes (subventions d’investissement ou de fonctionnement).&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;toutes les opérations qui participent au développement durable des activités maritimes.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Sur le plan des investissements, le soutien de la Région porte uniquement sur les travaux d’aménagement ou mise en place d’équipements réalisés sur les infrastructures. Sont exclus les équipements de type mobilier&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
         <is>
           <t>27/05/2024</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les modalités d’interventions de la Région relèvent du régime des aides directes (subventions d’investissement ou de fonctionnement).&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;toutes les opérations qui participent au développement durable des activités maritimes.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Sur le plan des investissements, le soutien de la Région porte uniquement sur les travaux d’aménagement ou mise en place d’équipements réalisés sur les infrastructures. Sont exclus les équipements de type mobilier&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-ports-propres-et-ports-propres-actifs-en-biodiversite</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Gilles Giorgetti : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-ports-propres-et-ports-propres-actifs-en-biodiversite/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF53" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
+      <c r="AH52" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>103417</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Reconquête de la biodiversité en Île-de-France</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L54" s="1" t="inlineStr">
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type de projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
  &lt;br /&gt;
  &lt;br /&gt;
  Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Continuités écologiques terrestres
   &lt;/strong&gt;
   pour résorber les obstacles au déplacement des espèces terrestres,
@@ -9329,152 +9139,296 @@
 &lt;p&gt;
  Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les dépenses en fonctionnement : 50% maximum du montant des dépenses subventionnables, plafonné à 20 k€ TTC, bénévolat exclu.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Démarche
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur la plateforme en ligne mesdemarches.iledefrance.fr.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/reconquete-de-la-biodiversite</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   biodiversite&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>biodiversite@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b728-reconquete-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>162972</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Labelliser les projets susceptibles de bénéficier du FEDER au titre du soutien à la biodiversité et à la lutte contre les inondations sur le Bassin de la Seine</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Inondations</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent appel à projets, lancé par la DRIEAT, vise à labelliser les projets susceptibles de bénéficier du FEDER au titre du soutien à la biodiversité et à la lutte contre les inondations sur le Bassin de la Seine, dans le cadre du Programme régional 2021-2027.&lt;/p&gt;&lt;p&gt;L’enveloppe portant sur les inondations est de 5,5 millions d’euros.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES OBJECTIFS DE L&amp;#039;APPEL À PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Le présent appel à projets vise à susciter et présélectionner des opérations répondant à au moins l’un des 3 grands objectifs du Plan de gestion des risques d&amp;#039;inondations du bassin Seine-Normandie, à savoir :&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménager les territoires de manière résiliente de manière à réduire leur vulnérabilité ;&lt;/li&gt;&lt;li&gt;Agir sur l’aléa pour augmenter la sécurité des personnes et réduire le coût des dommages ;&lt;/li&gt;&lt;li&gt;Mobiliser tous les acteurs au service de la connaissance et de la culture du risque.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2024</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2027</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;LES CANDIDATS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s’adresse aux maîtres d’ouvrage suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements (EPCI, EPAGE, EPTB, syndicats en charge des réseaux) ;&lt;/li&gt;&lt;li&gt;Fondations spécialisées dans l’urbanisme ;&lt;/li&gt;&lt;li&gt;Établissements publics ;&lt;/li&gt;&lt;li&gt;Associations ;&lt;/li&gt;&lt;li&gt;Chambres des métiers ;&lt;/li&gt;&lt;li&gt;Ports ;&lt;/li&gt;&lt;li&gt;Bailleurs sociaux ;&lt;/li&gt;&lt;li&gt;GIP Seine Aval.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES ACTIONS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets vise à labelliser des projets qui contribuent à la mise en œuvre des dispositions du PGRI du bassin Seine-Normandie. Il s’agit d’actions ou d’opérations qui ne devront en aucun cas aggraver les risques d’inondation en amont ou en aval et qui s’intègrent dans une approche globale par bassin ou sous-bassin versant. Les études et actions non structurelles devront être suffisamment opérationnelles et ciblées.&lt;/p&gt;&lt;p&gt;Les études et travaux visant :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en place, la réfection et/ou l’amélioration d’aménagements hydrauliques autorisés (3.2.6.0 CE) contribuant au ralentissement dynamique des crues sur les axes Seine, Oise, Marne et leurs affluents ;&lt;/li&gt;&lt;li&gt;La restauration ou la mobilisation de zones d’expansion des crues (par exemple reméandrages, suppression de merlons de curage) ;&lt;/li&gt;&lt;li&gt;La réfection de systèmes d’endiguement autorisés n’aggravant pas les inondations notamment à l’aval ;&lt;/li&gt;&lt;li&gt;La neutralisation de systèmes d’endiguement permettant la mobilisation significative (en termes de surface notamment) d’une zone d’expansion des crues avec un impact positif sur l’hydrologie et l’horloge des crues.&lt;/li&gt;&lt;li&gt;Les diagnostics de vulnérabilité des territoires à grande échelle bénéficiant directement et indirectement à une grande population ;&lt;/li&gt;&lt;li&gt;Les actions de grande échelle (communes et groupements de tailles significatives) pour la prise compte du fleuve et de ses affluents dans les documents d’urbanisme ;&lt;/li&gt;&lt;li&gt;L’élaboration de plans de continuité d’activités et de services en cas d’inondation ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les actions d’animation, de suivi et de communication de grande envergure liées à la gestion du risque à destination du public, des élus ou des acteurs économiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/jai-un-projet/appels-a-projets/inondations</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://synergie-europe.fr/e_synergie/portail/idf</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;europe&amp;#64;iledefrance.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>amar.younes@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/inondations/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
       <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG54" s="1" t="inlineStr">
         <is>
-          <t>22/06/2021</t>
+          <t>25/06/2024</t>
         </is>
       </c>
       <c r="AH54" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
         <v>162973</v>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Labelliser les projets susceptibles de bénéficier du FEDER au titre du soutien à la biodiversité et à la lutte contre les inondations sur le Bassin de la Seine</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Continuités écologiques</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
@@ -9576,243 +9530,99 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
       <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>25/06/2024</t>
         </is>
       </c>
       <c r="AH55" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
-        <v>162972</v>
+        <v>497</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Labelliser les projets susceptibles de bénéficier du FEDER au titre du soutien à la biodiversité et à la lutte contre les inondations sur le Bassin de la Seine</t>
-[...9 lines deleted...]
-          <t>Inondations</t>
+          <t>Restaurer les continuités écologiques dans les territoires - contrat nature trame verte et bleue ; Améliorer la connaissance de la biodiversité - contrat nature thématique</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Conseil régional de Bretagne</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
-        <is>
-[...132 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J56" s="1" t="inlineStr">
         <is>
           <t>Contrat nature TVB : 60% max, plafond 25 000 € pour le diagnostic/plan d'actions et 80 000 € pour la</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Biodiversité – Contrat Nature
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Contrats Nature sont des documents-cadre d&amp;#039;actions relatives à des projets pluriannuels s&amp;#039;inscrivant dans la durée (2 à 4 ans). Les programmes de ces contrats sont constitués d&amp;#039;opérations cohérentes concourant toutes au même objectif, celui de la préservation et de la reconquête du patrimoine naturel et de la biodiversité en Bretagne.
 &lt;/p&gt;
 &lt;p&gt;
  Ils répondront aux objectifs stratégiques du schéma régional de cohérence écologique mais pourront contribuer à soutenir d&amp;#039;autres thématiques en dehors du champ des continuités écologiques.
 &lt;/p&gt;
 &lt;p&gt;
  On distingue :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le contrat nature trame verte et bleue
  &lt;/li&gt;
  &lt;li&gt;
   le contrat nature territorial
  &lt;/li&gt;
  &lt;li&gt;
   le contrat nature thématique
  &lt;/li&gt;
@@ -9823,91 +9633,91 @@
  &lt;/strong&gt;
  le montant de l&amp;#039;aide est de 60 % maximum du coût total du projet (HT ou TTC), plafonné à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   25 000 € pour la phase de diagnostic (3 ans maximum)
  &lt;/li&gt;
  &lt;li&gt;
   80 000 € pour la phase de réalisation opérationnelle (sur 4 ans maximum)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet 2 – Contrat nature territorial :
  &lt;/strong&gt;
  le montant de l&amp;#039;aide s&amp;#039;élève au taux de 60 % maximum du coût total (HT ou TTC) et est plafonné à 80 000€.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet 3 – Contrat nature thématique :
  &lt;/strong&gt;
  le montant de l&amp;#039;aide est un taux compris entre 20 % et 50 % du coût total (HT ou TTC) et est plafonné à 120 000 € sur la durée du projet et 30 000 € par an.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir le règlement du contrat nature téléchargeable sur le site de la région
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Bretagne</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.bretagne.bzh/jcms/preprod_31181/fr/contrat-nature</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Région Bretagne
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Patrimoine naturel et biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   email : patrimoine.naturel&amp;#64;bretagne.bzh
  &lt;/li&gt;
  &lt;li&gt;
   Tel : 02 99 27 15 66
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les contrats nature trame verte et bleue et territoriaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Gaëlle Namont
@@ -9921,3969 +9731,3969 @@
  &lt;li&gt;
   Tel : 02 99 27 12 32
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les contrats nature thématiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Karine Delabroise
  &lt;/li&gt;
  &lt;li&gt;
   Chargée de la connaissance du Patrimoine naturel et de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Email : karine.delabroise&amp;#64;bretagne.bzh
  &lt;/li&gt;
  &lt;li&gt;
   Tel : 02 22 93 98 71
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>gaelle.namont@bretagne.bzh</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e8b-contrat-nature/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Région Bretagne</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>13/02/2019</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>162778</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Développer la filière subaquatique</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Développement de la filière subaquatique</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour une région à l’identité méditerranéenne et maritime profonde, la résilience face au changement climatique et la transition souhaitée vers un modèle de développement vertueux passent nécessairement par la valorisation, la protection et la gestion de son patrimoine naturel marin et littoral.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; Espace de rencontre entre la terre et la mer, le littoral régional est en effet un espace à forts enjeux pour l’aménagement du territoire et son développement économique, que les pressions liées aux activités humaines et le changement climatique impactent sérieusement. Toutes les activités développées sur la zone littorale dépendent de fait directement ou indirectement de la qualité environnementale des milieux marins et littoraux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Conservatoire du littoral pour les investissements&lt;/li&gt; 	&lt;li&gt; Associations&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements&lt;/li&gt; 	&lt;li&gt; Etablissements publics&lt;/li&gt; 	&lt;li&gt;Organismes d’études et de recherche&lt;/li&gt; 	&lt;li&gt;Entreprises pour le fonctionnement&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;&lt;span&gt;Pour la préservation et la valorisation des écosystèmes marins, les critères suivants sont étudiés:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Appréciation de la cohérence du projet avec les politiques régionales (SRADDET, Stratégie régionale biodiversité, …) et les Directives européennes (Eau, Stratégie Milieu Marin, Planification de l’Espace maritime) &lt;/li&gt; 	&lt;li&gt; Aspect partenarial &lt;/li&gt; 	&lt;li&gt;Projet inscrit dans une démarche de gestion intégrée &lt;/li&gt; 	&lt;li&gt; Projet innovant, expérimental &lt;/li&gt; 	&lt;li&gt; Valorisation des données / open data&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P58" s="1" t="inlineStr">
+      <c r="P57" s="1" t="inlineStr">
         <is>
           <t>27/05/2024</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Pour la préservation et la valorisation des écosystèmes marins, les critères suivants sont étudiés:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Appréciation de la cohérence du projet avec les politiques régionales (SRADDET, Stratégie régionale biodiversité, …) et les Directives européennes (Eau, Stratégie Milieu Marin, Planification de l’Espace maritime) &lt;/li&gt; 	&lt;li&gt; Aspect partenarial &lt;/li&gt; 	&lt;li&gt;Projet inscrit dans une démarche de gestion intégrée &lt;/li&gt; 	&lt;li&gt; Projet innovant, expérimental &lt;/li&gt; 	&lt;li&gt; Valorisation des données / open data&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/developpement-de-la-filiere-subaquatique</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alexis ULRICH : &lt;a href="mailto:aulrich&amp;#64;maregionsud.fr"&gt;aulrich&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developpement-de-la-filiere-subaquatique/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF58" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
+      <c r="AH57" s="1" t="inlineStr">
         <is>
           <t>07/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>165519</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
-[...7 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Bretonne de la Biodiversité (ARBE)</t>
-[...2 lines deleted...]
-      <c r="G59" s="1" t="inlineStr">
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agences régionales de santé (ARS)</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La santé
 humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
 services écosystémiques indispensables à notre survie : production d’oxygène,
 régulation des températures, production d’aliments ou encore disponibilité de
 la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
 des êtres humains, et il est indispensable de les penser ensemble et non
 séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
 en intégrant les domaines entre eux, et en surveillant et réduisant les
 pressions des activités humaines sur les écosystèmes. L’adoption de cette
 approche permet d’identifier des solutions répondant à la fois à des enjeux
 environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
 d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
 professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
 les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
 titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
 structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Sols
 Espaces verts
 Espace public
 Friche
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>165518</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-[...4 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
-[...2 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
 vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
 ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
 fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
 défis comme celui de la préservation et de la restauration de la biodiversité.
 La manière dont le paysage est perçu va en effet grandement impacter la manière
 dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
 paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
 adopte une vision systémique du paysage, intégrant à la fois des objectifs
 sociaux, économiques et environnementaux, afin de rassembler les acteurs du
 territoire autour d’une vision partagée du paysage, pour finalement mettre en
 place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
 entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
 adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
 flore, fonge et usages), en tendant vers une intervention moindre et la libre
 évolution de la végétation, favorisant l’apparition d’habitats et de ressources
 alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
 perception du paysage en tant qu’entité vivante, et non plus un élément
 adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
 pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
 et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
 d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
 d’action à ce titre. Il facilite également l’identification et l’obtention de
 financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
 l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
 peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Espaces verts
 Friche
 Accès aux services
 Santé
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>165516</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-[...4 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin de
 pouvoir établir une stratégie de préservation de la biodiversité de son
 territoire et de prioriser les actions, il est indispensable de connaître ledit
 territoire. Aussi, établir un diagnostic permet d’améliorer la connaissance des
 enjeux auxquels la biodiversité est confrontée localement afin d’identifier les
 leviers pour mieux la protéger. Partir d’un diagnostic de la biodiversité du
 territoire permet d’en faire un enjeu partagé par tous les acteurs locaux, et
 de légitimer l’action publique.&lt;/p&gt;&lt;p&gt;Le diagnostic
 d’un territoire peut prendre plusieurs formes et mettre en avant divers
 paramètres :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’&lt;a href="https://www.ofb.gouv.fr/abc"&gt;Atlas de
 la biodiversité communale (ABC)&lt;/a&gt; s’appuie sur la réalisation d’états des lieux de la faune, de la flore et de la fonge sur
 le territoire, ainsi que des milieux et des continuités écologiques,
 d’identifier et hiérarchiser les actions de préservation de cette biodiversité
 locale ; il est essentiel que ces
 inventaires s’appuient sur les partenaires locaux pour créer une synergie et
 une cohérence territoriale, &lt;/li&gt;&lt;li&gt;Le diagnostic
 de vulnérabilité reprend les spécificités du territoire, en termes notamment de
 risques face aux effets du changement climatique, afin d’établir une stratégie
 d’adaptation cohérente et concertée,&lt;/li&gt;&lt;li&gt;D’autres
 types de diagnostics peuvent être réalisés : ceux comprenant les facteurs
 sociaux, économiques, culturels, politiques et territoriaux, permettant de
 croiser de multiples enjeux et d’orienter les politiques publiques locales de
 manière plus efficace et juste.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
 et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
 d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
 d’action à ce titre. Il facilite également l’identification et l’obtention de
 financements en ce sens. Enfin, il donne également accès à des ressources et
 des retours d’expériences riches d’inspiration et de partage de bonnes
 pratiques. N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités voisines ! &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un exemple
 inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;GIztvlUzXOw"&gt;Mieux connaître pour mieux protéger : l&amp;#039;exemple de Marseille
 (Bouches-du-Rhône)&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/mettre-en-place-un-atlas-de-la-biodiversite-communale-abc</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-diagnostiquer-le-territoire/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>165515</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Nouveaux lieux, nouveaux liens
 Cités éducatives
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
-[...5 lines deleted...]
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
-[...2 lines deleted...]
-      <c r="G62" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
 biodiversité sont indispensables. Comprendre et transmettre l’importance de la
 biodiversité pour notre santé et nos activités, les pressions qu’elles
 rencontrent, et les outils pour mieux la préserver, sont nécessaires au
 changement de comportements et d’usages, tant individuels que collectifs.
 Rendre cet apprentissage ludique, tout en récréant du lien entre les
 habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
 peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
 tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
 divertissante et conviviale ; aussi ces évènements sont l’occasion de
 mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
 territoire. Cette programmation permet de travailler de façon transversale avec
 les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
 projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
 des inventaires naturalistes et établir des actions en faveur de la
 biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
 participatives (par exemple dans le cadre d’un Atlas de la biodiversité
 communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
 biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités près de
 chez vous ! Le programme pourra en effet vous aider dans la recherche
 de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
 orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
 par le biais d’évènements, l’association la Fête de la Nature propose un
 kit de communication, ainsi que nombreuses ressources sur les activités et les
 acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
 partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
 d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
 titre. Le programme fournit également des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
 un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Sports et loisirs
 Forêts
 Montagne
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Paysage
 Accessibilité
 Animation et mise en réseau
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Milieux humides
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/les-aires-educatives</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C63" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>163959</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E63" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agences de l'eau
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence nationale de la cohésion des territoires (ANCT)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
-[...274 lines deleted...]
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB64" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>163896</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-[...1 lines deleted...]
-Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-[...3 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB65" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>163894</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-[...6 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La
 protection de la biodiversité concerne l’ensemble de la population, sa
 dégradation nous impactera tous et toutes, il est donc important que chacun(e)
 puisse s’en saisir et participer activement à sa préservation. Les
 collectivités ont un rôle à jouer pour créer ces espaces de participation pour
 ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
 impliquer dans la protection de l’environnement sur leur territoire. La participation
 des habitant(e)s pour des projets de protection de la biodiversité peut prendre
 plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
 budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
 participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
 restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
 collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
 il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
 c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
 leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
 région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
 dans votre région ! Grâce au programme TEN, vous serez orienté vers des
 associations et professionnel(le)s qui sauront vous accompagner, partager leurs
 compétences à ce sujet et être potentiellement partenaires sur ces projets Par
 exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
 peut être un outil d’implication citoyenne à travers l’usage de sciences
 participatives. La reconnaissance TEN donne également accès à des ressources et
 des retours d’expériences riches d’inspiration et de partage de bonnes
 pratiques. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un
 exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
 acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/citoyen</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W64" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C67" s="1" t="inlineStr">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>163871</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
-Renaturation des villes</t>
-[...10 lines deleted...]
-Office Français de la Biodiversité (OFB)
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Territoires engagés pour la nature</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...8 lines deleted...]
-      <c r="G67" s="1" t="inlineStr">
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...11 lines deleted...]
-&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
+d’aménagement du territoire). Elles sont des réseaux à préserver
+et restaurer pour que les espèces animales et végétales puissent circuler,
+s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
+réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
+continuités écologiques par des aménagements qui assurent le passage de la
+faune sauvage, limiter la &lt;strong&gt;pollution
+lumineuse&lt;/strong&gt; en positionnant uniquement des
+points lumineux à des endroits stratégiques de croisement de voirie, penser et
+gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
+sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités de votre
+région ! Le programme pourra en effet vous orienter vers les
+partenaires potentiels, qui sauront partager leurs compétences dans la
+restauration ou la préservation de trames écologiques. En outre, le Réseau
+Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
+et Villages étoilés proposent un accompagnement dans la mise en place de
+trames. La reconnaissance TEN peut également vous aider dans la recherche de
+financement en ce sens :  des
+financements multi-structures, en région, des fonds de préventions des risques
+naturels, via l’agence de l’eau, ou encore des financements européens à travers
+le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
+notamment à travers le centre de ressources trame verte et bleu, et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Revitalisation
+Biodiversité
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>123492</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Foncier
 Accès aux services
 Cohésion sociale et inclusion
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Entretien / restauration des haies
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>06/01/2023</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>102101</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Aménager les sites de nature ordinaire</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Calvados nature</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J68" s="1" t="inlineStr">
+      <c r="J67" s="1" t="inlineStr">
         <is>
           <t>subvention de 40% sur le montant HT des travaux d'investissement, plafonnée à 75 000 €</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Lors de sa séance du 5 février 2018, le Conseil départemental a approuvé la révision de son schéma départemental des espaces naturels sensibles et proposé de nouvelles modalités d&amp;#039;accompagnement financières des projets de collectivités, en complément de son propre dispositif en faveur des espaces naturels sensibles.&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide départementale s&amp;#039;applique aux opérations de restauration de biotopes et d&amp;#039;aménagement pour l&amp;#039;accueil du public sur des sites à caractère naturel, relevant de la biodiversité dite « ordinaire ».
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide prend la forme d&amp;#039;une subvention d&amp;#039;investissement, destinée à financer la partie des interventions dédiée aux milieux naturels. Elle ne peut porter sur des aménagements à caractère strictement paysager ou ornemental dénués de plus-value avérée en termes de biodiversité.&lt;/p&gt;&lt;p&gt;Objectifs
 :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préservation
 ou
 la restauration de milieux
 naturels existants ou la renaturation de milieux naturels dégradés&lt;/li&gt;&lt;li&gt;Existence d&amp;#039;un volet
 pédagogique structuré&lt;/li&gt;&lt;li&gt;Engagement de gestion ultérieure pérenne garantissant la
 bonne conservation
 de la biodiversité existante &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Vocation finale : la mise en valeur de la biodiversité.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples d&amp;#039;actions pour les SNO :​ Remise d&amp;#039;un cours d&amp;#039;eau dans son lit d&amp;#039;origine, création d&amp;#039;une mare, restauration d’une zone humide, installation d&amp;#039;un observatoire, pose de platelage, cheminement enherbé, panneau de sensibilisation à la biodiversité, fauche tardive, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Espaces verts
 Espace public
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;Investissements dont la vocation est la mise en valeur de la biodiversité. Les 3 conditions suivantes doivent être respectées :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Partie significative du site dédiée à la préservation ou la restauration de milieux naturels existants ou la renaturation de milieux naturels dégradés
   &lt;/li&gt;
   &lt;li&gt;
    Existence d&amp;#039;un volet pédagogique structuré
   &lt;/li&gt;
   &lt;li&gt;
    Engagement de gestion ultérieure pérenne garantissant la bonne conservation de la biodiversité existante&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/calvados-nature.html?fs=1</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Conseils techniques avant dépôt de la demande : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Maria RIBEIRO, Service Espaces Naturels du Conseil Départemental du Calvados, 02 31 57 14 72&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conseils sur la constitution du dossier : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service des territoires, &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_self"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.11.25.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e5d-amenager-les-sites-de-nature-ordinaire/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>117637</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Créer de nouveaux espaces de nature et liaisons</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Stratégie nature</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hauts-de-Seine</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I69" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objet de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Financer au cas par cas tout maitre d&amp;#039;ouvrage qui contribuerait à l&amp;#039;objectif de connexion des alto séquanais à la nature, par la végétalisation d&amp;#039;espace de plus de 5000 m2 ou de liaisons vertes permettant de liées différents espaces de nature existants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   But :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mettre chaque habitant des Hauts de Seine à moins de 15 minutes à pied d&amp;#039;un espace de nature et le connecter à une trame éco paysagère de plus de 3.300 hectares de parcs, jardins, promenades et forêts.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Principes d&amp;#039;actions :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Créer de nouveaux espaces et liaisons. Acquérir, aménager, accueillir, entretenir, rénover, valoriser sont les verbes forts de la stratégie du Département
  &lt;/li&gt;
  &lt;li&gt;
   Développer des ilots de verdure et de fraicheur en valorisant les délaissés et autres interstices urbains
  &lt;/li&gt;
  &lt;li&gt;
   Générer des partenariats pour étendre son action et créer de nouvelles opportunités
  &lt;/li&gt;
  &lt;li&gt;
   Valoriser les espaces de nature pour leur contribution positive aux enjeux de bien-être en ville, de santé humaine, de protection de la biodiversité et d&amp;#039;adaptation au changement climatique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Réhabilitation
 Paysage</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Présence connue d&amp;#039;habitat remarquable (étude depuis 2000)
  &lt;/li&gt;
  &lt;li&gt;
   Présence connue de flore remarquable en Ile de France (étude depuis 2000)
  &lt;/li&gt;
  &lt;li&gt;
   Présence connue de faune remarquable en Ile de France (étude depuis 2000)
  &lt;/li&gt;
  &lt;li&gt;
   Espace ou continuité identifié dans le SRCE ou une trame verte et bleue locale
  &lt;/li&gt;
  &lt;li&gt;
   Végétation ayant une bonne fonctionnalité écologique (différentes strates, diversité d&amp;#039;espèces, rusticité, habitat et nourriture pour la faune...)
  &lt;/li&gt;
  &lt;li&gt;
   Sol vivant, peu ou pas perturbé et perméable sur au moins les 2/3 du site &amp;#43; gestion du ruissellement urbain ?
  &lt;/li&gt;
  &lt;li&gt;
   Espace ouvert au public, pour les loisirs et sports de plein air, pour la promenade et la détente, pour des activités culturelles et de reconnexion à la nature de plus de 5000 m2
  &lt;/li&gt;
  &lt;li&gt;
   Qualité paysagère contribuant à l&amp;#039;identité du lieu et au patrimoine de la localité
  &lt;/li&gt;
  &lt;li&gt;
   Espace de fraicheur en été (lutte contre les îlots de chaleur urbain)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Hauts-de-Seine</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>http://www.hauts-de-seine.fr/la-strategie-departementale-des-espaces-de-nature</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lionel Lecoeur :
  &lt;a href="mailto:llecoeur&amp;#64;hauts-de-seine.fr" rel="noopener" target="_blank"&gt;
   llecoeur&amp;#64;hauts-de-seine.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>llecoeur@hauts-de-seine.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e81-creer-de-nouveaux-espaces-de-nature-et-liaiso/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>direstion des parcs, du paysage et de l'environnement</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>20/05/2022</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>166014</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Préservation des espèces</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Provence-Alpes-Côte d’Azur est la région de France métropolitaine la plus riche en termes d’espèces : elle abrite 60 à 90 % de la totalité des espèces recensées en France métropolitaine.&lt;/p&gt;
 &lt;p&gt;On y retrouve 65% des espèces végétales, 83 % des oiseaux nicheurs, 87 % des libellules et demoiselles, 63 % d’amphibiens reptiles.&lt;/p&gt;
 &lt;p&gt;Plusieurs d’entre elles ne sont présentes que sur le territoire régional (Vipère d’Orsini, Romulée d’Arnaud…) ce qui confère une responsabilité importante aux acteurs régionaux, et nombreuses sont inscrites sur les listes rouges régionales d’espèces menacées qui évaluent les risques d’extinction des espèces.&lt;br /&gt; &lt;br /&gt; La préservation de ces espèces doit ainsi porter sur les espèces menacées, mais celles dites ordinaires pour lesquelles on constate d’importants déclins et qui constituent un levier de sensibilisation à la préservation de la biodiversité.&lt;br /&gt; &lt;br /&gt; Il s’agit ici de soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P70" s="1" t="inlineStr">
+      <c r="P69" s="1" t="inlineStr">
         <is>
           <t>21/07/2023</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/preservation-des-especes</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-especes-1/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF70" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>23771</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Restaurer les paysages bocagers</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Agriculteur
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Restaurer les paysages bocagers de Bourgogne-Franche-Comté.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La reconstitution du bocage constitue un axe majeur de la politique environnementale régionale. Ce programme en faveur de la plantation et la réhabilitation  de haies, arbres et bosquets en constitue la colonne vertébrale.
 &lt;/p&gt;
 &lt;p&gt;
  Replanter les haies bocagères, restaurer les haies champêtres dégradées ou des bosquets, planter des arbres isolés en prairie ou des alignements d&amp;#039;arbres.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutiendra les projets s&amp;#039;inscrivant dans une démarche qualitative et cohérente avec les enjeux de préservation de la biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.bourgognefranchecomte.fr/node/896</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W70" s="1" t="inlineStr">
         <is>
           <t>https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle=ENV-BOCAGE</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : Dalançon Didier
  &lt;/li&gt;
  &lt;li&gt;
   E-mail : didier.dalancon&amp;#64;bourgognefranchecomte.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.80.44.40.60
  &lt;/li&gt;
  &lt;li&gt;
   Remarques :
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>nathalie.deniaux@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a11-bocage-et-paysages/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>23/01/2020</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>97324</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Schéma départemental des Espaces naturels Sensibles 2021-2026
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département de la Vendée a, depuis les années 1970, mené une politique de protection foncière des milieux naturels, par l&amp;#039;acquisition, la gestion et l&amp;#039;ouverture au public de sites d&amp;#039;intérêt écologique majeur au titre des Espaces Naturels Sensibles. Cette politique a vocation à préserver les habitats naturels remarquables du département et à les valoriser auprès du public (dans le respect de la sensibilité du milieu).
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;occasion de la mise en place de son deuxième schéma départemental des Espaces Naturels Sensibles 2021-2026, le Département a développé de nouvelles actions, qui vont au-delà de la politique d&amp;#039;acquisition historiquement mise en place. Parmi ces nouvelles mesures, un label Espace Naturel Sensible (ENS) est créé pour soutenir les projets de préservation des sites naturels, publics ou privés avec des enjeux forts pour la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Cette reconnaissance permet au Département de fournir un accompagnement technique et financier à tout propriétaire et/ou gestionnaire souhaitant valoriser et participer à la protection de la biodiversité sur son patrimoine foncier grâce au dispositif présenté.
 &lt;/p&gt;
 &lt;p&gt;
  Un site retenu doit faire l&amp;#039;objet d&amp;#039;une convention de labellisation entre le propriétaire du site, le gestionnaire du site (si différent) et le Département fixant les conditions d&amp;#039;attribution du label, le plan global et la participation accordée.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement : 80% HT
 &lt;/p&gt;
 &lt;p&gt;
  Subvention de fonctionnement : 50%  HT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Inventaires naturalistes, études fonctionnelles
  &lt;/li&gt;
  &lt;li&gt;
   Evaluation des enjeux écologiques du site
  &lt;/li&gt;
  &lt;li&gt;
   Rédaction d&amp;#039;un plan de gestion
  &lt;/li&gt;
  &lt;li&gt;
   Animation du plan de gestion
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de restauration des milieux naturels
  &lt;/li&gt;
  &lt;li&gt;
   Gestion des milieux naturels
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;équipements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espaces verts
 Biodiversité
 Paysage
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ne peuvent être présentés au présent dispositif que les sites vendéens au caractère « naturel » ou « semi-naturel » : forêts, landes, zones humides, marais, prairie, dunes, tels qu&amp;#039;identifiés dans le schéma départemental des ENS 2021-2026.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces verts et jardins, ne sont pas concernés.
 &lt;/p&gt;
 &lt;p&gt;
  Les sites candidats doivent justifier d&amp;#039;enjeux écologiques majeurs pour la Vendée : flore, faune, fonge, géotope et/ou habitats naturels patrimoniaux, protection de la qualité des cours d&amp;#039;eau, .... Ces enjeux seront étudiés et évalués par le Département avant validation ou non de la candidature, notamment au regard des données fournies par le candidat, des justificatifs fournis et des données disponibles dans la base de données du Département.
 &lt;/p&gt;
 &lt;p&gt;
  Les sites candidats doivent proposer une ouverture au public qui peut être permanente (ex : aménagement simple d&amp;#039;accueil) ou temporaire (ex : animations sur la thématique de la biodiversité) sur tout ou partie du site, sans que cela ne puisse porter atteinte à la biodiversité et aux milieux naturels.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les subventions d&amp;#039;investissement, les projets éligibles sont les suivants : rédaction d&amp;#039;un plan de gestion ou d&amp;#039;une notice de gestion, opérations de création et restauration d&amp;#039;habitats naturels, opération initiale pour la lutte contre les espèces exotiques envahissantes, création d&amp;#039;ouvrages ou d&amp;#039;infastructures associés directement à la gestion des milieux naturels et création d&amp;#039;équioements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public (hors signalétique ENS spécifique).
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les subventions de fonctionnement, les suivis et études pour l&amp;#039;amélioration des connaissances, l&amp;#039;entretien des habitats et milieux naturels, le développement d&amp;#039;animation et outils de communication pour valoriser le site naturel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Nature et biodiversité
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 48
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:nature&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   nature&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>sophie.gouel@vendee.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4519-accompagner-la-labellisation-des-espaces-natu/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>164223</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser, éduquer et informer du public - Évènement professionnel</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J73" s="1" t="inlineStr">
+      <c r="J72" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
 des ressources en eau et des milieux aquatiques 
 par les acteurs de terrain, les usagers, les jeunes, 
 à la fois dans une dimension globale et locale au 
 plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
 changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
 gestion de l’eau, de transition écologique, 
 d’atténuation et d’adaptation au changement 
 climatique et de préservation de la biodiversité, 
 de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
 parties prenantes dans les projets et soutenir 
 les actions portées par les acteurs locaux dans 
 l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
 en faveur des milieux naturels et de la ressource 
 en eau et participer ainsi à l’émergence de 
 projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
 vigueur, notamment dans le cas des activités économiques).
 Pour être éligibles, les projets doivent :
 &lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
 citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
 programme d’interventions de l’Agence de l’eau,
 &lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
 des publics,
 &lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
 participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
 publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
 faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opération de communication ou 
 d’information des publics permettant 
 de soutenir les objectifs d’intervention 
 de l’Agence de l’eau pour la 
 préservation des ressources en eau et 
 de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-evenement-grand-public/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>30/01/2025</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>164222</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser, éduquer et informer du public - Évènement grand public</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J73" s="1" t="inlineStr">
         <is>
           <t>ou Forfait de 1 000 euros/j ou 1500 euros/2j</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
 des ressources en eau et des milieux aquatiques 
 par les acteurs de terrain, les usagers, les jeunes, 
 à la fois dans une dimension globale et locale au 
 plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
 changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
 gestion de l’eau, de transition écologique, 
 d’atténuation et d’adaptation au changement 
 climatique et de préservation de la biodiversité, 
 de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
 parties prenantes dans les projets et soutenir 
 les actions portées par les acteurs locaux dans 
 l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
 en faveur des milieux naturels et de la ressource 
 en eau et participer ainsi à l’émergence de 
 projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
 vigueur, notamment dans le cas des activités économiques).
 Pour être éligibles, les projets doivent :
 &lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
 citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
 programme d’interventions de l’Agence de l’eau,
 &lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
 des publics,
 &lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
 participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
 publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
 faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opération de communication ou 
 d’information des publics permettant 
 de soutenir les objectifs d’intervention 
 de l’Agence de l’eau pour la 
 préservation des ressources en eau et 
 de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-aaction-ou-programme-de-sensibilisation-de-communication-dinformation-sur-les-enjeux-de-la-politique-de-leau/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>30/01/2025</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>164221</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser, éduquer et informer du public - Action ou programme de sensibilisation, de communication, d'information sur les enjeux de la politique de l'eau</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I75" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J75" s="1" t="inlineStr">
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
 des ressources en eau et des milieux aquatiques 
 par les acteurs de terrain, les usagers, les jeunes, 
 à la fois dans une dimension globale et locale au 
 plus proche de leur territoire de vie ; &lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
 changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
 gestion de l’eau, de transition écologique, 
 d’atténuation et d’adaptation au changement 
 climatique et de préservation de la biodiversité, 
 de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
 parties prenantes dans les projets et soutenir 
 les actions portées par les acteurs locaux dans 
 l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
 en faveur des milieux naturels et de la ressource 
 en eau et participer ainsi à l’émergence de 
 projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ces aides sont accessibles à tout maître d’ouvrage public ou privé (dans le respect de la réglementation en 
 vigueur, notamment dans le cas des activités économiques).
 Pour être éligibles, les projets doivent :
 &lt;br /&gt;• concourir à un objectif de sensibilisation, d’information, de modifications de pratiques, de participation 
 citoyenne… dont les thématiques sont en étroite correspondance avec les priorités portées par le 
 programme d’interventions de l’Agence de l’eau,
 &lt;br /&gt;• contribuer à répondre à des problématiques locales et territoriales, au plus proche du territoire de vie 
 des publics,
 &lt;br /&gt;• faciliter la valorisation des actions menées en faveur des milieux naturels et de la ressource en eau et 
 participer ainsi à l’émergence de projets exemplaires et reproductibles. &lt;/p&gt;&lt;p&gt;Les projets d’envergure, notamment les aménagements ou la création de lieux d’information et d’éducation des 
 publics à l’environnement, à la ressource en eau et à la biodiversité associée doivent être intégrés dans une démarche globale de sensibilisation. L’assiette de l’aide sera étudiée au cas par cas sur la base d’une étude de 
 faisabilité et d’une réflexion pédagogique (approche, démarche, supports, moyens humains et matériels…).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opération de communication ou 
 d’information des publics permettant 
 de soutenir les objectifs d’intervention 
 de l’Agence de l’eau pour la 
 préservation des ressources en eau et 
 de la biodiversité&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-classes-deau-1/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>30/01/2025</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>117506</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des projets de solutions fondées sur la nature pour l'adaptation des territoires au changement climatique</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Programme Nature 2050</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>CDC Biodiversité</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
 Agriculteur
-Association</t>
-[...2 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J75" s="1" t="inlineStr">
         <is>
           <t>Pas de limites minimum ou maximum</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nature 2050 est un programme d&amp;#039;action national porté par CDC Biodiversité et le Fonds Nature 2050, visant
  à co-financer la mise en œuvre de solutions fondées sur la nature (SFN) qui contribueront à horizon 2050, à atteindre les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   préserver et restaurer la biodiversité pour renforcer la stabilité dynamique et la
  résilience des écosystèmes naturels et anthropisés, et ainsi le maintien des services écosystémiques
  ;
  &lt;/li&gt;
  &lt;li&gt;
   atténuer les changements climatiques en renforçant les
  capacités de stockage ou de captage de CO2 ;
  &lt;/li&gt;
  &lt;li&gt;
   et adapter les territoires à ces changements, notamment en limitant leurs
  effets (ex : ilot de chaleur en ville) et les risques naturels (glissement de terrain, érosion,
  inondation, sécheresse, incendie, submersion marine...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces solutions fondées sur la nature favorisent le maintien des services écosystémiques et renforcent la résilience et la viabilité socioéconomique des activités humaines et des territoires à travers les cinq cibles d&amp;#039;actions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -13895,683 +13705,683 @@
  &lt;/li&gt;
  &lt;li&gt;
   Transitions agricole et forestière
  &lt;/li&gt;
  &lt;li&gt;
   Continuités écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Biodiversité en ville
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le programme a été lancé par CDC Biodiversité, entreprise privée à mission et filiale du groupe Caisse des Dépôts et Consignations. Il est également soutenu par le Fonds Nature 2050; fonds de dotation créé en 2019 et dédié au programme.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent répondre à un certain nombre de critères et sont évalués par un comité de pilotage se réunissant chaque trimestre. Le comité de pilotage est composé d&amp;#039;acteurs institutionnels, chercheurs, associations et ONG naturalistes : l&amp;#039;Office Français de la Biodiversité, l&amp;#039;ADEME, Fondation pour la Nature et l&amp;#039;Homme, Muséum National d&amp;#039;Histoire Naturelle, France Nature Environnement, LPO France, l&amp;#039;association des Eco-Maires et CDC Biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  104 projets en France métropolitaine et Outre-Mer sont actuellement soutenus et suivis jusqu&amp;#039;en 2050 par le programme Nature 2050 et sont à retrouver ici :
  &lt;a href="https://www.cdc-biodiversite.fr/realisations/?filter&amp;#61;true&amp;amp;thematique&amp;#61;n50" target="_self"&gt;
   Les Réalisations Nature 2050
  &lt;/a&gt;
 &lt;/p&gt;&lt;p&gt;Nature 2050 est partenaire du Fonds MAIF pour le vivant dans le cadre de l&amp;#039;appel à projets &amp;#34;Fonds MAIF pour le vivant - Nature 2050&amp;#34;. Les informations spécifiques de l&amp;#039;appel à projets sont à retrouver ici : &lt;a href="https://entreprise.maif.fr/engagements/environnement/fonds-maif-pour-le-vivant"&gt;Fonds MAIF pour le vivant - Entreprise MAIF&lt;/a&gt;. Cet appel à projets est distinct du programme Nature 2050, qui reçoit des candidatures au fil de l&amp;#039;eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Quelques exemples de projets soutenus par Nature 2050 :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Renouvellement d&amp;#039;une frênaie chalarosée en boisement adapté aux milieux humides et au changement climatique, Marne (porteur de projet : Néosylva) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-71-foret-de-letang-maupas/" target="_self"&gt;lien&lt;/a&gt; &lt;/li&gt;&lt;li&gt;Restauration de la végétation indigène sur une plage menacée par les espèces exotiques envahissantes afin de recréer un écosystème naturel et autonome, pour favoriser le retour de l’avifaune, des caméléons et tortues marines, et sensibiliser les riverains, La Réunion (porteur de projet : Commune de Saint-Paul) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/54-plage-des-brisants/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   Restauration écologique des hauts de plages aux dunes grises et du fonctionnement des zones côtières atlantiques y compris le maintien du trait de côte, Vendée (porteur: Communauté de communes Océan-Marais de Monts) -
   &lt;a href="https://www.cdc-biodiversite.fr/realisations/dunes-du-pays-de-monts/" rel="noopener" target="_blank"&gt;
    lien
     Ouvre une nouvelle fenêtre
 &lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration de réseaux de haies et de mares bocagères en Normandie afin de lutter contre le ruissellement et l’érosion des sols et favoriser la biodiversité du territoire, Calvados (porteur de projet : Pré-Bocage Intercom) - &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-72-maillage-bocager-normand/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration d&amp;#039;une tourbière pour améliorer la gestion des crues fréquentes et le transport sédimentaire, Savoie (porteur: CEN Savoie) -
   &lt;/span&gt;&lt;a href="https://www.nature2050.com/projet/tourbiere-du-plan-de-leau/" rel="noopener" target="_blank"&gt;
    lien
     Ouvre une nouvelle fenêtre &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ensemble des projets Nature 2050 sont accessibles
  en suivant ce lien : &lt;a href="https://www.cdc-biodiversite.fr/la-carte-des-realisations-nature-2050/"&gt;La carte des réalisations Nature 2050 | CDC Biodiversité&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Friche
 Risques naturels
 Biodiversité
 Paysage
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le porteur de projet doit :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Recourir aux solutions fondées sur la nature ;
  &lt;/li&gt;&lt;li&gt;Adresser les sujets biodiversité, climat et apport socio-économique pour le territoire ;&lt;/li&gt;
  &lt;li&gt;
   Présenter un budget structuré où la participation Nature 2050 se concentre sur les dépenses d&amp;#039;investissement (réalisation des travaux) ;
  &lt;/li&gt;
  &lt;li&gt;
   Démontrer une additionnalité écologique du projet vis-à-vis de l&amp;#039;état initial du site et de la réglementation environnementale (ne pas porter un projet de compensation).
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
    Garantir la pérennité de l&amp;#039;action et l&amp;#039;accès au foncier jusqu&amp;#039;en 2050  ;
   &lt;br /&gt;
  &lt;/li&gt;&lt;li&gt;Etre en capacité de suivre des indicateurs biodiversité, climat et territoire jusqu&amp;#039;en 2050 (voir &lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/09/NATURE2050_Note_explicative_indicateurs.pdf" target="_self"&gt;notice explicative&lt;/a&gt;) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La synthèse des critères d&amp;#039;éligibilité est disponible ici  :
  &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/03/Synthese-des-criteres-deligibilite.pdf" target="_self"&gt;
   Synthèse des critères Nature 2050&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.cdc-biodiversite.fr/le-programme-nature-2050/</t>
         </is>
       </c>
-      <c r="W76" s="1" t="inlineStr">
+      <c r="W75" s="1" t="inlineStr">
         <is>
           <t>https://forms.office.com/Pages/ResponsePage.aspx?id=ZF82kBIJvUqUZn5HFos9OR1cBiGUI5JMst1-1qhoBepUQUZZOUtMMUNISEIxMktHRlRXVjVPT0hBSi4u</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Formulaire de candidature au programme : &lt;a id="menurd2" href="https://forms.office.com/e/GC4BUWGake" rel="noreferrer noopener" target="_blank" title="https://forms.office.com/e/gc4buwgake"&gt;https://forms.office.com/e/GC4BUWGake&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Contact : nature2050&amp;#64;cdc-biodiversite.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>nature2050@cdc-biodiversite.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e60c-soutenir-la-mise-en-place-de-solutions-fondee/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>CDC Biodiversité</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>27/04/2022</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>162365</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de protection, de conservation, de préservation et de gestion des espèces</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Préservation des espèces</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Provence-Alpes-Côte d’Azur est la région de France métropolitaine la plus riche en termes d’espèces : elle abrite 60 à 90 % de la totalité des espèces recensées en France métropolitaine. On y retrouve 65% des espèces végétales, 83 % des oiseaux nicheurs, 87 % des libellules et demoiselles, 63 % d’amphibiens reptiles. Plusieurs d’entre elles ne sont présentes que sur le territoire régional (Vipère d’Orsini, Romulée d’Arnaud…) ce qui confère une responsabilité importante aux acteurs régionaux, et nombreuses sont inscrites sur les listes rouges régionales d’espèces menacées qui évaluent les risques d’extinction des espèces.&lt;br /&gt; La préservation de ces espèces doit ainsi porter sur les espèces menacées, mais celles dites ordinaires pour lesquelles on constate d’importants déclins et qui constituent un levier de sensibilisation à la préservation de la biodiversité.&lt;br /&gt; Il s’agit ici de soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt; &lt;p&gt;&lt;span&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT :&lt;/strong&gt;&lt;br /&gt; Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P77" s="1" t="inlineStr">
+      <c r="P76" s="1" t="inlineStr">
         <is>
           <t>21/07/2023</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;br /&gt; &lt;br /&gt; &lt;span&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT :&lt;/strong&gt;&lt;br /&gt; Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/preservation-des-especes</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-especes/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF77" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
+      <c r="AH76" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>162780</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Adapter les littoraux au changement climatique et favoriser une gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Adaptation des littoraux au changement climatique</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adapter les littoraux au changement climatique et favoriser une gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion&lt;br /&gt; Afin de répondre à ces défis, la Région organise la mise en œuvre du dispositif autour de cinq principaux leviers décrits ci-dessous :&lt;/p&gt;
 &lt;p&gt; La plateforme Monlittoral &lt;a href="https://www.monlittoral.fr/"&gt;https://www.monlittoral.fr/&lt;/a&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Il s’agit d’un outil régional de capitalisation, de valorisation et de diffusion des données relatives à la gestion du trait de côte copiloté depuis janvier 2022 par l’Etat et la Région.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; La plateforme de mobilisation pour des plages de caractères &lt;a href="https://www.act4posidonia.eu/"&gt;https://www.act4posidonia.eu/&lt;/a&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Outil développé dans le cadre d’un projet européen INTERREG MED, il est à destination de l’ensemble des acteurs et usagers des plages de Méditerranée. La plateforme permet de s’engager concrètement en agissant chacun à son niveau pour des plages plus naturelles, des plages de caractère qui respectent le fonctionnement des écosystèmes côtiers et préservent les banquettes de Posidonie.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Des formations et des actions de sensibilisation pour renforcer les capacités des acteurs et faciliter l’acceptabilité sociale du changement à travers :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Un partenariat avec le CNFPT &lt;/li&gt; 	&lt;li&gt;La participation à des projets européens de Coopération Méditerranéenne &lt;/li&gt; 	&lt;li&gt; Des actions de sensibilisation et d’information sur l’adaptation des littoraux au changement climatique et les enjeux érosion et submersion.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;  Une assistance à ingénierie :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Il s’agit dans ce volet de développer une assistance à l’ingénierie auprès des collectivités locales littorales pour les accompagner dans leurs projets d’adaptation au changement climatique par des appuis ponctuel à la définition de projets innovants (Convention CEREMA notamment).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; L’adaptation des littoraux au changement climatique »&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 1 :&lt;/span&gt; Il concerne la définition de stratégies territoriales de gestion du trait de côte &lt;br /&gt; &lt;span&gt;Volet 2 :&lt;/span&gt; Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;br /&gt; &lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 3 :&lt;/span&gt; Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée »&lt;br /&gt; Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt; des syndicats mixtes&lt;/li&gt; 	&lt;li&gt; des établissements publics gestionnaires de sites&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;Les critères suivants sont regardés pour les trois volets :&lt;span&gt; &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Administratif :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Complétude / lettres d’engagement des partenaires ;&lt;/li&gt; 	&lt;li&gt; Faisabilité financière / Caractère raisonnable des dépenses / Cofinancements existants ;&lt;/li&gt; 	&lt;li&gt; Calendrier de l’action / Maturité du projet ;&lt;/li&gt; 	&lt;li&gt; Clarté du dossier.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Environnemental :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Approche écosystémique / cellule hydrosédimentaire / prise en compte du changement climatique à l’horizon 2050/2100 ;&lt;/li&gt; &lt;/ul&gt;
 &lt;ul&gt; 	&lt;li&gt;Solution fondée sur la nature / méthodes souples / Caractère réversible/impact écosystèmes marins / renaturation des sites / Restauration écologique des milieux/ désimpermabilisation des sols ;&lt;/li&gt; 	&lt;li&gt; Implication des habitants et acteurs privés (Concertation et démarche participative) / Actions de sensibilisation et éducation en accompagnement.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Innovation :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Caractère innovant (démarches ou technologies) / Crédibilité de l’expérimentation (principe de précaution) / labellisation / Lien avec la recherche scientifique ;&lt;/li&gt; 	&lt;li&gt; Ambition et exemplarité / Réplicabilité / Transférabilité / Echelle spatiotemporelle adaptée / approche holistique ;&lt;/li&gt; 	&lt;li&gt; Qualité des partenariats/ cohérence ou lien avec d’autres actions conduites sur la commune sur l’interco ou la région.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P78" s="1" t="inlineStr">
+      <c r="P77" s="1" t="inlineStr">
         <is>
           <t>27/05/2024</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères suivants sont regardés pour les trois volets :&lt;span&gt; &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Administratif :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Complétude / lettres d’engagement des partenaires ;&lt;/li&gt; 	&lt;li&gt; Faisabilité financière / Caractère raisonnable des dépenses / Cofinancements existants ;&lt;/li&gt; 	&lt;li&gt; Calendrier de l’action / Maturité du projet ;&lt;/li&gt; 	&lt;li&gt; Clarté du dossier.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Environnemental :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Approche écosystémique / cellule hydrosédimentaire / prise en compte du changement climatique à l’horizon 2050/2100 ;&lt;/li&gt; &lt;/ul&gt;
 &lt;ul&gt; 	&lt;li&gt;Solution fondée sur la nature / méthodes souples / Caractère réversible/impact écosystèmes marins / renaturation des sites / Restauration écologique des milieux/ désimpermabilisation des sols ;&lt;/li&gt; 	&lt;li&gt; Implication des habitants et acteurs privés (Concertation et démarche participative) / Actions de sensibilisation et éducation en accompagnement.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Innovation :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Caractère innovant (démarches ou technologies) / Crédibilité de l’expérimentation (principe de précaution) / labellisation / Lien avec la recherche scientifique ;&lt;/li&gt; 	&lt;li&gt; Ambition et exemplarité / Réplicabilité / Transférabilité / Echelle spatiotemporelle adaptée / approche holistique ;&lt;/li&gt; 	&lt;li&gt; Qualité des partenariats/ cohérence ou lien avec d’autres actions conduites sur la commune sur l’interco ou la région.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/adaptation-des-littoraux-au-changement-climatique-1</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/adaptation-des-littoraux-au-changement-climatique-1/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF78" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
+      <c r="AH77" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>165857</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'adaptation des littoraux au changement climatique</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Adaptation des littoraux au changement climatique</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adapter les littoraux au changement climatique et favoriser une gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion&lt;br /&gt; Afin de répondre à ces défis, la Région organise la mise en œuvre du dispositif autour de cinq principaux leviers décrits ci-dessous :&lt;/p&gt;
 &lt;p&gt; La plateforme Monlittoral &lt;a href="https://www.monlittoral.fr/"&gt;https://www.monlittoral.fr/&lt;/a&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Il s’agit d’un outil régional de capitalisation, de valorisation et de diffusion des données relatives à la gestion du trait de côte copiloté depuis janvier 2022 par l’Etat et la Région.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; La plateforme de mobilisation pour des plages de caractères &lt;a href="https://www.act4posidonia.eu/"&gt;https://www.act4posidonia.eu/&lt;/a&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Outil développé dans le cadre d’un projet européen INTERREG MED, il est à destination de l’ensemble des acteurs et usagers des plages de Méditerranée. La plateforme permet de s’engager concrètement en agissant chacun à son niveau pour des plages plus naturelles, des plages de caractère qui respectent le fonctionnement des écosystèmes côtiers et préservent les banquettes de Posidonie.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Des formations et des actions de sensibilisation pour renforcer les capacités des acteurs et faciliter l’acceptabilité sociale du changement à travers :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Un partenariat avec le CNFPT &lt;/li&gt; 	&lt;li&gt;La participation à des projets européens de Coopération Méditerranéenne &lt;/li&gt; 	&lt;li&gt; Des actions de sensibilisation et d’information sur l’adaptation des littoraux au changement climatique et les enjeux érosion et submersion.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;  Une assistance à ingénierie :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Il s’agit dans ce volet de développer une assistance à l’ingénierie auprès des collectivités locales littorales pour les accompagner dans leurs projets d’adaptation au changement climatique par des appuis ponctuel à la définition de projets innovants (Convention CEREMA notamment).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; L’adaptation des littoraux au changement climatique »&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 1 :&lt;/span&gt; Il concerne la définition de stratégies territoriales de gestion du trait de côte &lt;br /&gt; &lt;span&gt;Volet 2 :&lt;/span&gt; Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;br /&gt; &lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 3 :&lt;/span&gt; Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée »&lt;br /&gt; Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt; des syndicats mixtes&lt;/li&gt; 	&lt;li&gt; des établissements publics gestionnaires de sites&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P79" s="1" t="inlineStr">
+      <c r="P78" s="1" t="inlineStr">
         <is>
           <t>27/05/2024</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères suivants sont regardés pour les trois volets :&lt;span&gt; &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Administratif :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Complétude / lettres d’engagement des partenaires ;&lt;/li&gt; 	&lt;li&gt; Faisabilité financière / Caractère raisonnable des dépenses / Cofinancements existants ;&lt;/li&gt; 	&lt;li&gt; Calendrier de l’action / Maturité du projet ;&lt;/li&gt; 	&lt;li&gt; Clarté du dossier.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Environnemental :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Approche écosystémique / cellule hydrosédimentaire / prise en compte du changement climatique à l’horizon 2050/2100 ;&lt;/li&gt; &lt;/ul&gt;
 &lt;ul&gt; 	&lt;li&gt;Solution fondée sur la nature / méthodes souples / Caractère réversible/impact écosystèmes marins / renaturation des sites / Restauration écologique des milieux/ désimpermabilisation des sols ;&lt;/li&gt; 	&lt;li&gt; Implication des habitants et acteurs privés (Concertation et démarche participative) / Actions de sensibilisation et éducation en accompagnement.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Innovation :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Caractère innovant (démarches ou technologies) / Crédibilité de l’expérimentation (principe de précaution) / labellisation / Lien avec la recherche scientifique ;&lt;/li&gt; 	&lt;li&gt; Ambition et exemplarité / Réplicabilité / Transférabilité / Echelle spatiotemporelle adaptée / approche holistique ;&lt;/li&gt; 	&lt;li&gt; Qualité des partenariats/ cohérence ou lien avec d’autres actions conduites sur la commune sur l’interco ou la région.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/adaptation-des-littoraux-au-changement-climatique-1</t>
         </is>
       </c>
-      <c r="W79" s="1" t="inlineStr">
+      <c r="W78" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ADAPLITTO/depot/simple</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/adaptation-des-littoraux-au-changement-climatique-2/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF79" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>90762</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Créer une Réserve Naturelle Régionale</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Créer une Réserve Naturelle Régionale</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine
 Commission européenne</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      Vous êtes un ou plusieurs propriétaire(s), une collectivité, ou une association et vous désirez vous mobiliser pour la biodiversité en protégeant un espace naturel remarquable.
 La Région peut soutenir votre démarche dans le cadre de sa compétence RNR, et vous accompagner pour classer cet espace. Ce classement, d&amp;#039;une durée de 10 ans, a vocation à protéger et à mettre en valeur le patrimoine naturel.
     &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une démarche encadrée par le
  code de l&amp;#039;environnement
  , ayant pour objectif d&amp;#039;enrayer la perte de biodiversité par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La protection des sites d&amp;#039;intérêt patrimonial fort,
  &lt;/li&gt;
  &lt;li&gt;
   La considération des continuités écologiques au-delà des limites du site,
  &lt;/li&gt;
  &lt;li&gt;
   La création d&amp;#039;un outil de sensibilisation et d&amp;#039;information. La connaissance du grand public est en effet une clé de la protection de la biodiversité.
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -14592,805 +14402,805 @@
  &lt;/li&gt;
  &lt;li&gt;
   un espace d&amp;#039;information et de sensibilisation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une aide financière est mobilisable pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    en phase amont du classement, pour des compléments nécessaires à l&amp;#039;argumentaire scientifique et/ou pour d&amp;#039;éventuels travaux d&amp;#039;urgence avant l&amp;#039;élaboration du plan de gestion,
   &lt;/li&gt;
   &lt;li&gt;
    après le classement, pour l&amp;#039;élaboration et la mise en œuvre du plan de gestion,
   &lt;/li&gt;
   &lt;li&gt;
    après le classement, des animations ou des aménagements à caractère pédagogique.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Transition énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
  Pour les propriétaires, collectivités ou associations de protection du patrimoine naturel, qui se mobilisent pour la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quels critères de classement ?
  &lt;/strong&gt;
  &lt;/p&gt;&lt;p&gt;
   Voici les principaux critères qui seront évalués lors de l&amp;#039;examen de votre dossier.
  &lt;/p&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Critères patrimoniaux et fonctionnels
    &lt;/strong&gt;
    :
    il s&amp;#039;agit de la richesse écologique (espèces d&amp;#039;intérêt patrimonial, habitats remarquables ou objets géologiques particuliers) et/ou de la situation au regard des continuités écologiques. L&amp;#039;évaluation des menaces pour la biodiversité, telles que la fragmentation des milieux, les projets d&amp;#039;urbanisation ou la modification de pratiques agricoles sera aussi étudiée.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Qualité globale du projet
    &lt;/strong&gt;
    :
    Il s&amp;#039;agit de la situation et du contexte local (éléments actuels de connaissance du site (inventaires, études...), implication des acteurs (consensus local, personnes déjà informées, mobilisées...) et situation du site (fragmentation du périmètre, nombre de propriétaires...).
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Critères pédagogiques
    &lt;/strong&gt;
    :
    la Région cherchera à développer dans tout projet de RNR un espace de sensibilisation et d&amp;#039;éducation du public à l&amp;#039;environnement (sites accessibles, riches en éléments pédagogiques, disposant de structures d&amp;#039;accueil ...).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/creer-une-reserve-naturelle-regionale</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 05 49 55 76 65
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6564-creer-une-reserve-naturelle-regionale/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF80" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>165544</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Actions sectorielles et multisectorielles - Start-up</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Actions sectorielles et multisectorielles - Start-up</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>La région Nouvelle-Aquitaine maintient une politique forte de soutien à la création d&amp;#039;entreprises innovantes. Elle repose notamment sur un appui signiﬁcatif octroyé à l&amp;#039;écosystème d&amp;#039;innovation (notamment les technopoles labélisées RETIS) pour permettre un accompagnement qualitatif et personnalisé des porteurs de projet, des actions de promotions de l&amp;#039;innovation et d&amp;#039;animation, pour un écosystème dynamique et collaboratif. Soutenir l’entrepreneuriat et l’accompagnement à la création d’entreprises innovantes (incubation, amorçage, déploiement, accélération),Accompagner les démarches collaboratives et partenariales d’espaces ou d&amp;#039;événements liés à l’innovation, au service des projets de création d’entreprises innovantes.</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>Le montant sera déﬁni en fonction de la nature du bénéﬁciaire, du type d’action mené, des besoins et ressources du projet, ainsi que du plan de ﬁnancement prévisionnel.Dépenses éligiblesCoûts des parcours d’accompagnement, actions collectives, programme d’animation et de promotion,Dépenses d’investissements corporels ou incorporels.En fonction des projets, un financement Feder pourra être mobilisé.</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>Organismes de soutien (incubateur, pépinière, technopoles labellisées, accélérateur, centre de ressources…),Porteurs de projets, publics, privés, du territoire Nouvelle-Aquitaine. Projet :dont la ﬁnalité est d&amp;#039;améliorer les performances des startups du territoire,déployé en coordination avec les acteurs de l&amp;#039;écosystème,au service des enjeux de transitions actuels et à veniret des ﬁlières stratégiques pour la Nouvelle-Aquitaine.</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/actions-sectorielles-et-multisectorielles-start</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>Nous envoyer par mail le descriptif de votre projet à l’adresse suivante :startup-region&amp;#64;nouvelle-aquitaine.frPlan suggéré :Description du contexteCourte présentation du projet: modalités, agenda, objectifs et enjeuxCohérence du projet avec les enjeux de transitions (environnementale, climatique, sociale, économique...) et/ou les priorités stratégiques régionalesRappel de l’historique le cas échéantPrésentation rapide du porteur de projet et des autres parties prenantes (en précisant leur contribution, financière ou autre: apport en prestation, en nature, prêt de locaux…)Plan de financement prévisionnel (dépenses / ressources)</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/actions-sectorielles-et-multisectorielles-start-up/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD81" s="1" t="inlineStr">
+      <c r="AD80" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF81" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>07/12/2025</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>165906</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement durable - volet aménagement</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement durable - volet aménagement</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région souhaite promouvoir la renaturation d’espaces publics intégrant les enjeux d’aménagement durable et d’adaptation au changement climatique afin d’améliorer le cadre de vie et les conforts d’usage pour les habitants (lutte contre les îlots de chaleur, développement des modes actifs notamment), de protéger et renforcer la biodiversité et ses services, ainsi que d’accompagner la transition vers une mobilité décarbonée. Ce soutien se décline sur trois types d’opérations :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;La renaturation d’espaces publics dans le cadre de projets de revitalisation de centres-villes et de quartiers en reconversion ;&lt;/li&gt; 	&lt;li&gt;La requalification des espaces publics dans les zones d’activités économiques ;&lt;/li&gt; 	&lt;li&gt;Les projets d’aménagement en faveur des modes actifs (hors schéma régional des véloroutes).&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P82" s="1" t="inlineStr">
+      <c r="P81" s="1" t="inlineStr">
         <is>
           <t>27/09/2024</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent nécessairement figurer dans les contrats Nos territoires d’abord.&lt;/p&gt;&lt;p&gt;EPCI, communes, établissements publics, syndicats mixtes, SPL&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Sur le volet renaturation d’espaces publics en centre-ville ou quartiers en reconversion : prioritairement les projets dans les centralités du SRADDET, les quartiers de gares ou en lien avec les démarches structurantes portées par la Région et construits sur une réflexion globale des enjeux de l’aménagement (îlots de chaleurs, biodiversité, eaux de pluie, déchets, mobilité, etc.) ;&lt;/li&gt; 	&lt;li&gt;Sur le volet requalification des zones d’activités : uniquement les projets en zones d’activités économiques existantes et d’intérêt communautaire, construits sur une réflexion globale des enjeux de l’aménagement (îlots de chaleurs, biodiversité, eaux de pluie, déchets, mobilité, etc.). L’inscription dans la démarche PARC&amp;#43; est valorisée ;&lt;/li&gt; 	&lt;li&gt;Sur le volet aménagements favorables aux modes actifs : créations, améliorations ou sécurisations d’aménagements cyclables (pistes cyclables, bandes cyclables, voies vertes, etc.) et justifiant d’un intérêt en termes de desserte, d’interconnexion, d’accessibilité ou de report modal. L’inscription dans un document de planification est valorisée.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-lamenagement-durable-volet-amenagement</t>
+        </is>
+      </c>
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENAME/depot/simple</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-amenagement-durable-volet-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>66414</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser et soutenir le développement de l'usage du vélo</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ainsi, en déclinaison de ces ambitions, des objectifs de la loi transition énergétique pour la croissance verte du 19 août 2015 et des orientations du schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET), ce dispositif a pour but de favoriser et soutenir le développement d&amp;#039;une mobilité alternative et décarbonée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets éligibles et montant de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à l&amp;#039;acquisition de vélos électriques (hors usages internes à la collectivité ou l&amp;#039;association) dans le cadre d&amp;#039;une démarche innovante et collective : 25% de la base hors taxes dans la limite de 10 000€,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide au déploiement d&amp;#039;un réseau cohérent de maison du vélo en Normandie : étude sur dossier,
+&lt;/p&gt;
+&lt;p&gt;
+ - Tout projet présentant une démarche complète d&amp;#039;accompagnement au changement et qui s&amp;#039;inscrive dans un écosystème de mobilité et de développement durable : étude sur dossier,
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U82" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>Normandie</t>
         </is>
       </c>
       <c r="V82" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-lamenagement-durable-volet-amenagement</t>
-[...4 lines deleted...]
-          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENAME/depot/simple</t>
+          <t>https://www.normandie.fr/idee-action-mobilite-durable</t>
         </is>
       </c>
       <c r="X82" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ MOBILITÉ DURABLE
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Energies, Environnements et Dévt Durable
+&lt;/p&gt;
+&lt;p&gt;
+ Service Energies renouvelables
+&lt;/p&gt;
+&lt;p&gt;
+ Plages horaires pour les permanences téléphoniques du lundi au jeudi de 13H 30 à 16H30 au numéro suivant : 02 14 47 62 64
+&lt;/p&gt;
+&lt;p&gt;
+ mobilitedurable&amp;#64;normandie.fr
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y82" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>blandine.halle@normandie.fr</t>
         </is>
       </c>
       <c r="Z82" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-amenagement-durable-volet-amenagement/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b75-favoriser-et-soutenir-le-developpement-dune-m/</t>
         </is>
       </c>
       <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
       <c r="AE82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF82" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG82" s="1" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>22/10/2020</t>
         </is>
       </c>
       <c r="AH82" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:34" customHeight="0">
       <c r="A83" s="1">
-        <v>66414</v>
+        <v>164220</v>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Favoriser et soutenir le développement de l'usage du vélo</t>
+          <t>Sensibiliser, éduquer et informer du public - Programme éducatif et de sensibilisation des jeunes et des adultes dans les territoires</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de sensibilisation, d'éducation, de consultation et d'information du public</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Normandie</t>
-[...10 lines deleted...]
-Association</t>
+          <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 50</t>
+        </is>
+      </c>
       <c r="K83" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L83" s="1" t="inlineStr">
-        <is>
-[...152 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contribuer à une prise en compte démultipliée 
 des ressources en eau et des milieux aquatiques 
 par les acteurs de terrain, les usagers, les jeunes, 
 à la fois dans une dimension globale et locale au 
 plus proche de leur territoire de vie ;&lt;/p&gt;&lt;p&gt;Sensibiliser, informer, accompagner au 
 changement de pratiques ; &lt;/p&gt;&lt;p&gt;Constituer un levier pour les politiques de 
 gestion de l’eau, de transition écologique, 
 d’atténuation et d’adaptation au changement 
 climatique et de préservation de la biodiversité, 
 de la santé, … ; &lt;/p&gt;&lt;p&gt;Faciliter la participation des publics comme 
 parties prenantes dans les projets et soutenir 
 les actions portées par les acteurs locaux dans 
 l’intérêt général ; &lt;/p&gt;&lt;p&gt;Contribuer à la valorisation des actions menées 
 en faveur des milieux naturels et de la ressource 
 en eau et participer ainsi à l’émergence de 
 projets exemplaires et reproductibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les projets d’une durée de trois ans, qui visent à sensibiliser les publics sur les enjeux de la ressource 
 en eau et de la biodiversité : eau et santé, eau et atténuation/adaptation au changement climatique, eau et 
 biodiversité, eau et urbanisme résilient, … favorisant une approche territoriale et présentant un programme 
 s’adressant aux jeunes et adultes. Les modalités de gestion sont régies par la fiche thématique « aides à 
 l’animation ». &lt;/p&gt;&lt;p&gt;La création d’outils et/ou de supports pédagogiques intégrés au programme éducatif sera étudiée au cas par cas 
 selon les modalités des actions d’information et de sensibilisation.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Appel à initiatives destiné 
 exclusivement aux associations. &lt;/p&gt;&lt;p&gt;Actions structurées autour des axes 
 définis dans le règlement et ayant pour 
 objectif d’informer, de sensibiliser, 
 d’éduquer les jeunes et les adultes. &lt;/p&gt;&lt;p&gt;Programmation cohérente à moyen 
 terme (trois ans) et selon une approche 
 territoriale facilitant la participation 
 des personnes et permettant 
 également de faire découvrir les 
 richesses des milieux aquatiques et de 
 la biodiversité. &lt;/p&gt;&lt;p&gt;Critères déterminés en cas de 
 dépassement de l’enveloppe 
 financière allouée&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Intervention_en_matiere_de_sensibilisation,_d%E2%80%99education,_de_consultation_et_d%E2%80%99information_du_public-_FICHE_THEMATIQUE.pdf?Archive=264999108217&amp;File=intervention_en_matiere_de_sensibilisation%2C_d%E2%80%99education%2C_de_consultation_et_d%E2%80%99information_du_public__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-eduquer-et-informer-du-public-appel-a-projets-classes-deau/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>30/01/2025</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>156131</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Favoriser la préservation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>PRÉSERVATION DU PATRIMOINE NATUREL</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I85" s="1" t="inlineStr">
+      <c r="I84" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="J84" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 45% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - 60 % pour les projets de clos masure en lien avec le classement UNESCO</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Inciter à la mise en œuvre d&amp;#039;opérations de restauration du patrimoine paysager et environnemental et à préserver la biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études paysagères
  &lt;/li&gt;
  &lt;li&gt;
   Les études préalables à la restauration ou l&amp;#039;aménagement écologique de milieux naturels
   (coteaux calcaires, zones humides, mares...) notamment plans de gestion, inventaires scientifiques, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels
   (réalisation de clôtures, acquisition d&amp;#039;animaux, abris, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Mares :
   Travaux de création ou de restauration de mares, y compris les travaux de reprofilage des berges, d&amp;#039;étanchéification, de plantation de végétaux aquatiques ou rivulaires locaux, de gestion des débits de fuite, clôture et système d&amp;#039;abreuvement pour le bétail etc...
  &lt;/li&gt;
  &lt;li&gt;
   Les aménagements favorables à la biodiversité
   en déclin notamment les insectes, les oiseaux et les micromammifères (nichoirs, perchoirs, hôtels à insectes...)
@@ -15465,3542 +15275,3267 @@
   Plafonds des dépenses subventionnables :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études paysagères, études préalables et  travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Mares : 8.000€ HT par mare
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements favorables à la biodiversité : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de valorisation du patrimoine naturel : 25% du coût du projet global de restauration du milieu naturel
  &lt;/li&gt;
  &lt;li&gt;
   Plantations : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Haies : 18€ HT par mètre linéaire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/preservation-du-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="W85" s="1" t="inlineStr">
+      <c r="W84" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b6b-modele/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>94700</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Réaliser un diagnostic du potentiel de déploiement de l’hydrogène sur votre territoire</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide - « Réalisez un diagnostic du potentiel de déploiement de l&amp;#039;hydrogène sur votre territoire », mis en place par l&amp;#039;ADEME
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Une subvention peut être accordée pour la réalisation d&amp;#039;une étude préalable à un déploiement d&amp;#039;un « écosystème territorial hydrogène », associant production, distribution et usages de l&amp;#039;hydrogène pour l&amp;#039;industrie et la mobilité.
  &lt;br /&gt;
  Bénéficiaires :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Collectivité,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Entreprise,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Association,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Groupement.
   &lt;/li&gt;
  &lt;/ul&gt;
  Accompagnement :
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;étude préalable que vous sous-traiterez à un prestataire sera subventionnée jusqu&amp;#039;à 70 % des dépenses éligibles.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;assiette des dépenses éligibles est plafonnée à 100 000 € pour une étude préalable complète incluant une phase de diagnostic et une phase d&amp;#039;étude de faisabilité,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;assiette des dépenses éligibles de la phase de diagnostic seule ne peut excéder 50 000 €.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions éligibles :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Vous êtes intéressé par le potentiel de l&amp;#039;hydrogène bas carbone/renouvelable comme solution de substitution aux énergies fossiles pour vos activités industrielles ou pour baisser l&amp;#039;empreinte carbone des flux de personnes ou de marchandises sur votre territoire.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Vous envisagez d&amp;#039;investir dans ce type de solutions :
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  1/ vous en êtes au stade de la réflexion,
  &lt;br /&gt;
 &lt;p&gt;
  2/ ou vous avez amorcé un diagnostic et disposez d&amp;#039;une première cartographie des consommateurs potentiels d&amp;#039;hydrogène.
 &lt;/p&gt;
 &lt;p&gt;
  Le présent dispositif de l&amp;#039;ADEME peut vous aider à initier ou approfondir votre étude préalable et à préparer un projet d&amp;#039;investissements éligible pour une candidature à l&amp;#039;appel à projets « Écosystèmes territoriaux hydrogène ».
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agira en priorité d&amp;#039;identifier puis de sécuriser les usages d&amp;#039;hydrogène pour l&amp;#039;industrie ou la mobilité et de dimensionner le projet d&amp;#039;écosystème. La justification de l&amp;#039;usage de l&amp;#039;hydrogène pour la mobilité devra être examinée. L&amp;#039;objectif étant de pouvoir confirmer un potentiel de consommation d&amp;#039;hydrogène vert ou bas carbone équivalent à la production d&amp;#039;un électrolyseur d&amp;#039;au moins 1 MW électrique.
 &lt;/p&gt;
 &lt;p&gt;
  Le prestataire réalisant l&amp;#039;étude doit être une structure externe, indépendante du bénéficiaire et des fournisseurs d&amp;#039;énergie et d&amp;#039;équipements relatifs au déploiement de solutions hydrogène.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/realisez-diagnostic-potentiel-deploiement-lhydrogene-territoire</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez l&amp;#039;ADEME via leur
  &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
   formulaire de contact
  &lt;/a&gt;
  pour en savoir plus sur ce dispositif
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d111-realiser-un-diagnostic-du-potentiel-de-deploi/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>94499</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de connexion à la nature et de conservation de la nature et des espèces</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Fondation Nature &amp; Découvertes</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J87" s="1" t="inlineStr">
+      <c r="J86" s="1" t="inlineStr">
         <is>
           <t>De 6000 à 15000€</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Comités majeurs soutiennent des projets phares et expérimentaux, co-construits avec les associations, répondant aux enjeux forts en matière de biodiversité pour l&amp;#039;un et de pédagogie active au contact de la nature pour l&amp;#039;autre. Chacun est composé d&amp;#039;un jury d&amp;#039;experts de la société civile (scientifiques, pédagogues, spécialistes dans leur domaine) et de salariés Nature &amp;amp; Découvertes naturalistes et passionnés. Chaque comité annuel examine entre 10 et 20 propositions présélectionnées par l&amp;#039;équipe de la Fondation qui seront financés à partir de 6 000 € et jusqu&amp;#039;à 15 000 € pour les projets à portée nationale.
 &lt;/p&gt;
 &lt;p&gt;
  Le comité « Pédagogie active au contact de la nature » soutient des projets référents en matière de connexion à la nature. Il se réunit au mois de juin pour voter les dotations.
 &lt;/p&gt;
 &lt;p&gt;
  Le comité « Biodiversité » soutient de projets référents en matière de conservation de la nature et des espèces. Il se réunit au mois d&amp;#039;octobre pour sélectionner les lauréats.
 &lt;/p&gt;
 &lt;p&gt;
  Le Comité « Coup de main » soutient des initiatives de protection, de sensibilisation et d&amp;#039;éducation à la nature ordinaire ou remarquable en ciblant des projets de terrain à dimension locale, avec une forte part de bénévolat, pour réaliser des actions concrètes.
  Il est composé d&amp;#039;un jury tournant de 20 salariés passionnés de nature issu des équipes de Nature &amp;amp; Découvertes et accompagnés d&amp;#039;experts. Ils se réunissent au fil des saisons : en février, avril, juillet et octobre pour voter le financement des projets compris entre 500 € et 3 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  Dates de dépôt des candidatures : tout au long de l&amp;#039;année.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Fondation finance des demandes se situant sur les territoires français, belge et luxembourgeois. Ces projets sont proposés par des associations à but non lucratifs et concernent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La protection de la nature : Étude, inventaire ou réintroduction en statut précaire de conservation. Aménagement, réhabilitation ou acquisition d&amp;#039;un site naturel, soutien aux initiatives émergentes respectueuses de la biodiversité cultivée. Campagne de sensibilisation à la biodiversité impliquant le grand public ou un public ciblé.
  &lt;/li&gt;
  &lt;li&gt;
   La reconnexion à la nature : Projets menés en pédagogie de projets débouchant sur la réalisation d&amp;#039;outils ou d&amp;#039;action adaptées au public cible.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
 Forêts
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATTENTION, LA FONDATION NE FINANCE PAS LES PROJETS :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   proposés par des personnes individuelles, des structures commerciales ou collectrices d&amp;#039;impôts ;
  &lt;/li&gt;
  &lt;li&gt;
   déjà réalisés lors de l&amp;#039;attribution des subventions ;
  &lt;/li&gt;
  &lt;li&gt;
   à but lucratif, promotionnel ou publicitaire ;
  &lt;/li&gt;
  &lt;li&gt;
   de fin d&amp;#039;études, de thèses ou de mémoires universitaires ;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;édition de livre ou de film ;
  &lt;/li&gt;
  &lt;li&gt;
   à caractère personnel comme un voyage, un tour du monde, une participation à un rallye...
  &lt;/li&gt;
  &lt;li&gt;
   événementiels (festivals, rencontres, classes vertes...).
  &lt;/li&gt;
 &lt;/ul&gt;
 REMARQUE : LES PROJETS À CARACTÈRE SOCIAL ET/OU SOCIÉTAL SONT LES BIENVENUS TANT QUE L&amp;#039;OBJECTIF PRINCIPAL RESTE CENTRÉ SUR LA PROTECTION OU LA DÉCOUVERTE DE LA BIODIVERSITÉ DE PROXIMITÉ.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://fondation.natureetdecouvertes.com/les-projets/les-dispositifs-de-la-fondation/</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W86" s="1" t="inlineStr">
         <is>
           <t>https://fondation-nature-decouvertes.optimytool.com/fr/user/login/</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour candidater :
  &lt;a href="https://fondation-nature-decouvertes.optimytool.com/fr/user/login/" rel="noopener" target="_blank"&gt;
   https://fondation-nature-decouvertes.optimytool.com/fr/user/login/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>flavie.berdu@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ace8-soutien-aux-projets-par-la-fondation-nature-e/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB87" s="1" t="inlineStr">
+      <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>23/06/2021</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>164186</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Protéger les espèces menacées</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I88" s="1" t="inlineStr">
+      <c r="I87" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J88" s="1" t="inlineStr">
+      <c r="J87" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions éligibles sont les actions opérationnelles ciblées dans des plans d’actions nationaux, régionaux, ou
 de bassin en faveur d’espèces emblématiques des milieux aquatiques, humides ou encore prairiaux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes réalisées en régie (voir
 modalités reprises dans la fiche
 relative aux actions, études et
 travaux réalisées par les moyens
 propres du bénéficiaire ; &lt;/li&gt;&lt;li&gt;Etudes réalisées en prestation
 externalisée ; &lt;/li&gt;&lt;li&gt;Travaux réalisés en régie (voir
 modalités reprises dans la fiche
 relative aux actions, études et
 travaux réalisées par les moyens
 propres du bénéficiaire) ; &lt;/li&gt;&lt;li&gt;Travaux réalisés en prestation
 externalisée&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-trame-bocagere/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>164185</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame verte - Trame bocagère</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I89" s="1" t="inlineStr">
+      <c r="I88" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J89" s="1" t="inlineStr">
+      <c r="J88" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Au titre des nombreux co-bénéfices pour la biodiversité et la gestion de l’eau sur les versants, la mise en place
 d’opérations de plantations agroécologiques, et en particulier la plantation de haies champêtres et diversifiées
 dans un objectif de reconstitution de corridors écologiques est éligible. &lt;/p&gt;&lt;p&gt;Ces opérations peuvent être mises en œuvre en complément des opérations de limitation des ruissellements
 sur les versants. &lt;/p&gt;&lt;p&gt;Dans l’objectif d’un maintien pérenne de ces actions de plantations, sont éligibles :
 &lt;br /&gt;• Les actions d’élaboration de plans de gestion durables des haies (ou assimilées) ;
 &lt;br /&gt;• Et l’ensemble des frais liés à la bonne reprise de ces plantations. &lt;/p&gt;&lt;p&gt;Des plantations, à titre plus ponctuel, peuvent être éligibles, constituant en effet un premier pas d’un réseau
 écologique sur les bassins versants.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Actions ponctuelles de plantations de haies, sans
 lien direct avec la restauration de corridors
 écologiques&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Travaux de plantations réalisés en
 régie (voir modalités reprises dans
 la fiche relative aux actions,
 études et travaux réalisées par les
 moyens propres du bénéficiaire)
 et frais associés ; &lt;/p&gt;&lt;p&gt;- Travaux réalisés en prestation
 externalisée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Actions intégrées dans un programme global
 (restauration de milieux naturels, restauration de la
 trame verte, prévention des risques intégrée à
 l’échelle d’un bassin versant, …)&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Travaux de plantations réalisés en
 régie (voir modalités reprises dans
 la fiche relative aux actions,
 études et travaux réalisées par les
 moyens propres du bénéficiaire)
 et frais associés ;
 &lt;br /&gt;- Travaux réalisés en prestation
 externalisée et frais associés.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-trame-prairiale/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>164184</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame verte - Trame prairiale</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I90" s="1" t="inlineStr">
+      <c r="I89" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J90" s="1" t="inlineStr">
+      <c r="J89" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions ciblées par l’Agence de l’eau visent à maintenir l’ensemble des surfaces prairiales, et en particulier
 les prairies les plus sensibles et les plus remarquables (prairies reconnues d’intérêt écologique), ainsi qu’à
 développer leur potentiel écologique. &lt;/p&gt;&lt;p&gt;Ces actions peuvent être mises en lien avec le panel d’outils disponibles et éligibles définis dans la fiche relative
 aux modalités d’intervention dans le domaine des actions de lutte contre les pollutions d’origine agricole et
 assimilée. &lt;/p&gt;&lt;p&gt;Enfin, afin de renforcer la préservation des surfaces en herbe sur des secteurs ciblés à forts enjeux, l’Agence de
 l’eau accompagne la mise en place de plans « herbe » territorialisés, autour d’une collectivité, des éleveurs et
 des prairies de ce territoire. &lt;/p&gt;&lt;p&gt;Ces secteurs prioritaires sont l’occasion, autour de l’objectif de maintenir les prairies, de mettre en commun
 l’ensemble des outils d’ores et déjà disponibles au travers de cette fiche thématique, ainsi que ceux disponibles
 dans le cadre de la lutte contre les pollutions d’origine agricole et assimilée, pour concilier l’ensemble des enjeux
 locaux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions de maîtrise foncière,
 d’études, de travaux&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-plans-deau/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>164183</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue - Plans d'eau</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J90" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les plans d’eau, qu’ils soient naturels ou artificiels se trouvent aujourd’hui à la croisée des enjeux : biodiversité,
 qualité d’eau, quantité d’eau, activités humaines, … &lt;/p&gt;&lt;p&gt;Considérés à la fois comme des milieux aquatiques (présence d’eau permanente au sein d’une colonne d’eau),
 et des milieux humides (zones de transition entre le milieu aquatique et le milieu terrestre, en particulier au
 niveau des berges), ils sont par ailleurs le support de nombreux usages économiques (industriels, agricoles,
 piscicoles, hydroélectrique, navigation, …) ou de loisirs sur le bassin. Ils subissent, de fait, de nombreuses
 pressions qui altèrent leur morphologie, leur hydrologie, ainsi que la qualité de l’eau. &lt;/p&gt;&lt;p&gt;Les actions accompagnées par l’Agence de l’eau s’inscrivent pleinement dans un objectif de conciliation
 d’usages, en mettant particulièrement l’accent sur la restauration des fonctionnalités de ces milieux particuliers
 et du bon fonctionnement de leur bassin versant, tout en anticipant les effets du changement climatique sur
 ces milieux et sur les activités qui s’y exercent. Les plans d’eau prioritairement visés sont les plans d’eau identifiés
 dans le cadre de la Directive cadre sur l’eau (&amp;gt;50 ha de surface)
 9
 , les étangs patrimoniaux intégrés aux zones
 humides remarquables du Schéma Directeur d’Aménagement et de Gestion des Eaux, les plans d’eau
 stratégiques pour la ressource en eau, … &lt;/p&gt;&lt;p&gt;Afin de pouvoir intervenir durablement sur ces milieux et anticiper leur évolution et les usages futurs, les actions
 de l’Agence de l’eau visent à leur permettre de retrouver un fonctionnement optimal par :
 &lt;br /&gt;• L’identification et la compréhension d’éventuels dysfonctionnements et de leur origine ;
 &lt;br /&gt;• La mise en œuvre d’actions préventives, visant la limitation ou la réduction des causes de ces
 dysfonctionnements ;
 &lt;br /&gt;• La préservation des milieux les plus fonctionnels ;
 &lt;br /&gt;• La renaturation des milieux dégradés ou artificiels. &lt;/p&gt;&lt;p&gt;Ces actions seront conduites en visant à limiter les effets négatifs des plans d’eau sur les cours d’eau (qualité de
 l’eau, température, continuité écologique, invasions biologiques, …) voire en mettant en place une gestion des
 plans d’eau qui permette de contribuer à l’amélioration du fonctionnement des cours d’eau (soutien d’étiage
 par exemple).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;À ce titre, les actions curatives, notamment les actions visant les espèces végétales et/ou algales proliférantes
 (hors espèces exotiques envahissantes (cf. article 4.6.2), ne sont pas éligibles. Seront privilégiées les études et
 actions visant à identifier et lutter contre les dysfonctionnements à l’origine de ces proliférations. &lt;/p&gt;&lt;p&gt;Par ailleurs, et afin d’anticiper toute problématique ultérieure liée notamment au changement climatique, sont
 éligibles les études stratégiques ainsi que les études de gouvernance visant à atteindre dans la durée, un équilibre
 entre enjeux de biodiversité, enjeux de qualité et de quantité d’eau, et enjeux de partage de la ressource.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions de maîtrise foncière,
 d’études, de travaux&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-milieux-humides/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>164182</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue - Milieux humides</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I92" s="1" t="inlineStr">
+      <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J92" s="1" t="inlineStr">
+      <c r="J91" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les milieux humides sont des atouts précieux pour les territoires. Dépeints depuis des siècles comme des milieux
 hostiles ou encore insalubres, ils sont pourtant le support d’enjeux majeurs et essentiels dans le cycle de l’eau et
 pour la biodiversité. Le frein à leur disparition, le maintien de leurs fonctionnalités, ainsi que leur restauration
 voire leur recréation constitue une priorité pour l’Agence de l’eau. &lt;/p&gt;&lt;p&gt;L’Agence de l’eau vise à aider les opérations permettant de restaurer les fonctionnalités des milieux humides et
 de leur aire d’influence, en particulier lorsque ces zones ont été altérées, dégradées ou détruites. &lt;/p&gt;&lt;p&gt;Dans le cadre d’un regard global sur la trame bleue, les actions de restauration ou de création de mares, y
 compris dans le cadre de différents usages sont éligibles et encouragées en vue de la reconstitution d’un réseau
 fonctionnel.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions de maîtrise foncière,
 d’études, de travaux &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-prevention-des-risques/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>164177</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue - Prévention des risques</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse
 Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
+      <c r="I92" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J93" s="1" t="inlineStr">
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La réduction de la vulnérabilité aux risques d’inondation par débordement de cours d’eau et par ruissellement
 dans le bassin versant, au sens de la protection des biens et des personnes, n’entre pas dans le champ
 d’intervention de l’Agence de l’eau. Toutefois, dans un souci d’approche globale et intégrée des bassins versants, les programmes de gestion des risques qui concilient la régulation hydraulique et la préservation/restauration
 des fonctionnalités des milieux naturels sont éligibles. &lt;/p&gt;&lt;p&gt;Sont ainsi concernées les opérations « mixtes », alliant approches hydraulique et écologique :
 &lt;br /&gt;• Permettant, en priorité, d’intervenir sur les causes des inondations, en particulier sur les
 dysfonctionnements hydrauliques à l’échelle des bassins versants (accélération des écoulements
 amont, point de blocage aval, ...) ;
 &lt;br /&gt;• Contribuant à la réduction des risques et des aléas tout en intégrant la préservation/restauration des
 milieux naturels d’une part et à l’infiltration des eaux dans les sols et nappes phréatiques d’autre part,
 en particulier par l’implantation de haies sur les versants, d’infrastructures naturelles constituant des
 rugosités et freins à l’écoulement, ... ;
 &lt;br /&gt;• Constituant une réponse adaptée à la hauteur des enjeux hydrauliques au regard d’un niveau de risque
 identifié et d’une approche coûts/bénéfices ;
 &lt;br /&gt;• S’inscrivant dans un programme global intégrant les enjeux de préservation et de restauration de la
 fonctionnalité des milieux naturels. &lt;/p&gt;&lt;p&gt;L’éligibilité des projets, et des actions qui en découlent, sera conditionnée à la préservation du milieu,
 particulièrement sur les secteurs en bon état écologique qui présentent un bon fonctionnement
 hydromorphologique et/ou des zones humides remarquables, ainsi qu’à la restauration des écosystèmes
 dégradés dans le périmètre du projet. &lt;/p&gt;&lt;p&gt;L’Agence de l’eau peut soutenir les actions rustiques et diffuses sur les bassins versants permettant de limiter les
 ruissellements, de mieux infiltrer l’eau, ainsi que les ouvrages hydrauliques plus lourds permettant le
 ralentissement dynamique des crues en zone alluviale si ces ouvrages respectent les critères énoncés
 précédemment. &lt;/p&gt;&lt;p&gt;Au titre de la gestion des risques d’inondations et de ruissellements, sont ainsi éligibles les actions :
 &lt;br /&gt;• De reconquête de zones d’expansion naturelles des crues incluant des actions de maîtrise foncière
 (article 4.2.2), de suppression ou de recul/déplacement de digues et merlons, de restauration de milieux
 alluviaux et en particulier de prairies humides, ... ;
 &lt;br /&gt;• De reconstitution de « rugosités » en bordure de cours d’eau ou de fossés ou sur les versants : mise en
 place de bandes enherbées au-delà des mesures règlementaires en vigueur dans ce domaine,
 plantations de haies et ripisylves, création de zones humides tampons, fermeture des drains et
 reconstitution de milieux humides, recul des sorties de drains avec création de zones tampons, ... ; &lt;br /&gt;• De création de zones de ralentissement dynamique des crues par l’aménagement de barrages/digues
 en travers du lit majeur qui utilisent le caractère déjà inondable des terrains en augmentant la capacité
 d’inondation. Les travaux de protection des biens et des personnes rendus nécessaires par ces zones de
 sur-inondation sont également éligibles. &lt;/p&gt;&lt;p&gt;A l’inverse, le champ d’intervention de l’Agence de l’eau ne concerne pas, sauf cas très particuliers évoqués ci-dessus, les actions de protections localisées des biens et des personnes liées aux programmes de gestion des
 inondations (digues latérales, murs de protection à proximité des habitations, ...) ainsi que la création de bassins
 de stockage hydraulique des crues et ruissellements ne reposant pas sur la fonctionnalité des milieux.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Eligibilité conditionnée à la mise
 en œuvre d’opérations mixtes,
 alliant approches hydraulique et
 écologique&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-continuite-ecologique-aquatique/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>164175</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue et préserver la continuité écologique aquatique</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I94" s="1" t="inlineStr">
+      <c r="I93" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 100</t>
         </is>
       </c>
-      <c r="J94" s="1" t="inlineStr">
+      <c r="J93" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/p&gt;&lt;p&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/p&gt;&lt;p&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux éligibles concernent les aménagements en faveur du transport sédimentaire et les dispositifs de
 franchissement pour la faune piscicole en privilégiant des solutions réversibles et rustiques. Les projets éligibles
 devront aboutir à une amélioration des migrations piscicoles, tant à la montaison qu’à la dévalaison, en rapport
 avec les enjeux recensés sur le site en question (espèces cibles, frayères, ...). Les aménagements éligibles sont notamment :
 &lt;br /&gt;• Pour la montaison : les rivières artificielles de contournement, les rampes en enrochements, les passes
 à poissons (à bassins successifs, à échancrures, ...) ; &lt;br /&gt;• Pour la dévalaison : les dispositifs donnant une garantie de résultat quant à l’amélioration des conditions
 de dévalaison piscicole, à examiner au cas par cas selon les solutions techniques proposées. Ces
 dispositifs pour la dévalaison sont accompagnés s’ils sont entrepris sur des ouvrages existants
 uniquement et qui présentent déjà un équipement efficace pour la montaison ou, dans le cas contraire,
 s’ils sont couplés à la mise en place de ce type de dispositif ;
 &lt;br /&gt;• Pour la gestion du transport sédimentaire : les opérations d’amélioration du transport sédimentaire sont
 également éligibles si elles répondent à des enjeux et à des mesures précisément définis et justifiés par
 des études préalables. Les interventions auront pour but de restaurer le fonctionnement naturel du
 cours d’eau : recharge sédimentaire de milieux à l’aval, rééquilibrage de la dynamique du cours d’eau et
 du profil en long, ... En revanche, les aménagements liés au fonctionnement ou à l’entretien des
 ouvrages, qui consistent par exemple en un désengravement ponctuel des retenues ou des organes
 hydrauliques, ou en un remplacement d’ouvrages vétustes permettant déjà le transit sédimentaire, ne
 sont pas éligibles aux aides de l’Agence de l’eau.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aménagements d’ouvrages permanents liés à un franchissement de cours d’eau par une route, un sentier,
 une piste, ..., sont éligibles s’il est démontré que les ouvrages concernés constituent des obstacles significatifs à
 la continuité écologique (buse mal calée, radier de pont générant une chute, ...). Les
 reconstructions/réhabilitations de ce type d’ouvrages, notamment lorsqu’ils visent uniquement l’amélioration
 de la capacité hydraulique ou la rénovation de structures anciennes ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;Pour réduire significativement les impacts des ouvrages sur le milieu, Les travaux éligibles sont :
 &lt;br /&gt;• L’ensemble des techniques (arasement partiel ou complet, échancrure complètement ouverte sur le lit
 mineur, contournement d’ouvrages ou de plans d’eau en barrage par détournement de la majeure
 partie du débit dans le chenal de contournement, ...) qui permettent de limiter significativement voire
 de supprimer les impacts des ouvrages sur le milieu (réduction très sensible de la côte de retenue et
 diminution de manière significative de l’effet de remous hydraulique et sédimentaire en amont) et en
 améliorant leur transparence hydraulique ;
 &lt;br /&gt;• Les mesures d’accompagnement rendues nécessaires par les effets de ces aménagements (baisse du
 niveau d’eau, reprise d’érosion, réaménagement ou confortement d’infrastructures, ...), en amont et en
 aval sur le tronçon de cours d’eau concerné et au sein de son lit majeur.
 Ces opérations seront autant que possible privilégiées par rapport à l’équipement en passe à poissons.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les solutions d’effacement d’ouvrages et les mesures d’accompagnement rendues nécessaires par les effets de
 ces aménagements pourront être financées sur :
 &lt;br /&gt;• Les cours d’eau non classés et ceux classés en liste 1 au titre de l’article L.214-17 du Code de
 l’environnement ;
 &lt;br /&gt;• Les cours d’eau classés en liste 2, sous réserve d’un avis favorable de la police de l’eau, dans le cadre
 réglementaire permis par l’article L.214-17 (obligations relatives à la circulation des poissons migrateurs
 et au transport suffisant des sédiments sur les cours d’eau classés en liste 2 et cas particulier des moulins
 à eau), l’article L.214-3-1 (remise en état de sites), l’article L.211-7 (motifs de sécurité civile) et l’article
 L.214-17-1 (procédures de conciliation) du Code de l’environnement. Ces travaux doivent permettre de
 limiter voire de supprimer les impacts des ouvrages sur les milieux naturels, en privilégiant les solutions d’effacement lorsque leur faisabilité est démontrée et qu’elles constituent les solutions les plus
 intéressantes et efficientes recueillant l’accord des propriétaires des ouvrages.
 Ces opérations seront autant que possible privilégiées par rapport à l’équipement en passe à poissons, et
 notamment sur les ouvrages de faible portée et ne tirant pas d’usage du fait qu’ils font obstacle à l’écoulement
 naturel des eaux : buses, ponceaux, radiers, ouvrages routiers, ...&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre réglementaire
 autorisé&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-reconquete-des-habitats-et-gestion-du-bassin-versant/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>164172</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux prioritaires du bassin versant</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans l’objectif de préservation pérenne des fonctionnalités des milieux prioritaires, que ce soient les milieux les
 plus préservés, ou les milieux ayant bénéficié d’opération de restauration, les opérations de gestion
 conservatoire et d’entretien définies dans un plan de gestion en cours de validité sont éligibles. &lt;/p&gt;&lt;p&gt;À titre d’expérimentation et de retour d’expérience, les opérations de suivi des fonctionnalités des milieux
 humides peuvent également être éligibles, en particulier dans le cadre de méthodologies reconnues à l’échelle
 de bassin ou à l’échelle nationale.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux réalisés en régie (voir
 modalités reprises dans la fiche
 relative aux actions, études et
 travaux réalisées par les moyens
 propres du bénéficiaire) ; &lt;/li&gt;&lt;li&gt;Travaux réalisés en prestation
 externalisée ; &lt;/li&gt;&lt;li&gt;Investissements nécessaires à la
 mise en œuvre des actions du
 plan de gestion.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-preservation-des-milieux-remarquables-1/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>164169</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux dégradés en vue de leur restauration</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I96" s="1" t="inlineStr">
+      <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J96" s="1" t="inlineStr">
+      <c r="J95" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions de maîtrise foncière (acquisition, bail emphytéotique, obligations réelles
 environnementales, ...) s’inscrivant dans une perspective de reconstitution de milieux, de restauration de leurs
 fonctions écologiques, ou de reconstitution de corridors écologiques. &lt;/p&gt;&lt;p&gt;Sont notamment visées la maîtrise foncière des milieux riverains de cours d’eau pour faciliter les travaux de
 renaturation, d’expansion de crues, la maîtrise foncière de milieux naturels et notamment humides dégradés en
 vue de la restauration de leurs fonctionnalités, la maîtrise foncière des milieux ouverts et particulièrement des
 prairies, présentant des fonctionnalités importantes pour la qualité de l’eau et/ou la biodiversité. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Maîtrise foncière pérenne et frais
 associés&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-preservation-des-milieux-remarquables/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>164167</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux remarquables</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I97" s="1" t="inlineStr">
+      <c r="I96" s="1" t="inlineStr">
         <is>
           <t> Min : 80 Max : 100</t>
         </is>
       </c>
-      <c r="J97" s="1" t="inlineStr">
+      <c r="J96" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alors que les menaces sur la biodiversité et sur le fonctionnement des écosystèmes se font de plus en plus
 prégnantes, la politique de l’Agence de l’eau en faveur des milieux naturels vise à protéger de façon pérenne les
 milieux aux fonctionnalités préservées, à la qualité écologique reconnue, voire dans certains cas vulnérables ou
 menacés de dégradations, et qui jouent un rôle important dans le fonctionnement du bassin versant. &lt;/p&gt;&lt;p&gt;Ainsi, dans ce cadre, les actions éligibles sont les actions de maîtrise foncière (acquisition, bail emphytéotique,
 obligations réelles environnementales, etc.) et les actions pérennes de maîtrise d’usage visant à préserver :
 En priorité les zones humides remarquables du Schéma Direction d’Aménagement et de Gestion des Eaux
 et les zones humides d’intérêt écologique reconnu (Natura 2000, Espace Naturel Sensible, Réserves Naturelles,
 ...), ainsi que leur aire d’influence ; &lt;/p&gt;&lt;p&gt;Les réservoirs de biodiversité de la Trame Verte et Bleue, tels qu’identifiés par des études et diagnostics
 territoriaux (inventaires de zones humides, études de Trame Verte et Bleue, etc.) et documents de planification
 d’échelle régionale à locale (SDAGE, SRADDET, SCOT, PLUi7
 , ...) ; &lt;/p&gt;&lt;p&gt;Ainsi que les milieux plus « ordinaires », ou de grands ensembles fonctionnels rendant des services
 écosystémiques et qui contribuent au bon fonctionnement du bassin versant et à la préservation des ressources
 en eau.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maîtrise foncière pérenne et frais
 associés ; &lt;/li&gt;&lt;li&gt;Maîtrise d’usage pérenne, et frais
 associés.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-etudes/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>162303</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Permettre de financer l’achat et la plantation d’arbres, d’arbustes et arbrisseaux en milieu urbain</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Nature ta ville</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La présence de la nature en milieu urbain est reconnue dans son rôle de préservation de la biodiversité, d&amp;#039;amélioration du cadre de vie, d&amp;#039;attractivité, de lutte contre la pollution atmosphérique et d&amp;#039;atténuation des effets du changement climatique. Le dispositif permet de financer l’achat et la plantation d’arbres, d’arbustes et arbrisseaux en milieu urbain à l’exclusion de toutes autres dépenses (systèmes d’arrosage, aménagements paysagers, achat et plantation de plantes, aménagements urbains types dallages, trottoirs, etc.). La région soutient également les prestations de conseil et d’assistance techniques des opérations de plantation et de restauration (localisation, choix des essences, périodes de réalisation…) et la formation du personnel en charge de l’entretien des espaces verts.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment syndicats mixtes), établissements publics, groupements d’intérêts publics, gestionnaires d’espaces naturels, associations, entreprises.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Il sera exigé des essences autochtones, de type « végétal local » ou équivalent, dont les garanties de reprises sont optimales. La plantation ne devra pas utiliser d’espèces exotiques envahissantes et d’espèces fortement allergènes (cyprès).&lt;/li&gt; 	&lt;li&gt;S’inscrire dans une réflexion stratégique mettant en avant la politique de biodiversité ancrée dans le projet de territoire, avec notamment un mode de gestion détaillé et pérenne (gestion en eau raisonné, économe en moyen humain, etc.).&lt;/li&gt; 	&lt;li&gt;Projet intégré dans une politique globale de désimperméabilisation.&lt;/li&gt; 	&lt;li&gt;Projet accompagné d’actions de communication &amp;amp; sensibilisation à destination à minima du grand public.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Règlement complet du dispositif disponible sur demande (cf. adresse mail de contact).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P98" s="1" t="inlineStr">
+      <c r="P97" s="1" t="inlineStr">
         <is>
           <t>21/07/2023</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Il sera exigé des essences autochtones, de type « végétal local » ou équivalent, dont les garanties de reprises sont optimales. La plantation ne devra pas utiliser d’espèces exotiques envahissantes et d’espèces fortement allergènes (cyprès).&lt;/li&gt; 	&lt;li&gt;S’inscrire dans une réflexion stratégique mettant en avant la politique de biodiversité ancrée dans le projet de territoire, avec notamment un mode de gestion détaillé et pérenne (gestion en eau raisonné, économe en moyen humain, etc.).&lt;/li&gt; 	&lt;li&gt;Projet intégré dans une politique globale de désimperméabilisation.&lt;/li&gt; 	&lt;li&gt;Projet accompagné d’actions de communication &amp;amp; sensibilisation à destination à minima du grand public.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/nature-ta-ville</t>
         </is>
       </c>
-      <c r="W98" s="1" t="inlineStr">
+      <c r="W97" s="1" t="inlineStr">
         <is>
           <t>subventionsenligne.maregionsud.fr</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:naturetaville&amp;#64;maregionsud.fr"&gt;naturetaville&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/nature-ta-ville/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF98" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
+      <c r="AH97" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>165260</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Restaurer des habitats, frayères pour des espèces inféodées aux milieux aquatiques, humides ou marins (travaux)</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Travaux de restaurations des habitats, frayères pour des espèces inféodées aux milieux aquatiques, humides ou marins</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I99" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient les travaux de restauration 
 des milieux dégradés, des aires protégées et des continuités 
 écologiques, telles que les trames verte et bleue, afin de limiter les 
 pressions exercées sur les écosystèmes et de lutter contre l’érosion de 
 la biodiversité. Ce soutien vise à favoriser le retour ou le maintien 
 des espèces menacées inféodées aux milieux aquatiques, humides et 
 marins.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P99" s="1" t="inlineStr">
+      <c r="P98" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q99" s="1" t="inlineStr">
+      <c r="Q98" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions financées sont exclusivement en lien avec une espèce 
 inféodée aux milieux aquatiques ou humides ou marins et doivent être 
 décrites soit :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;dans un plan national d’action (PNA) ou dans un plan régional d’action (PRA),&lt;/li&gt;&lt;li&gt;dans la liste rouge UICN (union internationale pour la conservation de la nature) nationale « menacée de disparition ».&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Les actions interviennent prioritairement :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;dans le cadre d’une démarche territoriale de l’agence de l’eau,&lt;/li&gt;&lt;li&gt;ou d’une démarche structurée et reconnue sur la biodiversité.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Les actions doivent être conformes aux préconisations des différents documents en lien avec l’espèce cible.&lt;/p&gt;
 &lt;p&gt;L’acquisition foncière préalable aux travaux est soumise à l’existence ou à la préparation d’un plan de gestion associé.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq5-travaux-de-restaurations-des-habitats-frayeres-pour-des-esp.html</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale.
  &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-des-habitats-frayeres-pour-des-especes-infeodees-aux-milieux-aquatiques-humides-ou-marins-travaux/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC99" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-      <c r="A100" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>165259</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Restaurer des habitats pour favoriser le retour ou le maintien des espèces menacées inféodées aux milieux aquatiques, humides et marins (études)</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Études préalables aux travaux de restauration des habitats</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I100" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient les études préalables à la 
 restauration des milieux dégradés, des aires protégées et des 
 continuités écologiques, telles que les trames verte et bleue, afin de 
 limiter les pressions exercées sur les écosystèmes et de lutter contre 
 l’érosion de la biodiversité. Ce soutien vise à favoriser le retour ou 
 le maintien des espèces menacées inféodées aux milieux aquatiques, 
 humides et marins.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P100" s="1" t="inlineStr">
+      <c r="P99" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q100" s="1" t="inlineStr">
+      <c r="Q99" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions financées sont exclusivement en lien avec une espèce 
 inféodée aux milieux aquatiques ou humides ou marins et doivent être 
 décrites soit :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;dans un plan national d’action (PNA) ou dans un plan régional d’action (PRA),&lt;/li&gt;&lt;li&gt;dans la liste rouge UICN (union internationale pour la conservation de la nature) nationale « menacée de disparition ».&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Les actions interviennent prioritairement :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;dans le cadre d’une démarche territoriale de l’agence de l’eau,&lt;/li&gt;&lt;li&gt;ou d’une démarche structurée et reconnue sur la biodiversité.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Les actions doivent être conformes aux préconisations des différents documents en lien avec l’espèce cible.&lt;/p&gt;
 &lt;p&gt;Le cahier des charges de l’étude doit comporter une déclinaison 
 opérationnelle de celle-ci (plan de gestion, recommandation envers 
 l’espèce présente etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq5-etudes-prealables-aux-travaux-de-restauration-des-habitats.html</t>
         </is>
       </c>
-      <c r="W100" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale.
  &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-des-habitats-pour-favoriser-le-retour-ou-le-maintien-des-especes-menacees-infeodees-aux-milieux-aquatiques-humides-et-marins-etudes/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>165258</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Restaurer de façon pérenne les fonctionnalités des habitats naturels marins et littoraux (études et travaux)</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Études et travaux de restauration active des fonctionnalités des habitats naturels littoraux et marins</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I101" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient des travaux de restauration 
 pérenne des fonctionnalités des habitats naturels marins et littoraux 
 (réintroduction d’espèces ingénieurs ou pionnières), lorsque les 
 pressions responsables des dégradations sont maitrisées. Une forte 
 attention sera portée à la non-artificialisation des milieux naturels 
 par les travaux mis en œuvre.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P101" s="1" t="inlineStr">
+      <c r="P100" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q101" s="1" t="inlineStr">
+      <c r="Q100" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études préalables fournissent des préconisations pour la 
 définition et la mise en œuvre d’opérations de réduction des pressions 
 et de restauration des habitats.&lt;/p&gt;
 &lt;p&gt;Les opérations et travaux devront avoir obtenu les autorisations 
 nécessaires auprès des services de l’État et/ou des propriétaires 
 privés.&lt;/p&gt;
 &lt;p&gt;Les actions doivent être inscrites dans le cadre de la stratégie du 
 territoire ou de démarches structurées et reconnues pour la biodiversité
  telles qu’une stratégie ou un programme d’actions du territoire ou un 
 plan de gestion des aires protégées concernées.  &lt;/p&gt;
 &lt;p&gt;Le bénéficiaire prévoit de réunir un comité de pilotage une fois par 
 an pour présenter les avancées du projet à l’agence de l’eau, aux 
 partenaires et aux porteurs de la démarche territoriale locale (ex. 
 contrat, schéma d’aménagement et de gestion des eaux, aires marines 
 protégées, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq4-etudes-et-travaux-de-restauration-active-des-fonctionnalite.html</t>
         </is>
       </c>
-      <c r="W101" s="1" t="inlineStr">
+      <c r="W100" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale.
  &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-de-facon-perenne-les-fonctionnalites-des-habitats-naturels-marins-et-littoraux-etudes-et-travaux/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>165257</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Réduire ou éviter les pressions sur les habitats littoraux et marins (études et travaux)</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Études et travaux contribuant à réduire ou éviter les pressions sur les habitats littoraux et marins</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
+      <c r="I101" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau accompagne la réalisation d’opérations ambitieuses 
 visant à préserver ou restaurer des habitats naturels marins 
 fonctionnels. Ces opérations doivent permettre la réduction ou la 
 suppression pérenne des pressions physiques responsables de la 
 dégradation des milieux littoraux et marins.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P102" s="1" t="inlineStr">
+      <c r="P101" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q102" s="1" t="inlineStr">
+      <c r="Q101" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études préalables fournissent des préconisations pour la 
 définition et la mise en œuvre d’opérations de réduction des pressions 
 et de restauration des habitats.&lt;/p&gt;
 &lt;p&gt;Les opérations et travaux devront avoir obtenu les autorisations 
 nécessaires auprès des services de l’État et/ou des propriétaires 
 privés.&lt;/p&gt;
 &lt;p&gt;Les actions doivent être inscrites dans le cadre de la stratégie du 
 territoire ou de démarches structurées et reconnues pour la biodiversité
  telles qu’une stratégie ou un programme d’actions du territoire ou un 
 plan de gestion des aires protégées concernées.  &lt;/p&gt;
 &lt;p&gt;Le bénéficiaire prévoit de réunir un comité de pilotage une fois par 
 an pour présenter les avancées du projet à l’agence de l’eau, aux 
 partenaires et aux porteurs de la démarche territoriale locale (ex. 
 contrat, schéma d’aménagement et de gestion des eaux, aires marines 
 protégées, etc.).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq4-etudes-et-travaux-contribuant-a-reduire-ou-eviter-les-press.html</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
+      <c r="W101" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reduire-ou-eviter-les-pressions-sur-les-habitats-littoraux-et-marins-etudes-et-travaux/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>105341</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Accompagner des collectivités pour obtenir le label Station Verte</t>
         </is>
       </c>
-      <c r="C103" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Station Verte</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Fédération des Stations Vertes</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Accompagner des communes touristiques à se positionner sur l&amp;#039;écotourisme en s&amp;#039;appuyant sur le label Station Verte, porteur de valeurs autour d&amp;#039;un tourisme de proximité, à visage humain, respectueux  du cadre de vie et des terroirs,
  &lt;/li&gt;
  &lt;li&gt;
   Développer avec les Stations Vertes des offres de séjours et de loisirs de type nature en lien avec l&amp;#039;écotourisme et d&amp;#039;itinérances douces,
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner les Stations Vertes dans la mise en avant du label et dans la démarche écotouristique,
  &lt;/li&gt;
  &lt;li&gt;
   Renforcer les liens et le rapprochement entre communes labellisées
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer à la préservation des terroirs et à leur dynamisme économique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lien vers la plaquette :
  &lt;a href="https://drive.google.com/file/d/1yvkR5rVYC9dPzt7iw9zgC0cZpqU3xmnh/view" rel="noopener" target="_blank"&gt;
   https://drive.google.com/file/d/1yvkR5rVYC9dPzt7iw9zgC0cZpqU3xmnh/view
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les DécouVertes de Flora l&amp;#039;écotouriste : une invitation à vivre des expériences écotouristiques dans nos Stations Vertes &amp;#61;&amp;gt; flora.stationverte.com
  &lt;/li&gt;
  &lt;li&gt;
   Les Escapades inter Stations Vertes : mettre en réseau des élus et techniciens des communes labellisées pour construire des itinéraires en mode slow tourisme &amp;#61;&amp;gt; exemple des Escapades à vélo dans 10 Stations Vertes du PNR des Ballons des Vosges
   &lt;a rel="noopener" target="_blank"&gt;
    bit.ly/2AA77vk
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Quant au territoire souhaitant candidater au label Station Verte :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être une commune de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   avoir un office de tourisme investi sur le territoire de la commune candidate au label Station Verte
  &lt;/li&gt;
  &lt;li&gt;
   mener au moins 2 actions en faveur de l&amp;#039;éducation à l&amp;#039;environnement tant auprès des habitants que de touristes
  &lt;/li&gt;
  &lt;li&gt;
   mener au moins 2 actions en faveur de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   avoir au moins un restaurant et un commerce mettant à l&amp;#039;honneur les produits du terroir en circuits courts
  &lt;/li&gt;
  &lt;li&gt;
   avoir 2 modes d&amp;#039;hébergements classés, marqués ou labellisés
  &lt;/li&gt;
  &lt;li&gt;
   proposer une offre de déplacements doux
  &lt;/li&gt;
  &lt;li&gt;
   avoir une démarche écoresponsable et impliquer les socioprofessionnels et acteurs associatifs, notamment l&amp;#039;AAPPMMA
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accessibilité pour tous
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.stationverte.com/fr/obtenir-le-label-station-verte_45.html</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  BERNEZ Philippe, Directeur de la Fédération des Stations Vertes
 &lt;/p&gt;
 &lt;p&gt;
  Tél. 06.80.30.50.65 philippe.bernez&amp;#64;stationverte.com
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>philippe.bernez@stationverte.com</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5c2-accompagner-des-collectivites-pour-obtenir-le/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB102" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Fédération des Stations Vertes</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>08/12/2021</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-[...275 lines deleted...]
-      <c r="A105" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>165809</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C105" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et les villages</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Renaturation des villes et des villages</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F105" s="1" t="inlineStr">
+      <c r="F103" s="1" t="inlineStr">
         <is>
           <t>Agences de l'eau
 Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
 Préfectures de département
 Préfectures de région</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I105" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
 renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
 d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
 d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
 dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
 ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
 de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
 infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Qualité de l'air
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P105" s="1" t="inlineStr">
+      <c r="P103" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q105" s="1" t="inlineStr">
+      <c r="Q103" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
 mesure concerne la France métropolitaine, les départements et régions
 d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
 porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les collectivités territoriales
      et leurs groupements ;&lt;/li&gt;
  &lt;li&gt;Les établissements publics
      locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
      locales) ; &lt;/li&gt;
  &lt;li&gt;Les établissements publics
      de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
  &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
  &lt;li&gt;Les associations et entreprises,
      sous réserve que le projet présente un intérêt général et qu’il soit
      explicitement soutenu par la collectivité compétente en matière
      d’urbanisme et d’aménagement.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt; Le
 projet peut faire l’objet d’un « co-portage » avec un partenaire
 (notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
 éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Préservent ou recréent des
      espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
  &lt;li&gt;Sont situés au sein ou en
      continuité d’un espace urbanisé ;&lt;/li&gt;
@@ -19028,961 +18563,961 @@
 &lt;/ul&gt;&lt;p&gt;La
 renaturation doit avant tout renforcer la fonctionnalité écologique de
 l’écosystème, et renforcer la biodiversité locale dans son
 ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
 mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Des subventions d’études de
      diagnostic territorial et de stratégie de
      résilience climatique et de renaturation, dans le cadre de l’élaboration
      des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
      PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
      PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
      quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
      chaleur urbain, afin notamment d’identifier les quartiers prioritaires
      pour les opérations de renaturation ;&lt;/li&gt;
  &lt;li&gt;Des études préalables à la conception de projets développant
      des solutions fondées sur la nature, ainsi que leur évaluation dans le
      temps ; &lt;/li&gt;
 &lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
         </is>
       </c>
-      <c r="W105" s="1" t="inlineStr">
+      <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>163650</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Soutenir les filières de la pêche et de l’aquaculture sur la période 2021 – 2027 au travers du FEAMPA</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Pêche et aquaculture - FEAMPA 2021/2027</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Union Européenne et la Région Nouvelle-Aquitaine soutiennent les filières de la pêche et de l’aquaculture sur la période 2021 – 2027 au travers du FEAMPA (Fonds européen pour les affaires maritimes, la pêche et l’aquaculture).
 Toutes les informations ci-après sont susceptibles d&amp;#039;évoluer. Les modalités (bénéficiaires, critères et montants) seront précisées suite à l&amp;#039;adoption du Programme National FEAMPA, prévue pour le second semestre 2022. Soutenir :
 	une pêche responsable d’un point de vue environnemental, attractive et à forte valeur ajoutée,
 	la protection et la restauration des écosystèmes marins et littoraux,
 	une aquaculture exemplaire en matière d’environnement, de qualité sanitaire et d’innovation,
 	la valorisation et la transformation des produits et coproduits de la pêche et de l’aquaculture,
 	le développement d’une économie bleue durable dans le cadre du développement locale mené par les acteurs locaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères seront précisés suite à l&amp;#039;adoption du Programme National FEAMPA, prévue pour le second semestre 2022.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Transition énergétique
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R106" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Union Européenne et la Région Nouvelle-Aquitaine soutiennent les filières de la pêche et de l’aquaculture sur la période 2021 – 2027 au travers du FEAMPA (Fonds européen pour les affaires maritimes, la pêche et l’aquaculture).
 Toutes les informations ci-après sont susceptibles d&amp;#039;évoluer. Les modalités (bénéficiaires, critères et montants) seront précisées suite à l&amp;#039;adoption du Programme National FEAMPA, prévue pour le second semestre 2022. Soutenir :
 	une pêche responsable d’un point de vue environnemental, attractive et à forte valeur ajoutée,
 	la protection et la restauration des écosystèmes marins et littoraux,
 	une aquaculture exemplaire en matière d’environnement, de qualité sanitaire et d’innovation,
 	la valorisation et la transformation des produits et coproduits de la pêche et de l’aquaculture,
 	le développement d’une économie bleue durable dans le cadre du développement locale mené par les acteurs locaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/peche-et-aquaculture-feampa-20212027</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Union Européenne et la Région Nouvelle-Aquitaine soutiennent les filières de la pêche et de l’aquaculture sur la période 2021 – 2027 au travers du FEAMPA (Fonds européen pour les affaires maritimes, la pêche et l’aquaculture).
 Toutes les informations ci-après sont susceptibles d&amp;#039;évoluer. Les modalités (bénéficiaires, critères et montants) seront précisées suite à l&amp;#039;adoption du Programme National FEAMPA, prévue pour le second semestre 2022. Soutenir :
 	une pêche responsable d’un point de vue environnemental, attractive et à forte valeur ajoutée,
 	la protection et la restauration des écosystèmes marins et littoraux,
 	une aquaculture exemplaire en matière d’environnement, de qualité sanitaire et d’innovation,
 	la valorisation et la transformation des produits et coproduits de la pêche et de l’aquaculture,
 	le développement d’une économie bleue durable dans le cadre du développement locale mené par les acteurs locaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/peche-et-aquaculture-feampa-2021-2027/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD106" s="1" t="inlineStr">
+      <c r="AD104" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF106" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>166013</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Financer l’achat et la plantation d’arbres, d’arbustes et arbrisseaux en milieu urbain</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Nature ta ville</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La présence de la nature en milieu urbain est reconnue dans son rôle de préservation de la biodiversité, d&amp;#039;amélioration du cadre de vie, d&amp;#039;attractivité, de lutte contre la pollution atmosphérique et d&amp;#039;atténuation des effets du changement climatique.&lt;/p&gt;
 &lt;p&gt;Le dispositif permet de financer l’achat et la plantation d’arbres, d’arbustes et arbrisseaux en milieu urbain à l’exclusion de toutes autres dépenses (systèmes d’arrosage, aménagements paysagers, achat et plantation de plantes, aménagements urbains types dallages, trottoirs, etc.). La région soutient également les prestations de conseil et d’assistance techniques des opérations de plantation et de restauration (localisation, choix des essences, périodes de réalisation…) et la formation du personnel en charge de l’entretien des espaces verts.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P107" s="1" t="inlineStr">
+      <c r="P105" s="1" t="inlineStr">
         <is>
           <t>21/07/2023</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Collectivités et leurs groupements (notamment syndicats mixtes), établissements publics, groupements d’intérêts publics, gestionnaires d’espaces naturels, associations, entreprises.&lt;/p&gt;&lt;ul&gt; 	&lt;li&gt;Il sera exigé des essences autochtones, de type « végétal local » ou équivalent, dont les garanties de reprises sont optimales. La plantation ne devra pas utiliser d’espèces exotiques envahissantes et d’espèces fortement allergènes (cyprès).&lt;/li&gt; 	&lt;li&gt;S’inscrire dans une réflexion stratégique mettant en avant la politique de biodiversité ancrée dans le projet de territoire, avec notamment un mode de gestion détaillé et pérenne (gestion en eau raisonné, économe en moyen humain, etc.).&lt;/li&gt; 	&lt;li&gt;Projet intégré dans une politique globale de désimperméabilisation.&lt;/li&gt; 	&lt;li&gt;Projet accompagné d’actions de communication &amp;amp; sensibilisation à destination à minima du grand public.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/nature-ta-ville</t>
         </is>
       </c>
-      <c r="W107" s="1" t="inlineStr">
+      <c r="W105" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_NATUREVIL/depot/simple</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:naturetaville&amp;#64;maregionsud.fr"&gt;naturetaville&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/nature-ta-ville-1/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF107" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>162531</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Valoriser et préserver le patrimoine culturel et naturel</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
+      <c r="C106" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Coutances</t>
         </is>
       </c>
-      <c r="F108" s="1" t="inlineStr">
+      <c r="F106" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I108" s="1" t="inlineStr">
+      <c r="I106" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J108" s="1" t="inlineStr">
+      <c r="J106" s="1" t="inlineStr">
         <is>
           <t>1 € de co-financement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Événements culturels ou
 actions permettant l’accès à la culture à des publics habituellement éloignés
 de l’offre culturelle existante. &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions visant à préserver,
 restaurer, aménager et/ou valoriser le petit patrimoine bâti dans le but d’y
 accueillir du public : protection, valorisation ; actions
 d’acquisition, de restauration et de réhabilitation ; mise en son et
 lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions visant à préserver,
 restaurer, aménager et/ou valoriser la biodiversité et les systèmes naturels :&lt;span&gt; &lt;/span&gt;renaturation,
 protection, valorisation ; actions d’acquisition, de restauration et de réhabilitation ; mise en son
 et lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions de valorisation et de
 sensibilisation du public sur le patrimoine culturel et/ou naturel du
 territoire : expositions, circuits découverte, visites commentées, animations, ateliers
 et matériels pédagogiques ; éducation à l’histoire du territoire et à ses
 spécificités ; actions de connaissances (inventaires) et de partage de
 connaissances, … &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accompagner les
 professionnels sur ces thématiques de valorisation et préservation du
 patrimoine (actions de formation).&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;On entend par petit patrimoine bâti les lavoirs,
 moulins, pressoirs, bornes historiques, canaux d&amp;#039;irrigation, chapelles, croix
 de chemin, fontaines, fours à pain, oratoires, ponts ruraux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P108" s="1" t="inlineStr">
+      <c r="P106" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q108" s="1" t="inlineStr">
+      <c r="Q106" s="1" t="inlineStr">
         <is>
           <t>12/12/2027</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le territoire du Pays de Coutances a un patrimoine naturel et culturel
 unique mais trop souvent méconnu par les habitants et les visiteurs. La
 protection et la préservation du patrimoine naturel et culturel passe par un
 plus grand partage de la connaissance de ces richesses patrimoniales. &amp;#34;On
 protège mieux, en effet, ce qu’on connait&amp;#34;. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Cette fiche-action vise donc à soutenir les initiatives qui permettront
 d’accroitre les connaissances des habitants et des visiteurs sur la
 biodiversité et les systèmes naturels, l’histoire du territoire et son
 patrimoine. Les actions permettant de toucher plus spécifiquement un public
 habituellement éloigné des offres culturelles ou de sensibilisation à
 l’environnement seront particulièrement appréciées.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances
 est présent à vos côtés pour vous aider à constituer le dossier et vous
 accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
 et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
 &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/adapter-le-bati-existant-fiche-action-4/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB108" s="1" t="inlineStr">
+      <c r="AB106" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts
 Rénovation de l’éclairage public
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>Coutances mer et bocage</t>
         </is>
       </c>
-      <c r="AD108" s="1" t="inlineStr">
+      <c r="AD106" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>26/04/2024</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E109" s="1" t="inlineStr">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>165828</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les communes</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Nos communes d'abord</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L109" s="1" t="inlineStr">
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à soutenir les projets des communes permettant de décliner opérationnellement les objectifs régionaux en termes de sobriété foncière, d’aménagement durable et de transition énergétique et écologique. Il s’agit également d’accompagner les démarches de revitalisation des centres-anciens et de sobriété énergétique menées par les communes qu’il s’agisse d’étude ou de travaux.&lt;/p&gt; &lt;p&gt;Ce dispositif s&amp;#039;adresse aux communes.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P107" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="Q107" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif s&amp;#039;adresse aux communes.&lt;/p&gt;&lt;p&gt;Quatre types d’opérations sont concernées :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les études concernant la rénovation énergétique et le management de l’énergie des bâtiments tertiaires publics.&lt;/li&gt; 	&lt;li&gt;Les projets de renaturation des espaces publics intégrant les enjeux de lutte contre les ilots de chaleur, de gestion de la ressource en eau et du pluvial, d’urbanisme favorable à la santé et de biodiversité.&lt;/li&gt; 	&lt;li&gt;Les projets de réhabilitation énergétique de bâtiments et d’équipements publics s’inscrivant dans des démarches de rénovation globale.&lt;/li&gt; 	&lt;li&gt;Les études et acquisitions foncières (patrimoine bâti) dans la mesure où elles sont liées aux projets listés ci-dessus.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les communes de moins de 1 500 habitants (population DGF) peuvent bénéficier d’un dossier supplémentaire dans le cadre de ce dispositif par an pour soutenir des opérations d’investissement prioritaires et indispensables au maintien et au renforcement de la dynamique des communes concernées et de la sobriété énergétique.&lt;/p&gt; &lt;p&gt;Dépôt en ligne du dossier de demande de subvention sur la plateforme dédiée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nos-communes-dabord</t>
+        </is>
+      </c>
+      <c r="W107" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_COMMUVERT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nos-communes-d-abord/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>166256</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>AMI Redirection écologique des zones commerciales</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>AMI Redirection écologique des zones commerciales</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dans un contexte de changement climatique accéléré et de raréfaction des ressources naturelles, il convient de s’interroger sur le devenir des zones commerciales notamment périurbaines. Souvent monofonctionnelles, centrées sur l’usage de la voiture individuelle, composées de bâtiments énergivores, maillées de vastes parkings surdimensionnés, etc., elles cumulent des fragilités et sont génératrices de nombreuses externalités négatives. Tout ceci les qualifie prioritairement pour une restructuration voire une requalification complète de leurs usages.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; C’est pourquoi la Région, au regard des objectifs qu’elle s’est donnée dans le cadre de son Schéma Régional d’Aménagement, de Développement Durable et d’Egalité des Territoires et de son plan Climat, propose de soutenir des démarches de « redirection écologique » visant à rendre ce modèle économique et d’aménagement plus compatible avec les limites écologiques actuelles et à venir des territoires. Le but est de renforcer la durabilité et la résilience de ces espaces face aux bouleversements socio-économiques et environnementaux déjà à l’œuvre.&lt;/p&gt; &lt;p&gt;Au titre de leur compétence en matière d’aménagement de l’espace, seuls les établissements publics de coopération intercommunale (EPCI) peuvent candidater. Néanmoins, les actions précisées dans le cadre de leur candidature peuvent être portées par :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les communes ;&lt;/li&gt; 	&lt;li&gt;les syndicats mixtes ;&lt;/li&gt; 	&lt;li&gt;les sociétés publiques locales (SPL) ou sociétés d’économie mixte (SEM) pour le compte de la collectivité dans le cadre d’un mandat de délégation de maitrise d’ouvrage ou d’une concession d’aménagement.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L&amp;#039;étude doit viser au moins trois des objectifs ci-dessous :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;inciter à la mixité fonctionnelle de ces espaces périphériques (services, logements, bureaux, parcs, activités économiques, espaces naturels/agricoles…) visant à conserver leur vocation commerciale dans des modalités plus durables ;&lt;/li&gt; 	&lt;li&gt;optimiser l’usage des surfaces artificialisées dans une logique de sobriété foncière et d’intensification des usages ;&lt;/li&gt; 	&lt;li&gt;améliorer l’intégration de ces zones dans le tissu urbain, notamment en repensant et en diversifiant les mobilités ;&lt;/li&gt; 	&lt;li&gt;adapter le territoire aux enjeux environnementaux et climatiques (respect de la biodiversité, nature en ville, traitement des îlots de chaleur, mobilités douces et logistique décarbonée, bâtiments à faible impact carbone, réversibilité du bâti, mesures d’adaptation au changement climatique…) ;&lt;/li&gt; 	&lt;li&gt;améliorer la qualité paysagère et architecturale des entrées de ville.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P109" s="1" t="inlineStr">
+      <c r="P108" s="1" t="inlineStr">
         <is>
           <t>10/03/2026</t>
         </is>
       </c>
-      <c r="Q109" s="1" t="inlineStr">
+      <c r="Q108" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;étude doit viser au moins trois des objectifs ci-dessous :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;inciter à la mixité fonctionnelle de ces espaces périphériques (services, logements, bureaux, parcs, activités économiques, espaces naturels/agricoles…) visant à conserver leur vocation commerciale dans des modalités plus durables ;&lt;/li&gt; 	&lt;li&gt;optimiser l’usage des surfaces artificialisées dans une logique de sobriété foncière et d’intensification des usages ;&lt;/li&gt; 	&lt;li&gt;améliorer l’intégration de ces zones dans le tissu urbain, notamment en repensant et en diversifiant les mobilités ;&lt;/li&gt; 	&lt;li&gt;adapter le territoire aux enjeux environnementaux et climatiques (respect de la biodiversité, nature en ville, traitement des îlots de chaleur, mobilités douces et logistique décarbonée, bâtiments à faible impact carbone, réversibilité du bâti, mesures d’adaptation au changement climatique…) ;&lt;/li&gt; 	&lt;li&gt;améliorer la qualité paysagère et architecturale des entrées de ville.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail sur la boite &lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt; en envoyant les pièces indiquées ci-dessus &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/ami-redirection-ecologique-des-zones-commerciales</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt; sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ami-redirection-ecologique-des-zones-commerciales/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF109" s="1" t="inlineStr">
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG109" s="1" t="inlineStr">
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>05/04/2026</t>
         </is>
       </c>
-      <c r="AH109" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-[...135 lines deleted...]
-      <c r="A111" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
         <v>156133</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Soutenir les petits aménagements publics extérieurs</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>PETITS AMÉNAGEMENTS EXTÉRIEURS DES COMMUNES DE MOINS DE 5 000 HABITANTS</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I111" s="1" t="inlineStr">
+      <c r="I109" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale.</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider aux opérations de petits aménagements publics extérieurs visant à améliorer, embellir ou végétaliser le cadre de vie, à favoriser la biodiversité et à lutter contre les îlots de chaleur.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 5.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes si le projet concerne une commune de moins de 5.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les dépenses d&amp;#039;investissement pour les projets
   d&amp;#039;aménagements publics, répartis dans les 3 items suivants :
 &lt;/p&gt;&lt;ul&gt;
  &lt;li&gt;
   Aménagement: petit square, places, placettes (végétalisation, maçonnerie paysagère, revêtement perméable des sols, clôture et accessibilité), canisette, création d&amp;#039;îlots de fraîcheur sur l&amp;#039;espace public, structures d&amp;#039;ombrage, matériaux poreux à faible absorption de chaleur...)
@@ -20017,207 +19552,207 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les réseaux divers et dépenses d&amp;#039;éclairage public,
  &lt;/li&gt;
  &lt;li&gt;
   Les aires de jeux, les abribus, le mobilier ornemental, les fermes pédagogiques,&lt;/li&gt;&lt;li&gt;Le renouvellement des plantations, l&amp;#039;entretien courant&lt;/li&gt;&lt;li&gt;Les plantations annuelles&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Conditions d’éligibilité :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au moins 2 items de dépenses, chaque item ne pouvant représenter moins de 20 % de la dépense globale,&lt;/li&gt;&lt;li&gt;Selon la nature du projet, les normes d’accessibilité PMR devront être respectées.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses éligibles : 8.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses éligibles : 50.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB: Les communes et EPCI peuvent déposer plusieurs dossiers dans un délai de deux ans à compter de la première décision attributive de subvention, dans la limite de 50.000 € HT de dépenses éligibles cumulées (travaux/acquisition).
 &lt;/p&gt;&lt;p&gt;L’aide n’est pas cumulable avec une autre aide du Département portant sur les mêmes objets.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/petits-amenagements-exterieurs-des-communes-de-moins-de-5-000-habitants/</t>
         </is>
       </c>
-      <c r="W111" s="1" t="inlineStr">
+      <c r="W109" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f6a9-modele/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB111" s="1" t="inlineStr">
+      <c r="AB109" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
+      <c r="AC109" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
         <is>
           <t>04/12/2023</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>120964</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Réserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Eau et milieux aquatiques et humides</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements,
  &lt;/li&gt;
  &lt;li&gt;
   Associations,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics,
  &lt;/li&gt;
  &lt;li&gt;
   Bailleurs sociaux publics ou privés,
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   Universités et organismes de recherche,établissements d&amp;#039;enseignement,
  &lt;/li&gt;
  &lt;li&gt;
   Toute autre personne publique, para publique ou privée intervenant dans le cadre d&amp;#039;une maîtrise d&amp;#039;ouvrage déléguée.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -20269,332 +19804,501 @@
  &lt;li&gt;
   Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les candidats peuvent déposer leur dossier en permanence sur
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de leurs projets et en amont du dépôt de candidature, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/eau-et-milieux-aquatiques-et-humides</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   eau-tramevertetbleue&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0586-eau-et-milieux-aquatiques-et-humides/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF112" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>165882</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Mener des recherches et expérimentations agricoles</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Recherche Expérimentation Agricole</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif de ce dispositif est de faciliter la mise en œuvre des actions régionales de recherche expérimentation en agriculture, dernière étape expérimentale avant la diffusion de connaissances nouvelles, la mise en place de protocoles expérimentaux pertinents et les modalités de diffusions adaptées. Soutenir pour certaines filières l’acquisition de références technico-économiques.&lt;/p&gt; &lt;p&gt;Établissements reconnus et compétents à l’échelle régionale pour porter des actions de recherche expérimentation :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Stations d’expérimentations ;&lt;/li&gt; 	&lt;li&gt;Structures de développement agricole ;&lt;/li&gt; 	&lt;li&gt;Organisations professionnelles agricoles ;&lt;/li&gt; 	&lt;li&gt;Instituts ou centres techniques.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Agriculture et agroalimentaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P113" s="1" t="inlineStr">
+      <c r="P111" s="1" t="inlineStr">
         <is>
           <t>22/07/2024</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour être éligibles, les projets doivent répondre aux thématiques suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;action de recherche appliquée portant sur des problématiques impactant directement la performance économique et/ou sociale et/ou environnementale des exploitations agricoles ;&lt;/li&gt; 	&lt;li&gt;porter sur un enjeu qualifié de prioritaire dans le cadre des comités de filières ;&lt;/li&gt; 	&lt;li&gt;adhésion de la structure à l’écosystème régional de Recherche - Expérimentation animé par la Chambre Régionale d’Agriculture (forum des techniciens, coordination des démarches, incitation aux projets inter filières et partage des informations à l’échelle régionale, …) ;&lt;/li&gt; 	&lt;li&gt;programme d’action devant émarger au minimum à 4 des 6 priorités régionales : 	&lt;ul&gt; 		&lt;li&gt;enjeux liés au changement climatique ;&lt;/li&gt; 		&lt;li&gt;enjeux agro-environnementaux ;&lt;/li&gt; 		&lt;li&gt;enjeux outils numériques ;&lt;/li&gt; 		&lt;li&gt;mise en œuvre d’essais directement sur les exploitations agricoles ;&lt;/li&gt; 		&lt;li&gt;satisfaction des consommateurs sur les aspects santé, plaisir et sécurité alimentaire ;&lt;/li&gt; 		&lt;li&gt;collaboration à la création d’un centre de ressource régional agro météo/irrigation/machinisme.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dossiers doivent être déposés en ligne &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/recherche-experimentation-agricole</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a&gt;www.maregionsud.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;Allo Région : &lt;a href="tel:0491575757"&gt;04.91.57.57.57.&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/recherche-experimentation-agricole/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF113" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>164344</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des actions de coopération internationale - solidarité internationale</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Interventions dans le domaine de la coopération internationale</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J112" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Objectifs de la politique :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en oeuvre d&amp;#039;une solidarité internationale&lt;/li&gt;&lt;li&gt;Mise en oeuvre d&amp;#039;actions de coopération institutionnelle&lt;/li&gt;&lt;li&gt;Lutte contre le réchauffement climatique et préservation de la biodiversité&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les publics-cible de l’Agence de l’eau sont les habitants des pays les plus pauvres, à savoir ceux définis par 
+l’Organisation de Coopération et de Développement Économiques (OCDE). Il s’agit d’y soutenir l’émergence et 
+l’autonomisation de structures ou d’intercommunalités en capacité d’assurer la gouvernance et la gestion des 
+services élémentaires liés à l’eau. &lt;/p&gt;&lt;p&gt;Les projets sont portés par une double maîtrise d’ouvrage Nord/Sud : le porteur français est titulaire de l’aide et 
+le porteur local est son bénéficiaire à qui les activités profitent et les investissements sont rétrocédés. &lt;/p&gt;&lt;p&gt;Le porteur de projet français peut être une association de solidarité internationale ou une collectivité territoriale 
+agissant au titre de sa compétence en matière d’action extérieure. &lt;/p&gt;&lt;p&gt;Les collectivités ont la faculté de conclure des conventions avec des groupements et des autorités locales 
+étrangères, précisant l’objet des actions envisagées et le montant prévisionnel des engagements financiers (on 
+parle alors de « Coopération décentralisée »). Elles s’appuient dans la majorité des cas sur un opérateur externe, 
+privé ou associatif, agissant sur des missions d’assistance administrative et/ou technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Participation locale de 5 % minimum, sous forme numéraire et/ou de contributions valorisées
+&lt;br /&gt;• Participation en ressources propres de la co-maîtrise d’ouvrage française de 20 % lorsque celle-ci est 
+une collectivité
+&lt;br /&gt;• Soutien financier du projet par une collectivité ou une association dont le champ d’activité s’étend sur 
+au moins une partie du bassin Rhin-Meuse
+• Afin de d’élargir le champ de compétences et de cofinancements potentiels, une exception à cette 
+disposition vaut toutefois pour les projets articulés avec une coopération institutionnelle ou une 
+intercommunalité locale et portés par une Organisation Non Gouvernementale à dimension 
+Internationale, dotée d’un siège en France
+&lt;br /&gt;• Existence d’un relais local, sous la forme d’une représentation ou d’un partenariat local avec une 
+Organisation Non Gouvernementale (ONG) ou une autorité locale, en capacité de suivre la réalisation 
+des travaux et d’en certifier la bonne exécution. &lt;/p&gt;&lt;p&gt;Les projets relevant strictement du « grand cycle de l’eau » ou de la préservation de la biodiversité sans lien 
+direct avec l’accès à l’eau et à l’assainissement des populations ne sont pas éligibles aux aides en faveur des 
+actions de solidarité.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_action_cooperation_internationale.pdf?Archive=263792408197&amp;File=fiche_action_cooperation_internationale_pdf</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-actions-etudes-et-travaux-par-les-moyens-propres-du-maitre-douvrages-travaux-1/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
         <v>155562</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Favoriser la végétalisation des cours d’écoles</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="I113" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
  &lt;/li&gt;
  &lt;li&gt;
   Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
  &lt;/li&gt;
  &lt;li&gt;
   La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
  &lt;/li&gt;
  &lt;li&gt;
   La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
  &lt;/li&gt;
  &lt;li&gt;
   La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
  &lt;/li&gt;
@@ -20634,138 +20338,279 @@
  &lt;li&gt;
   La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
  &lt;/li&gt;
  &lt;li&gt;
   Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
  &lt;/li&gt;
  &lt;li&gt;
   Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond de
  dépenses éligibles :
  &lt;/strong&gt;
  600.000€ HT
 &lt;/p&gt;
 &lt;p&gt;
  NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
         </is>
       </c>
-      <c r="W114" s="1" t="inlineStr">
+      <c r="W113" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>162732</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et réseaux alpins</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;c’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les actions doivent servir la politique du Comité de Massif des Alpes ;&lt;/li&gt; 	&lt;li&gt;une convention pluriannuelle d’objectifs et de moyens pourra être établie entre la Région et le bénéficiaire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ;&lt;/li&gt; 	&lt;li&gt;animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne,&lt;br /&gt; 	gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Type d’action non éligible :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les actions doivent servir la politique du Comité de Massif des Alpes ;&lt;/li&gt; 	&lt;li&gt;une convention pluriannuelle d’objectifs et de moyens pourra être établie entre la Région et le bénéficiaire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ;&lt;/li&gt; 	&lt;li&gt;animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne,&lt;br /&gt; 	gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Type d’action non éligible :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y114" s="1" t="inlineStr">
         <is>
-          <t>subventions76-communesepci@seinemaritime.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z114" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins/</t>
         </is>
       </c>
       <c r="AA114" s="1" t="inlineStr">
         <is>
-          <t>published</t>
-[...9 lines deleted...]
-          <t>Seine-Maritime</t>
+          <t>merged</t>
         </is>
       </c>
       <c r="AE114" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF114" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG114" s="1" t="inlineStr">
         <is>
-          <t>30/11/2023</t>
+          <t>09/06/2024</t>
         </is>
       </c>
       <c r="AH114" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:34" customHeight="0">
       <c r="A115" s="1">
         <v>165200</v>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Aménager des bassins versants (études)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Études pour l'aménagement de bassins versants</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -20894,51 +20739,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
       <c r="AH115" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:34" customHeight="0">
       <c r="A116" s="1">
         <v>165199</v>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Aménager des dispositifs tampons sous maitrise d’ouvrage publique ou associations</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Aménagement de dispositifs tampons sous maitrise d’ouvrage publique ou associations</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -21069,51 +20914,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC116" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE116" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF116" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG116" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
       <c r="AH116" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:34" customHeight="0">
       <c r="A117" s="1">
         <v>165198</v>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Aménager des dispositifs tampons dans le cadre du dispositif « Investissements agroenvironnementaux non productifs » du Plan stratégique national (PSN)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Aménagement de dispositifs tampons dans le cadre du dispositif « Investissements agroenvironnementaux non productifs » du Plan stratégique national (PSN)</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -21244,542 +21089,879 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC117" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE117" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF117" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
       <c r="AH117" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:34" customHeight="0">
       <c r="A118" s="1">
+        <v>162529</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser et accompagner l'agricultutre et l'alimentation locales</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J118" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;a) Alimentation et autonomie : développer les
+filières locales et les circuits-courts de production, de transformation et de
+commercialisation des aliments et des produits, notamment ceux issus de
+l’agriculture biologique.&lt;/p&gt;&lt;p&gt;b) Foncier et bocage : connaître et protéger le
+foncier agricole par le biais d’outils, d’ingénierie, de formation ou de
+travaux &lt;/p&gt;&lt;p&gt;c) Les actions de pédagogie et de communication
+visant à améliorer l’image du monde agricole, lorsqu’il est en accord avec les
+problématiques environnementales actuelles et dans un objectif d’attractivité
+des métiers.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;d) Pratiques agricoles : adapter les
+pratiques au changement climatique et accompagner les changements de modèles
+agricoles lorsque ces actions ne sont pas éligibles aux dispositifs régionaux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Transition énergétique
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P118" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q118" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’agriculture contribue au façonnement des paysages et à l’aménagement du
+territoire. Elle représente un poids important dans l’économie locale.
+Cependant elle subit la diminution de son foncier (au profit de
+l’urbanisation) et fait face à la difficulté à trouver de la main d’œuvre ou des
+repreneurs. Dynamiser l’agriculture locale pour la rendre plus attractive et
+répondre à la problématique de transmission des installations est vitale.&lt;/p&gt;&lt;p&gt;En
+parallèle, les pratiques agricoles doivent être adaptées pour prendre en compte
+la préservation de la biodiversité et de la qualité des sols et de l’eau. La
+modification des pratiques agricole vise à diminuer l’impact sur le changement
+climatique et contribue à l’adaptation au changement climatique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Soutenir la transformation des productions et encourager la consommation
+de produits locaux, contribue au développement d&amp;#039;une économie locale et augmente la résilience alimentaire du
+territoire.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-solutions-de-mobilite-durable-fiche-action-2/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD118" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>165905</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet bâtiment</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet bâtiment</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le secteur du bâtiment représente environ un tiers des consommations énergétiques régionales et près de 10 % de ses émissions de gaz à effet de serre. Il représente en outre l’un des principaux postes de dépenses des communes pour lesquelles il pèse pour 76 % dans la facture énergétique.&lt;br /&gt; Outre la réduction des charges de fonctionnement des collectivités, œuvrer à la réduction des consommations des bâtiments tertiaires publics permet aussi de contribuer à la lutte contre le changement climatique.&lt;br /&gt; &lt;br /&gt; Dans ce cadre, la Région propose de soutenir les collectivités locales dans leurs efforts de réduction des consommations énergétiques à travers trois axes :&lt;br /&gt; 1. Soutien aux études de stratégie patrimoniale et aux audits ;&lt;br /&gt; 2. Création de groupements de commande pour réduire les coûts des petits travaux rentables dans les bâtiments publics tertiaires ;&lt;br /&gt; 3. Accompagner les travaux permettant l’efficacité énergétique des bâtiments.&lt;br /&gt; &lt;br /&gt; Les projets doivent nécessairement figurer dans les contrats Nos territoires d’abord.&lt;/p&gt; &lt;p&gt;EPCI, communes, établissements publics, syndicats mixtes, SPL&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2024</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sur le volet stratégie patrimoniale : les audits patrimoniaux sur parcs bâtis et stratégies patrimoniales pluriannuelles ou schémas directeurs immobiliers énergétiques ;&lt;/li&gt; 	&lt;li&gt;Sur le volet groupement de commande : les travaux relevant d’une faible technicité et d’une facilité de mise en œuvre ne nécessitant pas le recours à une maîtrise d’œuvre de conception au sens de la loi MOP, par exemple : isolation de combles perdues sur dalle béton, calorifugeage de réseaux d’eau chaude (dans les locaux non chauffés, en chaufferie ou entre bâtiments), relamping (remplacement des ampoules et luminaires par des équipements récents économes), ajout de sous-compteurs (tous fluides), minuteurs, horloges, détecteurs, appareils de mesure (luxmètre, sondes diverses …), mais également isolation de rampants, de planchers sur vide sanitaires et garages, robinets thermostatiques, végétalisation des bâtiments…&lt;/li&gt; 	&lt;li&gt;Sur le volet travaux d’efficacité énergétique : les AMO Qualité environnementale, les rénovations de bâtiment atteignant a minima le niveau BBC Rénovation hors production photovoltaïque, les constructions neuves sous réserve d’exemplarité globale en matière de performance énergétique, consommation foncière, biodiversité, mobilité, etc.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-lamenagement-durable-volet-batiment</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENABAT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-amenagement-durable-volet-batiment/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>117154</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités à la mise en place d'une gestion différenciée des espaces verts</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser la biodiversité en ville en amenant à des changements de pratique de gestion.
 &lt;/p&gt;
 &lt;p&gt;
  Ce changement de pratique en faveur de la biodiversité nécessite une formation des agents et une appropriation des élus.
 &lt;/p&gt;
 &lt;p&gt;
  Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion et d&amp;#039;aménagement que dans les actions éducatives.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Espaces verts
 Friche
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de Seine-et-Marne.
 &lt;/p&gt;
 &lt;p&gt;
  Adhésion SEME.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>http://www.seine-et-marne-environnement.fr</t>
         </is>
       </c>
-      <c r="W118" s="1" t="inlineStr">
+      <c r="W120" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8549-accompagner-les-collectivites-a-la-mise-en-pl/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB120" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC120" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-      <c r="A119" s="1">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>163792</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser des espèces et des espaces naturels</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Pyrénées Orientales</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;A travers 
 son Schéma Départemental des Espaces Naturels (SDEN) le Département des Pyrénées Orientales a 
 identifié un réseau d’une centaine d’espaces naturels protégés, ou non, 
 par la réglementation, permettant de cibler les écosystèmes et enjeux 
 prioritaires. Cette démarche de conservation de la nature s’inscrit 
 également en faveur de certaines espèces de faune et de flore 
 emblématique du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de l’aide défini selon le type de projet au cas par cas.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M119" s="1" t="inlineStr">
+      <c r="M121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département intervient pour soutenir des projets permettant de valoriser les atouts du territoire au
  niveau écologique et du paysage. &lt;/p&gt;&lt;p&gt;→ Améliorer la connaissance, 
 restaurer des milieux naturels, reconnecter des corridors écologiques, 
 pérenniser à long terme la qualité des écosystèmes par des équipements 
 adaptés et une gestion différenciée de l’espace. &lt;/p&gt;&lt;p&gt;Les opérations doivent 
 également permettre une ouverture au public pour faciliter la découverte
  du patrimoine naturel.&lt;/p&gt;&lt;p&gt;Les projets doivent cibler les espèces et des milieux naturels prioritaires du SDEN, selon 5 orientations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Inventaires et études (plan de gestion…)&lt;/li&gt;&lt;li&gt;Animation et acquisitions foncières (vieilles forêts, zones humides…)&lt;/li&gt;&lt;li&gt;Travaux de restauration (reconstitution de mares, de corridors écologiques)&lt;/li&gt;&lt;li&gt;Aménagement à des fins de protection (infrastructures écologiques, équipement et matériel, accueil du public dans le 
 respect du milieu)&lt;/li&gt;&lt;li&gt;Gestion d’espaces naturels (ouverture de milieux…)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Foncier
 Santé
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aides ouvertes aux communes, EPCI, associations de préservation de l’environnement, syndicats mixtes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>Pyrénées-Orientales</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://portail-collectivites66.fr/aap/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable Mission Biodiversité&lt;/p&gt;&lt;p&gt;Département des Pyrénées Orientales&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>vanessa.amiel@cd66.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB119" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC119" s="1" t="inlineStr">
+      <c r="AC121" s="1" t="inlineStr">
         <is>
           <t>Département des Pyrénées Orientales</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D120" s="1" t="inlineStr">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>166080</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpe</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Recherche et réseaux alpins</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. &lt;/p&gt;
 &lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
-&lt;ul&gt; 	&lt;li&gt;c’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les actions doivent servir la politique du Comité de Massif des Alpes ;&lt;/li&gt; 	&lt;li&gt;une convention pluriannuelle d’objectifs et de moyens pourra être établie entre la Région et le bénéficiaire.&lt;/li&gt; &lt;/ul&gt;
-[...10 lines deleted...]
-          <t>Espace public
+&lt;p&gt;Elle a pour objectif d&amp;#039;encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpes ; elle soutient des dynamiques précises de réseaux permettant une capitalisation et une diffusion de toutes les expériences et bonnes pratiques à l’ensemble des territoires alpins ; elle contribue à l&amp;#039;émergence de projets innovants et la production de connaissance en décloisonnant les filières.&lt;br /&gt; &lt;br /&gt; Le Schéma de Massif des Alpes met en avant l’importance de soutenir les réseaux d’acteurs structurés à l’échelle du massif des Alpes, dont les têtes de réseaux participent activement au bon fonctionnement de la gouvernance alpine.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
-Bâtiments et construction</t>
-[...2 lines deleted...]
-      <c r="O120" s="1" t="inlineStr">
+Bâtiments et construction
+International
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P120" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="S120" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="W122" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMARECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
 &lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AF120" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins-1/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG120" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="121" spans="1:34" customHeight="0">
-      <c r="A121" s="1">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>111671</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Acquérir du foncier, faire des études et des travaux d'aménagement d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I121" s="1" t="inlineStr">
+      <c r="I123" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds départemental pour la préservation et la valorisation des espaces naturels sensibles.
 &lt;/p&gt;
 &lt;p&gt;
  Aides aux acquisitions fonçières, aux études et aux travaux d&amp;#039;aménagement des espaces naturels sensibles, pour les thématiques suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   biodiversité (faune, flore et milieux naturels), biodiversité urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   paysages naturels,
  &lt;/li&gt;
  &lt;li&gt;
   continuité écologique (trame verte et bleue),
  &lt;/li&gt;
  &lt;li&gt;
   préservation des espaces agricoles (trame jaune),
  &lt;/li&gt;
  &lt;li&gt;
   ressource en eau,
  &lt;/li&gt;
  &lt;li&gt;
@@ -21789,267 +21971,267 @@
   développement et promotion de la randonnée pédestre,
  &lt;/li&gt;
  &lt;li&gt;
   liaisons douces (sentes vertes),
  &lt;/li&gt;
  &lt;li&gt;
   tourisme équestre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Montant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50% du montant HT de l&amp;#039;opération, limité à 80 % d&amp;#039;aides publiques.
  &lt;/li&gt;
  &lt;li&gt;
   &amp;#43;10 % pour les bénéficiaires répondant aux critères de lutte contre les inégalités sociales et territoriales.&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Délibération n°2012-04-0056 (AD du 19/11/2012)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Tourisme
 Forêts
 Sols
 Foncier
 Cohésion sociale et inclusion
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>http://www.essonne.fr/fileadmin/5-cadre_vie_environnement/patrimoine_naturel/ressources/aides/Guide-ENS-2012-2021.pdf</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/57a2-acquerir-du-foncier-faire-des-etudes-et-des-t/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
+      <c r="AB123" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC121" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>10/12/2021</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-      <c r="A122" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>104728</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Améliorer le potentiel pollinisateur des abeilles</t>
         </is>
       </c>
-      <c r="C122" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>MAEC - API : Amélioration du potentiel pollinisateur des abeilles (FEADER)</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Objectif : Modifier les pratiques apicoles pour mieux mettre cette activité au service de la biodiversité végétale dans les zones de grandes cultures et dans les zones intéressantes au titre de la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe de l&amp;#039;opération contribue à un changement de pratiques visant à améliorer le potentiel pollinisateur des abeilles domestiques par une modification des pratiques apicoles afin de mieux mettre cette activité au service de la biodiversité. Cette opération consiste à maintenir sur l&amp;#039;exploitation un nombre de colonies d&amp;#039;abeilles (ruches). Le cahier des charges porte sur la modification des pratiques apicoles pour mieux mettre cette activité au service de la biodiversité. Notamment, une partie des ruchers doit être placée dans des zones dites « intéressantes pour la biodiversité », identifiées à l&amp;#039;échelon régional.
 &lt;/p&gt;
 &lt;p&gt;
  Du point de vue des pratiques apicoles, le choix d&amp;#039;un emplacement par un apiculteur est raisonné par rapport à l&amp;#039;objectif visé (miellée, alimentation des abeilles, hivernage, pollinisation). Dans le cas d&amp;#039;une miellée, l&amp;#039;apiculteur tient compte de la ressource sur le territoire et ajuste la charge en colonies en fonction des conditions de cette miellée et du potentiel nectarifère du secteur.
 &lt;/p&gt;
 &lt;p&gt;
  Il convient de lier cette opération à d&amp;#039;autres mesures agro-environnementales et climatiques dont l&amp;#039;objet est de favoriser l&amp;#039;habitat naturel des pollinisateurs en général. Il s&amp;#039;agit notamment des infrastructures agro-écologiques bien gérées (l&amp;#039;implantation et l&amp;#039;entretien des haies à plusieurs strates, les bosquets, les corridors, les bandes enherbées, les bordures de champs, les éléments à flore pérenne).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P122" s="1" t="inlineStr">
+      <c r="P124" s="1" t="inlineStr">
         <is>
           <t>04/01/2025</t>
         </is>
       </c>
-      <c r="Q122" s="1" t="inlineStr">
+      <c r="Q124" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls peuvent solliciter une aide au titre de cette mesure les demandeurs respectant l&amp;#039;ensemble des conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   appartenir à l&amp;#039;une des catégories visées au I de l&amp;#039;article D 341-8 du Code Rural et de la Pêche Maritime,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   avoir déposé un dossier « politique agricole commune » (PAC) pour l&amp;#039;année courante réputé recevable comportant le formulaire de demande d&amp;#039;aide au titre de cette mesure.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   respecter les autres critères d&amp;#039;éligibilité spécifiés le cas échéant dans la notice spécifique de la mesure.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/amelioration-du-potentiel-pollinisateur-des-abeilles</t>
         </is>
       </c>
-      <c r="W122" s="1" t="inlineStr">
+      <c r="W124" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_PDL70291001/depot/simple</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour tout renseignement complémentaire, veuillez contacter les Directions départementales des Territoires suivants de votre département.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;agriculture, de la pêche et de l&amp;#039;agroalimentaire
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction départementale des territoires (et de la mer) du département où se situe le siège de l&amp;#039;exploitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Loire-Atlantique
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction départementale des territoires et de la mer de Loire-Atlantique
  &lt;br /&gt;
  Service Économie agricole
  &lt;br /&gt;
  10 boulevard Gaston Serpette
  &lt;br /&gt;
  BP 53606
@@ -22108,585 +22290,257 @@
  CS 10013
  &lt;br /&gt;
  72042 Le Mans Cedex 09
  &lt;br /&gt;
  02 72 16 41 47
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vendée
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction départementale des territoires et de la mer de la Vendée
  &lt;br /&gt;
  Service Économie agricole
  &lt;br /&gt;
  19 rue Montesquieu
  &lt;br /&gt;
  BP 60827
  &lt;br /&gt;
  85021 La Roche-sur-Yon Cedex
  &lt;br /&gt;
  02 51 44 32 17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/620d-amelioration-du-potentiel-pollinisateur-des-a/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD122" s="1" t="inlineStr">
+      <c r="AD124" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF122" s="1" t="inlineStr">
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AG124" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-      <c r="A123" s="1">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>97609</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux naturels situés sur le domaine public des collectivités</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I125" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre global de la stratégie départementale pour la biodiversité, l&amp;#039;objectif est d&amp;#039;aider les collectivités  à
  préserver les milieux naturels situés sur leur domaine public, répertoriés comme espaces naturels sensibles ou présentant un intérêt en matière de biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Biodiversité</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Création, amélioration et adaptation des équipements de prévention tels que pistes et points d&amp;#039;eau, création des zones débroussaillées nécessaires à la protection et au bon fonctionnement de ces équipements (bandes débroussaillées de sécurité, pares-feux).
   &lt;/li&gt;
   &lt;li&gt;
    Opérations de sylviculture préventive (élagage et broyage de la végétation concurrente et des rémanents).
   &lt;/li&gt;
   &lt;li&gt;
    Frais d&amp;#039;assistance, de conception du projet, études préalables, maîtrise d&amp;#039;œuvre dans la limite de 12% du montant hors taxes des dépenses éligibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépense non éligible :
  &lt;/strong&gt;
  Tous travaux d&amp;#039;entretien général
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/prevention-des-risques-majeurs-en-milieux-naturels-sensibles</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Aménagement durable - Direction Développement, Environnement et Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Annick Aymes de Boeck, Secrétaire
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:annick.aymesdeboeck&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   annick.aymesdeboeck&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  04.68.11.67.31
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/99eb-preserver-les-milieux-naturels-situes-sur-le-/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB125" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC125" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>13/07/2021</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...326 lines deleted...]
-      </c>
       <c r="AH125" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:34" customHeight="0">
       <c r="A126" s="1">
         <v>165256</v>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Restaurer les fonctions écologiques des marais rétro littoraux (travaux)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Travaux de restauration par curage sur les marais rétro-littoraux</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -22799,51 +22653,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC126" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE126" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF126" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
       <c r="AH126" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:34" customHeight="0">
       <c r="A127" s="1">
         <v>8453</v>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Accompagner les stratégies foncières pour des espaces naturels préservés durablement</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
@@ -23045,2840 +22899,48 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC127" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE127" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF127" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>09/10/2019</t>
         </is>
       </c>
       <c r="AH127" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
-[...2791 lines deleted...]
-          <t>03/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>