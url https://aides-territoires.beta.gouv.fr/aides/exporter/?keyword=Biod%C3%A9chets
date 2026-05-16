--- v1 (2026-03-30)
+++ v2 (2026-05-16)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH10"/>
+  <dimension ref="A1:AH11"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,331 +263,591 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>165878</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Développer le tri à la source et valorisation des biodéchets</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Tri à la source et valorisation des biodéchets</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région accompagne le déploiement de stratégies territoriales pour la mise en œuvre du tri à la sources des biodéchets alimentaires et des déchets verts afin de permettre une valorisation matière et un retour au sol de la matière organique, grâce au compostage domestique, partagé et à la collecte des biodéchets alimentaires.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Porteur de projets public ayant la compétence déchets ou entreprise publique locale de la région ayant un établissement ou une succursale en région&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses strictement liées aux projets et indispensables à sa réalisation: études externalisées, équipements et infrastructures de tri et valorisation, communication, animation, formation.&lt;br /&gt; L&amp;#039;aide à l&amp;#039;achat de composteurs individuels est possible mais ne peut constituer la part principale du projet et doit s&amp;#039;inscrire dans une stratégie territoriale de la gestion de la matière organique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/tri-a-la-source-et-valorisation-des-biodechets</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Marine Allix: &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt; &lt;br /&gt; Olivier Gairalidi: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/tri-a-la-source-et-valorisation-des-biodechets/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>163107</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets d’unités de déconditionnement/hygiénisation pour les biodéchets emballés en Bretagne</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Déconditionnement et hygiénisation en Bretagne</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME, la Région Bretagne, en partenariat avec l’association AILE (Association d’Initiatives Locales pour l&amp;#039;Énergie et l&amp;#039;Environnement) et la DREAL Bretagne, s&amp;#039;associent pour lancer un appel à projets régional visant à &lt;strong&gt;accompagner financièrement les projets de déconditionnement / hygiénisation de biodéchets emballés&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ces projets seront élaborés en faveur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;D’une &lt;strong&gt;approche territoriale cohérente des projets&lt;/strong&gt;, en tenant compte des « bassins versants » des flux de déchets collectés sur une zone géographique, dont l’échelle pertinente sera à définir au moyen d’une étude territoriale.&lt;/li&gt;&lt;li&gt;De la &lt;strong&gt;recherche de partenariat et/ou de mutualisation entre différents acteurs&lt;/strong&gt;, afin de consolider chacune des étapes de la filière (collecte, transport, tri, traitement).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un projet de déconditionnement / hygiénisation peut également constituer un projet structurant sur un territoire, notamment en offrant de nouveaux services : création d’une filière locale de collecte, de recyclage et de valorisation des déchets organiques avec, par exemple, le développement de réseaux de chaleur, la création d’activités économiques locales…&lt;/p&gt;&lt;p&gt;Cet appel à projets se décline en deux phases :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PHASE 1 : &lt;strong&gt;Phase d’étude préalable dite « territoriale »&lt;/strong&gt; permettant de définir la faisabilité et la pertinence de la mise en place d’une unité de déconditionnement / hygiénisation sur un territoire donné.&lt;/li&gt;&lt;li&gt;PHASE 2 : &lt;strong&gt;Phase d’investissement&lt;/strong&gt; pour la création d’une unité de déconditionnement / hygiénisation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour déposer une demande valide, fournir l&amp;#039;ensemble des éléments demandés dans le règlement de l&amp;#039;appel à projets, disponible sur cette page. &lt;br /&gt;Le dépôt des dossiers de demande d&amp;#039;aide se fait au fil de l&amp;#039;eau jusqu&amp;#039;au 30 décembre 2024 - 17h30.&lt;br /&gt;La sélection des dossiers se fera après cette date.&lt;/p&gt;&lt;p&gt;Les candidats sont réputés avoir pris connaissance du règlement de cet appel à projets disponible sur cette page.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Alimentation</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Bretagne</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/deconditionnement-et-hygienisation-en-bretagne/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>21/07/2024</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>162922</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir la prévention des déchets et la tarification incitative</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Soutien à la prévention des déchets et à la tarification incitative</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif vise à accompagner spécifiquement les projets de prévention des déchets qui ciblent des gisements prioritaires, les projets d&amp;#039;économie circulaire, la généralisation de la redevance spéciale et la mise en œuvre de la tarification incitative.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités qui portent des projets de préventions des déchets et/ou de déploiement de la tarification incitative ;&lt;/li&gt; 	&lt;li&gt;les collectivités, entreprises et associations qui portent des projets d&amp;#039;économie circulaire.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>10/06/2024</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-prevention-dechets-et-tarification-incitative</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-prevention-des-dechets-et-a-la-tarification-incitative/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
+      <c r="AH4" s="1" t="inlineStr">
         <is>
           <t>07/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165867</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la prévention des déchets et à la tarification incitative</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la prévention des déchets et à la tarification incitative</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à accompagner spécifiquement les projets de prévention des déchets qui ciblent des gisements prioritaires, les projets d&amp;#039;économie circulaire, la généralisation de la redevance spéciale et la mise en œuvre de la tarification incitative.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ?&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2024</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités qui portent des projets de préventions des déchets et/ou de déploiement de la tarification incitative ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les collectivités, entreprises et associations qui portent des projets d&amp;#039;économie circulaire.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-prevention-dechets-et-tarification-incitative</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-prevention-des-dechets-et-a-la-tarification-incitative-1/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>159896</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Assurer un panier de services pour les besoins de base</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="F4" s="1" t="inlineStr">
+      <c r="F6" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conforter l&amp;#039;économie résidentielle, améliorer la vie des habitants du territoire, assurer un panier de services de base à tous.
  &lt;/strong&gt;
  &lt;br /&gt;
  Les services publics et aux publics apportent des réponses concrètes aux besoins de base de tout un chacun : se loger décemment, se mouvoir sur le territoire, avoir accès à des commerces de proximité... Mais il s&amp;#039;agit également pour les acteurs locaux d&amp;#039;apporter des réponses qui soient dans une perspective d&amp;#039;adapter les modes de vie contemporains aux enjeux climatiques et environnementaux.
  &lt;br /&gt;
  Cette fiche-action ambitionne ainsi de contribuer à améliorer l&amp;#039;offre de services publics et privés sur l&amp;#039;ensemble du territoire et pour tous les publics. L&amp;#039;accès à un panier de services continue d&amp;#039;être un élément clé de l&amp;#039;attractivité et du développement économique du territoire Adour Chalosse Tursan Marsan.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des parcours résidentiels et mise à niveau du parc de logements
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
@@ -638,1163 +898,936 @@
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie permettant le développement de nouveaux services
  &lt;/li&gt;
  &lt;li&gt;
   Création, réhabilitation de bâtiments et/ou équipements
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Amélioration de la gestion des biodéchets
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etudes portant sur des solutions collectives pour les producteurs de biodéchets intermédiaires et « assimilés » (hors gros producteurs et ménages)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Logement et habitat
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q4" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
   leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
  - 05 58 79 74 80
 &lt;/p&gt;
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d747-capter-et-retenir-des-competences-et-des-pepi/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="AD4" s="1" t="inlineStr">
+      <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>01/02/2024</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>161751</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Demander une contribution au financement de postes de chargés de mission, pour des projets d’envergure et structurants pour les territoires</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Aides aux relais</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous souhaitez contribuer au déploiement des politiques de l’ADEME ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;aides aux relais&lt;/strong&gt; pourront vous permettre de recruter un poste de chargé de mission pour des &lt;strong&gt;projets structurants pour le territoire &lt;/strong&gt;! Voici des exemples de profils de postes : animateur filière Bois-énergie, chargé de mission EnR, animateur solaire thermique, chargé de mission qualité de l&amp;#039;air, animateur Biodéchets, animateur filière Méthanisation, animateur alimentation durable, relai Agri-énergie, chargé de mission EIT, etc.&lt;/p&gt;&lt;p&gt;Le cas de certains profils de relais sont exclus du présent dispositif :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseillers en Énergie Partagés (CEP) : ces profils sont traités dans un &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/soutien-a-creation-postes-conseil-energie-partage-cep"&gt;dispositif spécifique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Conseillers France rénov&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Merci de contacter l&amp;#039;ADEME avant de déposer vos projets sur la plateforme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Sols
 Transition énergétique
 Agriculture et agroalimentaire
 Qualité de l'air
 Bâtiments et construction
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_987_988_989</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-relais</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aides-aux-relais/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>165625</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études de diagnostic et d'accompagnement de projet d’une installation de méthanisation</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Études de diagnostic et d'accompagnement de projet d’une installation de méthanisation</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour vérifier l’opportunité de votre projet, l’ADEME vous aide à &lt;strong&gt;réaliser une étude de diagnostic ou une étude de faisabilité&lt;/strong&gt;, en mettant à votre disposition plusieurs &lt;a href="https://librairie.ademe.fr/produire-autrement/5220-etude-de-faisabilite-d-une-unite-de-methanisation.html" target="_blank"&gt;trames de cahier des charges modèles&lt;/a&gt; et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;méthanisation&lt;/strong&gt; (procédé de digestion biologique de la matière organique en l’absence d’oxygène produisant du biogaz et un digestat) permet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le traitement de déchets organiques et leur retour au sol ;&lt;/li&gt;&lt;li&gt;la production d’énergie renouvelable ;&lt;/li&gt;&lt;li&gt; la réduction des émissions de gaz à effet de serre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le biogaz produit peut ensuite &lt;strong&gt;être valorisé et vendu sous différentes formes&lt;/strong&gt; (chaleur, injection, bioGNV...).&lt;/p&gt;&lt;p&gt;Depuis une dizaine d’années, la France a fait le choix de &lt;strong&gt;promouvoir le développement d’une filière de méthanisation&lt;/strong&gt; majoritairement basée sur le traitement local d’effluents d’élevage, de biodéchets, de sous-produits de cultures et de déchets non valorisés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Recyclage et valorisation des déchets
 Alimentation
 Biodiversité</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q6" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_52_53_75_76_84_94_977_978_986_987_988</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-diagnostic-et-daccompagnement-de-projet-dune-installation-de-methanisation</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-diagnostic-et-daccompagnement-de-projet-dune-installation-de-methanisation#collectDocuments</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-diagnostic-et-d-accompagnement-de-projet-d-une-installation-de-methanisation/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/03/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>161760</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans le financement d'une études et actions préalables à la décision de s'engager sur un projet de méthanisation</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Études préalables à la construction d’une installation de méthanisation</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour vérifier l&amp;#039;opportunité de votre projet, l’ADEME vous aide à &lt;strong&gt;réaliser une étude de diagnostic ou une étude de faisabilité&lt;/strong&gt;, en mettant à votre disposition plusieurs &lt;a href="https://librairie.ademe.fr/produire-autrement/5220-etude-de-faisabilite-d-une-unite-de-methanisation.html" target="_blank"&gt;trames de cahier des charges modèle&lt;/a&gt; et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;méthanisation &lt;/strong&gt;- procédé de digestion biologique de la matière organique en l’absence d’oxygène produisant du biogaz et un digestat - permet le traitement de déchets organiques et leur retour au sol, la production d’énergie renouvelable et la réduction des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Le biogaz produit peut ensuite &lt;strong&gt;être valorisé et vendu sous différentes formes&lt;/strong&gt; (chaleur, électricité, injection dans le réseau de gaz naturel, carburant pour véhicules).&lt;/p&gt;&lt;p&gt;La France depuis une dizaine d’année, a fait le choix de &lt;strong&gt;promouvoir le développement d’une filière de méthanisation&lt;/strong&gt; majoritairement basée sur le traitement local d’effluents d’élevage, de biodéchets, de sous-produits de cultures et de déchets non valorisés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Recyclage et valorisation des déchets
 Alimentation
 Biodiversité</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_52_53_75_76_84_93_94</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-prealables-a-construction-dune-installation-methanisation</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-a-la-construction-dune-installation-de-methanisation/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>162979</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Valorisation et préservation des ressources naturelles locales</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fiche 2 - FEDER</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Plancher : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers, du fait de ses espaces naturels, se trouve
 aujourd’hui face à des enjeux d’étalement urbain et d’artificialisation des
 sols consommant des espaces agricoles et naturels et impactant les paysages, la
 biodiversité, les ressources naturelles (eau, …) et la production de « déchets
 ».&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Préserver ce que les habitants considèrent comme le principal atout du
 territoire : le cadre de vie&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réduire les consommations de ressources naturelles (eau, foncier,
 paysages, …) et agir sur les « déchets »&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Valorisation et
 médiation des paysages, des sites naturels et des cours d’eau locaux (hors
 espaces d’importances régionales)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Végétalisation des
 sites déqualifiés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Amélioration de la
 gestion des biodéchets : études portant sur des solutions collectives pour
 les producteurs de biodéchets intermédiaires et « assimilés » (hors
 gros producteurs et ménages).&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Recyclage et valorisation des déchets
 Biodiversité
 Equipement public
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 1&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-les-ressources-durables-des-villages-du-territoire-1/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="AD8" s="1" t="inlineStr">
+      <c r="AD10" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>164168</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir la dynamique agricole et valoriser l’alimentation locale</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Agriculture et Alimentation : Fiche-action 1 du programme LEADER</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>70 000 € d'aide maxi</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;/strong&gt;&lt;br /&gt;Le
 territoire du GAL Forêt d&amp;#039;Orléans-Loire-Sologne présente une diversité de productions agricoles, à préserver et
 valoriser dans un contexte de dérèglement climatique. Consommer local, de
 saison, de qualité est à développer en agissant de manière cohérente et
 inclusive sur toute la chaîne du producteur au consommateur.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;&lt;br /&gt;- Conserver et valoriser la diversité des productions
 agricoles et alimentaires du territoire&lt;br /&gt;- Développer les circuits courts alimentaires de
 proximité&lt;br /&gt;- Renforcer l’accessibilité sociale à une alimentation
 de qualité et les actions locales de santé/alimentation&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux de
 transitions agricoles et alimentaires&lt;br /&gt;- Fédérer les maillons de la chaîne alimentaire autour
 de projets communs coordonnés à l’échelle du PETR&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Actions de préservation du foncier agricole :
 étude, sensibilisation…&lt;br /&gt;- Actions d’appui à l’installation et à la transmission
 des exploitations agricoles&lt;br /&gt;- Actions visant à faciliter la mobilité et l’hébergement
 des travailleurs agricoles saisonniers&lt;br /&gt;&lt;br /&gt;- Réalisation d’études, actions d’animation, de
 sensibilisation et de communication sur l’alimentation locale et durable et
 les changements de pratique : produits locaux, de saison, de qualité, équilibre
 nutritionnel, limitation du gaspillage, zéro déchets…&lt;br /&gt;- Actions de sensibilisation des habitants aux
 productions agricoles locales&lt;br /&gt;- Réalisation d’études, d’expérimentations ; actions
 d’animation, de sensibilisation et de communication sur l’adaptation de
 l’agriculture au changement climatique&lt;br /&gt;&lt;br /&gt;- Actions en faveur de l’accessibilité sociale à une
 alimentation de qualité : création/développement d’épiceries sociales, jardins
 partagés, approvisionnement en produits locaux de l’aide alimentaire, services
 itinérants…&lt;br /&gt;- Soutien aux outils logistiques et de distribution de
 produits agricoles, de la chasse, de la pêche&lt;br /&gt;- Appui aux démarches d’approvisionnement local de la
 restauration et du commerce&lt;br /&gt;- Soutien aux projets collectifs de vente de produits
 agricoles et alimentaires hors commercialisation à la ferme&lt;br /&gt;- Soutien aux actions collectives de valorisation des
 biodéchets (restauration collective, exploitations agricoles…)&lt;br /&gt;- Réalisation d’études ; actions d’animation, de
 communication et d’évaluation relatives au Projet Alimentaire Territorial ;
 mise en réseau des acteurs locaux de l’agriculture et de l’alimentation&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations doivent se
 dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la
 mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir
 fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout
 commencement d’exécution d’une dépense avant l’accusé de réception de la
 demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements, matériels, mobiliers, panneaux,
 signalétique, achat de véhicule&lt;br /&gt;- Dépenses de construction, d’aménagement de locaux&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Aménagement et acquisition d&amp;#039;équipements de
 valorisation des biodéchets : travaux de construction de plate-forme,
 équipement de broyage, de manutention, de stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
 d’animation&lt;br /&gt;- Dépenses de communication : création, impression
 et diffusion de documents et de supports papiers, multimédias, outils
 numériques&lt;br /&gt;- Acquisition ou développement de logiciels
 informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
 commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
 traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
 notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
 personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>GAL Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>leader@petrforetorleans.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-dynamique-agricole-et-valoriser-lalimentation-locale/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD11" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...228 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>