--- v2 (2026-05-16)
+++ v3 (2026-11-07)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH11"/>
+  <dimension ref="A1:AH10"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -386,87 +386,87 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/tri-a-la-source-et-valorisation-des-biodechets/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>02/11/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>163107</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets d’unités de déconditionnement/hygiénisation pour les biodéchets emballés en Bretagne</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Déconditionnement et hygiénisation en Bretagne</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME, la Région Bretagne, en partenariat avec l’association AILE (Association d’Initiatives Locales pour l&amp;#039;Énergie et l&amp;#039;Environnement) et la DREAL Bretagne, s&amp;#039;associent pour lancer un appel à projets régional visant à &lt;strong&gt;accompagner financièrement les projets de déconditionnement / hygiénisation de biodéchets emballés&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ces projets seront élaborés en faveur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;D’une &lt;strong&gt;approche territoriale cohérente des projets&lt;/strong&gt;, en tenant compte des « bassins versants » des flux de déchets collectés sur une zone géographique, dont l’échelle pertinente sera à définir au moyen d’une étude territoriale.&lt;/li&gt;&lt;li&gt;De la &lt;strong&gt;recherche de partenariat et/ou de mutualisation entre différents acteurs&lt;/strong&gt;, afin de consolider chacune des étapes de la filière (collecte, transport, tri, traitement).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un projet de déconditionnement / hygiénisation peut également constituer un projet structurant sur un territoire, notamment en offrant de nouveaux services : création d’une filière locale de collecte, de recyclage et de valorisation des déchets organiques avec, par exemple, le développement de réseaux de chaleur, la création d’activités économiques locales…&lt;/p&gt;&lt;p&gt;Cet appel à projets se décline en deux phases :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PHASE 1 : &lt;strong&gt;Phase d’étude préalable dite « territoriale »&lt;/strong&gt; permettant de définir la faisabilité et la pertinence de la mise en place d’une unité de déconditionnement / hygiénisation sur un territoire donné.&lt;/li&gt;&lt;li&gt;PHASE 2 : &lt;strong&gt;Phase d’investissement&lt;/strong&gt; pour la création d’une unité de déconditionnement / hygiénisation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour déposer une demande valide, fournir l&amp;#039;ensemble des éléments demandés dans le règlement de l&amp;#039;appel à projets, disponible sur cette page. &lt;br /&gt;Le dépôt des dossiers de demande d&amp;#039;aide se fait au fil de l&amp;#039;eau jusqu&amp;#039;au 30 décembre 2024 - 17h30.&lt;br /&gt;La sélection des dossiers se fera après cette date.&lt;/p&gt;&lt;p&gt;Les candidats sont réputés avoir pris connaissance du règlement de cet appel à projets disponible sur cette page.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Alimentation</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S3" s="1" t="inlineStr">
         <is>
@@ -495,1339 +495,1166 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/deconditionnement-et-hygienisation-en-bretagne/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>21/07/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>04/11/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>162922</v>
+        <v>165867</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la prévention des déchets et la tarification incitative</t>
+          <t>Soutenir la prévention des déchets et à la tarification incitative</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Soutien à la prévention des déchets et à la tarification incitative</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Ce dispositif vise à accompagner spécifiquement les projets de prévention des déchets qui ciblent des gisements prioritaires, les projets d&amp;#039;économie circulaire, la généralisation de la redevance spéciale et la mise en œuvre de la tarification incitative.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités qui portent des projets de préventions des déchets et/ou de déploiement de la tarification incitative ;&lt;/li&gt; 	&lt;li&gt;les collectivités, entreprises et associations qui portent des projets d&amp;#039;économie circulaire.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
-[...121 lines deleted...]
-        <is>
           <t>&lt;p&gt;Ce dispositif vise à accompagner spécifiquement les projets de prévention des déchets qui ciblent des gisements prioritaires, les projets d&amp;#039;économie circulaire, la généralisation de la redevance spéciale et la mise en œuvre de la tarification incitative.&lt;/p&gt;
 &lt;div&gt;&lt;p&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ?&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>10/06/2024</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités qui portent des projets de préventions des déchets et/ou de déploiement de la tarification incitative ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les collectivités, entreprises et associations qui portent des projets d&amp;#039;économie circulaire.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-prevention-dechets-et-tarification-incitative</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-prevention-des-dechets-et-a-la-tarification-incitative-1/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>161751</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Demander une contribution au financement de postes de chargés de mission, pour des projets d’envergure et structurants pour les territoires</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux relais</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...271 lines deleted...]
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous souhaitez contribuer au déploiement des politiques de l’ADEME ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;aides aux relais&lt;/strong&gt; pourront vous permettre de recruter un poste de chargé de mission pour des &lt;strong&gt;projets structurants pour le territoire &lt;/strong&gt;! Voici des exemples de profils de postes : animateur filière Bois-énergie, chargé de mission EnR, animateur solaire thermique, chargé de mission qualité de l&amp;#039;air, animateur Biodéchets, animateur filière Méthanisation, animateur alimentation durable, relai Agri-énergie, chargé de mission EIT, etc.&lt;/p&gt;&lt;p&gt;Le cas de certains profils de relais sont exclus du présent dispositif :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseillers en Énergie Partagés (CEP) : ces profils sont traités dans un &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/soutien-a-creation-postes-conseil-energie-partage-cep"&gt;dispositif spécifique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Conseillers France rénov&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Merci de contacter l&amp;#039;ADEME avant de déposer vos projets sur la plateforme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Sols
 Transition énergétique
 Agriculture et agroalimentaire
 Qualité de l'air
 Bâtiments et construction
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_975_977_978_987_988_989</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/aides-relais</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aides-aux-relais/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>165625</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études de diagnostic et d'accompagnement de projet d’une installation de méthanisation</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Études de diagnostic et d'accompagnement de projet d’une installation de méthanisation</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour vérifier l’opportunité de votre projet, l’ADEME vous aide à &lt;strong&gt;réaliser une étude de diagnostic ou une étude de faisabilité&lt;/strong&gt;, en mettant à votre disposition plusieurs &lt;a href="https://librairie.ademe.fr/produire-autrement/5220-etude-de-faisabilite-d-une-unite-de-methanisation.html" target="_blank"&gt;trames de cahier des charges modèles&lt;/a&gt; et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;méthanisation&lt;/strong&gt; (procédé de digestion biologique de la matière organique en l’absence d’oxygène produisant du biogaz et un digestat) permet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le traitement de déchets organiques et leur retour au sol ;&lt;/li&gt;&lt;li&gt;la production d’énergie renouvelable ;&lt;/li&gt;&lt;li&gt; la réduction des émissions de gaz à effet de serre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le biogaz produit peut ensuite &lt;strong&gt;être valorisé et vendu sous différentes formes&lt;/strong&gt; (chaleur, injection, bioGNV...).&lt;/p&gt;&lt;p&gt;Depuis une dizaine d’années, la France a fait le choix de &lt;strong&gt;promouvoir le développement d’une filière de méthanisation&lt;/strong&gt; majoritairement basée sur le traitement local d’effluents d’élevage, de biodéchets, de sous-produits de cultures et de déchets non valorisés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Recyclage et valorisation des déchets
 Alimentation
 Biodiversité</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/01/2026</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_52_53_75_76_84_94_977_978_986_987_988</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-diagnostic-et-daccompagnement-de-projet-dune-installation-de-methanisation</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-diagnostic-et-daccompagnement-de-projet-dune-installation-de-methanisation#collectDocuments</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-diagnostic-et-d-accompagnement-de-projet-d-une-installation-de-methanisation/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>04/01/2026</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>161760</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans le financement d'une études et actions préalables à la décision de s'engager sur un projet de méthanisation</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Études préalables à la construction d’une installation de méthanisation</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour vérifier l&amp;#039;opportunité de votre projet, l’ADEME vous aide à &lt;strong&gt;réaliser une étude de diagnostic ou une étude de faisabilité&lt;/strong&gt;, en mettant à votre disposition plusieurs &lt;a href="https://librairie.ademe.fr/produire-autrement/5220-etude-de-faisabilite-d-une-unite-de-methanisation.html" target="_blank"&gt;trames de cahier des charges modèle&lt;/a&gt; et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;méthanisation &lt;/strong&gt;- procédé de digestion biologique de la matière organique en l’absence d’oxygène produisant du biogaz et un digestat - permet le traitement de déchets organiques et leur retour au sol, la production d’énergie renouvelable et la réduction des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Le biogaz produit peut ensuite &lt;strong&gt;être valorisé et vendu sous différentes formes&lt;/strong&gt; (chaleur, électricité, injection dans le réseau de gaz naturel, carburant pour véhicules).&lt;/p&gt;&lt;p&gt;La France depuis une dizaine d’année, a fait le choix de &lt;strong&gt;promouvoir le développement d’une filière de méthanisation&lt;/strong&gt; majoritairement basée sur le traitement local d’effluents d’élevage, de biodéchets, de sous-produits de cultures et de déchets non valorisés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Recyclage et valorisation des déchets
 Alimentation
 Biodiversité</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>regions_01_02_03_04_06_11_24_27_28_32_52_53_75_76_84_93_94</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-prealables-a-construction-dune-installation-methanisation</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-a-la-construction-dune-installation-de-methanisation/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>162979</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Valorisation et préservation des ressources naturelles locales</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Fiche 2 - FEDER</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>GAL Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Plancher : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers, du fait de ses espaces naturels, se trouve
 aujourd’hui face à des enjeux d’étalement urbain et d’artificialisation des
 sols consommant des espaces agricoles et naturels et impactant les paysages, la
 biodiversité, les ressources naturelles (eau, …) et la production de « déchets
 ».&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Préserver ce que les habitants considèrent comme le principal atout du
 territoire : le cadre de vie&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réduire les consommations de ressources naturelles (eau, foncier,
 paysages, …) et agir sur les « déchets »&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Valorisation et
 médiation des paysages, des sites naturels et des cours d’eau locaux (hors
 espaces d’importances régionales)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Végétalisation des
 sites déqualifiés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Amélioration de la
 gestion des biodéchets : études portant sur des solutions collectives pour
 les producteurs de biodéchets intermédiaires et « assimilés » (hors
 gros producteurs et ménages).&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Recyclage et valorisation des déchets
 Biodiversité
 Equipement public
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P10" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q10" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 1&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>europe@coeurentre2mers.com</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-les-ressources-durables-des-villages-du-territoire-1/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Coeur Entre-deux-Mers</t>
         </is>
       </c>
-      <c r="AD10" s="1" t="inlineStr">
+      <c r="AD8" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>164168</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir la dynamique agricole et valoriser l’alimentation locale</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Agriculture et Alimentation : Fiche-action 1 du programme LEADER</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>70 000 € d'aide maxi</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;/strong&gt;&lt;br /&gt;Le
 territoire du GAL Forêt d&amp;#039;Orléans-Loire-Sologne présente une diversité de productions agricoles, à préserver et
 valoriser dans un contexte de dérèglement climatique. Consommer local, de
 saison, de qualité est à développer en agissant de manière cohérente et
 inclusive sur toute la chaîne du producteur au consommateur.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;&lt;br /&gt;- Conserver et valoriser la diversité des productions
 agricoles et alimentaires du territoire&lt;br /&gt;- Développer les circuits courts alimentaires de
 proximité&lt;br /&gt;- Renforcer l’accessibilité sociale à une alimentation
 de qualité et les actions locales de santé/alimentation&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux de
 transitions agricoles et alimentaires&lt;br /&gt;- Fédérer les maillons de la chaîne alimentaire autour
 de projets communs coordonnés à l’échelle du PETR&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Actions de préservation du foncier agricole :
 étude, sensibilisation…&lt;br /&gt;- Actions d’appui à l’installation et à la transmission
 des exploitations agricoles&lt;br /&gt;- Actions visant à faciliter la mobilité et l’hébergement
 des travailleurs agricoles saisonniers&lt;br /&gt;&lt;br /&gt;- Réalisation d’études, actions d’animation, de
 sensibilisation et de communication sur l’alimentation locale et durable et
 les changements de pratique : produits locaux, de saison, de qualité, équilibre
 nutritionnel, limitation du gaspillage, zéro déchets…&lt;br /&gt;- Actions de sensibilisation des habitants aux
 productions agricoles locales&lt;br /&gt;- Réalisation d’études, d’expérimentations ; actions
 d’animation, de sensibilisation et de communication sur l’adaptation de
 l’agriculture au changement climatique&lt;br /&gt;&lt;br /&gt;- Actions en faveur de l’accessibilité sociale à une
 alimentation de qualité : création/développement d’épiceries sociales, jardins
 partagés, approvisionnement en produits locaux de l’aide alimentaire, services
 itinérants…&lt;br /&gt;- Soutien aux outils logistiques et de distribution de
 produits agricoles, de la chasse, de la pêche&lt;br /&gt;- Appui aux démarches d’approvisionnement local de la
 restauration et du commerce&lt;br /&gt;- Soutien aux projets collectifs de vente de produits
 agricoles et alimentaires hors commercialisation à la ferme&lt;br /&gt;- Soutien aux actions collectives de valorisation des
 biodéchets (restauration collective, exploitations agricoles…)&lt;br /&gt;- Réalisation d’études ; actions d’animation, de
 communication et d’évaluation relatives au Projet Alimentaire Territorial ;
 mise en réseau des acteurs locaux de l’agriculture et de l’alimentation&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations doivent se
 dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la
 mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir
 fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout
 commencement d’exécution d’une dépense avant l’accusé de réception de la
 demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements, matériels, mobiliers, panneaux,
 signalétique, achat de véhicule&lt;br /&gt;- Dépenses de construction, d’aménagement de locaux&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Aménagement et acquisition d&amp;#039;équipements de
 valorisation des biodéchets : travaux de construction de plate-forme,
 équipement de broyage, de manutention, de stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
 d’animation&lt;br /&gt;- Dépenses de communication : création, impression
 et diffusion de documents et de supports papiers, multimédias, outils
 numériques&lt;br /&gt;- Acquisition ou développement de logiciels
 informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
 commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
 traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
 notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
 personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>GAL Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>leader@petrforetorleans.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-dynamique-agricole-et-valoriser-lalimentation-locale/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="AD11" s="1" t="inlineStr">
+      <c r="AD9" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>164173</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>S'enrichir aux regards des autres par la coopération nationale ou transnationale</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Coopération nationale ou transnationale : Fiche-action 5 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;La
+coopération est une réelle opportunité pour enrichir la stratégie LEADER du
+territoire du GAL et ouvrir de nouvelles perspectives. Cette ouverture revêt un enjeu
+d’autant plus important que la stratégie est orientée vers le changement de
+modèles et de pratiques. Elle nécessite de s’intéresser à d’autres modes de
+réflexion et d’organisation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;- Développer des nouvelles approches en matière de
+développement territorial&lt;br /&gt;- Mutualiser les moyens pour répondre à des enjeux
+communs à plusieurs territoires&lt;br /&gt;- Développer des réseaux d&amp;#039;acteurs à l&amp;#039;échelle nationale
+et européenne&lt;br /&gt;- Apporter une plus-value aux actions du territoire&lt;br /&gt;- Donner une dimension européenne au territoire&lt;br /&gt;- Renforcer la cohésion, l&amp;#039;identité et l&amp;#039;image du
+territoire par effet &amp;#34;miroir&amp;#34;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Coopération « Conduite du
+changement »&lt;/strong&gt;&lt;br /&gt;&lt;/em&gt;- Actions d&amp;#039;information, de sensibilisation,
+d’accompagnement des collectivités sur des sujets expérimentaux en lien avec
+l’aménagement, l’urbanisme durable (réemploi, densification, mobilisation des friches…)&lt;br /&gt;- Actions de recherche-action et de sensibilisation sur
+la résilience territoriale, les dynamiques de villes ou territoires en
+transition, l’adaptation de l’agriculture/forêt au dérèglement climatique, la
+préservation de la ressource en eau&lt;br /&gt;- Actions de sensibilisation et de transferts
+d’expériences sur la sobriété énergétique, le développement des énergies
+renouvelables, l’économie circulaire&lt;br /&gt;- Actions de sensibilisation et de recherche sur le
+vieillissement de la population&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « démarche
+Projet Alimentaire Territorial »&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions de transfert d’expériences, visite de terrain,
+sensibilisation, formation, étude avec des territoires nationaux ou européens
+plus avancés dans leurs démarches de structuration de leurs systèmes
+alimentaires territoriaux ou sur des problématiques spécifiques (préservation
+du foncier agricole, adaptation de l’agriculture aux enjeux climat, eau,
+biodiversité…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Biodiversité
+»&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions liées au développement et à la préservation
+des Trames Vertes et Bleues, à la mise en place de Trames Noires…&lt;br /&gt;- Actions sur le volet santé/environnement (cours
+d’écoles résilientes…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Slow Tourisme » &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions
+de valorisation des produits identitaires du territoire (produits alimentaires,
+produits agricoles, savoir-faire…) en lien avec la dynamique PAT et le Slow
+Tourisme. Projet en cours avec deux GAL portugais (IN LOCO et ALENTEJO
+XXI) et un GAL régional (Pays de la Vallée du Cher et du Romorantinais)&lt;br /&gt;- Poursuite
+du déploiement de l’itinéraire européen de la route d’Artagnan, à l’échelle
+nationale voire européenne : animation, communication, actions culturelles…&lt;br /&gt;- Actions
+mutualisées en lien avec les marques et réseaux touristiques&lt;br /&gt;- Actions
+liant tourisme et biodiversité en forêt&lt;br /&gt;- Actions
+de découverte insolite / innovante des territoires, actions favorisant
+l’inclusion sociale, actions culturelles liées aux thématiques de la
+résilience, développées avec d’autres GAL&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Personnes âgées
+Alimentation
+Economie circulaire
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire. Dans
+le cadre d’actions de coopération, celles-ci pourront avoir lieu en dehors du
+territoire régional.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements,
+matériels, mobiliers, panneaux, signalétique, achat de véhicule&lt;br /&gt;- Dépenses
+de construction, d’aménagement de locaux pour la logistique, la transformation,
+la conservation, la distribution, la vente de produits locaux en circuit court
+de proximité.&lt;br /&gt;- Investissements
+matériels scientifiques, techniques et pédagogiques&lt;br /&gt;- Travaux
+d&amp;#039;aménagement et de réhabilitation d’espaces, de plantation&lt;br /&gt;- Travaux
+d&amp;#039;aménagement et de réhabilitation d’itinéraires et de sites touristiques&lt;br /&gt;- Achats
+de fournitures liées à l’opération&lt;br /&gt;- Aménagement
+et acquisition d&amp;#039;équipements de valorisation des biodéchets : travaux de
+construction de plate-forme, équipement de broyage, de manutention, de
+stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/senrichir-aux-regards-des-autres-par-la-cooperation-nationale-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>