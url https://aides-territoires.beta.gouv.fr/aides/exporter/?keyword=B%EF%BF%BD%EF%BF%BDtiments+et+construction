--- v0 (2026-02-01)
+++ v1 (2026-04-13)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA108"/>
+  <dimension ref="A1:AH83"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,264 +225,294 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>153401</v>
+        <v>154580</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Rénover les habitats particuliers</t>
+          <t>Créer, rénover et réhabiliter de bâtiments à usage d’habitats locatifs à vocation non touristique</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Aide à la rénovation énergétique habitat particuliers</t>
+          <t>Habitat locatif (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Particulier</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...12 lines deleted...]
- Les projets doivent notamment mettre en œuvre des travaux de lutte contre les déperditions thermiques de l&amp;#039;enveloppe (isolation des murs, toitures, planchers bas, menuiseries extérieures), d&amp;#039;installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire performants dont l&amp;#039;installation d&amp;#039;équipements utilisant une source d&amp;#039;énergie renouvelable (bois, géothermie, solaire...).
+ Tout projet visant à la création, rénovation et réhabilitation de bâtiments à usage d&amp;#039;habitats locatifs à vocation non touristique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   L&amp;#039;aide départementale est réservée aux particuliers (personnes physiques) propriétaires occupants d&amp;#039;une habitation individuelle utilisée en résidence principale et située sur le territoire de la Manche.
-[...5 lines deleted...]
-   Les propriétaires bailleurs sont exclus du dispositif mais peuvent être accompagnés par l&amp;#039;ANAH.
+   Logements dans du patrimoine public
   &lt;/li&gt;
  &lt;/ul&gt;
- &lt;p&gt;
-[...69 lines deleted...]
- Les projets doivent concerner à minima deux postes de travaux dont l&amp;#039;un doit concerner obligatoirement un poste d&amp;#039;isolation : isolation des murs (correcteurs thermiques inclus), isolation de la toiture ou isolation des planchers bas. Pour être considéré comme un poste de travaux, les travaux doivent concerner la totalité des travaux restant à réaliser dans une même nature de travaux.
+&lt;p&gt;
+ Reconversion d&amp;#039;un patrimoine communal ou communautaire à des fins de création de logement locatif ou travaux liés à la rénovation et/ou réhabilitation de logements locatifs existants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Tous les travaux doivent être réalisés par des professionnels (fourniture et pose). De plus, les travaux de mise en performance énergétique doivent être réalisés par des professionnels certifiés « Reconnu Garant de l&amp;#039;Environnement (RGE) » pour être pris en compte.
-[...8 lines deleted...]
-   Attention, les devis ne doivent pas être signés et les travaux ne doivent pas être engagés avant la réception d&amp;#039;un accusé de réception du Département.
+   Construction de logements locatifs
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...4 lines deleted...]
- Pour bénéficier de l&amp;#039;aide du Département, les porteurs de projet doivent être accompagnés en amont par l&amp;#039;Espace Conseil France Rénov&amp;#039; et avoir signé le document d&amp;#039;engagement France Rénov&amp;#039;, celui-ci imposant la réalisation d&amp;#039;une évaluation thermique par l&amp;#039;Espace Conseil France Rénov&amp;#039; (gratuit) ou d&amp;#039;un audit énergétique par un auditeur privé.
+ Construction de logements locatifs dans le cadre de la valorisation de friches existantes en cœur de bourg (à proximité des commerces et des services) ou de dents creuses (en urbanisme, il s&amp;#039;agit d&amp;#039;un espace non construit situé en cœur de bourg et entouré de parcelles bâties, sont donc exclues les zones en extension urbaine), déconstruction, remise en état du terrain et réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Foyers de jeunes travailleurs (FJT)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les foyers de jeunes travailleurs sont des institutions à but non lucratif qui mettent à la disposition des jeunes de 16 à 30 ans (étudiants, apprentis, stagiaires ou en situation de précarité) qui vivent hors de leur famille un hébergement (chambre et/ou studio) comprenant un ensemble d&amp;#039;installations matérielles, une restauration, ainsi que des moyens qui permettent, directement ou indirectement, de favoriser leur insertion dans la vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils ont pour mission de favoriser la socialisation des jeunes par l&amp;#039;habitat et par différentes formes d&amp;#039;incitations et d&amp;#039;actions dans des domaines où se forge leur qualification sociale : vie quotidienne, mobilité, emploi, formation, loisirs, culture, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans cette phase de transition, il s&amp;#039;agit de rendre possible un parcours résidentiel en créant les conditions d&amp;#039;apprentissage de la vie sociale conduisant à l&amp;#039;autonomie et à la citoyenneté. Le passage en FJT doit donc, par définition, être conçu comme quelque chose de temporaire.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les seuls travaux préparatoires (démolition, dépollution...) sont éligibles avec engagement de la collectivité pour un projet d&amp;#039;habitat public dans un délai de 5 ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique et d&amp;#039;accessibilité ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoire dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les logements dans du patrimoine public : gain de 2 étiquettes énergétiques entre avant et après travaux pour les logements classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets de construction neuve : uniquement dans des friches existantes en cœur de bourg (proximité des services) ou des dents creuses ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les FJT : production d&amp;#039;un projet socio-éducatif d&amp;#039;établissement en lien avec la réalisation d&amp;#039;un diagnostic local* intégrant une dimension inclusive (situation de handicap, mixité femmes-hommes...) et présence d&amp;#039;un local permettant d&amp;#039;accueillir des permanences de partenaires dans le domaine de l&amp;#039;insertion ;
+&lt;/p&gt;
+&lt;p&gt;
+ *Diagnostic local sur les besoins de logement des jeunes de 16 à 30 ans qu&amp;#039;ils soient en activité professionnelle, demandeurs d&amp;#039;emploi ou en formation (apprenti, alternance, étudiant...)
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets d&amp;#039;habitat inclusif : production du projet de vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.manche.fr/guide-des-aides/aide-a-la-renovation-energetique-habitat-particuliers/</t>
+          <t>https://www.manche.fr/guide-des-aides/habitat-locatif-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 33 05 97 41
+ 02.33.05.97.79
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f879-aide-a-la-renovation-energetique-habitat-part/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c27-habitat-locatif-politique-territoriale-22-28/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>154581</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover et réhabiliter des gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Gîtes publics individuels et/ou de groupe labellisés (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
@@ -623,2541 +653,108 @@
           <t>&lt;p&gt;
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.33.05.90.21  - 06 80 06 29 39
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7973-gites-publics-individuels-etou-de-groupe-labe/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>103293</v>
+        <v>143290</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Réhabiliter le patrimoine bâti rural agricole</t>
-[...4 lines deleted...]
-          <t>Réhabilitation du patrimoine bâti rural agricole</t>
+          <t>Evaluer et maîtriser les nuisances sonores</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...2451 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Evaluer et maîtriser les nuisances sonores sur votre territoire
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La maîtrise des nuisances sonores contribue à améliorer l&amp;#039;attractivité du territoire et la qualité de vie. Bien identifier les sources d&amp;#039;expositions, évaluer leurs niveaux et leurs impacts sur les riverains sont des prérequis incontournables pour définir une politique efficace de lutte contre les nuisances sonores.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Fort de ses compétences et de son expertise technique en acoustique, le Cerema vous accompagne de l&amp;#039;élaboration de votre stratégie à la mise en œuvre de solutions concrètes appliquées aux domaines de la voirie, des espaces publics, bâtiments et transports.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes un maître d&amp;#039;ouvrage public (dans les domaines voirie, bâtiments ou transports) et plus particulièrement :
  &lt;/strong&gt;
@@ -3267,317 +864,204 @@
  &lt;li&gt;
   Contrôle / réception d&amp;#039;ouvrages de protection contre le bruit
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement d&amp;#039;études de co-exposition
   &lt;strong&gt;
    (Air-Bruit-Vibrations) et de multi-expositions sonores
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Montage et pilotage de plans de formations
  &lt;/strong&gt;
  ou journées techniques au regard de vos besoins (élus, services techniques)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Communauté urbaine d&amp;#039;Arras
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pilotage du projet de recherche URBEOL (Implantation en milieu URBain d&amp;#039;EOLiennes : impacts environnementaux).
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    SDIS Côtes d&amp;#039;Armor
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  AMO en acoustique sur un bâtiment du SDIS22 pour un réaménagement et amélioration de l&amp;#039;isolement acoustique par rapport au bruit de la RN12.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    DREAL Provence-Alpes-Côte d&amp;#039;Azur
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  AMO en acoustique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Architecture
 Appui méthodologique
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/evaluer-maitriser-nuisances-sonores</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b05-evaluer-et-maitriser-les-nuisances-sonores/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...143 lines deleted...]
-      <c r="A18" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>95075</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Rénover les logements sociaux</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H18" s="1" t="inlineStr">
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de rénovation de logements non éligibles au FEDER, selon le Programme Opérationnel en vigueur sur le territoire où se situe l&amp;#039;opération. Les opérations éligibles sont ainsi :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les territoires alsacien et champardennais : opérations pour lesquelles l&amp;#039;étiquette énergétique avant travaux est D ou encore moins économe
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire champardennais : opérations &amp;lt; 40 logements en habitat collectif et &amp;lt; à 10 en habitat individuel
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire alsacien : opérations &amp;lt; 50 logements
  &lt;/li&gt;
  &lt;li&gt;
   Sur les territoires alsaciens, lorrains et champardennais : opérations d&amp;#039;acquisition-amélioration, ou dès épuisement des crédits FEDER.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3594,2733 +1078,1802 @@
  &lt;/strong&gt;
  outre l&amp;#039;amélioration de la performance énergétique des logements, le recours à des matériaux biosourcés pour l&amp;#039;isolation permet de réduire l&amp;#039;impact énergétique et climatique des projets de rénovation tout en privilégiant le recours à des ressources renouvelables assurant par ailleurs la continuité de migration de la vapeur d&amp;#039;eau.
 Le recours à des isolants biosourcés pour l&amp;#039;isolation des parois opaques verticales ouvre droit à une bonification de 500 € par logement.
  &lt;strong&gt;
   Création de logements locatifs-sociaux
  &lt;/strong&gt;
  : Les opérations d&amp;#039;acquisition-amélioration donnant lieu à la création de logements locatifs conventionnés bénéficient d&amp;#039;une bonification d&amp;#039;aide de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   2 000 € par logement créé sans changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
  &lt;li&gt;
   4 000 € par logement créé par changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond
  &lt;/strong&gt;
  : 40 logements en habitat collectif et 10 logements en habitat individuel sur le territoire champardennais avant épuisement des crédits FEDER, 50 logements après. 50 logements sur les territoires alsacien et lorrain. Pour les opérations d&amp;#039;acquisition-amélioration, plafond de 50 logements quelque soit la localisation.
 Cette aide est cumulable avec d&amp;#039;autres dispositifs régionaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P18" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bailleurs sociaux, au sens de l&amp;#039;article R323-1 du CCH.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/renovation-energetique-logements-sociaux/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande d&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Strasbourg : 03 88 15 64 96
   &lt;/li&gt;
   &lt;li&gt;
    Site de Metz : 03 87 33 62 85
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Consultez le règlement et les documents annexes sur
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-renovation-logements-sociaux" rel="noopener" target="_blank"&gt;
   Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8aad-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-      <c r="A19" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>90835</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner les acteurs touristiques dans le maintien et l'adaptation de l'offre d'hébergements de tourisme social</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Hébergements de Tourisme social</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H19" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide accompagne les acteurs touristiques dans le maintien et l&amp;#039;adaptation de l&amp;#039;offre d&amp;#039;hébergements de tourisme social.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maintenir un parc d&amp;#039;hébergement social diversifié, qualifié et accessible au plus grand nombre dans une logique de mixité sociale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Cohésion sociale et inclusion
 Economie sociale et solidaire
 Revitalisation
 Biodiversité</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrages publics et privés (associations, entreprises, SCI constituée pour solliciter des financements ANCV / CDC - Agence Nationale pour les chèques vacances / Caisse des dépôts)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Village de vacances, auberge de jeunesse, centre international de séjour : 25% maximum d&amp;#039;un montant de dépenses éligibles HT plafonné à 1 000 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Centres de vacances : 25% maximum d&amp;#039;un montant de dépenses éligibles
   HT
   plafonné à 500 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Montant minimum des travaux : 40 000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Une majoration de 5% maximum pourra être opérée pour les projets implantés sur un territoire très vulnérable.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
  : investissements intérieur ou extérieur (hébergement, espaces collectifs d&amp;#039;accueil, de restauration, équipements de loisirs,..) et de confort (chauffage, isolation, sanitaires, mobilier, traitement paysager, économie d&amp;#039;énergie) ainsi que les frais d&amp;#039;étude et d&amp;#039;honoraires concourant à la réalisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Les travaux réalisés en régie directe sont exclus.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-de-tourisme-social</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Limoges : 05 55 45 00 30
 &lt;/p&gt;
 &lt;p&gt;
  Site de Poitiers : 05 16 01 40 55
 &lt;/p&gt;
 &lt;p&gt;
  Site de Bordeaux: 05 57 57 83 09
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3277-hebergements-de-tourisme-social/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-      <c r="A20" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>163164</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux sur les bâtiments d’archives</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Etudes et travaux sur les bâtiments d’archives</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Entre 10 et 30% de la base subventionnable HT / 50% du total HT pour une étude de faisabilité ou pour un audit énergétique</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Présentation du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La construction, la rénovation et l’aménagement d’un bâtiment d’archives répondent aux Règles de base pour la construction et l’aménagement d’un bâtiment d’archives accessibles sur le site internet France Archives et font l’objet de publications actualisées.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le Service interministériel des archives de France (SIAF) accompagne les porteurs de projet de bâtiments d’archives municipales, départementales et régionales dans les différentes étapes en vue du visa technique permettant l’obtention d’une subvention.&lt;/li&gt;&lt;li&gt;La circulaire du 21 mars 2016 relative à l’aide de l’Etat sur les bâtiments d’archives fixe les principes et les procédures à suivre en vue de son obtention (des éléments du cadrage ont cependant évolué).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le montant de la subvention pour un projet de bâtiment d’archives s’élève en moyenne entre 15 et 20%.  &lt;/li&gt;&lt;li&gt;Cette base subventionnable est constituée du coût hors taxes des travaux de construction et du mobilier spécifique.&lt;/li&gt;&lt;li&gt;Ce taux de subvention est variable chaque année selon le budget alloué, le nombre de projets de bâtiment dont les travaux vont démarrer l’année n&amp;#43;1 et le coût de chaque projet.&lt;/li&gt;&lt;li&gt;Pour les études, seule l’étude de faisabilité est aidée avec un taux de 50% sur le montant hors taxes pour les projets départementaux ; les demandes des archives municipales sont traitées au cas par cas.&lt;/li&gt;&lt;li&gt;Les gros travaux, de type renouvellement des systèmes de traitement d’air (CTA), acquisitions de rayonnages, etc. ont un taux de subvention spécifique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le montant de la subvention est établi par le SIAF, en août, sur la base de la fiche financière de l’APS (voire du dossier d’APD s’il est disponible).&lt;/li&gt;&lt;li&gt;La DRAC concernée présente le projet dans son dossier de conférence budgétaire. Après validation de la programmation, la subvention est déléguée en DRAC en début d’année, pour engagement de celle-ci un à deux mois avant le début des travaux.&lt;/li&gt;&lt;li&gt;Le versement de la subvention est effectué par la DRAC selon les facturations produites du chantier.&lt;/li&gt;&lt;li&gt;Une avance sur travaux en crédits de paiement peut être prévue de 30% au maximum du montant de la subvention.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les projets éligibles sont ceux qui auront recueillis le visa technique favorable du SIAF sur l’APS et sur l’APD.&lt;/li&gt;&lt;li&gt;Pour les projets de bâtiment d’archives municipales, l’avis du directeur des archives départementales est requis sur le Programme, au titre du contrôle scientifique et technique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dossier de demande de subvention doit être déposé, un à deux mois avant le début des travaux, comprenant notamment les courriers de visa favorables du SIAF sur l’APS et sur l’APD ainsi que la notification de dépôt du permis de construire. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes et intercommunautés&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;li&gt;Régions&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les communes éligibles sont celles d’au moins 20.000 habitants, ayant un service d’archives constitué disposant d’un archiviste à plein temps.&lt;/li&gt;&lt;li&gt;Les études de faisabilité sont soutenues en priorité pour les services d’archives départementales ; les communes importantes ou ayant un projet de bâtiment mutualisé peuvent être soutenues au cas par cas.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les projets de bâtiments des collectivités éligibles doivent être ouverts au public avec une surface minimales de 200 m².&lt;/li&gt;&lt;li&gt;Toute attribution d’une subvention est subordonnée au visa technique du SIAF.&lt;/li&gt;&lt;li&gt;Au préalable pour les archives municipales, un Programme doit être élaboré avec le concours du directeur des archives départementales qui assure le contrôle scientifique et technique et qui donne son avis au SIAF.&lt;/li&gt;&lt;li&gt;Le SIAF transmet son avis à la collectivité ; les phases suivantes avec la transmission des dossiers d’Avant-Projet Sommaire (APS) et d’Avant-Projet Détaillé (APD) doivent recueillir le visa technique du SIAF en vue de l’attribution d’une subvention.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études de faisabilité&lt;/li&gt;&lt;li&gt;Sont éligibles les projets de construction de bâtiments neufs, la réhabilitation de bâtiment, les réaménagements, les extensions.&lt;/li&gt;&lt;li&gt;Les gros travaux, de type renouvellement des systèmes de traitement d’air (CTA), acquisitions de rayonnages, etc. sont éligibles.&lt;/li&gt;&lt;li&gt;Les dépenses éligibles constituent la « base subventionnable », comprenant les coûts hors taxes des travaux de construction et du mobilier spécifique, le cas échéant.&lt;/li&gt;&lt;li&gt;Ne sont notamment pas éligibles les études de programmations, les honoraires, la VRD, les travaux de désamiantage, l’acquisition du foncier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/etudes-et-travaux-sur-les-batiments-d-archives</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-investissement-2024</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question sur les études et travaux sur les bâtiments d’archives, vous êtes invités à vous adresser à :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; DGPA/Service interministériel des Archives de France/Bureau de l’expertise numérique et de la conservation durable :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Architecte : &lt;a target="_self"&gt;berengere.giaux&amp;#64;culture.gouv.fr&lt;/a&gt; ; 01 40 15 32 63&lt;/li&gt;&lt;li&gt;Cheffe du bureau : &lt;a href="mailto:dominique.naud&amp;#64;culture.gouv.fr" target="_self"&gt;dominique.naud&amp;#64;culture.gouv.fr&lt;/a&gt; ; 01 40 15 76 74&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; DGPA/Service interministériel des Archives de France/ Bureau du pilotage et de la tutelle des services publics d’archives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Subventions : &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr" target="_self"&gt;martine.leroy&amp;#64;culture.gouv.fr&lt;/a&gt; ; 07 64 37 09 52&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-sur-les-batiments-darchives/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...21 lines deleted...]
-Département
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>143387</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...22 lines deleted...]
- La notion d&amp;#039;urgence sera prise en compte pour identifier les travaux qui, faute de réalisation, pourraient mettre en péril la sécurité des personnes ou qui pourraient remettre en cause l&amp;#039;avis favorable de la commission de sécurité pour la poursuite de l&amp;#039;activité de formation. Elle sera déterminée par la survenance d&amp;#039;incidents récurrents sur une installation ou suite à un dommage ou sinistre survenu sur les bâtiments ou les équipements.
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les cheminements piétons au sein des quartiers en chantier peuvent être difficilement praticables par tous. La mise en place des chantiers urbains est caractérisée à la fois par un espace public où cohabitent de nombreux usagers et de multiples usages, mais aussi par l&amp;#039;intervention d&amp;#039;une multitude d&amp;#039;acteurs. L&amp;#039;articulation entre ces différents intervenants (maîtrise d&amp;#039;œuvre voirie, maîtrise d&amp;#039;œuvre bâti, entreprises et concessionnaires de réseaux) nécessite une surveillance en continu et une formation à cette problématique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les besoins et les difficultés des personnes à mobilité réduite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation accessibilité et identifier les bonnes pratiques en fonction du chantier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir sécuriser et signaler les chantiers, maintenir la continuité des itinéraires, informer les usagers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Matinée : apports théoriques
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Déplacements piétons et sécurité aux abords des chantiers : introduction et enjeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cas pratique d&amp;#039;une personne en situation de handicap : quels impacts de la gestion du chantier sur ses déplacements ?
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cadre réglementaire et bonnes pratiques :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assurer la continuité des itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signaler, matérialiser, éclairer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir les accès riverains, commerces et transports collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pause déjeuner
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Après-midi : mise en pratique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Boîte à outils pour maintenir l&amp;#039;accessibilité en phase chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas concrets et échanges de bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation sur le terrain : « vivre » l&amp;#039;expérience de handicap aux abords des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et bilan de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;œuvre, conducteurs de travaux des entreprises de BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bureaux d&amp;#039;étude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Niveau pré-requis
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Aucun pré-requis obligatoire.
+ &lt;br /&gt;
+ Une expérience en matière de pilotage de projets d&amp;#039;aménagement ou d&amp;#039;organisation de chantiers est un plus.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports de connaissances théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges sur des cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mises en situation sur le terrain
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
-[...27 lines deleted...]
- Seuls les centres de formation ayant signé une convention d&amp;#039;objectifs et de moyens en cours d&amp;#039;exécution avec la Région peuvent demander cette aide.
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...150 lines deleted...]
-      <c r="A23" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>161850</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Acquérir et développer des outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels - Fonds d'accessibilité des oeuvres</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Fonds d&amp;apos;accessibilité des oeuvres</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F23" s="1" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="K23" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Fonds d’accessibilité des œuvres permet l’acquisition et le développement d’outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels. En application de la convention internationale des droits des personnes handicapées signée à New York le 30 mars 2007*, pour favoriser la participation des personnes handicapées à la vie culturelle, le ministère de la Culture soutient l’engagement des structures culturelles dans leur politique d’accessibilité à l’offre culturelle.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que le Fonds d&amp;#039;accessibilité des œuvres ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Depuis 2018, le Fonds accessibilité permet de contribuer à l’effort de développement d’actions et de dispositifs permettant de &lt;strong&gt;lever les freins à la participation à la vie culturelle&lt;/strong&gt;, pour les personnes en situation de handicap, les personnes âgées et à l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico sociaux.&lt;/p&gt;&lt;p&gt;Les crédits accordés dans ce cadre porteront sur l’acquisition et le&lt;strong&gt; développement d’outils d’accessibilité&lt;/strong&gt; et devront permettre &lt;strong&gt;d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette année, une attention particulière sera portée aux projets menés par des structures culturelles qui ne sont pas encore engagées dans une dynamique de mise en accessibilité et qui souhaitent obtenir un soutien dans le cadre du Fonds d&amp;#039;accessibilité pour initier cette démarche. &lt;strong&gt;Par ailleurs, le développement et l’acquisition d’outils mutualisés entre plusieurs opérateurs culturels pourra être encouragé.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;* &lt;em&gt;Notamm&lt;/em&gt;​​​​​​​&lt;em&gt;ent ses articles 1er, 2 et 30 ; décret n° 2010-356 du 1er avril 2010 portant publication de la convention relative aux droits des personnes handicapées (ensemble un protocole facultatif), signée à New York le 30 mars 2007 - JORF n°0079 du 3 avri&lt;/em&gt;&lt;em&gt;l 2010.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de&lt;/strong&gt;&lt;strong&gt; la démarche&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette démarche vise à démocratiser l&amp;#039;accès à la culture, en abordant directement les défis liés à l&amp;#039;accessibilité pour les personnes en situation de handicap. Elle permet d’encourager les structures culturelles non engagées dans des initiatives d&amp;#039;accessibilité à initier cette démarche, et promouvoir le développement d&amp;#039;outils partagés entre plusieurs opérateurs culturels pour améliorer l&amp;#039;accessibilité de manière collaborative.&lt;/p&gt;&lt;p&gt;Le dispositif finance non seulement l&amp;#039;équipement spécialisé, mais aussi les initiatives de formation et les technologies favorisant l&amp;#039;inclusion.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le Fonds d’accessibilité des œuvres en région : procédure&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour en savoir plus sur les contacts et le calendrier mis en place dans votre région, merci de vous reporter aux onglets ci-dessous.&lt;/p&gt;
     &lt;section&gt;
         &lt;p&gt;
             &lt;/p&gt;&lt;p id="head_accordion_345"&gt;
                 &lt;/p&gt;&lt;h4&gt;&lt;strong&gt;&lt;em&gt;→ Ile-de-France (dépôt jusqu&amp;#039;au 10 avril 2024)
                                             &lt;/em&gt;&lt;/strong&gt;&lt;/h4&gt;
             &lt;p id="collapse_accordion_345"&gt;
                 &lt;/p&gt;&lt;p&gt;
                     &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seules les demandes ayant fait l’objet d’une discussion préalable avec un conseiller de la Drac seront examinées.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le montant des subventions accordés est entre 5000 et 20 000 euros. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention sera versée au demandeur durant la période du printemps à l&amp;#039;été 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;inscription dans une démarche d’accessibilité de la structure ;&lt;/li&gt;&lt;li&gt;la pertinence des outils choisis ; &lt;/li&gt;&lt;li&gt;le budget prévisionnel. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 10 avril 2024, 23h59 (heure de Paris)&lt;/strong&gt;. Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Une question ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Ile-de-France vous êtes invités à vous adresser à : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aurélie Lesous, &lt;a href="mailto:aurelie.lesous&amp;#64;culture.gouv.fr%C2%A0"&gt;aurelie.lesous&amp;#64;culture.gouv.fr &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;strong&gt;&lt;span&gt;&lt;em&gt;→ Occitanie (dépôt jusqu&amp;#039;au 30 avril 2024)&lt;/em&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/h4&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;
             &lt;/p&gt;&lt;p id="collapse_accordion_346"&gt;
                 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de la subvention &lt;/span&gt;&lt;/p&gt;
             &lt;p&gt;
                     &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le montant des subventions accordées ne pourra pas être inférieur à 3.000 euros. Le plafond du taux d&amp;#039;intervention de la DRAC est fixé à 80 % du coût total du projet. Les structures ayant déposé un projet seront informées, par la DRAC, de la suite donnée à leur demande de financement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’attribution de la subvention&lt;/span&gt;&lt;/p&gt;
         &lt;p&gt;&lt;span&gt;La subvention sera versée en une seule fois après la tenue de la commission. La subvention sera versée trois mois après la tenue de la commission.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’évaluation des dossiers&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;de l’équilibre géographique des porteurs de projets ;&lt;/li&gt;&lt;li&gt;de la représentativité des différentes disciplines et domaines artistiques et culturels ;&lt;/li&gt;&lt;li&gt;du renouvellement des bénéficiaires ;&lt;/li&gt;&lt;li&gt;du taux d&amp;#039;intervention de la structure.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Calendrier&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 30 avril 2024, 23h59 (heure de Paris).&lt;/strong&gt; Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Une question ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Occitanie vous êtes invités à vous adresser à : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vivien Chabrol, 05 67 73 20 88 ; &lt;a href="mailto:vivien.chabrol&amp;#64;culture.gouv.fr"&gt;vivien.chabrol&amp;#64;culture.gouv.fr&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.demarches-simplifiees.fr/commencer/pol-culturelles_fonds-accessibilite-occitanie" target="_blank" rel="noopener noreferrer"&gt;
         Accéder au formulaire - Occitanie
         &lt;span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;                
     &lt;/section&gt;
     &lt;section&gt;
         &lt;h4&gt;&lt;span&gt;&lt;span&gt;&lt;strong&gt;&lt;em&gt;→ Autres régions&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/h4&gt;&lt;p&gt;&lt;span&gt;Pour plus d&amp;#039;informations sur le Fonds d&amp;#039;accessibilité des œuvres dans votre région, nous vous invitons à contacter la Direction régionale des affaires culturelles (DRAC/DAC) de votre région &lt;/span&gt;&lt;a href="https://www.culture.gouv.fr/Regions" target="_blank"&gt;ici&lt;/a&gt;&lt;span&gt;.  &lt;/span&gt;&lt;/p&gt;
     &lt;/section&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Associations &lt;/li&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;li&gt;Entreprises privées &lt;/li&gt;&lt;li&gt;Entreprises publiques locales &lt;/li&gt;&lt;li&gt;EPCI à fiscalité propre &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État &lt;/li&gt;&lt;li&gt;Régions&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La nature des projets éligibles est large : outre l’acquisition de matériel spécifique, le Fonds permet également de soutenir des formations et le développement d’outils de communication adaptés mais aussi la mise en œuvre d’audiodescription ou de traduction. Pour tour les projets, les crédits accordés devront permettre d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap, les personnes âgées et l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico-sociaux. &lt;/p&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;A titre d’exemple, les actions suivantes sont éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Boucles magnétiques, dispositifs de sur-titrage ;&lt;/li&gt;&lt;li&gt;Maquettes tactiles ; &lt;/li&gt;&lt;li&gt;Livrets en braille ; &lt;/li&gt;&lt;li&gt;Documents FALC visant à permettre l’accessibilité des œuvres ;&lt;/li&gt;&lt;li&gt;Outils et dispositifs d’accompagnement à la rencontre avec œuvres pour les personnes ayant des troubles autistique ou un handicap mental ; &lt;/li&gt;&lt;li&gt;Signalétique accessible ; &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation à la prise en main et à l’utilisation de ces outils…&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/section&gt;&lt;section&gt;Ne sont pas éligibles :&lt;/section&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Les projets d’action culturelle ou d’éducation artistique et culturelle ;&lt;/li&gt;&lt;li&gt;les interventions sur le cadre bâti ;&lt;/li&gt;&lt;li&gt;les projets de formation n’incluant pas la prise en main et l’utilisation de ces outils.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/section&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/fonds-d-accessibilite-des-oeuvres</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service déconcentré du ministère de la Culture territorialement compétent (DRAC)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-daccessibilite-des-oeuvres/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2024</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>128966</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Rendre accessibles les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
-Etablissement public dont services de l'Etat
-[...4 lines deleted...]
-      <c r="H24" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...20 lines deleted...]
-&lt;/h4&gt;
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;une aide à la décision pour les travaux
+d&amp;#039;accessibilité des établissements recevant du public
+(ERP)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de l&amp;#039;accompagnement :
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement préalable intégrant :
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
-[...31 lines deleted...]
- &lt;br /&gt;
+  la visite diagnostic des bâtiments et ERP à expertiser
+ &lt;/li&gt;
+ &lt;li&gt;
+  les propositions de travaux simples pour les rendre
+accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  les préconisations de travaux plus complexes à
+réaliser pour les rendre accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la rédaction du cahier des charges pour
+la consultation d&amp;#039;un bureau d&amp;#039;étude spécialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  sensibilisation et information des acteurs concernés,
+les élus et les personnels des services techniques
+des collectivités locales sur les mises aux normes des
+différents types d&amp;#039;établissements
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Assurer la continuité des itinéraires
-[...101 lines deleted...]
- &lt;br /&gt;
+  Remise d&amp;#039;un rapport d&amp;#039;étude de faisabilité, guide sur
+l&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration du cahier des charges de consultation d&amp;#039;un
+bureau d&amp;#039;études spécialisé
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents techniques relatifs au projet
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
-[...31 lines deleted...]
- &lt;br /&gt;
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0387-rendre-accessibles-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...315 lines deleted...]
-      <c r="A26" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>97691</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Limite d’un montant de subvention de 150 000 €</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Santé
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses liées aux aménagements intérieurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
  &lt;/li&gt;
  &lt;li&gt;
   dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Mail: richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel: 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assistant de Direction / Comptable - Maeva Homs
 &lt;/p&gt;
 &lt;p&gt;
  Mail : maeva.homs&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="H27" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>163727</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
-[...220 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie locale et circuits courts
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>163580</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement les commerces et services du quotidien présents dans les centres-bourgs</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Soutenir :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;activité économique des centres-bourgs des communes appartenant au territoire La Rochefoucauld Porte du Périgord ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers destinés au maintien d’un ou plusieurs derniers commerces de proximité de première nécessité non concurrentiels&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Emploi
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets de centre-bourg situés : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans les périmètres ORT (Opération de Revitalisation de Territoire) pour les communes de La Rochefoucauld-en-Angoumois et Montbron ;&lt;/li&gt;&lt;li&gt;Selon la cartographie des centres-bourgs pour les autres communes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité des projets :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accueillir des entreprises artisanales, commerciales ou de service ;&lt;/li&gt;&lt;li&gt;Produire et commercialiser des biens ou des services sur le zonage défini ;&lt;/li&gt;&lt;li&gt;Investissements participant à la transition écologique : consommation énergétique du bâtiment, développement des énergies renouvelables, optimisation de la gestion des déchets, valorisation de l’économie circulaire, préservation de la ressource en eau…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Obligations légales et administratives :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les projets de travaux et d’aménagement, fournir l’autorisation de travaux ou le permis de construire ;&lt;/li&gt;&lt;li&gt;Adhérer aux services du Conseiller Énergie Partagée (CEP) de la Communauté de Communes et réaliser un audit énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité temporelle des dépenses :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses présentées doivent respecter la règlementation européenne et nationale des aides d’Etat&lt;/li&gt;&lt;li&gt;Tout commencement d’exécution avant le dépôt de la demande d’aide est susceptible de rendre tout ou partie du projet inéligible ;&lt;/li&gt;&lt;li&gt;Aucun dossier ne peut être déposé après l’achèvement matériel de l’opération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Un seul dossier de demande d’aide peut être déposé par commune tous les deux ans.&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>CC La Rochefoucauld porte du Périgord</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.rochefoucauld-perigord.fr/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service développement économique de la Communauté de Communes&lt;/p&gt;&lt;p&gt;07 62 66 69 46 / &lt;a target="_self"&gt;economie&amp;#64;rochefoucauld-perigord.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>economie@rochefoucauld-perigord.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-daide-aux-commerces-et-services-du-quotidien-presents-dans-les-centres-bourgs/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>La Rochefoucauld Porte du Périgord</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...620 lines deleted...]
-      <c r="A32" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>162711</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>ACTEE83</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)
-Territoire d'Energie Var - Symielec (TE83)
-[...3 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
+Fédération nationale des collectivités concédantes et régies (FNCCR)
+Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
-[...2 lines deleted...]
-Subvention
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I32" s="1" t="inlineStr">
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
 différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
 ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
 de flux ACTEE83 avec le
 recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
 collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
 collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
 des collectivités sur l’amélioration énergétique des bâtiments publics en
 communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
 du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
 de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
 AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P32" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/09/2023</t>
         </is>
       </c>
-      <c r="Q32" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-      <c r="A33" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>155106</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -6332,64 +2885,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -6464,1368 +3017,409 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Déployer les équipements numériques
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...510 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
-[...105 lines deleted...]
-      <c r="N37" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le
+Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux
+collectivités locales et leurs groupements, dans un objectif de
+réduction durable de leurs consommations énergétiques et de préservation du
+confort thermique dans un contexte de réchauffement climatique.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent en outre prendre en compte la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement l&amp;#039;amélioration du confort thermique face aux fortes chaleur, le soutien du Fonds vert est limité à la mise en place de solutions passives, c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Economie d'énergie et rénovation énergétique</t>
-[...37 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-[...523 lines deleted...]
-      <c r="A41" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>156143</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>BIBLIOTHÈQUES ET MÉDIATHÈQUES PUBLIQUES</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J41" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>Ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux de création, d&amp;#039;extension et de réhabilitation
  &lt;/li&gt;
  &lt;li&gt;
   Les études préalables concourant à la définition du projet et garantissant la qualité de la réalisation, sous réserve que l&amp;#039;antériorité du dernier mandatement par le maître d&amp;#039;ouvrage des dépenses d&amp;#039;études ne dépasse pas 3 ans, à compter de la demande d&amp;#039;aide pour travaux. Elles ne sont pas prises en compte si elles ne sont pas suivies des travaux.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses d&amp;#039;acquisition foncière ou immobilière pour la création et l&amp;#039;extension des bâtiments (si
    la
   date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans un délai de 3 ans à compter de la date de dépôt de la demande de subvention).
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;aménagement immédiats des abords (VRD, voie d&amp;#039;accès, petit parking, aménagements paysagers) qui concernent exclusivement le bâtiment pour lequel une subvention est sollicitée (ils doivent être entrepris concomitamment à la construction ou l&amp;#039;extension du bâtiment).
  &lt;/li&gt;
  &lt;li&gt;
@@ -7879,555 +3473,1408 @@
   Affectation d&amp;#039;un crédit minimal annuel d&amp;#039;acquisition de documents calculé en fonction du nombre d&amp;#039;habitants de la ou des communes concernées : 1,50 € par habitant.
  &lt;/li&gt;
  &lt;li&gt;
   Gratuité du prêt.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Points de vigilance :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Moins de 2 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit au minimum avoir suivi la formation de base dispensée (gratuitement) par la Médiathèque Départementale, voire être titulaire du diplôme d&amp;#039;Auxiliaire de Bibliothèque Français (A.B.F.).
  &lt;/li&gt;
  &lt;li&gt;
   Entre 2 000 habitants et 5 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit être recruté au moins à mi-temps au sein de la filière culturelle et titulaire a minima du grade d&amp;#039;adjoint du patrimoine.
  &lt;/li&gt;
  &lt;li&gt;
   Entre 5 000 habitants et 10 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit être recruté à temps complet au sein de la filière culturelle et titulaire a minima du grade d&amp;#039;assistant de conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Plus de 10 000 habitants (population ciblée) :  Le responsable de l&amp;#039;équipement doit être recruté à temps complet au sein de la filière culturelle et titulaire a minima du grade de bibliothécaire ou bien de conservateur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Planchers des dépenses subventionnables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de création, d’extension et de réhabilitation : 20 000 € HT &lt;/li&gt;&lt;li&gt;Achat de mobiliers spécialisés : 5 000 € HT&lt;/li&gt;&lt;li&gt;Achat de documents : 5 € HT par habitant (population ciblée)&lt;/li&gt;&lt;li&gt;Informatisation : 3 000 € HT&lt;/li&gt;&lt;li&gt;Acquisition de matériels et documents multimédia : 3 000 € HT&lt;/li&gt;&lt;li&gt;Boites de retour : 400 € HT&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;P&lt;/strong&gt;&lt;strong&gt;lafonds des dépenses subventionnables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de création, d’extension et de réhabilitation : 700 000 € HT &lt;/li&gt;&lt;li&gt;Achat de mobiliers spécialisés : 100 000 € HT&lt;/li&gt;&lt;li&gt;Achat de documents : 100 000 € HT &lt;/li&gt;&lt;li&gt;Informatisation : 100 000 € HT &lt;/li&gt;&lt;li&gt;Acquisition de matériels et documents multimédia : 30 000 € HT&lt;/li&gt;&lt;li&gt;Boites de retour : 10 000 € HT&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/bibliotheques-et-mediatheques-publiques/</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/30a7-modele/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>05/12/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-[...395 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>144503</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 500.000€ HT pour les travaux et équipements, 60 000€ HT pour la production énergétique en autoconsommation exclusive</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/ de projets éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d&amp;#039;amélioration de la performance énergétique des bâtiments publics,&lt;/li&gt;&lt;li&gt;la production d&amp;#039;énergies renouvelables en autoconsommation exclusive,&lt;/li&gt;&lt;li&gt;les
+ aménagements de voies cyclables et mobilités douces structurantes pour 
+des services à la population qui ne seraient pas intégrés au dispositif 
+de mobilité douces,&lt;/li&gt;&lt;li&gt;les autres projets favorisant la transition 
+écologique : renaturation, jardins familiaux, cabanes à don, équipement 
+numérique des écoles, récupérateurs d&amp;#039;eau …&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les travaux de transition énergétique visant la réhabilitation de bâtiments à usages publics ou d&amp;#039;habitat social conventionné,&lt;/li&gt;&lt;li&gt;les travaux de renaturation,&lt;/li&gt;&lt;li&gt;les travaux de construction de voies de mobilités douces,&lt;/li&gt;&lt;li&gt;les équipements de production énergétiques, de rénovation thermique ou de transition énergétique apparaissant dans le dispositif dédié du règlement unique départemental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers sollicitant l&amp;#039;aide du Département devront être déposés avant tout investissement ou démarrage des travaux. Une autorisation de démarrage anticipé des opérations pourra le cas échéant être sollicitée préalablement à la décision d&amp;#039;attribution de subvention et sa délivrance ne présagera en rien de l&amp;#039;issue qui sera donnée à la demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit être déposé sur la plateforme &amp;#34;https://messervices.landes.fr/&amp;#34; accompagné d&amp;#039;un courrier de saisine de Monsieur le Président du Conseil départemental et doit comprendre :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de panneaux photovoltaïques, une étude technique détaillée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le devis estimatif retenu ou l&amp;#039;acte d&amp;#039;engagement accompagné du Détail Quantitatif et Estimatif (DQE) dans le cadre d&amp;#039;un marché ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si nécessaire, la délibération de l&amp;#039;assemblée délibérante de la commune ou de l&amp;#039;EPCI décidant la réalisation des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/soutien-aux-projets-dinvestissement-des-contrats-pour-la-reussite-de-la-transition-ecologique-crte</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f000-accompagner-les-projets-innovants-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>138004</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le regroupement et l accessibilité des propriétés pour une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l aménagement foncier agricole et forestier (AFAF)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Financement 100% des procédures sous maîtrise d&amp;#039;ouvrage départementale.</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ECIR ou ECIF permettent de réaliser à l&amp;#039;intérieur d&amp;#039;un périmètre d&amp;#039;aménagement des échanges et cessions amiables de propriétés afin d&amp;#039;améliorer le regroupement et l&amp;#039;accessibilité des propriétés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Communes, EPCI, propriétaires fonciers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Délibération de la (des) commune(s)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement foncier agricole et forestier (AFAF), réglementation des boisements RB), échanges et cessions d&amp;#039;immeubles ruraux ou forestiers (ECIR / ECIF), mise en valeur des terres...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Procédures régies par le Code rural et de la pêche maritime (L  124-5 et suivants).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Les-Echanges-et-Cessions-d.html</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;
+&lt;p&gt;Sébastien CUBIZOLLES&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:developpement-durable&amp;#64;hauteloire.fr" target="_self"&gt;sebastien.cubizolles&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 71 07 43 50&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4619-ameliorer-le-regroupement-et-laccessibilite-d/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>140767</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Isoler les combles perdus</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Isoler, rénover
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - maîtriser les dépenses de fonctionnement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - gagner en performance énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Disposer de combles perdus
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  isolation-combles&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 83 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f3c6-isoler-les-combles-perdus/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>130992</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un Service d'Assistance à la Gestion Energétique</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>SAGE</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes ou les groupements de communes membres du SIEL-Territoire d&amp;#039;énergie Loire peuvent adhérer à la compétence optionnelle « Service d&amp;#039;Assistance à la Gestion Énergétique» (SAGE).
+&lt;/p&gt;
+&lt;p&gt;
+ Des techniciens spécialisés dans l&amp;#039;énergie sont mutualisés pour les communes et intercommunalités de la Loire. Ils agissent dans l&amp;#039;intérêt des collectivités et sont les interlocuteurs privilégiés des élus et des agents locaux. Pour la plupart des communes, il n&amp;#039;est souvent pas possible de disposer d&amp;#039;un agent permanent pour le suivi énergétique de leur patrimoine. Et pourtant, il y a des choses à faire, tant dans l&amp;#039;ancien que pour les projets à venir. Le technicien SAGE est présent sur votre collectivité chaque fois qu&amp;#039;il est nécessaire et à votre demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Il connaît votre patrimoine et vous apporte des préconisations pour une amélioration soit de l&amp;#039;isolation des bâtiments, soit des systèmes techniques, chauffage et ventilation. Cette initiative du SIEL-Territoire d&amp;#039;énergie Loire est un atout pour les communes rurales, permettant de réduire leurs dépenses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agents du SAGE sont des spécialistes de la thermique du bâtiment, de la maîtrise de l&amp;#039;énergie et accompagnent le développement des énergies renouvelables. Voici leurs missions :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FAIRE L&amp;#039;ANALYSE ENERGETIQUE DES BATIMENTS PUBLICS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque année, l&amp;#039;agent du SAGE se rend plusieurs fois sur site et échange avec la commune afin d&amp;#039;analyser ses consommations et de suivre un ou plusieurs bâtiment(s).
+&lt;/p&gt;
+&lt;p&gt;
+ Ce travail d&amp;#039;analyse est rendu aux élus l&amp;#039;année suivante sous forme d&amp;#039;un rapport complet ainsi que d&amp;#039;une synthèse pratique portant sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les consommations et dépenses de l&amp;#039;année écoulée et des années précédentes, pour les bâtiments (inter)communaux et pour l&amp;#039;éclairage public.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions menées lors de l&amp;#039;année écoulée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les préconisations d&amp;#039;amélioration pour l&amp;#039;année en cours.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;analyse annuelle des factures d&amp;#039;énergies effectuée par le SAGE permet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de déceler d&amp;#039;éventuelles erreurs de calculs de la part des fournisseurs d&amp;#039;énergies et de demander un remboursement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  de connaître les consommations d&amp;#039;énergies réelles du patrimoine de la collectivité, d&amp;#039;identifier les dérives et de suivre les évolutions suite aux travaux réalisés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;ajuster les tarifs, les abonnements, les puissances souscrites : cette seule analyse des factures permet dans certains cas de compenser la contribution de la commune au SAGE.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DONNER DES PISTES D&amp;#039;ACTIONS POUR REDUIRE SES DEPENSES D&amp;#039;ENERGIE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Suite aux étapes d&amp;#039;analyse, votre interlocuteur au SAGE vous propose des pistes d&amp;#039;actions pour réduire vos dépenses d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, le SAGE est en mesure d&amp;#039;accompagner la rédaction d&amp;#039;un cahier des charges (type de chaudière, isolation...) et de suivre l&amp;#039;ensemble des étapes du projet comme le ferait un technicien au sein de la collectivité concernée (chantier, réception, exploitation...). Les collectivités adhérentes au SAGE peuvent souscrire à une ou plusieurs options selon leurs besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MAINTENANCE TELEGESTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en place d&amp;#039;une télégestion est un moyen d&amp;#039;être économe et performant dans la gestion de l&amp;#039;énergie. Cet outil permet de suivre et de piloter à distance, par un simple ordinateur, l&amp;#039;ensemble des équipements de chauffage d&amp;#039;un ou plusieurs bâtiment(s). La télégestion est très utile pour gérer l&amp;#039;énergie dans les espaces à forte intermittence d&amp;#039;utilisation comme les salles d&amp;#039;animation ou encore les écoles. L&amp;#039;option « télégestion » intègre l&amp;#039;installation d&amp;#039;un tel équipement et/ou sa maintenance.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  BATIMENTS PUBLICS ET REHABILITATIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;option « bâtiments publics et réhabilitations » permet à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-Territoire d&amp;#039;énergie Loire pour favoriser la performance énergétique du projet. Le technicien SAGE apporte alors son avis sur la qualité énergétique globale et assiste si besoin la collectivité dans ses préconisations et échanges avec les professionnels du bâtiment (architectes, artisans...). La souscription à cette option doit être réalisée le plus en amont possible, dans l&amp;#039;idéal avant le choix de l&amp;#039;équipe de maîtrise d&amp;#039;oeuvre et, au plus tard, lors de la phase APS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCOMPAGNEMENT AU DÉCRET TERTIAIRE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de la mise en place du dispositif éco-énergie tertiaire (« décret tertiaire ») qui impose de nouvelles obligations de performance énergétique pour les bâtiments publics d&amp;#039;une surface supérieure à 1000 m2, les agents du SAGE du SIEL-Territoire d&amp;#039;énergie Loire proposent un accompagnement spécifique complémentaire aux collectivités qui en feront explicitement la demande pour répondre à cette nouvelle mesure.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>http://www.te42.fr</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ROLLAND Philippe, Responsable du SAGE
+&lt;/p&gt;
+&lt;p&gt;
+ rolland&amp;#64;siel42.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 77 43 97 83
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d72-service-dassistance-a-la-gestion-energetique/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>71375</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseil en énergie partagé</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de Communes Sauer-Pechelbronn</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La communauté de communes Sauer-Pechelbronn porte le poste d&amp;#039;un ingénieur énergie qui accompagne les communes et autres collectivités dans leurs démarche d&amp;#039;économies d&amp;#039;énergie et de développement des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Il intervient sur les territoires de deux communautés de communes : Sauer-Pechelbronn et Pays de Wissembourg.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  suivi des factures de fluides
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement de chaudières
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation des bâtiments publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de panneaux solaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>CC Sauer-Pechelbronn (EPCI), CC du Pays de Wissembourg</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Monsieur Rémi LOUVENCOURT
+&lt;/p&gt;
+&lt;p&gt;
+ Communauté de communes Sauer-Pechelbronn,
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue de l&amp;#039;Obermatt - 67360 DURRENBACH
+&lt;/p&gt;
+&lt;p&gt;
+ 03 88 90 77 85  /  06 26 85 35 00
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ remi.louvencourt&amp;#64;sauer-pechelbronn.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>till.harres@sauer-pechelbronn.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0a1-conseil-en-energie-partage-pour-les-collectiv/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>CCSP</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>32412</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils et de solutions pour accompagner vos administrés dans la maîtrise des consommations d'énergie, les énergies renouvelables et les aides financières existantes</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn
+Commission européenne
+Conseil régional d'Occitanie
+Ademe — Direction régionale — Occitanie</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>Espace Info Energie du Tarn</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Espaces Info Énergie sont des services d&amp;#039;utilité publique de conseil à la rénovation créé par l&amp;#039;Ademe.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CAUE du Tarn porte un Espace INFO-ÉNERGIE. Indépendant financièrement, il offre à vos administrés un conseil de proximité gratuit et neutre et un accompagnement personnalisé pour mener à bien leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ La mission première des conseillers INFO-ÉNERGIE est de proposer aux particuliers conseils et solutions concrètes pour :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mieux maîtriser ses consommations d&amp;#039;énergie : isolation, chauffage, ventilation, matériaux, équipements et appareils électriques, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;orienter vers les énergies renouvelables : solaire, géothermie, bois, éolien ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  se renseigner sur les aides financières existantes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les accompagner dans leurs démarches et projets, apporter des réponses concrètes aux questions posées, l&amp;#039;EIE réalise régulièrement des ressources téléchargeables :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des fiches pratiques sur une thématique relative à l&amp;#039;habitat ou liée à une problématique réglementaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des fiches réalisations offrant un référentiel de maisons d&amp;#039;architectes en Occitanie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des dossiers thématiques pour répondre à vos premières interrogations et aux questions les plus fréquentes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+Les informations et/ou conseils sont indicatifs, non exhaustifs et fournis à partir des seuls éléments présentés ou demandés par le public. Le choix et la mise en œuvre des solutions découlant des informations et/ou des conseils présentés par un conseiller relèvent de la seule responsabilité du public.
+Les conseillers info énergie ne sont liés à aucun fournisseur d&amp;#039;énergie ou artisan ou professionnel
+Ils ne se déplacent pas chez les particuliers et ne peuvent pas réaliser d&amp;#039;audits énergétiques, études thermiques, DPE, ...
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les questions les plus récurrentes pour lesquelles les conseillers en maîtrise de l&amp;#039;énergie peuvent accompagner les administrés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  comment isoler mon logement de façon efficace ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quel est le meilleur système de chauffage pour mes besoins en chaleur ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  comment financer mon projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quelles sont les différentes aides dont je peux bénéficier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les conseils sont délivrés gratuitement et de façon indépendante !
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>http://www.caue81.fr</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tel : 06 63 60 16 80
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : infoenergie&amp;#64;tarn.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>f.ollivier@caue81.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfcc-aide-a-la-decision-pour-les-projets-damenagem/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2020</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>155559</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise en accessibilité des bâtiments publics et des cimetières</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>MISE EN ACCESSIBILITÉ DES BÂTIMENTS ET DES CIMETIÈRES</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J44" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la mise en accessibilité des bâtiments publics et des cimetières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les travaux de mise en accessibilité portant sur les seuls bâtiments publics dédiés à une activité de service public et/ou à un usage public et classés Établissements recevant du public (ERP), à l&amp;#039;exception des édifices cultuels.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de mise en accessibilité des cimetières publics, à l&amp;#039;intérieur ou à leurs abords immédiats.
  &lt;/li&gt;
  &lt;li&gt;
   Les diagnostics, travaux de désamiantage ou autres effectués à l&amp;#039;occasion de la mise en accessibilité et accompagnés de travaux.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux et équipements nécessaires à l&amp;#039;accessibilité extérieure et intérieure du bâtiment, hors mobilier.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux et les solutions techniques amovibles aux abords immédiats des bâtiments permettant de les rendre accessibles.
  &lt;/li&gt;
  &lt;li&gt;
   Les places de parking signalées PMR, les aménagements et les cheminements directement liés à l&amp;#039;usage ou à l&amp;#039;accès du bâtiment ou du cimetière et aux abords immédiats de ces derniers.
  &lt;/li&gt;
@@ -8462,1135 +4909,947 @@
  &lt;li&gt;
   Les bâtiments abritant La Poste,
  &lt;/li&gt;
  &lt;li&gt;
   Les édifices cultuels.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Condition d&amp;#039;éligibilité :
  &lt;/strong&gt;
  Les travaux doivent être prévus et inscrits dans l&amp;#039;Agenda d&amp;#039;accessibilité programmée (Ad&amp;#039;AP) transmis par la commune ou le groupement de communes à la Préfecture et faire l‘objet d&amp;#039;un avis de récépissé de dépôt à la Préfecture (Le terme de « projet » désigne les travaux prévus dans un Ad&amp;#039;AP pour un bâtiment)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond
   de dépenses
   par projet
   (travaux prévus
  dans un Ad&amp;#039;AP pour un bâtiment) :
  &lt;/strong&gt;
  50.000€ HT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/mise-en-accessibilite-des-batiments-et-des-cimetieres/</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b6a-modele/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>142706</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...20 lines deleted...]
- Ce dispositif a comme objectif de contribuer aux objectifs fixés par la loi du 11 février 2005 « pour l&amp;#039;égalité des droits et des chances, la participation et la citoyenneté des personnes handicapées » qui précise notamment que « les établissements existants recevant du public doivent être tels que toute personne handicapée puisse y accéder, y circuler et y recevoir les informations qui y sont diffusées, dans les parties ouvertes au public. L&amp;#039;information destinée au public doit être diffusée par des moyens adaptés aux différents handicaps ».
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Assurer l&amp;#039;accessibilité de la chaîne des déplacements renforce l&amp;#039;attractivité du territoire et répond à une exigence sociale croissante.
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte de la diversité des publics et leurs besoins évolutifs (pour construire des réponses adaptées) constitue un vecteur majeur d&amp;#039;inclusion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema, fort de son expertise technique et de sa capacité à développer des approches innovantes et intégrées, vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité, qu&amp;#039;ils concernent la voirie et les espaces publics, les bâtiments ou les transports.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment prendre en compte l&amp;#039;ensemble des besoins spécifiques de chaque population (vieillissement, handicaps) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment assurer la continuité de la chaîne du déplacement et traiter les interfaces ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment assurer un cheminement accessible, confortable et sécurisé pour tous ? et permettre à chacun de se repérer et s&amp;#039;orienter ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment garantir l&amp;#039;accès pour tous aux établissements et leur confort d&amp;#039;usage ? Comment assurer l&amp;#039;accessibilité des logements et favoriser le maintien à domicile ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment évaluer le niveau d&amp;#039;accessibilité des transports ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Maître d&amp;#039;ouvrage public ou privé (dans les domaines voirie, bâtiment ou transport), et plus particulièrement : une collectivité (métropole, ville, commune) en France métropolitaine ou d&amp;#039;Outre-mer, un gestionnaire de patrimoine public ou privé, une région, un département, le Cerema vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité..
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil pour l&amp;#039;élaboration et la mise en œuvre de stratégies d&amp;#039;accessibilité (en amont, programmation de l&amp;#039;accessibilité, à une échelle territoriale ou patrimoniale...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise intégrée sur des projets liés à l&amp;#039;accessibilité (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - bonne connaissance de la réglementation et des besoins des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ - capacité à mobiliser d&amp;#039;autres partenaires (acteurs de la &amp;#34;mise en œuvre&amp;#34;, développeurs de solutions)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux, d&amp;#039;ateliers techniques (démarches participatives)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation / sensibilisation : montage ou support au montage de formations sur-mesure (en présentiel, à distance, ou mixtes)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ville de Paris
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Expérimentations sur le guidage en traversée piétonne avec la ville de Paris
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Solidéo, société de livraison des ouvrages olympiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement de la solidéo pour la livraison de logements accessibles et adaptés au vieillissement sur l&amp;#039;opération &amp;#34;Cluster Média&amp;#34; des JOP Paris 2024
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lorient Agglomération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mission d&amp;#039;évaluation du niveau d&amp;#039;accessibilité des transports pour le compte de Lorient Agglomération
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Espace public
-Handicap
+Voirie et réseaux
+Accès aux services
+Cohésion sociale et inclusion
 Equipement public
-Accessibilité</t>
-[...2 lines deleted...]
-      <c r="O45" s="1" t="inlineStr">
+Bâtiments et construction
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
-[...29 lines deleted...]
- Le dispositif « accessibilité des bâtiments publics » n&amp;#039;est cumulable qu&amp;#039;avec le dispositif de rénovation énergétique des bâtiments publics sur la base de dépenses éligibles distinctes.
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/rendre-accessibles-vos-batiments-espaces-publics-transports</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
-[...63 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-rendre-accessibles-vos-batiments-espaces-publ/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-[...193 lines deleted...]
-      <c r="A47" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>126132</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé en amont d'un projet de construction, d'aménagement, d'architecture et paysage</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Architectes Conseils</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prestation gratuite, sur RDV :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous avez un projet de construction :
   &lt;/strong&gt;
   Des architectes-conseils, missionnés par le Département, vous aident dans le choix de l&amp;#039;implantation de votre construction, sa conception, l&amp;#039;aménagement extérieur, l&amp;#039;utilisation des énergies renouvelables, les démarches administratives...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous souhaitez réhabiliter un bâtiment :
   &lt;/strong&gt;
   Les architectes-conseil vous orientent pour aménager un espace de vie, réaliser une extension, créer une nouvelle ouverture, rénover une toiture, une façade... Ils peuvent également vous informer sur les techniques d&amp;#039;isolation efficaces, le choix des matériaux, les normes accessibilité et sécurité, la réglementation thermique, ...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous désirez être orienté dans vos démarches :
   &lt;/strong&gt;
   Les architectes-conseil vous guident dans les démarches administratives (planification, des droits des sols, commande publique...), sur les étapes et les acteurs d&amp;#039;un projet de construction.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Domaine de l&amp;#039;architecture :
  &lt;/strong&gt;
  logements, écoles, cantines, équipements petites enfances, bibliothèques, pôles sportifs, églises, maisons séniors et habitat adapté...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme :
  &lt;/strong&gt;
  aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers),  valorisation des centres bourgs, stationnements...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1313816/l-assistance-architecturale-pour-les-collectivites</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule Ingénierie et Animation territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 77 12 52 26
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f6f-etre-conseille-en-amont-dun-projet-de-constru/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...193 lines deleted...]
-      <c r="A49" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>162652</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Programme ACTEE - SDE35</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
         <is>
           <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>162651</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Avance récupérable
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>131826</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I51" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -9610,176 +5869,212 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>TERRITOIRE ENERGIE 38</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>155117</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -9852,316 +6147,184 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>145903</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la réalisation de diagnostics de vulnérabilité des bâtiments</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
-[...167 lines deleted...]
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J31" s="1" t="inlineStr">
         <is>
           <t>Le taux maximum est modulable en fonction des co-financeurs  (fonds Barnier, agence de l’eau, etc.)</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement à la réalisation de diagnostics de vulnérabilité des bâtiments :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Habitation
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise (&amp;lt; 20 salariés)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
  &lt;strong&gt;
   Villes
  &lt;/strong&gt;
  et
  &lt;strong&gt;
   Territoires
  &lt;/strong&gt;
  dans des actions de prévention des inondations.
@@ -10180,882 +6343,713 @@
 &lt;p&gt;
  Le dossier de demande de subvention doit comprendre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier adressé au Président
  &lt;/li&gt;
  &lt;li&gt;
   un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
 &lt;/p&gt;
 &lt;p&gt;
  Ensuite, une réponse écrite sera adressée au requérant.
 &lt;/p&gt;
 &lt;p&gt;
  Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
 &lt;/p&gt;
 &lt;p&gt;
  Celle-ci devra être complétée et signée par les deux parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>lucie.pons@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c8a-accompagnement-a-la-realisation-de-diagnostic/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-[...222 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
+ &lt;strong&gt;
+  dans les bâtiments existants
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est plafonnée à 50 000 € sur trois années glissantes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  (*chiffres actualisés chaque année)
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/activites/transition-energetique</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
-      <c r="A57" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>145009</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>152446</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I58" s="1" t="inlineStr">
-[...269 lines deleted...]
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L59" s="1" t="inlineStr">
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -11068,66 +7062,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -11447,173 +7441,499 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Isolation du bâtiment
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-      <c r="A60" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>24806</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 25</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
+ &lt;/span&gt;
+ &lt;span&gt;
+  Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais liés au DPE et/ou aux études thermiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amélioration thermique des vitrages et menuiseries existantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
+ &lt;/li&gt;
+ &lt;li&gt;
+  organes de pilotages des installations (GTC, régulation...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit l&amp;#039;atteinte de la classe énergétique B
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus de ce dispositif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renseignements : Secrétariat de Direction
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Montpellier : Tél : 04 67 22 97 02
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse : Tél : 05 61 33 50 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 11-12-30-34-48-66
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   201 avenue de la Pompignane
+  &lt;/li&gt;
+  &lt;li&gt;
+   34064 Montpellier Cedex 2
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 9-12-31-32-46-65-81-82
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   22, bd Maréchal Juin
+  &lt;/li&gt;
+  &lt;li&gt;
+   31406 Toulouse Cedex 9
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>73939</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H60" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -11626,477 +7946,580 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-      <c r="A61" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>145008</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Fonds énergies</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
  &lt;strong&gt;
   fondsenergies&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Production d&amp;#039;énergie renouvelable ou de récupération locale
   &lt;/strong&gt;
   , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Extension/densification/création de réseaux de chaleur
   &lt;/strong&gt;
   alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rénovation énergétique performante de bâtiments tertiaires publics
   &lt;/strong&gt;
   répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
  &lt;/li&gt;
  &lt;li&gt;
   Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création/extension/densification d&amp;#039;un réseau de chaleur
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique globale de bâtiments publics
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
  &lt;/strong&gt;
  Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fondsenergies&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-      <c r="A62" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>50028</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-      <c r="A63" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>139916</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H63" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -12110,211 +8533,252 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-      <c r="A64" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>152466</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 62</t>
         </is>
       </c>
-      <c r="J64" s="1" t="inlineStr">
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L64" s="1" t="inlineStr">
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -12752,325 +9216,525 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-      <c r="A65" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>162387</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Plan solaire : AMI - Foncier dérisqué</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H65" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L65" s="1" t="inlineStr">
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Instruction tout au long de l&amp;#039;année. Pas de date butoir.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P65" s="1" t="inlineStr">
+      <c r="P42" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Via le site de demande de subvention en ligne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-ami-foncier-derisque</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
 &lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>120101</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Christian Fleury - Responsable du pôle collectivités et terrritoires
+  &lt;/li&gt;
+  &lt;li&gt;
+   christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-      <c r="A66" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>95067</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Soutien au solaire thermique</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H66" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la rentabilité économique des projets
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les charges de production d&amp;#039;eau chaude sanitaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P66" s="1" t="inlineStr">
+      <c r="P44" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et leurs délégataires,
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
   &lt;/li&gt;
   &lt;li&gt;
    les bailleurs sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    les copropriétés,
@@ -13153,144 +9817,169 @@
 &lt;/p&gt;
 &lt;p&gt;
  Cas général :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Règles : « Fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  Cas des copropriétés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nature : subvention avance remboursable à taux zéro Section : investissement fonctionnement Taux maxi : 60 % maximum plafonné à 1 100 €HT/m2 et 120 m2 de surface de capteurs Remarque : intervention par la Région seule
 &lt;/p&gt;
 &lt;p&gt;
  Consultez
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   le règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-solaire-thermique-2/</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   site de la région Grand-Est
  &lt;/a&gt;
  pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5da-soutien-au-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-      <c r="A67" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>95069</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Développer le photovoltaïque</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Soutien au photovoltaïque</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H67" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles,
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable,
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air,
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique,
  &lt;/li&gt;
@@ -13433,1727 +10122,835 @@
   nvestissement – puissance inférieure à 100 kWc :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Taux : 30 % maximum
  &lt;/li&gt;
  &lt;li&gt;
   Plafond : de 200 €/kWc à 400 €/kWc selon le taux d&amp;#039;autoconsommation, la puissance et la nature du porteur de projet.
  &lt;/li&gt;
  &lt;li&gt;
   Il sera accordé une aide par point de raccordement
  &lt;/li&gt;
  &lt;li&gt;
   Remarque : intervention par la Région seule
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Consultez le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique"&gt;
   règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P67" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0078/depot/simple</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique" rel="noopener" target="_blank"&gt;
   https://www.climaxion.fr/docutheque/soutien-au-photovoltaique
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/68aa-soutien-au-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-[...110 lines deleted...]
-      <c r="A69" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>162634</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-[...726 lines deleted...]
-      <c r="A75" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>162396</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de subvention pour l'étude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...3 lines deleted...]
-      <c r="H75" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études de faisabilité technico-économique pour des projets d’installations solaires centralisées de production d’eau chaude peuvent bénéficier d’un soutien financier sous forme de subvention, pour les bâtiments existants.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; &lt;br /&gt; Il existe aussi aides pour les travaux de solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P75" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; &lt;br /&gt; En amont d&amp;#039;un projet, pour une aide au choix de l&amp;#039;énergie renouvelable, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : aroussaly&amp;#64;maregionsud.fr ;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-      <c r="A76" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>162398</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Soutenir les audits et la réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides des aides aux études de faisabilité solaire thermique ainsi que pour les travaux d&amp;#039;installations solaires thermiques, ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
         </is>
       </c>
-      <c r="W76" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-[...210 lines deleted...]
-      <c r="A78" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>131800</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I78" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L78" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ce dispositif favorise des projets de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les opérations en rénovation globale d&amp;#039;un ou plusieurs bâtiments publics :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réduire de 50% minimum les consommations énergétiques de la ou des surface(s) concernée(s). Le gain énergétique devra être justifié par une étude thermique précisant les consommations énergétiques avant et après travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  Pour les opérations de rénovation « par étapes » : au minimum 2 actions « geste par geste » (isolation des murs, des planchers bas et de la toiture, rénovation des menuiseries extérieures, ventilation, production de chauffage et d&amp;#039;eau chaude sanitaire etc.)
 &lt;/span&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Respecter les critères techniques des fiches standardisées CEE.
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20 000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="W78" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse électronique de contact pour cette aide est la suivante : aap-batiments-durables&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
   Trouver un conseiller
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/29cf-travaux-de-renovation-energetique-des-batimen/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-      <c r="A79" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>120959</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L79" s="1" t="inlineStr">
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
  &lt;br /&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Travaux
  &lt;br /&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;
 &lt;p&gt;
  Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -15177,528 +10974,1585 @@
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   aap-batiments-durables&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
   Trouver un conseiller
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G80" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>112126</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
+ &lt;/li&gt;
+ &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
+ &lt;/li&gt;
+ &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
+&lt;p&gt;
+ Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
+ &lt;br /&gt;
+ Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>58075</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la valorisation des travaux de rénovation grâce aux Certificats d'Economie d'Energie</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Hellio Solutions</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...19 lines deleted...]
- Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 5 Max : 100</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hellio est expert de la réglementation des CEE pour les collectivités et les territoires. Nous déployons des solutions sur-mesure destinées au secteur public,
+ au travers de son pôle dédié. Grâce à une pluralité de métiers complémentaires, nos équipes accompagnent les collectivités étape par étape,
+ jusqu&amp;#039;à
+ l&amp;#039;optimisation des performances énergétiques de leurs bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous proposons un accompagnement tout le long du cycle de vie des projets d&amp;#039;économies d&amp;#039;énergie et cela inclut notamment les axes suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ 1- L&amp;#039; identification des gisements d&amp;#039;économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ 2- Des recommandations techniques sur les projets à venir
+&lt;/p&gt;
+&lt;p&gt;
+ 3- Le montage et la validation des dossiers CEE
+&lt;/p&gt;
+&lt;p&gt;
+ Tout cet accompagnement est articulé autour d&amp;#039;une mobilisation optimale du dispositif CEE comme levier de financement  pour accélérer et améliorer les travaux réalisés.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2018, Hellio a versé plus de 30 millions d&amp;#039;euros pour la rénovation de ces bâtiments divers :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
-[...2 lines deleted...]
-  ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
+  278 écoles
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  175 mairies
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  138 salles des fêtes
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;#43; de 200 logements communaux
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Exemple de rénovation d&amp;#039;un bâtiment scolaire dans la Marne (51)
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  isolation des combles, de la toiture-terrasse, des murs et du plancher : 73 600 € de versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement des menuiseries : 1000 € versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pose d&amp;#039;une pompe à chaleur air/eau : 9760 € versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un système de gestion technique du bâtiment pour le chauffage et l&amp;#039;eau chaude sanitaire : 1 700€ versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au total, le montant de prime versé a été de 86 060 € ce qui a couvert 37% du montant total des travaux.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
-[...24 lines deleted...]
- &lt;br /&gt;
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligible aux dispositif des CEE, chaque opération doit respecter des critères spécifiques définis. Au cas par cas, nous vous indiquerons si votre opération est éligible aux CEE et nous serons force de propositions et préconisations.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
-[...25 lines deleted...]
- Tél : 04 72 61 79 85
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hellio.com/solutions/collectivites</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Léa Monnier
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  Responsable développement commercial - Secteur Public - Hellio
+  &lt;br /&gt;
+  01 44 94 21 36
+  &lt;br /&gt;
+  &lt;a href="mailto:lmonnier&amp;#64;hellio.com" target="_self"&gt;
+   lmonnier&amp;#64;hellio.com
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>lmonnier@hellio.com</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-valorisation-des-travaux-de-re/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Hellio</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>14/09/2020</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>56180</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 500€/an &amp;#43; 50€/bâtiment/an
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5500€/bâtiment
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 3 (expérimental) : Réaliser ses travaux de rénovation. Appui à l&amp;#039;obtention des aides financières mobilisables, maîtrise d&amp;#039;ouvrage des travaux de rénovation (mandat), réalisation du marché de maîtrise d&amp;#039;oeuvre, suivi de la réalisation et de l&amp;#039;efficacité des travaux de rénovation en lien avec la maîtrise d&amp;#039;oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5% du coût des travaux
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent au SDEC ENERGIE.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Souscrire au niveau 1 pour bénéficier du niveau 2 et souscrire au niveaux 1 et 2 pour bénéficier du niveau 3
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/sites/sdec.createurdimage.fr/files/sdec_guide_aides_230412_v6.pdf</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G81" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>55820</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remplacement d&amp;#039;une chaudière fioul.
+&lt;/p&gt;
+&lt;p&gt;
+ Isolation des combles ou des parois verticales.
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une ventilation mécanique double flux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te81.fr/transition-energetique/cee/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Thibaud Mahul
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission rénovation énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ t.mahul&amp;#64;te81.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 47 90 37 58
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>p.vienne@te81.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2020</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>151701</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique du Département du Rhône (ATDR)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation du restaurant scolaire à Saint-Julien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Modalités d&amp;#039;accès au service :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
+ &lt;br /&gt;
+ - les missions de conseil sont gratuites,
+ &lt;br /&gt;
+ - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Rhône Département (hors métropole de Lyon)</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>http://rhône.fr</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>http://atdr@rhone.fr</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Courriel : atdr&amp;#64;rhone.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Tél : 04 72 61 79 85
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>patricia.pompon@rhone.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>139936</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>AMO Mission Bâtiments</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-      <c r="A82" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>129712</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Programme rénovation</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
 &lt;/p&gt;
 &lt;p&gt;
  Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
 &lt;/p&gt;
 &lt;p&gt;
  Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Cela implique notamment sa présence aux phases suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
  &lt;/li&gt;
  &lt;li&gt;
@@ -15792,1914 +12646,2515 @@
  &lt;strong&gt;
   Catégorie 2 Catégorie 3
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
 &lt;/p&gt;
 &lt;p&gt;
  Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
  &lt;br /&gt;
  Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
  &lt;br /&gt;
  Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Catégorie 4 (Piscine)
  :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter directement le SYDEV.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Secteur
  :
  &lt;br /&gt;
  Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
  &lt;br /&gt;
  &lt;em&gt;
   Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
  &lt;/em&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
  &lt;br /&gt;
  &lt;em&gt;
   Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
  &lt;br /&gt;
  &lt;em&gt;
   Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>b.guilbaud@sydev-vendee.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>SYDEV</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-      <c r="A83" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>102099</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide aux travaux) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F83" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H83" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="J83" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire en fonction de la production d'énergie renouvelable (€/MWh)</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur développe la chaleur renouvelable sur son territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse aux collectivités territoriales, copropriétés, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie, un réseau de chaleur ou récupérer de la chaleur fatale. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;La fondation ARALIS a bénéficier d&amp;#039;une aide de plus de 50 % de l&amp;#039;investissement pour de la géothermie sur sondes pour une pension de famille et du logement social.&lt;/li&gt;&lt;li&gt;Le constructeur Léon Grosse a bénéficié de la Prime éco-chaleur sur la construction de son siège le 8ieme Chemin à Bron pour de la géothermie sur sondes. &lt;/li&gt;&lt;li&gt;L&amp;#039;EHPAD Thérèse Couderc a décarboné sa production de chaleur avec la mise en place d&amp;#039;une chaudière bois granulés dans un bâtiment patrimonial. La chaudière assurera près de 90 % de la production de chaleur du site.&lt;/li&gt;&lt;li&gt;L&amp;#039;industriel Renault Trucks a installé une production de géothermie sur nappe lors de la réhabilitation de son bâtiment tertiaire au coeur du site industriel. La production assurer plus de 85 % de la production de chaleur, le reste étant complété par une pompe à chaleur aérothermique. Le site atteint 100 % de production électrique.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P83" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q83" s="1" t="inlineStr">
+      <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux éligibles concernent les installations de chaleur renouvelable utilisant le bois énergie, la géothermie, le solaire thermique ou la chaleur fatale.
 &lt;/p&gt;
 &lt;p&gt;
  Ces installations doivent respecter des critères d&amp;#039;éligibilité dont le détail est précisé sur le site dédié au dispositif. Ces exigences concernent les volets suivants :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;étude préalables
 &lt;/li&gt;&lt;li&gt;critères techniques de performance
 &lt;/li&gt;&lt;li&gt;qualification des prestataires
 &lt;/li&gt;&lt;li&gt;performance énergétique du bâtiment&lt;/li&gt;&lt;li&gt;suivi de l&amp;#039;installation (comptage obligatoire)
  &lt;/li&gt;&lt;li&gt;contrat d&amp;#039;entretien
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  Des seuils d&amp;#039;éligibilité max sont indiqués et au dessus de ces seuils (2000 MWh entrée PAC pour la géothermie, 12 000 MWh pour le bois énergie, 1 500 m2 pour le solaire thermique et 1 000 MWh pour la chaleur fatale), les projets sont renvoyés vers l&amp;#039;ADEME Régionale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W83" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R - Prime éco-chaleur
  &lt;br /&gt;
  04 26 83 90 63 - prime-ecochaleur&amp;#64;grandlyon.com
  &lt;br /&gt;
  &lt;strong&gt;
   &lt;br /&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable
  &lt;br /&gt;
  04 28 29 96 09 - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ae9-prime-eco-chaleur-aide-aux-travaux/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Lucas Venosino - ALEC Lyon</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-      <c r="A84" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>102098</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide à la décision) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F84" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H84" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Subvention
-[...3 lines deleted...]
-      <c r="I84" s="1" t="inlineStr">
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J84" s="1" t="inlineStr">
+      <c r="J60" s="1" t="inlineStr">
         <is>
           <t>Aide à la décision : études de faisabilité, études d'AMO, forages de reconnaissance, TRT</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur vise à favoriser la filière des énergies renouvelables thermiques sur son territoire.
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse exclusivement aux collectivités territoriales, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie ou un réseau de chaleur. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un commune du territoire Métropolitain va réaliser un Test de Réponse Thermique (TRT) pour connaître le potentiel thermique du sol ainsi qu&amp;#039;une étude de faisabilité pour la réalisation d&amp;#039;une salle polyvalente chauffée par géothermie. Les études bénéficieront de 70 % d&amp;#039;aide de la PRIME ÉCO-CHALEUR pour des coûts d&amp;#039;étude de 18 500€ (TRT) et 5 400€ (EF) (avant subvention).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P84" s="1" t="inlineStr">
+      <c r="P60" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q84" s="1" t="inlineStr">
+      <c r="Q60" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les études éligibles sont les études de faisabilité, test de réponse thermique (géothermie sur sondes), forage d&amp;#039;essai/de reconnaissance, études d&amp;#039;AMO (assistance à maîtrise d&amp;#039;ouvrage).
 &lt;/p&gt;
 &lt;p&gt;
  Il est nécessaire de respecter les critères d&amp;#039;éligibilité suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;respecter les cahiers des charges ADEME sur l&amp;#039;étude considérée.
 &lt;/li&gt;&lt;li&gt;sélectionner un prestataire qualifié Reconnu Garant de l&amp;#039;Environnement (RGE) dans la filière concernée (bois énergie, géothermie, solaire thermique, réseau de chaleur, récupération de chaleur fatale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://seafile.alec-lyon.org/f/cb31ce77c63742c6b541/" target="_self"&gt;- critères d&amp;#039;éligibilités détaillés -&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W84" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R – Prime Éco-Chaleur - prime-ecochaleur&amp;#64;grandlyon.com
 &lt;/p&gt;
 &lt;p&gt;
  04 26 83 90 63
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable  - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  04 28 29 96 09
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf5f-prime-eco-chaleur-aide-a-la-decision/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Lucas Venosino - ALEC Lyon</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G85" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>162397</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides pour les études de faisabilité solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr &lt;/a&gt;;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-deau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>161759</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
-[...195 lines deleted...]
-          <t>Mise en œuvre / réalisation
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
-[...70 lines deleted...]
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-      <c r="A86" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>161697</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_06_94_975_987</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>161709</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>161711</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>156134</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J86" s="1" t="inlineStr">
+      <c r="J66" s="1" t="inlineStr">
         <is>
           <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Jeunesse
 Handicap
 Accessibilité</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toutes dépenses d&amp;#039;investissement dédiées au projet :
  achat des équipements (ex : balançoires adaptées, jeux sensoriels...), prestation de montage, travaux d&amp;#039;aménagements, signalétique..
  &lt;/li&gt;
  &lt;li&gt;
   Le projet devra proposer au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences (moteur / auditif / visuel / mental). Le sol de l&amp;#039;espace devra être adapté aux fauteuils roulants et poussettes.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses concomitantes à ces opérations et notamment les travaux aux abords immédiats pour favoriser l&amp;#039;accessibilité. Les travaux de mise en accessibilité seront inclus dans la dépense éligible.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Dépenses exclues :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilier urbain
  &lt;/li&gt;
  &lt;li&gt;
   Projets au sein de cours d&amp;#039;écoles fermées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses subventionnables : 8.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses subventionnables : 70.000€ HT pour les constructions - 50.000€ HT pour les réhabilitations
  &lt;/li&gt;
 &lt;/ul&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/amenagement-et-equipement-des-aires-de-jeux-inclusives/</t>
         </is>
       </c>
-      <c r="W86" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-      <c r="A87" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>141761</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
+ &lt;li&gt;
+  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Électricité renouvelable :
+ &lt;br /&gt;
+ Thierry Suchel
+ &lt;br /&gt;
+ suchel&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 53 92
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>140805</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes membres dans la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil amont : réalisation de note d&amp;#039;opportunité, avant- projet sommaire, 1er niveau de conseil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : réalisation de projets, de l&amp;#039;étude de faisabilité à la réalisation des travaux, portage de marchés publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative : conseil et assistance aux communes, mandat de maîtrise d&amp;#039;ouvrage, montage des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : conseil et recherche de financements, négociation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une installation photovoltaïque avec autoconsommation sur la toiture d&amp;#039;un bâtiment communal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur la pertinence d&amp;#039;un projet photovoltaïque porté par une entreprise privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation ou déplacement d&amp;#039;une borne de recharge pour véhicule électrique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur le remplacement d&amp;#039;une chaudière obsolète
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils dans la réalisation d&amp;#039;un réseau de chaleur alimenté par une chaudière bois plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formalisation de la demande dans la fiche annuelle de recensement des besoins ou contact direct avec le service Énergie – Mobilité – Données (EMD) pour un échange avec le référent du sujet (photovoltaïque, EnR thermique ou IRVE).
+&lt;/p&gt;
+&lt;p&gt;
+ Différentes modalités d&amp;#039;intervention selon le sujet : convention de service, lettre de commande ou mandat de maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sde04.fr/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 5, avenue Bad-Mergentheim - 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 32 32 32
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;sde04.fr" target="_self"&gt;
+  contact&amp;#64;sde04.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e99-accompagne-les-communes-membres-dans-la-trans/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>133546</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H87" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J87" s="1" t="inlineStr">
+      <c r="J69" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L87" s="1" t="inlineStr">
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>12/04/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G88" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>140764</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
+&lt;/h1&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Fonds Chaleur de l&amp;#039;ADEME
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -- valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - favoriser l&amp;#039;activité locale
+&lt;/p&gt;
+&lt;p&gt;
+ - réduire les émissions de gaz à effet de serre
+&lt;/p&gt;
+&lt;p&gt;
+ - s&amp;#039;affranchir des énergies fossiles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Différents critères techniques d&amp;#039;éligibilité à respecter
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  transitionenergetique&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 83 21
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>116231</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Agence Française de Développement (AFD)</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Min : 100</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les prestations incluent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les simulations thermiques dynamiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bilans carbone
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
+ &lt;/li&gt;
+ &lt;li&gt;
+  La révision de plans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement pour la certification des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études environnementales, sociales et de genre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts directions d&amp;#039;agences AFD :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence régionale du Pacifique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>belliotl@afd.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>AFD Agence française de Développement</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>70580</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement des installations solaires thermiques</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...645 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant: jusqu&amp;#039;à
  &lt;strong&gt;
   50%
  &lt;/strong&gt;
  de l&amp;#039;assiette éligible
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1) Aides aux études
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité
  &lt;/strong&gt;
  : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les coûts éligibles
  &lt;/strong&gt;
  sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
 &lt;/p&gt;
 &lt;p&gt;
@@ -17807,1089 +15262,520 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour une demande d&amp;#039;aide aux investissements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma hydraulique de l&amp;#039;installation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 31, 32, 46, 65, 81 et 82 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  François Olasz - francois.olasz&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 12, 30, 34 et 48 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 11 et 66 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Joël Nayet - joel.nayet&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G95" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>56191</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...23 lines deleted...]
-      <c r="N95" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDEC ENERGIE étudie, finance, construit et exploite l&amp;#039;installation de production électrique photovoltaïque. Il intervient dans le cadre d&amp;#039;un transfert de compétence &amp;#34;énergies renouvelables&amp;#34;, sur décision de son bureau syndical et après avis de sa commission Transition Energétique.
+ Le bâtiment support de l&amp;#039;installation reste dans le patrimoine de la collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de l&amp;#039;électricité peut être par vente totale ou en autoconsommation, en bénéficiant au bâtiment où l&amp;#039;installation est construite.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement de l&amp;#039;opération est assuré par les fonds propres de la régie &amp;#34;énergies renouvelables&amp;#34; du syndicat, les dotations des partenaires, éventuellement la vente d&amp;#039;électricité et au besoin, une contribution de la collectivité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Economie d'énergie et rénovation énergétique</t>
-[...7 lines deleted...]
-      <c r="S95" s="1" t="inlineStr">
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e396-installer-une-chaufferie-bois-energie-substit/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>56182</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G96" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>157090</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Agriculteur</t>
-[...197 lines deleted...]
-      <c r="H97" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...598 lines deleted...]
-      <c r="I101" s="1" t="inlineStr">
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J101" s="1" t="inlineStr">
+      <c r="J75" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -18911,73 +15797,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -19011,961 +15897,1468 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD75" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="102" spans="1:27" customHeight="0">
-      <c r="A102" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>121337</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
+      <c r="I76" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
+      <c r="W76" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-      <c r="A103" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>162637</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-      <c r="A104" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>161777</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>161710</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>161736</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Réseaux de chaleur
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>146793</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...9 lines deleted...]
-      <c r="J104" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J81" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W104" s="1" t="inlineStr">
+      <c r="W81" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Métropole Européenne de Lille</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G105" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>119941</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement de collectivité</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...32 lines deleted...]
-      <c r="S105" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
+ &lt;br /&gt;
+ L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
+ &lt;br /&gt;
+ Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
+ &lt;br /&gt;
+ Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
+ &lt;br /&gt;
+ Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
+ &lt;br /&gt;
+ L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
+ &lt;br /&gt;
+ Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes communes et EPCI de Savoie sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
-[...310 lines deleted...]
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christian Fleury - Responsable du pôle collectivités et territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   christian.fleury&amp;#64;asder.asso.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 04 79 85 88 50
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>128958</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être accompagné pour les projets d&amp;#039;aménagement urbain,
+paysager ou de construction publique, tout au long de leur
+réalisation :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aide à la définition de la procédure nécessaire
+à mettre en oeuvre
+• identification des étapes et des différents
+prestataires à mobiliser
+ &lt;/li&gt;
+ &lt;li&gt;
+  interface entre les différents intervenants
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide au pilotage et à l&amp;#039;animation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise au point de l&amp;#039;accompagnement nécessaire
+et proposition d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de la mission d&amp;#039;AMO : suivi administratif
+et juridique, marchés publics, coordination des
+intervenants (dont le maître d&amp;#039;oeuvre) ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faisabilité opérationnelle (élément de compréhension
+et de la programmation du projet, déroulement
+de l&amp;#039;opération, estimation prévisionnelle,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents nécessaires à la bonne conduite du projet :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ --&amp;gt; actes administratifs tels que conventions,
+délibérations...
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; marchés publics et toutes pièces relevant
+de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
+de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
+cahier des charges, cahier des clauses
+administratives particulières, acte d&amp;#039;engagement...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Bâtiments et construction
+Réhabilitation
+Architecture
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saisine officielle de l&amp;#039;exécutif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs et études
+diverses relatives au projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>