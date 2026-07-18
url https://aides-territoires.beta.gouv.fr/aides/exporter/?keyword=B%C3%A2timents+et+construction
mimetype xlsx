--- v1 (2026-05-08)
+++ v2 (2026-07-18)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH163"/>
+  <dimension ref="A1:AH167"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,86 +263,805 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>154580</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter de bâtiments à usage d’habitats locatifs à vocation non touristique</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Habitat locatif (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout projet visant à la création, rénovation et réhabilitation de bâtiments à usage d&amp;#039;habitats locatifs à vocation non touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements dans du patrimoine public
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Reconversion d&amp;#039;un patrimoine communal ou communautaire à des fins de création de logement locatif ou travaux liés à la rénovation et/ou réhabilitation de logements locatifs existants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Construction de logements locatifs
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Construction de logements locatifs dans le cadre de la valorisation de friches existantes en cœur de bourg (à proximité des commerces et des services) ou de dents creuses (en urbanisme, il s&amp;#039;agit d&amp;#039;un espace non construit situé en cœur de bourg et entouré de parcelles bâties, sont donc exclues les zones en extension urbaine), déconstruction, remise en état du terrain et réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Foyers de jeunes travailleurs (FJT)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les foyers de jeunes travailleurs sont des institutions à but non lucratif qui mettent à la disposition des jeunes de 16 à 30 ans (étudiants, apprentis, stagiaires ou en situation de précarité) qui vivent hors de leur famille un hébergement (chambre et/ou studio) comprenant un ensemble d&amp;#039;installations matérielles, une restauration, ainsi que des moyens qui permettent, directement ou indirectement, de favoriser leur insertion dans la vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils ont pour mission de favoriser la socialisation des jeunes par l&amp;#039;habitat et par différentes formes d&amp;#039;incitations et d&amp;#039;actions dans des domaines où se forge leur qualification sociale : vie quotidienne, mobilité, emploi, formation, loisirs, culture, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans cette phase de transition, il s&amp;#039;agit de rendre possible un parcours résidentiel en créant les conditions d&amp;#039;apprentissage de la vie sociale conduisant à l&amp;#039;autonomie et à la citoyenneté. Le passage en FJT doit donc, par définition, être conçu comme quelque chose de temporaire.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les seuls travaux préparatoires (démolition, dépollution...) sont éligibles avec engagement de la collectivité pour un projet d&amp;#039;habitat public dans un délai de 5 ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique et d&amp;#039;accessibilité ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoire dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les logements dans du patrimoine public : gain de 2 étiquettes énergétiques entre avant et après travaux pour les logements classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets de construction neuve : uniquement dans des friches existantes en cœur de bourg (proximité des services) ou des dents creuses ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les FJT : production d&amp;#039;un projet socio-éducatif d&amp;#039;établissement en lien avec la réalisation d&amp;#039;un diagnostic local* intégrant une dimension inclusive (situation de handicap, mixité femmes-hommes...) et présence d&amp;#039;un local permettant d&amp;#039;accueillir des permanences de partenaires dans le domaine de l&amp;#039;insertion ;
+&lt;/p&gt;
+&lt;p&gt;
+ *Diagnostic local sur les besoins de logement des jeunes de 16 à 30 ans qu&amp;#039;ils soient en activité professionnelle, demandeurs d&amp;#039;emploi ou en formation (apprenti, alternance, étudiant...)
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets d&amp;#039;habitat inclusif : production du projet de vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/habitat-locatif-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.97.79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c27-habitat-locatif-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>154581</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter des gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Gîtes publics individuels et/ou de groupe labellisés (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout projet visant à la création, rénovation et réhabilitation de gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gîte public individuel ou meublé de tourisme
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Bâtiment à usage exclusif du locataire, offerts en location dans leur totalité ou en partie, à une clientèle de passage qui y effectue un séjour caractérisé par une location à la journée, à la semaine ou au mois, et qui n&amp;#039;y élit pas domicile.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gîte de groupe (moins de 15 couchages)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Meublé de grande capacité (15 couchages minimum) réservé aux randonneurs ou aux groupes d&amp;#039;amis et aux familles qui souhaitent séjourner à la nuitée ou le temps d&amp;#039;un week-end ou de vacances. Il répond également aux groupes à la recherche d&amp;#039;une structure d&amp;#039;accueil pour effectuer un séminaire, des classes vertes, découvertes... ou encore un stage sportif.
+&lt;/p&gt;
+&lt;p&gt;
+ Le gîte de groupe doit être équipés, d&amp;#039;espaces de vie, de couchages en chambres ou en dortoirs avec une literie confortable, de sanitaires collectifs ou privatifs. L&amp;#039;environnement y est de qualité, et privilégie les espaces extérieurs, la tranquillité et le calme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gite de groupe de plus de 15 couchages considérés comme ERP
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Même définition que le gîte de groupe avec cependant des modalités de fonctionnement (veilleur de nuit...) et des normes sécuritaires spécifiques (porte coupe-feu, centrale incendie...) du fait d&amp;#039;un nombre de couchage au-delà de 15 le mettant dans la catégorie des établissements recevant du publics (ERP).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les projets de constructions nouvelles seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire concerné.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur et association des services de Label Manche à la bonne définition du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoires dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Gain de 2 étiquettes énergétiques entre avant et après travaux pour les gîtes classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins.
+&lt;/p&gt;
+&lt;p&gt;
+ Condition spécifiques propres à la thématique
+&lt;/p&gt;
+&lt;p&gt;
+ - Production d&amp;#039;une étude prévisionnelle permettant d&amp;#039;évaluer la faisabilité économique du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Obtention de la labélisation Gîtes de France avec un minimum de deux épis ou Clévacances avec deux clés, après travaux ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Participation obligatoire à la formation « nouveaux adhérents » en lien avec le ou les réseaux sollicités ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Adhésion au(x) label(s) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement obligatoire à la commercialisation et la distribution du bien.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/gites-publics-individuels-et-ou-de-groupe-labellises-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.90.21  - 06 80 06 29 39
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7973-gites-publics-individuels-etou-de-groupe-labe/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>143290</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer et maîtriser les nuisances sonores</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Evaluer et maîtriser les nuisances sonores sur votre territoire
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise des nuisances sonores contribue à améliorer l&amp;#039;attractivité du territoire et la qualité de vie. Bien identifier les sources d&amp;#039;expositions, évaluer leurs niveaux et leurs impacts sur les riverains sont des prérequis incontournables pour définir une politique efficace de lutte contre les nuisances sonores.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fort de ses compétences et de son expertise technique en acoustique, le Cerema vous accompagne de l&amp;#039;élaboration de votre stratégie à la mise en œuvre de solutions concrètes appliquées aux domaines de la voirie, des espaces publics, bâtiments et transports.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes un maître d&amp;#039;ouvrage public (dans les domaines voirie, bâtiments ou transports) et plus particulièrement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une collectivité (métropole, agglomération, EPCI, commune) en France métropolitaine ou DOM-TOM
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un gestionnaire de patrimoine public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil régional
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil départemental
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vos besoins
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez connaître l&amp;#039;exposition au bruit de votre population ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous recherchez un soutien méthodologique pour lutter contre les nuisances sonores ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels outils et solutions concrets mettre en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment évaluer l&amp;#039;impact des aménagements réalisés ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires expertes en réglementation, mesures, modélisation, chantier, réception, contrôle avec une expertise technique indépendante avérée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche multisectorielle (aménagement, mobilité, infrastructure) et systémique des nuisances environnementales (bruit, vibrations et qualité de l&amp;#039;air)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un maillage territorial pour un accompagnement de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité prospective et d&amp;#039;innovation par notre implication dans la réglementation et la normalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rédaction de guides méthodologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Études techniques de connaissance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de mesures et recueil de données issues d&amp;#039;infrastructures de transports, d&amp;#039;aménagements urbains et de chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation des Cartes de Bruit Stratégiques et des Plans de Prévention du Bruit dans l&amp;#039;Environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation acoustique des revêtements de chaussées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation acoustique des bâtiments
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Conseil pour élaborer et mettre en œuvre vos stratégies de lutte contre les nuisances sonores
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hiérarchisation des enjeux de nuisances sonores à l&amp;#039;échelle d&amp;#039;un territoire, un réseau, un itinéraire, un quartier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des impacts de projets de transports et d&amp;#039;aménagements urbains (mesures, modélisation, contrôle...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertise intégrée (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre maitrise de la réglementation et notre capacité à mobiliser d&amp;#039;autres partenaires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Propositions de solutions de résorption du bruit de secteurs fortement exposés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle / réception d&amp;#039;ouvrages de protection contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;études de co-exposition
+  &lt;strong&gt;
+   (Air-Bruit-Vibrations) et de multi-expositions sonores
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Montage et pilotage de plans de formations
+ &lt;/strong&gt;
+ ou journées techniques au regard de vos besoins (élus, services techniques)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Communauté urbaine d&amp;#039;Arras
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pilotage du projet de recherche URBEOL (Implantation en milieu URBain d&amp;#039;EOLiennes : impacts environnementaux).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   SDIS Côtes d&amp;#039;Armor
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ AMO en acoustique sur un bâtiment du SDIS22 pour un réaménagement et amélioration de l&amp;#039;isolement acoustique par rapport au bruit de la RN12.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   DREAL Provence-Alpes-Côte d&amp;#039;Azur
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ AMO en acoustique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Architecture
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-maitriser-nuisances-sonores</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b05-evaluer-et-maitriser-les-nuisances-sonores/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>95075</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Rénover les logements sociaux</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de rénovation de logements non éligibles au FEDER, selon le Programme Opérationnel en vigueur sur le territoire où se situe l&amp;#039;opération. Les opérations éligibles sont ainsi :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les territoires alsacien et champardennais : opérations pour lesquelles l&amp;#039;étiquette énergétique avant travaux est D ou encore moins économe
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire champardennais : opérations &amp;lt; 40 logements en habitat collectif et &amp;lt; à 10 en habitat individuel
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire alsacien : opérations &amp;lt; 50 logements
  &lt;/li&gt;
  &lt;li&gt;
   Sur les territoires alsaciens, lorrains et champardennais : opérations d&amp;#039;acquisition-amélioration, ou dès épuisement des crédits FEDER.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -359,1409 +1078,552 @@
  &lt;/strong&gt;
  outre l&amp;#039;amélioration de la performance énergétique des logements, le recours à des matériaux biosourcés pour l&amp;#039;isolation permet de réduire l&amp;#039;impact énergétique et climatique des projets de rénovation tout en privilégiant le recours à des ressources renouvelables assurant par ailleurs la continuité de migration de la vapeur d&amp;#039;eau.
 Le recours à des isolants biosourcés pour l&amp;#039;isolation des parois opaques verticales ouvre droit à une bonification de 500 € par logement.
  &lt;strong&gt;
   Création de logements locatifs-sociaux
  &lt;/strong&gt;
  : Les opérations d&amp;#039;acquisition-amélioration donnant lieu à la création de logements locatifs conventionnés bénéficient d&amp;#039;une bonification d&amp;#039;aide de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   2 000 € par logement créé sans changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
  &lt;li&gt;
   4 000 € par logement créé par changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond
  &lt;/strong&gt;
  : 40 logements en habitat collectif et 10 logements en habitat individuel sur le territoire champardennais avant épuisement des crédits FEDER, 50 logements après. 50 logements sur les territoires alsacien et lorrain. Pour les opérations d&amp;#039;acquisition-amélioration, plafond de 50 logements quelque soit la localisation.
 Cette aide est cumulable avec d&amp;#039;autres dispositifs régionaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bailleurs sociaux, au sens de l&amp;#039;article R323-1 du CCH.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/renovation-energetique-logements-sociaux/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande d&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Strasbourg : 03 88 15 64 96
   &lt;/li&gt;
   &lt;li&gt;
    Site de Metz : 03 87 33 62 85
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Consultez le règlement et les documents annexes sur
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-renovation-logements-sociaux" rel="noopener" target="_blank"&gt;
   Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8aad-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>90835</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner les acteurs touristiques dans le maintien et l'adaptation de l'offre d'hébergements de tourisme social</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Hébergements de Tourisme social</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide accompagne les acteurs touristiques dans le maintien et l&amp;#039;adaptation de l&amp;#039;offre d&amp;#039;hébergements de tourisme social.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maintenir un parc d&amp;#039;hébergement social diversifié, qualifié et accessible au plus grand nombre dans une logique de mixité sociale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Cohésion sociale et inclusion
 Economie sociale et solidaire
 Revitalisation
 Biodiversité</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrages publics et privés (associations, entreprises, SCI constituée pour solliciter des financements ANCV / CDC - Agence Nationale pour les chèques vacances / Caisse des dépôts)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Village de vacances, auberge de jeunesse, centre international de séjour : 25% maximum d&amp;#039;un montant de dépenses éligibles HT plafonné à 1 000 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Centres de vacances : 25% maximum d&amp;#039;un montant de dépenses éligibles
   HT
   plafonné à 500 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Montant minimum des travaux : 40 000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Une majoration de 5% maximum pourra être opérée pour les projets implantés sur un territoire très vulnérable.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
  : investissements intérieur ou extérieur (hébergement, espaces collectifs d&amp;#039;accueil, de restauration, équipements de loisirs,..) et de confort (chauffage, isolation, sanitaires, mobilier, traitement paysager, économie d&amp;#039;énergie) ainsi que les frais d&amp;#039;étude et d&amp;#039;honoraires concourant à la réalisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Les travaux réalisés en régie directe sont exclus.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-de-tourisme-social</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Limoges : 05 55 45 00 30
 &lt;/p&gt;
 &lt;p&gt;
  Site de Poitiers : 05 16 01 40 55
 &lt;/p&gt;
 &lt;p&gt;
  Site de Bordeaux: 05 57 57 83 09
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3277-hebergements-de-tourisme-social/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...717 lines deleted...]
-      </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>163164</v>
+        <v>161850</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des études et travaux sur les bâtiments d’archives</t>
+          <t>Acquérir et développer des outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels - Fonds d'accessibilité des oeuvres</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Etudes et travaux sur les bâtiments d’archives</t>
+          <t>Fonds d&amp;apos;accessibilité des oeuvres</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
       <c r="G7" s="1" t="inlineStr">
-        <is>
-[...141 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Fonds d’accessibilité des œuvres permet l’acquisition et le développement d’outils d’accessibilité par des structures exerçant dans plusieurs domaines artistiques et culturels. En application de la convention internationale des droits des personnes handicapées signée à New York le 30 mars 2007*, pour favoriser la participation des personnes handicapées à la vie culturelle, le ministère de la Culture soutient l’engagement des structures culturelles dans leur politique d’accessibilité à l’offre culturelle.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que le Fonds d&amp;#039;accessibilité des œuvres ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Depuis 2018, le Fonds accessibilité permet de contribuer à l’effort de développement d’actions et de dispositifs permettant de &lt;strong&gt;lever les freins à la participation à la vie culturelle&lt;/strong&gt;, pour les personnes en situation de handicap, les personnes âgées et à l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico sociaux.&lt;/p&gt;&lt;p&gt;Les crédits accordés dans ce cadre porteront sur l’acquisition et le&lt;strong&gt; développement d’outils d’accessibilité&lt;/strong&gt; et devront permettre &lt;strong&gt;d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette année, une attention particulière sera portée aux projets menés par des structures culturelles qui ne sont pas encore engagées dans une dynamique de mise en accessibilité et qui souhaitent obtenir un soutien dans le cadre du Fonds d&amp;#039;accessibilité pour initier cette démarche. &lt;strong&gt;Par ailleurs, le développement et l’acquisition d’outils mutualisés entre plusieurs opérateurs culturels pourra être encouragé.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;* &lt;em&gt;Notamm&lt;/em&gt;​​​​​​​&lt;em&gt;ent ses articles 1er, 2 et 30 ; décret n° 2010-356 du 1er avril 2010 portant publication de la convention relative aux droits des personnes handicapées (ensemble un protocole facultatif), signée à New York le 30 mars 2007 - JORF n°0079 du 3 avri&lt;/em&gt;&lt;em&gt;l 2010.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs de&lt;/strong&gt;&lt;strong&gt; la démarche&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette démarche vise à démocratiser l&amp;#039;accès à la culture, en abordant directement les défis liés à l&amp;#039;accessibilité pour les personnes en situation de handicap. Elle permet d’encourager les structures culturelles non engagées dans des initiatives d&amp;#039;accessibilité à initier cette démarche, et promouvoir le développement d&amp;#039;outils partagés entre plusieurs opérateurs culturels pour améliorer l&amp;#039;accessibilité de manière collaborative.&lt;/p&gt;&lt;p&gt;Le dispositif finance non seulement l&amp;#039;équipement spécialisé, mais aussi les initiatives de formation et les technologies favorisant l&amp;#039;inclusion.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Le Fonds d’accessibilité des œuvres en région : procédure&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour en savoir plus sur les contacts et le calendrier mis en place dans votre région, merci de vous reporter aux onglets ci-dessous.&lt;/p&gt;
     &lt;section&gt;
         &lt;p&gt;
             &lt;/p&gt;&lt;p id="head_accordion_345"&gt;
                 &lt;/p&gt;&lt;h4&gt;&lt;strong&gt;&lt;em&gt;→ Ile-de-France (dépôt jusqu&amp;#039;au 10 avril 2024)
                                             &lt;/em&gt;&lt;/strong&gt;&lt;/h4&gt;
             &lt;p id="collapse_accordion_345"&gt;
                 &lt;/p&gt;&lt;p&gt;
                     &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seules les demandes ayant fait l’objet d’une discussion préalable avec un conseiller de la Drac seront examinées.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le montant des subventions accordés est entre 5000 et 20 000 euros. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention sera versée au demandeur durant la période du printemps à l&amp;#039;été 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d’évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;inscription dans une démarche d’accessibilité de la structure ;&lt;/li&gt;&lt;li&gt;la pertinence des outils choisis ; &lt;/li&gt;&lt;li&gt;le budget prévisionnel. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 10 avril 2024, 23h59 (heure de Paris)&lt;/strong&gt;. Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Une question ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Ile-de-France vous êtes invités à vous adresser à : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aurélie Lesous, &lt;a href="mailto:aurelie.lesous&amp;#64;culture.gouv.fr%C2%A0"&gt;aurelie.lesous&amp;#64;culture.gouv.fr &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;strong&gt;&lt;span&gt;&lt;em&gt;→ Occitanie (dépôt jusqu&amp;#039;au 30 avril 2024)&lt;/em&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/h4&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;
             &lt;/p&gt;&lt;p id="collapse_accordion_346"&gt;
                 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de la subvention &lt;/span&gt;&lt;/p&gt;
             &lt;p&gt;
                     &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le montant des subventions accordées ne pourra pas être inférieur à 3.000 euros. Le plafond du taux d&amp;#039;intervention de la DRAC est fixé à 80 % du coût total du projet. Les structures ayant déposé un projet seront informées, par la DRAC, de la suite donnée à leur demande de financement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’attribution de la subvention&lt;/span&gt;&lt;/p&gt;
         &lt;p&gt;&lt;span&gt;La subvention sera versée en une seule fois après la tenue de la commission. La subvention sera versée trois mois après la tenue de la commission.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Modalités d’évaluation des dossiers&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L&amp;#039;instruction des dossiers prendra en compte :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;de l’équilibre géographique des porteurs de projets ;&lt;/li&gt;&lt;li&gt;de la représentativité des différentes disciplines et domaines artistiques et culturels ;&lt;/li&gt;&lt;li&gt;du renouvellement des bénéficiaires ;&lt;/li&gt;&lt;li&gt;du taux d&amp;#039;intervention de la structure.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Calendrier&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;li&gt;&lt;strong&gt;Date limite de dépôt des dossiers : 30 avril 2024, 23h59 (heure de Paris).&lt;/strong&gt; Aucun dossier ne pourra être déposé ou pris en compte après cette date.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Une question ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour toute question sur le fonds d&amp;#039;accessibilité aux œuvres en Occitanie vous êtes invités à vous adresser à : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vivien Chabrol, 05 67 73 20 88 ; &lt;a href="mailto:vivien.chabrol&amp;#64;culture.gouv.fr"&gt;vivien.chabrol&amp;#64;culture.gouv.fr&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.demarches-simplifiees.fr/commencer/pol-culturelles_fonds-accessibilite-occitanie" target="_blank" rel="noopener noreferrer"&gt;
         Accéder au formulaire - Occitanie
         &lt;span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;                
     &lt;/section&gt;
     &lt;section&gt;
         &lt;h4&gt;&lt;span&gt;&lt;span&gt;&lt;strong&gt;&lt;em&gt;→ Autres régions&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/h4&gt;&lt;p&gt;&lt;span&gt;Pour plus d&amp;#039;informations sur le Fonds d&amp;#039;accessibilité des œuvres dans votre région, nous vous invitons à contacter la Direction régionale des affaires culturelles (DRAC/DAC) de votre région &lt;/span&gt;&lt;a href="https://www.culture.gouv.fr/Regions" target="_blank"&gt;ici&lt;/a&gt;&lt;span&gt;.  &lt;/span&gt;&lt;/p&gt;
     &lt;/section&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Associations &lt;/li&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;li&gt;Entreprises privées &lt;/li&gt;&lt;li&gt;Entreprises publiques locales &lt;/li&gt;&lt;li&gt;EPCI à fiscalité propre &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État &lt;/li&gt;&lt;li&gt;Régions&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La nature des projets éligibles est large : outre l’acquisition de matériel spécifique, le Fonds permet également de soutenir des formations et le développement d’outils de communication adaptés mais aussi la mise en œuvre d’audiodescription ou de traduction. Pour tour les projets, les crédits accordés devront permettre d’accompagner la politique d’accès à l’offre culturelle pour les personnes en situation de handicap, les personnes âgées et l’ensemble des personnes hébergées ou accompagnées au sein d’établissements médico-sociaux. &lt;/p&gt;&lt;/section&gt;&lt;section&gt;&lt;p&gt;A titre d’exemple, les actions suivantes sont éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Boucles magnétiques, dispositifs de sur-titrage ;&lt;/li&gt;&lt;li&gt;Maquettes tactiles ; &lt;/li&gt;&lt;li&gt;Livrets en braille ; &lt;/li&gt;&lt;li&gt;Documents FALC visant à permettre l’accessibilité des œuvres ;&lt;/li&gt;&lt;li&gt;Outils et dispositifs d’accompagnement à la rencontre avec œuvres pour les personnes ayant des troubles autistique ou un handicap mental ; &lt;/li&gt;&lt;li&gt;Signalétique accessible ; &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Formation à la prise en main et à l’utilisation de ces outils…&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/section&gt;&lt;section&gt;Ne sont pas éligibles :&lt;/section&gt;&lt;section&gt;&lt;ul&gt;&lt;li&gt;Les projets d’action culturelle ou d’éducation artistique et culturelle ;&lt;/li&gt;&lt;li&gt;les interventions sur le cadre bâti ;&lt;/li&gt;&lt;li&gt;les projets de formation n’incluant pas la prise en main et l’utilisation de ces outils.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/section&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/fonds-d-accessibilite-des-oeuvres</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service déconcentré du ministère de la Culture territorialement compétent (DRAC)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-daccessibilite-des-oeuvres/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>11/03/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>143387</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
 &lt;/p&gt;
 &lt;p&gt;
  Les cheminements piétons au sein des quartiers en chantier peuvent être difficilement praticables par tous. La mise en place des chantiers urbains est caractérisée à la fois par un espace public où cohabitent de nombreux usagers et de multiples usages, mais aussi par l&amp;#039;intervention d&amp;#039;une multitude d&amp;#039;acteurs. L&amp;#039;articulation entre ces différents intervenants (maîtrise d&amp;#039;œuvre voirie, maîtrise d&amp;#039;œuvre bâti, entreprises et concessionnaires de réseaux) nécessite une surveillance en continu et une formation à cette problématique.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs pédagogiques
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
  &lt;/li&gt;
  &lt;li&gt;
   Connaître les besoins et les difficultés des personnes à mobilité réduite.
  &lt;/li&gt;
  &lt;li&gt;
   Connaître la réglementation accessibilité et identifier les bonnes pratiques en fonction du chantier.
@@ -1878,1208 +1740,1002 @@
  Modalités d&amp;#039;évaluation
  &lt;br /&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
 &lt;/p&gt;
 &lt;h3&gt;
  Accessibilité de nos formations aux personnes en situation de handicap
  &lt;br /&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
 &lt;h3&gt;
  Délais d&amp;#039;accès
 &lt;/h3&gt;
 &lt;p&gt;
  Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Sécurité</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>128966</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles les bâtiments publics</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficier d&amp;#039;une aide à la décision pour les travaux
 d&amp;#039;accessibilité des établissements recevant du public
 (ERP)
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de l&amp;#039;accompagnement :
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement préalable intégrant :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la visite diagnostic des bâtiments et ERP à expertiser
  &lt;/li&gt;
  &lt;li&gt;
   les propositions de travaux simples pour les rendre
 accessibles
  &lt;/li&gt;
  &lt;li&gt;
   les préconisations de travaux plus complexes à
 réaliser pour les rendre accessibles
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la rédaction du cahier des charges pour
 la consultation d&amp;#039;un bureau d&amp;#039;étude spécialisé
  &lt;/li&gt;
  &lt;li&gt;
   sensibilisation et information des acteurs concernés,
 les élus et les personnels des services techniques
 des collectivités locales sur les mises aux normes des
 différents types d&amp;#039;établissements
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Remise d&amp;#039;un rapport d&amp;#039;étude de faisabilité, guide sur
 l&amp;#039;accessibilité
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration du cahier des charges de consultation d&amp;#039;un
 bureau d&amp;#039;études spécialisé
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fourniture de documents techniques relatifs au projet
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0387-rendre-accessibles-les-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>97691</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence régionale de santé (ARS) — Occitanie
 Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Limite d’un montant de subvention de 150 000 €</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Santé
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses liées aux aménagements intérieurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
  &lt;/li&gt;
  &lt;li&gt;
   dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Mail: richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel: 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assistant de Direction / Comptable - Maeva Homs
 &lt;/p&gt;
 &lt;p&gt;
  Mail : maeva.homs&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>15/07/2021</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>163727</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir la rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>La rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant
 &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Economie locale et circuits courts
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>163580</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement les commerces et services du quotidien présents dans les centres-bourgs</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Soutenir :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;activité économique des centres-bourgs des communes appartenant au territoire La Rochefoucauld Porte du Périgord ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers destinés au maintien d’un ou plusieurs derniers commerces de proximité de première nécessité non concurrentiels&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Emploi
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets de centre-bourg situés : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans les périmètres ORT (Opération de Revitalisation de Territoire) pour les communes de La Rochefoucauld-en-Angoumois et Montbron ;&lt;/li&gt;&lt;li&gt;Selon la cartographie des centres-bourgs pour les autres communes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité des projets :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accueillir des entreprises artisanales, commerciales ou de service ;&lt;/li&gt;&lt;li&gt;Produire et commercialiser des biens ou des services sur le zonage défini ;&lt;/li&gt;&lt;li&gt;Investissements participant à la transition écologique : consommation énergétique du bâtiment, développement des énergies renouvelables, optimisation de la gestion des déchets, valorisation de l’économie circulaire, préservation de la ressource en eau…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Obligations légales et administratives :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les projets de travaux et d’aménagement, fournir l’autorisation de travaux ou le permis de construire ;&lt;/li&gt;&lt;li&gt;Adhérer aux services du Conseiller Énergie Partagée (CEP) de la Communauté de Communes et réaliser un audit énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité temporelle des dépenses :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses présentées doivent respecter la règlementation européenne et nationale des aides d’Etat&lt;/li&gt;&lt;li&gt;Tout commencement d’exécution avant le dépôt de la demande d’aide est susceptible de rendre tout ou partie du projet inéligible ;&lt;/li&gt;&lt;li&gt;Aucun dossier ne peut être déposé après l’achèvement matériel de l’opération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Un seul dossier de demande d’aide peut être déposé par commune tous les deux ans.&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>CC La Rochefoucauld porte du Périgord</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.rochefoucauld-perigord.fr/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service développement économique de la Communauté de Communes&lt;/p&gt;&lt;p&gt;07 62 66 69 46 / &lt;a target="_self"&gt;economie&amp;#64;rochefoucauld-perigord.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>economie@rochefoucauld-perigord.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-daide-aux-commerces-et-services-du-quotidien-presents-dans-les-centres-bourgs/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...206 lines deleted...]
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>162711</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>ACTEE83</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)
 Territoire d'Energie Var - Symielec (TE83)
 Fédération nationale des collectivités concédantes et régies (FNCCR)</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
-[...2 lines deleted...]
-Subvention
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie technique
-Ingénierie financière</t>
-[...2 lines deleted...]
-      <c r="I15" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
 différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
 ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
 de flux ACTEE83 avec le
 recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
 collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
 collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
 des collectivités sur l’amélioration énergétique des bâtiments publics en
 communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
 du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
 de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
 AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/09/2023</t>
         </is>
       </c>
-      <c r="Q15" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>06/06/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>155106</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -3091,64 +2747,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3223,571 +2879,405 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Déployer les équipements numériques
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...177 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Agriculteur
-[...105 lines deleted...]
-      <c r="N18" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Important : depuis juillet 2026, cette mesure du Fonds vert a été renforcée afin de mieux accompagner les collectivités dans la prise en compte du confort d&amp;#039;été de leurs bâtiments. Cela se traduit par un soutien supplémentaire aux travaux passifs de confort d&amp;#039;été ou d&amp;#039;installation de systèmes actifs de refroidissement (sous conditions). Les porteurs de projets peuvent déposer une &lt;a href="https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics" target="_self"&gt;demande accélérée&lt;/a&gt; (sans étude énergétique préalable) de financement.&lt;/strong&gt;&lt;/p&gt;&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux collectivités locales et leurs groupements, dans un objectif de réduction durable de leurs consommations énergétiques et de préservation du confort thermique dans un contexte de réchauffement climatique et de récurrence des vagues de fortes chaleur en France hexagonale.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent inclure la prise en compte de la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments dans le cadre d&amp;#039;un &amp;#34;réflexe adaptation&amp;#34;. Des travaux spécifiques d&amp;#039;adaptation aux fortes chaleurs peuvent être financés, en particulier dans les &lt;strong&gt;établissements scolaires&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement &lt;strong&gt;l&amp;#039;amélioration du confort thermique face aux fortes chaleur&lt;/strong&gt;, le soutien du Fonds vert vise la mise en place de solutions &amp;#34;passives&amp;#34; c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments. Néanmoins, des systèmes &amp;#34;actifs&amp;#34; performants (pompe à chaleur, géothermie) peuvent être financés sur conditions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Economie d'énergie et rénovation énergétique</t>
-[...37 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;&lt;li&gt;Visent la réalisation spécifique de travaux permettant d&amp;#039;adapter les bâtiments aux fortes chaleur (protections solaires, ventilation naturelle, brasseurs d&amp;#039;air) ; des systèmes de refroidissement performants (pompe à chaleur, géothermie) peuvent être subventionnés sur conditions ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
-[...27 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>156143</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>BIBLIOTHÈQUES ET MÉDIATHÈQUES PUBLIQUES</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>Ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux de création, d&amp;#039;extension et de réhabilitation
  &lt;/li&gt;
  &lt;li&gt;
   Les études préalables concourant à la définition du projet et garantissant la qualité de la réalisation, sous réserve que l&amp;#039;antériorité du dernier mandatement par le maître d&amp;#039;ouvrage des dépenses d&amp;#039;études ne dépasse pas 3 ans, à compter de la demande d&amp;#039;aide pour travaux. Elles ne sont pas prises en compte si elles ne sont pas suivies des travaux.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses d&amp;#039;acquisition foncière ou immobilière pour la création et l&amp;#039;extension des bâtiments (si
    la
   date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans un délai de 3 ans à compter de la date de dépôt de la demande de subvention).
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;aménagement immédiats des abords (VRD, voie d&amp;#039;accès, petit parking, aménagements paysagers) qui concernent exclusivement le bâtiment pour lequel une subvention est sollicitée (ils doivent être entrepris concomitamment à la construction ou l&amp;#039;extension du bâtiment).
  &lt;/li&gt;
  &lt;li&gt;
@@ -3841,956 +3331,1324 @@
   Affectation d&amp;#039;un crédit minimal annuel d&amp;#039;acquisition de documents calculé en fonction du nombre d&amp;#039;habitants de la ou des communes concernées : 1,50 € par habitant.
  &lt;/li&gt;
  &lt;li&gt;
   Gratuité du prêt.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Points de vigilance :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Moins de 2 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit au minimum avoir suivi la formation de base dispensée (gratuitement) par la Médiathèque Départementale, voire être titulaire du diplôme d&amp;#039;Auxiliaire de Bibliothèque Français (A.B.F.).
  &lt;/li&gt;
  &lt;li&gt;
   Entre 2 000 habitants et 5 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit être recruté au moins à mi-temps au sein de la filière culturelle et titulaire a minima du grade d&amp;#039;adjoint du patrimoine.
  &lt;/li&gt;
  &lt;li&gt;
   Entre 5 000 habitants et 10 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit être recruté à temps complet au sein de la filière culturelle et titulaire a minima du grade d&amp;#039;assistant de conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Plus de 10 000 habitants (population ciblée) :  Le responsable de l&amp;#039;équipement doit être recruté à temps complet au sein de la filière culturelle et titulaire a minima du grade de bibliothécaire ou bien de conservateur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Planchers des dépenses subventionnables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de création, d’extension et de réhabilitation : 20 000 € HT &lt;/li&gt;&lt;li&gt;Achat de mobiliers spécialisés : 5 000 € HT&lt;/li&gt;&lt;li&gt;Achat de documents : 5 € HT par habitant (population ciblée)&lt;/li&gt;&lt;li&gt;Informatisation : 3 000 € HT&lt;/li&gt;&lt;li&gt;Acquisition de matériels et documents multimédia : 3 000 € HT&lt;/li&gt;&lt;li&gt;Boites de retour : 400 € HT&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;P&lt;/strong&gt;&lt;strong&gt;lafonds des dépenses subventionnables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de création, d’extension et de réhabilitation : 700 000 € HT &lt;/li&gt;&lt;li&gt;Achat de mobiliers spécialisés : 100 000 € HT&lt;/li&gt;&lt;li&gt;Achat de documents : 100 000 € HT &lt;/li&gt;&lt;li&gt;Informatisation : 100 000 € HT &lt;/li&gt;&lt;li&gt;Acquisition de matériels et documents multimédia : 30 000 € HT&lt;/li&gt;&lt;li&gt;Boites de retour : 10 000 € HT&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/bibliotheques-et-mediatheques-publiques/</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/30a7-modele/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>05/12/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>144503</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Contrat de Relance et de Transition Ecologique (CRTE)</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>Plafond de dépense subventionnable : 500.000€ HT pour les travaux et équipements, 60 000€ HT pour la production énergétique en autoconsommation exclusive</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Typologies d&amp;#039;opérations/ de projets éligibles : &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;les travaux d&amp;#039;amélioration de la performance énergétique des bâtiments publics,&lt;/li&gt;&lt;li&gt;la production d&amp;#039;énergies renouvelables en autoconsommation exclusive,&lt;/li&gt;&lt;li&gt;les
  aménagements de voies cyclables et mobilités douces structurantes pour 
 des services à la population qui ne seraient pas intégrés au dispositif 
 de mobilité douces,&lt;/li&gt;&lt;li&gt;les autres projets favorisant la transition 
 écologique : renaturation, jardins familiaux, cabanes à don, équipement 
 numérique des écoles, récupérateurs d&amp;#039;eau …&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
 &lt;p&gt;Dépenses éligibles du projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les travaux de transition énergétique visant la réhabilitation de bâtiments à usages publics ou d&amp;#039;habitat social conventionné,&lt;/li&gt;&lt;li&gt;les travaux de renaturation,&lt;/li&gt;&lt;li&gt;les travaux de construction de voies de mobilités douces,&lt;/li&gt;&lt;li&gt;les équipements de production énergétiques, de rénovation thermique ou de transition énergétique apparaissant dans le dispositif dédié du règlement unique départemental.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers sollicitant l&amp;#039;aide du Département devront être déposés avant tout investissement ou démarrage des travaux. Une autorisation de démarrage anticipé des opérations pourra le cas échéant être sollicitée préalablement à la décision d&amp;#039;attribution de subvention et sa délivrance ne présagera en rien de l&amp;#039;issue qui sera donnée à la demande de subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de demande de subvention doit être déposé sur la plateforme &amp;#34;https://messervices.landes.fr/&amp;#34; accompagné d&amp;#039;un courrier de saisine de Monsieur le Président du Conseil départemental et doit comprendre :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   Pour l&amp;#039;installation de panneaux photovoltaïques, une étude technique détaillée ;
  &lt;/li&gt;
  &lt;li&gt;
   Le devis estimatif retenu ou l&amp;#039;acte d&amp;#039;engagement accompagné du Détail Quantitatif et Estimatif (DQE) dans le cadre d&amp;#039;un marché ;
  &lt;/li&gt;
  &lt;li&gt;
   Si nécessaire, la délibération de l&amp;#039;assemblée délibérante de la commune ou de l&amp;#039;EPCI décidant la réalisation des travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/soutien-aux-projets-dinvestissement-des-contrats-pour-la-reussite-de-la-transition-ecologique-crte</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Développement Territorial Intégré et Ingénierie de Projets
 &lt;/p&gt;
 &lt;p&gt;Secrétariat : 05 58 05 40 40&lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
   developpement.territorial&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du Département
 &lt;/p&gt;
 &lt;p&gt;
  23 rue Victor Hugo
 &lt;/p&gt;
 &lt;p&gt;
  40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f000-accompagner-les-projets-innovants-dans-le-cad/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>140767</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Isoler les combles perdus</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Isoler, rénover
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - maîtriser les dépenses de fonctionnement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - gagner en performance énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Disposer de combles perdus
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  isolation-combles&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 83 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f3c6-isoler-les-combles-perdus/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>130992</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un Service d'Assistance à la Gestion Energétique</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>SAGE</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les communes ou les groupements de communes membres du SIEL-Territoire d’énergie Loire peuvent adhérer à la compétence optionnelle « Service d’Assistance à la Gestion Énergétique» (SAGE).&lt;br /&gt;Les spécialistes du SIEL-Territoire d’énergie Loire accompagnent les collectivités territoriales et les EPCI dans leurs démarches d’économies d’énergie et de développement des énergies renouvelables.&lt;br /&gt;Le SAGE réalise le suivi énergétique des bâtiments (inter)communaux d&amp;#039;environ 3660 bâtiments publics pour le compte d&amp;#039;environ 290 collectivités et apporte des préconisations techniques pour les systèmes énergétiques et l’isolation.&lt;/p&gt;&lt;h2&gt;Des techniciens spécialisés dans l&amp;#039;énergie sont mutualisés pour les communes et les intercommunalités de la Loire.&lt;/h2&gt;&lt;h2&gt;Ils agissent dans l&amp;#039;intérêt des collectivités et sont les interlocuteurs privilégiés des élus et des agents locaux pour les conseiller et les sensibiliser.&lt;/h2&gt;&lt;p&gt;D’une durée de six ans reconductible tacitement, la compétence SAGE permet de bénéficier d’une analyse et d’un suivi personnalisé des consommations d’énergie des bâtiments publics. Cette assistance technique permet aux collectivités d’obtenir un avis et des conseils neutres et objectifs. Les collectivités territoriales et intercommunalités peuvent, grâce au SAGE, réduire leurs dépenses d’énergie et leurs émissions de gaz à effet de serre. Le SAGE concerne à la fois l’amélioration des bâtiments existants (bâti, chauffage, ventilation…) mais aussi l’accompagnement de projets de rénovations lourdes ou de constructions basses ou très basses consommations. Un suivi individuel est assuré par une équipe de techniciens mutualisés pour agir auprès d’une trentaine de communes chacun, répartis sur le département de la Loire.&lt;/p&gt;&lt;p&gt;Les communes et intercommunalités peuvent ainsi disposer de personnes dédiées à l’optimisation énergétique de leurs bâtiments. Pour les communes ou pour les intercommunalités, le SIEL-Territoire d’énergie Loire apporte son expertise de manière neutre et indépendante. Son regard extérieur peut être complémentaire du travail des services de la collectivité. Dans un souci de solidarité intercommunale, les communes et intercommunalités qui adhèrent au SAGE participent financièrement à l’action du SIEL-Territoire d’énergie Loire au prorata de leur population.&lt;/p&gt;&lt;p&gt;N’hésitez pas à contacter le SAGE si vous avez besoin de plus d’informations concernant le détail des différentes modalités d’intervention.&lt;/p&gt;&lt;h2&gt;Les collectivités adhérentes au SAGE peuvent souscrire à une ou plusieurs options selon leurs besoins :&lt;/h2&gt;&lt;h3&gt;Installation et/ou maintenance d&amp;#039;un système de télégestion&lt;/h3&gt;&lt;p&gt;La mise en place d’une télégestion est un moyen d’être économe et performant dans la gestion de l’énergie. Cet outil permet de suivre et de piloter à distance, par un simple ordinateur, l’ensemble des équipements de chauffage d’un ou plusieurs bâtiment(s). La télégestion est très utile pour gérer l’énergie dans les espaces à forte intermittence d’utilisation comme les salles d’animation ou encore les écoles. L’option «  télégestion  » intègre l’installation d’un tel équipement et/ou sa maintenance.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Assistance à maitrise d&amp;#039;ouvrage bâtiment et énergie&lt;/h3&gt;&lt;p&gt;Le SIEL-Territoire d’énergie Loire propose un accompagnement au montage d’opérations (définition d’un programme de travaux et sélection d’un maitre d’œuvre) et un accompagnement technique (en phase d’études de conception et de réalisation des travaux menés par une équipe de maîtrise d’œuvre). Un interlocuteur fiable et neutre peut vous appuyer sur la concrétisation de votre projet. Cette compétence porte uniquement sur les projets de rénovation énergétique, sur tout type de bâtiment public et sans limite de montant de travaux. Quelle que soit votre collectivité, nous intervenons selon vos besoins.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Détails et logos sur notre site internet : &lt;a href="https://www.te42.fr/nos-activites/gestion-energetique-batiments-publics/service-dassistance-a-la-gestion-energetique/" title="SIEL-TE42" target="_self"&gt;https://www.te42.fr/nos-activites/gestion-energetique-batiments-publics/service-dassistance-a-la-gestion-energetique/&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sous adhésion
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.te42.fr/nos-activites/gestion-energetique-batiments-publics/service-dassistance-a-la-gestion-energetique/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ROLLAND Philippe, Responsable du SAGE
 &lt;/p&gt;
 &lt;p&gt;
  rolland&amp;#64;siel42.fr
 &lt;/p&gt;
 &lt;p&gt;06 79 59 97 59&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7d72-service-dassistance-a-la-gestion-energetique/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>01/03/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>138004</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Améliorer le regroupement et l accessibilité des propriétés pour une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Accompagner l aménagement foncier agricole et forestier (AFAF)</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="J22" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>Financement 100% des procédures sous maîtrise d&amp;#039;ouvrage départementale.</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les ECIR ou ECIF permettent de réaliser à l&amp;#039;intérieur d&amp;#039;un périmètre d&amp;#039;aménagement des échanges et cessions amiables de propriétés afin d&amp;#039;améliorer le regroupement et l&amp;#039;accessibilité des propriétés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Communes, EPCI, propriétaires fonciers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  Délibération de la (des) commune(s)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagement foncier agricole et forestier (AFAF), réglementation des boisements RB), échanges et cessions d&amp;#039;immeubles ruraux ou forestiers (ECIR / ECIF), mise en valeur des terres...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Foncier
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Procédures régies par le Code rural et de la pêche maritime (L  124-5 et suivants).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Les-Echanges-et-Cessions-d.html</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;
 &lt;p&gt;Sébastien CUBIZOLLES&lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:developpement-durable&amp;#64;hauteloire.fr" target="_self"&gt;sebastien.cubizolles&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 71 07 43 50&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4619-ameliorer-le-regroupement-et-laccessibilite-d/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>71375</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseil en énergie partagé</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de Communes Sauer-Pechelbronn</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La communauté de communes Sauer-Pechelbronn porte le poste d&amp;#039;un ingénieur énergie qui accompagne les communes et autres collectivités dans leurs démarche d&amp;#039;économies d&amp;#039;énergie et de développement des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Il intervient sur les territoires de deux communautés de communes : Sauer-Pechelbronn et Pays de Wissembourg.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  suivi des factures de fluides
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement de chaudières
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation des bâtiments publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de panneaux solaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>CC Sauer-Pechelbronn (EPCI), CC du Pays de Wissembourg</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Monsieur Rémi LOUVENCOURT
+&lt;/p&gt;
+&lt;p&gt;
+ Communauté de communes Sauer-Pechelbronn,
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue de l&amp;#039;Obermatt - 67360 DURRENBACH
+&lt;/p&gt;
+&lt;p&gt;
+ 03 88 90 77 85  /  06 26 85 35 00
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ remi.louvencourt&amp;#64;sauer-pechelbronn.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>till.harres@sauer-pechelbronn.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0a1-conseil-en-energie-partage-pour-les-collectiv/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>CCSP</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>32412</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils et de solutions pour accompagner vos administrés dans la maîtrise des consommations d'énergie, les énergies renouvelables et les aides financières existantes</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Ademe — Direction régionale — Occitanie
+Conseil départemental du Tarn
+Conseil régional d'Occitanie
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Espace Info Energie du Tarn</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Espaces Info Énergie sont des services d&amp;#039;utilité publique de conseil à la rénovation créé par l&amp;#039;Ademe.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CAUE du Tarn porte un Espace INFO-ÉNERGIE. Indépendant financièrement, il offre à vos administrés un conseil de proximité gratuit et neutre et un accompagnement personnalisé pour mener à bien leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ La mission première des conseillers INFO-ÉNERGIE est de proposer aux particuliers conseils et solutions concrètes pour :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mieux maîtriser ses consommations d&amp;#039;énergie : isolation, chauffage, ventilation, matériaux, équipements et appareils électriques, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;orienter vers les énergies renouvelables : solaire, géothermie, bois, éolien ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  se renseigner sur les aides financières existantes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les accompagner dans leurs démarches et projets, apporter des réponses concrètes aux questions posées, l&amp;#039;EIE réalise régulièrement des ressources téléchargeables :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des fiches pratiques sur une thématique relative à l&amp;#039;habitat ou liée à une problématique réglementaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des fiches réalisations offrant un référentiel de maisons d&amp;#039;architectes en Occitanie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des dossiers thématiques pour répondre à vos premières interrogations et aux questions les plus fréquentes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+Les informations et/ou conseils sont indicatifs, non exhaustifs et fournis à partir des seuls éléments présentés ou demandés par le public. Le choix et la mise en œuvre des solutions découlant des informations et/ou des conseils présentés par un conseiller relèvent de la seule responsabilité du public.
+Les conseillers info énergie ne sont liés à aucun fournisseur d&amp;#039;énergie ou artisan ou professionnel
+Ils ne se déplacent pas chez les particuliers et ne peuvent pas réaliser d&amp;#039;audits énergétiques, études thermiques, DPE, ...
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les questions les plus récurrentes pour lesquelles les conseillers en maîtrise de l&amp;#039;énergie peuvent accompagner les administrés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  comment isoler mon logement de façon efficace ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quel est le meilleur système de chauffage pour mes besoins en chaleur ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  comment financer mon projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quelles sont les différentes aides dont je peux bénéficier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les conseils sont délivrés gratuitement et de façon indépendante !
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>http://www.caue81.fr</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tel : 06 63 60 16 80
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : infoenergie&amp;#64;tarn.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>f.ollivier@caue81.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfcc-aide-a-la-decision-pour-les-projets-damenagem/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
-          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+          <t>CAUE du Tarn</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
-          <t>18/04/2023</t>
+          <t>07/04/2020</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
-        <v>140767</v>
+        <v>155559</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Isoler les combles perdus</t>
+          <t>Soutenir la mise en accessibilité des bâtiments publics et des cimetières</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>MISE EN ACCESSIBILITÉ DES BÂTIMENTS ET DES CIMETIÈRES</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+          <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
         </is>
       </c>
       <c r="J23" s="1" t="inlineStr">
         <is>
-          <t>Taux variable selon opération Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
-        <is>
-[...224 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la mise en accessibilité des bâtiments publics et des cimetières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les travaux de mise en accessibilité portant sur les seuls bâtiments publics dédiés à une activité de service public et/ou à un usage public et classés Établissements recevant du public (ERP), à l&amp;#039;exception des édifices cultuels.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de mise en accessibilité des cimetières publics, à l&amp;#039;intérieur ou à leurs abords immédiats.
  &lt;/li&gt;
  &lt;li&gt;
   Les diagnostics, travaux de désamiantage ou autres effectués à l&amp;#039;occasion de la mise en accessibilité et accompagnés de travaux.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux et équipements nécessaires à l&amp;#039;accessibilité extérieure et intérieure du bâtiment, hors mobilier.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux et les solutions techniques amovibles aux abords immédiats des bâtiments permettant de les rendre accessibles.
  &lt;/li&gt;
  &lt;li&gt;
   Les places de parking signalées PMR, les aménagements et les cheminements directement liés à l&amp;#039;usage ou à l&amp;#039;accès du bâtiment ou du cimetière et aux abords immédiats de ces derniers.
  &lt;/li&gt;
@@ -4825,177 +4683,177 @@
  &lt;li&gt;
   Les bâtiments abritant La Poste,
  &lt;/li&gt;
  &lt;li&gt;
   Les édifices cultuels.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Condition d&amp;#039;éligibilité :
  &lt;/strong&gt;
  Les travaux doivent être prévus et inscrits dans l&amp;#039;Agenda d&amp;#039;accessibilité programmée (Ad&amp;#039;AP) transmis par la commune ou le groupement de communes à la Préfecture et faire l‘objet d&amp;#039;un avis de récépissé de dépôt à la Préfecture (Le terme de « projet » désigne les travaux prévus dans un Ad&amp;#039;AP pour un bâtiment)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond
   de dépenses
   par projet
   (travaux prévus
  dans un Ad&amp;#039;AP pour un bâtiment) :
  &lt;/strong&gt;
  50.000€ HT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/mise-en-accessibilite-des-batiments-et-des-cimetieres/</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b6a-modele/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>142706</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assurer l&amp;#039;accessibilité de la chaîne des déplacements renforce l&amp;#039;attractivité du territoire et répond à une exigence sociale croissante.
 &lt;/p&gt;
 &lt;p&gt;
  La prise en compte de la diversité des publics et leurs besoins évolutifs (pour construire des réponses adaptées) constitue un vecteur majeur d&amp;#039;inclusion.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema, fort de son expertise technique et de sa capacité à développer des approches innovantes et intégrées, vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité, qu&amp;#039;ils concernent la voirie et les espaces publics, les bâtiments ou les transports.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment prendre en compte l&amp;#039;ensemble des besoins spécifiques de chaque population (vieillissement, handicaps) ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment assurer la continuité de la chaîne du déplacement et traiter les interfaces ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment assurer un cheminement accessible, confortable et sécurisé pour tous ? et permettre à chacun de se repérer et s&amp;#039;orienter ?
@@ -5023,749 +4881,749 @@
   Conseil pour l&amp;#039;élaboration et la mise en œuvre de stratégies d&amp;#039;accessibilité (en amont, programmation de l&amp;#039;accessibilité, à une échelle territoriale ou patrimoniale...)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise intégrée sur des projets liés à l&amp;#039;accessibilité (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - bonne connaissance de la réglementation et des besoins des usagers
 &lt;/p&gt;
 &lt;p&gt;
  - capacité à mobiliser d&amp;#039;autres partenaires (acteurs de la &amp;#34;mise en œuvre&amp;#34;, développeurs de solutions)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
  &lt;/li&gt;
  &lt;li&gt;
   Animation de réseaux, d&amp;#039;ateliers techniques (démarches participatives)
  &lt;/li&gt;
  &lt;li&gt;
   Formation / sensibilisation : montage ou support au montage de formations sur-mesure (en présentiel, à distance, ou mixtes)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ville de Paris
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Expérimentations sur le guidage en traversée piétonne avec la ville de Paris
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Solidéo, société de livraison des ouvrages olympiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Accompagnement de la solidéo pour la livraison de logements accessibles et adaptés au vieillissement sur l&amp;#039;opération &amp;#34;Cluster Média&amp;#34; des JOP Paris 2024
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorient Agglomération
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mission d&amp;#039;évaluation du niveau d&amp;#039;accessibilité des transports pour le compte de Lorient Agglomération
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accès aux services
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité pour tous
 Sécurité</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/rendre-accessibles-vos-batiments-espaces-publics-transports</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-rendre-accessibles-vos-batiments-espaces-publ/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>126132</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé en amont d'un projet de construction, d'aménagement, d'architecture et paysage</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Architectes Conseils</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prestation gratuite, sur RDV :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous avez un projet de construction :
   &lt;/strong&gt;
   Des architectes-conseils, missionnés par le Département, vous aident dans le choix de l&amp;#039;implantation de votre construction, sa conception, l&amp;#039;aménagement extérieur, l&amp;#039;utilisation des énergies renouvelables, les démarches administratives...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous souhaitez réhabiliter un bâtiment :
   &lt;/strong&gt;
   Les architectes-conseil vous orientent pour aménager un espace de vie, réaliser une extension, créer une nouvelle ouverture, rénover une toiture, une façade... Ils peuvent également vous informer sur les techniques d&amp;#039;isolation efficaces, le choix des matériaux, les normes accessibilité et sécurité, la réglementation thermique, ...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vous désirez être orienté dans vos démarches :
   &lt;/strong&gt;
   Les architectes-conseil vous guident dans les démarches administratives (planification, des droits des sols, commande publique...), sur les étapes et les acteurs d&amp;#039;un projet de construction.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Domaine de l&amp;#039;architecture :
  &lt;/strong&gt;
  logements, écoles, cantines, équipements petites enfances, bibliothèques, pôles sportifs, églises, maisons séniors et habitat adapté...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme :
  &lt;/strong&gt;
  aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers),  valorisation des centres bourgs, stationnements...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1313816/l-assistance-architecturale-pour-les-collectivites</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule Ingénierie et Animation territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 77 12 52 26
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f6f-etre-conseille-en-amont-dun-projet-de-constru/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>162652</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Programme ACTEE - SDE35</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I27" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>162651</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>131826</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I29" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)
+Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -5785,212 +5643,212 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>155117</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -6063,379 +5921,184 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF30" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>145903</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la réalisation de diagnostics de vulnérabilité des bâtiments</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...205 lines deleted...]
-      <c r="I32" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J32" s="1" t="inlineStr">
+      <c r="J30" s="1" t="inlineStr">
         <is>
           <t>Le taux maximum est modulable en fonction des co-financeurs  (fonds Barnier, agence de l’eau, etc.)</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement à la réalisation de diagnostics de vulnérabilité des bâtiments :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Habitation
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise (&amp;lt; 20 salariés)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
  &lt;strong&gt;
   Villes
  &lt;/strong&gt;
  et
  &lt;strong&gt;
   Territoires
  &lt;/strong&gt;
  dans des actions de prévention des inondations.
@@ -6454,810 +6117,713 @@
 &lt;p&gt;
  Le dossier de demande de subvention doit comprendre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier adressé au Président
  &lt;/li&gt;
  &lt;li&gt;
   un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
 &lt;/p&gt;
 &lt;p&gt;
  Ensuite, une réponse écrite sera adressée au requérant.
 &lt;/p&gt;
 &lt;p&gt;
  Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
 &lt;/p&gt;
 &lt;p&gt;
  Celle-ci devra être complétée et signée par les deux parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>lucie.pons@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c8a-accompagnement-a-la-realisation-de-diagnostic/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>21/07/2023</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
+ &lt;strong&gt;
+  dans les bâtiments existants
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est plafonnée à 50 000 € sur trois années glissantes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  (*chiffres actualisés chaque année)
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/activites/transition-energetique</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>145009</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>152446</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
-[...250 lines deleted...]
-      <c r="AF35" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG35" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -7270,66 +6836,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -7649,207 +7215,499 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB36" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Isolation du bâtiment
 Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>24806</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 25</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
+ &lt;/span&gt;
+ &lt;span&gt;
+  Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais liés au DPE et/ou aux études thermiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amélioration thermique des vitrages et menuiseries existantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
+ &lt;/li&gt;
+ &lt;li&gt;
+  organes de pilotages des installations (GTC, régulation...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit l&amp;#039;atteinte de la classe énergétique B
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus de ce dispositif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renseignements : Secrétariat de Direction
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Montpellier : Tél : 04 67 22 97 02
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse : Tél : 05 61 33 50 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 11-12-30-34-48-66
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   201 avenue de la Pompignane
+  &lt;/li&gt;
+  &lt;li&gt;
+   34064 Montpellier Cedex 2
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 9-12-31-32-46-65-81-82
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   22, bd Maréchal Juin
+  &lt;/li&gt;
+  &lt;li&gt;
+   31406 Toulouse Cedex 9
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>73939</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -7862,154 +7720,345 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>145008</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Fonds énergies</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+ &lt;strong&gt;
+  fondsenergies&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Production d&amp;#039;énergie renouvelable ou de récupération locale
+  &lt;/strong&gt;
+  , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Extension/densification/création de réseaux de chaleur
+  &lt;/strong&gt;
+  alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rénovation énergétique performante de bâtiments tertiaires publics
+  &lt;/strong&gt;
+  répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création/extension/densification d&amp;#039;un réseau de chaleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique globale de bâtiments publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
+ &lt;/strong&gt;
+ Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsenergies&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC37" s="1" t="inlineStr">
         <is>
-          <t>ALEC Métropole Marseillaise</t>
+          <t>Métropole du Grand Paris</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
-          <t>08/01/2021</t>
+          <t>07/07/2023</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>50028</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8127,242 +8176,555 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
-        <v>145008</v>
+        <v>166271</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+          <t>Réinventer l'école de demain</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Fonds énergies</t>
+          <t>Programme d'accompagnement expérimental - L'école de demain, une centralité réinventée</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>Métropole du Grand Paris</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...6 lines deleted...]
-          <t>Subvention</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...31 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Marianne, serif"&gt;Le Cerema et la Banque des Territoires
+lancent un programme d&amp;#039;accompagnement expérimental à destination des
+communes rurales des Hauts-de-France, pour faire de leur école ou
+groupe scolaire un levier au cœur des transitions et de la vitalité
+locale. &lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;« Repenser
+l’école comme un levier de vitalité locale, de transition et
+d’optimisation du patrimoine communal. &lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;1-
+Organisateur du programme&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cerema&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’acteur public de référence en matière d’aménagement des
+territoires. Il associe dans sa gouvernance l’Etat et les
+collectivités territoriales, ce qui lui permet d’être en prise
+avec les réalités des territoires, d’anticiper leurs besoins et
+de co-construire des solutions concrètes, durables, et adaptées.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+défis et transitions auxquels les territoires sont confrontés sont
+nombreux. Gestion de l’eau, mobilité durable et solidaire,
+adaptation du bâti et des aménagements face à la chaleur, les
+enjeux sont complexes, mais aussi porteurs d’innovation et
+d’avenir.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+équipes du Cerema Hauts-de-France déploient leur expertise auprès
+des collectivités et des services de l’Etat pour apporter un
+soutien renforcé aux territoires vulnérables, pour mener des
+actions à impacts et résultats rapides pour une meilleure qualité
+de vie des habitants, pour proposer un appui constant aux élus
+locaux, en zones urbaines comme en zones rurales ou littorales, et
+pour offrir une expertise accélérée pour inventer les solutions de
+demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Cerema accompagne les communes rurales, souvent peu dotées en
+ingénierie, dans leurs démarches d’optimisation, d’amélioration
+et d’adaptation de leurs écoles, en apportant son expertise
+scientifique et technique et en mobilisant les différents acteurs
+concernés. Il est présent dans des programmes tels que Villages
+d’avenir, mais peut aussi contractualiser directement avec les
+communes qui n’ont pas pu en bénéficier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;2-
+Partenaire &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Banque
+des Territoires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+est l’un des métiers de la Caisse des Dépôts. Elle réunit les
+expertises internes à destination des territoires. Porte d’entrée
+unique pour ses clients, elle œuvre aux côtés de tous les acteurs
+territoriaux : collectivités locales, entreprises publiques locales,
+organismes de logement social, professions juridiques, entreprises et
+acteurs financiers. Elle les accompagne dans la réalisation de leurs
+projets d’intérêt général en proposant un continuum de
+solutions : conseils, prêts, investissements en fonds propres,
+consignations et services bancaires. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+s’adressant à tous les territoires, depuis les zones rurales
+jusqu’aux métropoles, la Banque des Territoires a pour ambition de
+maximiser son impact notamment sur les volets de la transformation
+écologique et de la cohésion sociale et territoriale. La Banque des
+Territoires, présente auprès des territoires depuis sa création,
+accompagne naturellement les territoires ruraux, avec une offre qui
+répond à leurs besoins essentiels&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;.
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Piloté
+par la Banque des Territoires, le programme EduRénov accompagne les
+collectivités territoriales dans la rénovation de leurs bâtiments
+scolaires, éducatifs et sportifs. Il vise à améliorer les
+conditions d’accueil des élèves, du corps éducatif et des
+usagers en général, ainsi qu’à réduire les consommations
+d’énergies des bâtiments, dont le coût progresse annuellement.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+collectivités membres du programme EduRénov ont accès, selon leurs
+besoins et les niveaux de maturité de leurs projets, à :&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	ressources et des conseils – webinaires thématiques avec des
+	experts, témoignages de collectivités, guides pratiques… ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	retours d’expériences concrets et incarnés, via nos fiches «
+	cas d’écoles », vidéos, et à travers les lauréats annuels des
+	Prix EduRénov ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;une
+	communauté de porteurs de projets pour échanger et pour s’inspirer
+	;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;du
+	financement d’ingénierie – études techniques, soutien pour le
+	montage financier du projet ou la concertation avec les usagers,
+	études flash pour améliorer le confort d’été ou végétaliser
+	la cour d’école, etc. – attribué au cas par cas ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;des
+	prêts à taux préférentiels, avec notamment le Prêt
+	Transformation Écologique (prêt TEE).&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p align="justify"&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+cofinancement du programme « L’école de demain, une centralité
+réinventée » s’inscrit dans le cadre du programme EduRenov
+de la Banque des Territoires.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;h1&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;3-
+Contexte et objectifs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/h1&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Ces
+dernières années, les communes rurales font face à des mutations
+importantes : raréfaction des services de proximité, vieillissement
+de la population, baisse démographique, lien social à renforcer,
+nécessité de s’adapter au climat de demain ; et cela avec
+des contraintes budgétaires de plus en plus importantes.  Dans ce
+contexte, les bâtiments scolaires et les cours d’école, lieux de
+vie au cœur des villes et villages, souvent sous-exploités en
+dehors du temps scolaire, peuvent être un support à la réponse
+apportée à ces défis. Ouvrir, sans négliger leur fonction
+première d’éducation des enfants de la commune, et diversifier
+les usages de ces lieux peut contribuer à renforcer la vitalité
+locale, améliorer la qualité de vie des habitants tout en
+optimisant l’utilisation d’un patrimoine communal aux
+possibilités multiples.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+écoles sont en effet à la croisée des enjeux des collectivités.
+Leurs coûts de fonctionnement, et notamment ceux liés aux
+consommations énergétiques, sont importants et les conditions de
+confort (qualité de l’air intérieur, confort thermique, visuel et
+acoustique) y sont souvent insuffisantes, et ce malgré la nécessité
+d’offrir un environnement propice à l’apprentissage. À cela
+s’ajoute, aujourd’hui, la nécessité d’adapter ces lieux
+d’enseignement au changement climatique afin de permettre d’offrir
+aux élèves une continuité pédagogique, voire un lieu de refuge en
+cas d’évènement climatique extrême. L’intensification de
+l’usage de ces lieux représente donc une opportunité pour
+réfléchir à l’amélioration des conditions d’accueil des
+occupants (élèves, enseignants, agents communaux, ainsi que tout
+autre « nouvel » occupant) et à leur adaptation au
+changement climatique&lt;/font&gt;&lt;/font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Pour
+apporter une réponse combinée à ces problématiques, le Cerema et
+la Banque des territoires, ont décidé de lancer un &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;un programme d&amp;#039;accompagnement expérimental&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt; intitulé « &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’école
+de demain, une centralité réinventée&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+», à destination des &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;communes
+rurales de moins de 2000 habitants, non retenues dans les dispositifs
+Villages d’Avenir et Petites Villes de Demain.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Cet
+AMI a pour objet d’accompagner, du diagnostic au pré-programme
+d’aménagement, &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;13
+communes rurales volontaires&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+dans un projet global de transition de leur établissement scolaire,
+abordé dans le cadre d’une démarche exploratoire de
+diversification et d’intensification des usages de ces
+établissements, avec pour finalité de procéder à une rénovation
+(ou une extension)&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement
+du Cerema portera à la fois sur les bâtiments et sur les espaces
+extérieurs, notamment les cours d’école.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+Banque des territoires apportera un soutien financier aux
+collectivités, notamment via le programme Edurénov, accompagnant
+ainsi la transition environnementale des bâtiments scolaires.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;table width="100%" cellpadding="0" cellspacing="0"&gt;
+	&lt;tbody&gt;&lt;tr&gt;
+		&lt;td width="100%" valign="top"&gt;&lt;br /&gt;&lt;/td&gt;
+	&lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme a pour objectif d’aider les communes rurales à optimiser leur
+patrimoine scolaire et à mieux maîtriser la dépense publique. Il
+vise à les accompagner dans leurs investissements pour faire de ces
+équipements (bâtiments et cours d’école) des lieux d’accueil
+multi-usages pour une occupation plus intense, confortables, peu
+consommateurs d’eau et d’énergie, et adaptés au climat de
+demain&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;En
+effet, si les méthodes d’adaptation d’une cour d’école ou de
+ses bâtiments sont aujourd’hui relativement connues, l’hybridation
+et la mutualisation des espaces sont encore rarement mis en place par
+les collectivités, notamment en milieu rural. Or les travaux de
+rénovation et de végétalisation ont des coûts non négligeables
+pour les communes, il s’agit donc ici de mettre en place une
+approche systémique centrée sur l’usage afin de garantir un
+investissement optimal, dans une réflexion globale de gestion du
+patrimoine immobilier de la commune. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt; 
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Via
+ce programme, les communes lauréates seront accompagnées dans la
+valorisation d’un patrimoine communal majeur, avec des réponses
+opérationnelles apportées à des besoins concrets. Le Cerema
+accompagnera leur réflexion, les amènera à tester des solutions
+simples et durables, en leur proposant un accompagnement technique
+associé à une recherche de financement. La commune bénéficiera
+également d’un accompagnement collectif, partagera son expérience
+à travers la participation à des webinaires et manifestations
+rassemblant l’ensemble des communes du programme.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;La
+démarche permettra enfin de renforcer le lien entre l’école et le
+village.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+partir de ces expérimentations, le Cerema produira une méthodologie
+nationale destinée aux territoires ruraux souhaitant s’engager
+dans une démarche d’optimisation de leurs établissements
+scolaires par l’intensification des usages et l’adaptation au
+changement climatique. Cette méthodologie pourra ensuite être
+déployée sur l’ensemble du territoire français.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M39" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...9 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Ce projet innovant s&amp;#039;appuie sur les nombreuses expériences de
+    végétalisation de cours d &amp;#039;écoles déjà réalisées dans les
+    Hauts-de-France.&lt;br /&gt;Le programme y ajoute une réflexion originale sur la
+    diversification des usages de ces espaces communaux lors des travaux
+    de végétalisation et de rénovation des bâtiments scolaires.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N39" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur</t>
+Jeunesse
+Cohésion sociale et inclusion
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions</t>
         </is>
       </c>
       <c r="O39" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
         </is>
       </c>
       <c r="R39" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme d&amp;#039;accompagnement expérimental t s’adresse aux communes remplissant
+les critères cumulatifs suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune
+	rurale située en région Hauts-de-France,&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune de moins de 2000 habitants&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Commune s&amp;#039;engageant à mener une réflexion sur la diversification des usages au sein du bâtiment de l&amp;#039;école ou du groupe scolaire, le cas échéant les espaces extérieurs&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;A
+noter :&lt;/font&gt;&lt;/font&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seules
+les écoles publiques peuvent bénéficier des accompagnements du programme. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Avant
+de postuler, la commune s’assurera auprès de l’Education
+Nationale qu’il n’est pas envisagé, à court terme, de fermer
+l’école. &lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+communes dont les écoles font partie d’un Regroupement Pédagogique
+Intercommunal (RPI) peuvent prendre part à la démarche, à
+condition que les bâtiments appartiennent toujours à la commune.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les communes doivent
+obligatoirement détailler les informations suivantes :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;	&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	commune porteuse du projet, le contexte local, et le cas échéant
+	les partenaires associés à la réflexion ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’école
+	(ou le groupe scolaire) concernée par le projet et ses
+	caractéristiques (surface bâtie et surface de cour, niveaux
+	scolaires accueillis, nombre de salles de classes, nombre d’élèves,
+	présence d’une cantine scolaire ou d’un réfectoire, autres
+	activités accueillies comme le périscolaire, les centres de
+	loisir, ou encore des activités associatives) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	projet de diversification des usages envisagé ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;L’élu
+	et le technicien référent pour le projet ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	calendrier d’intervention souhaité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	copie d’une information de la sous-préfecture locale concernant
+	le projet, et le cas échéant son avis circonstancié&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;strong&gt;13
+communes lauréates pourront bénéficier, en 2026 et 2027, de
+l’accompagnement individuel et collectif détaillé ci-après, le
+Cerema assurant l’expertise technique, la Banque des Territoires
+accordant un cofinancement à hauteur de 50% du coût HT.&lt;/strong&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;em&gt;&lt;strong&gt;L’accompagnement
+individuel vise à :&lt;/strong&gt;&lt;/em&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la réalisation d’un diagnostic qualitatif du bâti, des cours,
+	et des usages, ainsi qu’à la définition des attentes des
+	différents acteurs ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les leviers d’actions (usages, réglages, travaux) visant à
+	l’amélioration de la performance énergétique, du confort des
+	usagers, à la réduction de l’impact environnemental de l’école
+	et à son adaptation au changement climatique ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Accompagner
+	les communes dans leur réflexion sur la diversification et
+	l’intensification des usages au sein de leurs établissements
+	scolaires, et sur la place de l’école au sein de leur commune. La
+	réflexion pourra se tenir notamment dans le cadre d’ateliers de
+	co-construction, et contribuer ainsi à faire émerger les grands
+	principes d’aménagement de la cour d’école et du bâti ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Contribuer
+	à la sensibilisation, à l’implication, et à l’appropriation
+	des enjeux par l’ensemble des acteurs et des usagers (enfants,
+	personnel de l’éducation nationale, agents municipaux, …)&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Assister
+	la collectivité dans la rédaction d’un pré-programme exposant
+	les fondements du projet, en termes d’objectifs et de moyens à
+	mettre en œuvre dans le cadre de la rénovation de l’école ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Identifier
+	les aides et subventions susceptibles de participer au financement
+	des études et des travaux.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’accompagnement&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;
+&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;collectif
+a pour objectifs de :&lt;/font&gt;&lt;/font&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Aider
+	les communes à approfondir la démarche et à la pérenniser ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Apporter
+	des retours d’expériences inspirants aux communes ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Créer
+	un réseau d’entraide et de partage entre les communes lauréates
+	du programme.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Procédure
+de sélection des lauréats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Tous
+les dossiers de candidatures remplissant les conditions du présent
+règlement seront examinés par le Comité de sélection.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le
+Comité de sélection arrêtera la liste des lauréats à partir des
+éléments transmis dans les formulaires de candidature. Il
+appréciera la diversité des situations rencontrées afin de
+disposer d’un panorama large de cas d’études.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’organisateur
+du programme et son partenaire visent la sélection de 13 communes,
+réparties sur le territoire de la région Hauts-de-France.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Composition
+du Comité de sélection&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+Comité de sélection des lauréats de ce programme d&amp;#039;accompagnement expérimental sera présidé par le Secrétaire Général pour les
+Affaires Régionales Hauts-de-France. Il sera composé de : &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+	Secrétaire Général pour les Affaires Régionales, président du
+	comité ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Deux
+	représentants du Cerema ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la Banque des Territoires ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de chacune des DDT(M) du territoire ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Un
+	représentant de la DREAL.&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Éligibilité
+des communes rurales candidates&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Seront
+déclarées éligibles les communes rurales de moins de 2000
+habitants, ayant identifié &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;un(e)
+seul(e) école ou groupe scolaire de leur commune, et &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;dont
+les dossiers déposés seront complets &lt;/font&gt;&lt;/font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;avant
+la date limite de dépôt des candidatures.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Critères
+de sélection des candidats &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;L’examen
+des candidatures s’appuiera sur les critères d’appréciation
+suivants :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	qualité des descriptifs attendus ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	trajectoire démographique du territoire, les perspectives de
+	maintien ou de diminution du nombre de classes dans la commune ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	perspectives de travaux ou de rénovation de l’établissement
+	scolaires concerné ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Les
+	objectifs de diversification des usages proposés (projet en
+	intérieur ou extérieur, ouverture au public, ouverture à des
+	associations, location, etc) ;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;La
+	priorité donnée aux communes non lauréates des programmes
+	« Villages d’Avenir » et « Petites Villes de
+	Demain » &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Le
+comité de sélection recherchera une diversité de situations et de
+contextes territoriaux parmi 13 communes accompagnées.&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;br /&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;Calendrier&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Le programme se déroulera selon le calendrier suivant :&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Lancement
+	du programme d&amp;#039;accompagnement expérimental : 2 mai 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Clôture
+	des candidatures : 13 juillet 2026 &lt;/font&gt;&lt;/font&gt;&lt;/font&gt;
+	&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Annonce
+	des lauréats : 31 juillet&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Conventionnements :
+	août à novembre 2026&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Premiers
+	accompagnements : septembre 2026*&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	&lt;font face="Calibri, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, serif"&gt;Fin
+	des accompagnements individuels : 30 juin 2027 au plus tard&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p align="justify"&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;*Les
+accompagnements des communes démarreront à partir de septembre 2026
+sous réserve de la signature de la convention liant le Cerema et la
+commune lauréate.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="2"&gt;Les
+dates sont susceptibles d’évoluer en fonction d’éventuelles
+contraintes de calendrier.&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+&lt;font&gt;&lt;font face="Marianne, serif"&gt;&lt;font size="4"&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S39" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-[...5 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U39" s="1" t="inlineStr">
         <is>
-          <t>Métropole du Grand Paris</t>
-[...4 lines deleted...]
-          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/cerema-banque-territoires-lancent-programme-accompagnement</t>
         </is>
       </c>
       <c r="X39" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;ecoles.de.demain.hdf&amp;#64;cerema.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y39" s="1" t="inlineStr">
         <is>
-          <t>david.glotin@metropolegrandparis.fr</t>
+          <t>julie.houze@cerema.fr</t>
         </is>
       </c>
       <c r="Z39" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinventer-l-ecole-de-demain/</t>
         </is>
       </c>
       <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB39" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique
-Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
-Mise en place d’un réseau de chaleur
-Rénovation énergétique école</t>
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC39" s="1" t="inlineStr">
         <is>
-          <t>Métropole du Grand Paris</t>
+          <t>Cerema - Direction Territoriale des Hauts-de-France</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
-          <t>07/07/2023</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>17/07/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>139916</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8556,51 +8918,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>152466</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9230,51 +9592,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>19/10/2023</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>162387</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Plan solaire : AMI - Foncier dérisqué</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9374,469 +9736,407 @@
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
-        <v>95069</v>
+        <v>166349</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Développer le photovoltaïque</t>
+          <t>Réaliser en interne des études gratuites pour les projets photovoltaïques</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Soutien au photovoltaïque</t>
+          <t>Note d'opportunité Photovoltaïque</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réalisation des études pour les projets photovoltaïques. Ces notes d&amp;#039;opportunités ont pour objectif d&amp;#039;évaluer un potentiel, les coûts d&amp;#039;investissements, les enjeux techniques et l&amp;#039;autoconsommation. &lt;br /&gt;&lt;br /&gt;Te Gard apporte un conseil de proximité avec : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une aide à la prise de décision&lt;/li&gt;&lt;li&gt;identification des interlocuteurs (associations, bureaux d&amp;#039;études, installateurs, raccordement)&lt;/li&gt;&lt;li&gt;évaluation technique et financière des devis&lt;/li&gt;&lt;li&gt;aide à la rédaction et à l&amp;#039;analyse d&amp;#039;appel à manifestation d&amp;#039;intérêt (AMI)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Félix FROMENTAL&lt;br /&gt;Chargé de mission photovoltaïque&lt;br /&gt;felix.fromental&amp;#64;territoireenergiegard.fr&lt;br /&gt;0671614475&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-en-interne-des-etudes-gratuites-pour-les-projets-photovoltaiques/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>120101</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Christian Fleury - Responsable du pôle collectivités et terrritoires
+  &lt;/li&gt;
+  &lt;li&gt;
+   christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>95067</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au solaire thermique</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
-[...319 lines deleted...]
- &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la rentabilité économique des projets
  &lt;/li&gt;
  &lt;li&gt;
   Diminuer les charges de production d&amp;#039;eau chaude sanitaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P44" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les collectivités territoriales, leurs groupements et leurs délégataires,
   &lt;/li&gt;
   &lt;li&gt;
    les associations,
   &lt;/li&gt;
   &lt;li&gt;
    les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
   &lt;/li&gt;
   &lt;li&gt;
    les bailleurs sociaux,
   &lt;/li&gt;
   &lt;li&gt;
    les copropriétés,
@@ -9919,1459 +10219,943 @@
 &lt;/p&gt;
 &lt;p&gt;
  Cas général :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Règles : « Fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  Cas des copropriétés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nature : subvention avance remboursable à taux zéro Section : investissement fonctionnement Taux maxi : 60 % maximum plafonné à 1 100 €HT/m2 et 120 m2 de surface de capteurs Remarque : intervention par la Région seule
 &lt;/p&gt;
 &lt;p&gt;
  Consultez
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   le règlement et les documents annexes sur Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-solaire-thermique-2/</t>
         </is>
       </c>
-      <c r="W44" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
   site de la région Grand-Est
  &lt;/a&gt;
  pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5da-soutien-au-solaire-thermique/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
+        <v>95069</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Développer le photovoltaïque</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Substituer des énergies fossiles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les émissions de gaz à effet de serre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir la production d&amp;#039;énergie renouvelable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la qualité de l&amp;#039;air,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer de l&amp;#039;activité économique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la rentabilité économique des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider les porteurs de projets à sécuriser leurs coûts énergétiques en les incitants à installer un système de production d&amp;#039;électricité à coût constant,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettre le développement de compétences dans le domaine de l&amp;#039;autoconsommation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires de l&amp;#039;aide
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités territoriales, leurs groupements et leurs délégataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bailleurs sociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les copropriétés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets participatifs et citoyens.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les particuliers à titre individuel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la promotion immobilière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;Etat, les Départements et leurs opérateurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  De l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les professionnels de la filière.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Installation de générateur photovoltaïque raccordé au réseau ou en autoconsommation produisant de l&amp;#039;électricité renouvelable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les installations faisant l&amp;#039;objet d&amp;#039;une aide au titre des appels à projets nationaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les installations au sol présentant des conflits d&amp;#039;usage : terre agricole ou forestière, espaces naturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets privés de revente totale hors délégation et projets citoyens,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bâtiments ou sites utilisant un mode de chauffage par effet joule.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les entreprises et en application du régime d&amp;#039;aide SA.40405, le montant subventionnable est déterminé après déduction du coût d&amp;#039;une solution de référence correspondant à un investissement similaire, moins respectueux de l&amp;#039;environnement et de même capacité en terme de production effective d&amp;#039;énergie.
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Taux :
+  &lt;/strong&gt;
+  70 % sauf 60 % pour les moyennes entreprises, 50 % pour les grandes entreprises.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Plafond :
+  &lt;/strong&gt;
+  5 000 € d&amp;#039;assiette par bâtiment étudié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Remarque
+  &lt;/strong&gt;
+  : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cas particulier des projets participatifs et citoyens
+ &lt;/strong&gt;
+ Ce type de projet peut bénéficier d&amp;#039;un accompagnement spécifique – ex : aide la structuration juridique du projet, aide à la mise en place et à l&amp;#039;animation de réunions d&amp;#039;informations - à hauteur de 70 % plafonné à 10 000 € d&amp;#039;aide voir 12 000 € pour les territoires en zone Pacte de ruralité (voir fiche dispositif dédiée).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  I
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  nvestissement – puissance inférieure à 100 kWc :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux : 30 % maximum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond : de 200 €/kWc à 400 €/kWc selon le taux d&amp;#039;autoconsommation, la puissance et la nature du porteur de projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Il sera accordé une aide par point de raccordement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remarque : intervention par la Région seule
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Consultez le
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique"&gt;
+  règlement et les documents annexes sur Climaxion
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2017</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0078/depot/simple</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique" rel="noopener" target="_blank"&gt;
+  https://www.climaxion.fr/docutheque/soutien-au-photovoltaique
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68aa-soutien-au-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>162634</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>162396</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de subvention pour l'étude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études de faisabilité technico-économique pour des projets d’installations solaires centralisées de production d’eau chaude peuvent bénéficier d’un soutien financier sous forme de subvention, pour les bâtiments existants.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; &lt;br /&gt; Il existe aussi aides pour les travaux de solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P47" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; &lt;br /&gt; En amont d&amp;#039;un projet, pour une aide au choix de l&amp;#039;énergie renouvelable, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : aroussaly&amp;#64;maregionsud.fr ;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
+      <c r="AH48" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>162398</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Soutenir les audits et la réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides des aides aux études de faisabilité solaire thermique ainsi que pour les travaux d&amp;#039;installations solaires thermiques, ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P48" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
+      <c r="AH49" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
-        </is>
-[...188 lines deleted...]
-          <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
-        <v>56180</v>
+        <v>120959</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
+          <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H50" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...11 lines deleted...]
-          <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
-        <is>
-[...503 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
  &lt;br /&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Travaux
  &lt;br /&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;
 &lt;p&gt;
  Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -11395,645 +11179,1347 @@
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   aap-batiments-durables&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
   Trouver un conseiller
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>112126</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
+ &lt;/li&gt;
+ &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
+ &lt;/li&gt;
+ &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
+&lt;p&gt;
+ Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
+ &lt;br /&gt;
+ Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/participation-financiere-sdes73-renovation-globale</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>56180</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 500€/an &amp;#43; 50€/bâtiment/an
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5500€/bâtiment
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 3 (expérimental) : Réaliser ses travaux de rénovation. Appui à l&amp;#039;obtention des aides financières mobilisables, maîtrise d&amp;#039;ouvrage des travaux de rénovation (mandat), réalisation du marché de maîtrise d&amp;#039;oeuvre, suivi de la réalisation et de l&amp;#039;efficacité des travaux de rénovation en lien avec la maîtrise d&amp;#039;oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5% du coût des travaux
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent au SDEC ENERGIE.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Souscrire au niveau 1 pour bénéficier du niveau 2 et souscrire au niveaux 1 et 2 pour bénéficier du niveau 3
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/sites/sdec.createurdimage.fr/files/sdec_guide_aides_230412_v6.pdf</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
       <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF53" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG53" s="1" t="inlineStr">
         <is>
-          <t>25/10/2022</t>
+          <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
+        <v>55820</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remplacement d&amp;#039;une chaudière fioul.
+&lt;/p&gt;
+&lt;p&gt;
+ Isolation des combles ou des parois verticales.
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une ventilation mécanique double flux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te81.fr/transition-energetique/cee/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Thibaud Mahul
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission rénovation énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ t.mahul&amp;#64;te81.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 47 90 37 58
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>p.vienne@te81.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2020</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>151701</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>139936</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>129712</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Programme rénovation</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I56" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J56" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
 &lt;/p&gt;
 &lt;p&gt;
  Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
 &lt;/p&gt;
 &lt;p&gt;
  Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Cela implique notamment sa présence aux phases suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
  &lt;/li&gt;
  &lt;li&gt;
@@ -12127,1351 +12613,1081 @@
  &lt;strong&gt;
   Catégorie 2 Catégorie 3
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
 &lt;/p&gt;
 &lt;p&gt;
  Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
  &lt;br /&gt;
  Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
  &lt;br /&gt;
  Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Catégorie 4 (Piscine)
  :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter directement le SYDEV.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Secteur
  :
  &lt;br /&gt;
  Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
  &lt;br /&gt;
  &lt;em&gt;
   Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
  &lt;/em&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
  &lt;br /&gt;
  &lt;em&gt;
   Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
  &lt;br /&gt;
  &lt;em&gt;
   Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>b.guilbaud@sydev-vendee.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB57" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>SYDEV</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>13/02/2023</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>102099</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide aux travaux) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F57" s="1" t="inlineStr">
+      <c r="F58" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J57" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire en fonction de la production d'énergie renouvelable (€/MWh)</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur développe la chaleur renouvelable sur son territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse aux collectivités territoriales, copropriétés, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie, un réseau de chaleur ou récupérer de la chaleur fatale. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;La fondation ARALIS a bénéficier d&amp;#039;une aide de plus de 50 % de l&amp;#039;investissement pour de la géothermie sur sondes pour une pension de famille et du logement social.&lt;/li&gt;&lt;li&gt;Le constructeur Léon Grosse a bénéficié de la Prime éco-chaleur sur la construction de son siège le 8ieme Chemin à Bron pour de la géothermie sur sondes. &lt;/li&gt;&lt;li&gt;L&amp;#039;EHPAD Thérèse Couderc a décarboné sa production de chaleur avec la mise en place d&amp;#039;une chaudière bois granulés dans un bâtiment patrimonial. La chaudière assurera près de 90 % de la production de chaleur du site.&lt;/li&gt;&lt;li&gt;L&amp;#039;industriel Renault Trucks a installé une production de géothermie sur nappe lors de la réhabilitation de son bâtiment tertiaire au coeur du site industriel. La production assurer plus de 85 % de la production de chaleur, le reste étant complété par une pompe à chaleur aérothermique. Le site atteint 100 % de production électrique.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P58" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q57" s="1" t="inlineStr">
+      <c r="Q58" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux éligibles concernent les installations de chaleur renouvelable utilisant le bois énergie, la géothermie, le solaire thermique ou la chaleur fatale.
 &lt;/p&gt;
 &lt;p&gt;
  Ces installations doivent respecter des critères d&amp;#039;éligibilité dont le détail est précisé sur le site dédié au dispositif. Ces exigences concernent les volets suivants :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;étude préalables
 &lt;/li&gt;&lt;li&gt;critères techniques de performance
 &lt;/li&gt;&lt;li&gt;qualification des prestataires
 &lt;/li&gt;&lt;li&gt;performance énergétique du bâtiment&lt;/li&gt;&lt;li&gt;suivi de l&amp;#039;installation (comptage obligatoire)
  &lt;/li&gt;&lt;li&gt;contrat d&amp;#039;entretien
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  Des seuils d&amp;#039;éligibilité max sont indiqués et au dessus de ces seuils (2000 MWh entrée PAC pour la géothermie, 12 000 MWh pour le bois énergie, 1 500 m2 pour le solaire thermique et 1 000 MWh pour la chaleur fatale), les projets sont renvoyés vers l&amp;#039;ADEME Régionale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W57" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R - Prime éco-chaleur
  &lt;br /&gt;
  04 26 83 90 63 - prime-ecochaleur&amp;#64;grandlyon.com
  &lt;br /&gt;
  &lt;strong&gt;
   &lt;br /&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable
  &lt;br /&gt;
  04 28 29 96 09 - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ae9-prime-eco-chaleur-aide-aux-travaux/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB57" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>102098</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide à la décision) - Prime éco-chaleur</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Grand Lyon La Métropole</t>
         </is>
       </c>
-      <c r="F58" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
         <is>
           <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I58" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J58" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Aide à la décision : études de faisabilité, études d'AMO, forages de reconnaissance, TRT</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur vise à favoriser la filière des énergies renouvelables thermiques sur son territoire.
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plus d&amp;#039;énergies renouvelables, moins de CO2
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Un accompagnement gratuit et des aides financières
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse exclusivement aux collectivités territoriales, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie ou un réseau de chaleur. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un commune du territoire Métropolitain va réaliser un Test de Réponse Thermique (TRT) pour connaître le potentiel thermique du sol ainsi qu&amp;#039;une étude de faisabilité pour la réalisation d&amp;#039;une salle polyvalente chauffée par géothermie. Les études bénéficieront de 70 % d&amp;#039;aide de la PRIME ÉCO-CHALEUR pour des coûts d&amp;#039;étude de 18 500€ (TRT) et 5 400€ (EF) (avant subvention).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P58" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>31/03/2023</t>
         </is>
       </c>
-      <c r="Q58" s="1" t="inlineStr">
+      <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les études éligibles sont les études de faisabilité, test de réponse thermique (géothermie sur sondes), forage d&amp;#039;essai/de reconnaissance, études d&amp;#039;AMO (assistance à maîtrise d&amp;#039;ouvrage).
 &lt;/p&gt;
 &lt;p&gt;
  Il est nécessaire de respecter les critères d&amp;#039;éligibilité suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;respecter les cahiers des charges ADEME sur l&amp;#039;étude considérée.
 &lt;/li&gt;&lt;li&gt;sélectionner un prestataire qualifié Reconnu Garant de l&amp;#039;Environnement (RGE) dans la filière concernée (bois énergie, géothermie, solaire thermique, réseau de chaleur, récupération de chaleur fatale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://seafile.alec-lyon.org/f/cb31ce77c63742c6b541/" target="_self"&gt;- critères d&amp;#039;éligibilités détaillés -&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Métropole de Lyon</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Référent Métropole de Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Maxime Dinnat
  &lt;br /&gt;
  Chef de projets Transition Énergétique EnR&amp;amp;R – Prime Éco-Chaleur - prime-ecochaleur&amp;#64;grandlyon.com
 &lt;/p&gt;
 &lt;p&gt;
  04 26 83 90 63
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Référent ALEC Lyon
  &lt;/strong&gt;
  &lt;br /&gt;
  Lucas Venosino
  &lt;br /&gt;
  Chargé de développement efficacité énergétique et énergie renouvelable  - prime-ecochaleur&amp;#64;alec-lyon.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  04 28 29 96 09
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>lucas.venosino@alec-lyon.org</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf5f-prime-eco-chaleur-aide-a-la-decision/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB58" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Lucas Venosino - ALEC Lyon</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>28/09/2021</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>162397</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides pour les études de faisabilité solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P60" s="1" t="inlineStr">
         <is>
           <t>28/02/2023</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr &lt;/a&gt;;&lt;/p&gt;
 &lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-deau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB59" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
+      <c r="AH60" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>156134</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Jeunesse
+Handicap
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement dédiées au projet :
+ achat des équipements (ex : balançoires adaptées, jeux sensoriels...), prestation de montage, travaux d&amp;#039;aménagements, signalétique..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet devra proposer au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences (moteur / auditif / visuel / mental). Le sol de l&amp;#039;espace devra être adapté aux fauteuils roulants et poussettes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations et notamment les travaux aux abords immédiats pour favoriser l&amp;#039;accessibilité. Les travaux de mise en accessibilité seront inclus dans la dépense éligible.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilier urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets au sein de cours d&amp;#039;écoles fermées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses subventionnables : 8.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses subventionnables : 70.000€ HT pour les constructions - 50.000€ HT pour les réhabilitations
+ &lt;/li&gt;
+&lt;/ul&gt;
+NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/amenagement-et-equipement-des-aires-de-jeux-inclusives/</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>161759</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...196 lines deleted...]
-      <c r="S60" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...59 lines deleted...]
-      <c r="AA60" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB62" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF60" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG60" s="1" t="inlineStr">
-[...276 lines deleted...]
-      </c>
       <c r="AG62" s="1" t="inlineStr">
         <is>
-          <t>06/08/2020</t>
+          <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH62" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:34" customHeight="0">
       <c r="A63" s="1">
         <v>161697</v>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -13548,88 +13764,88 @@
         </is>
       </c>
       <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH63" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:34" customHeight="0">
       <c r="A64" s="1">
         <v>161709</v>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Installations de systèmes solaires combinés</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H64" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
       <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
@@ -13668,51 +13884,51 @@
         </is>
       </c>
       <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH64" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
         <v>161711</v>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -13788,405 +14004,485 @@
         </is>
       </c>
       <c r="AB65" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH65" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
-        <v>161759</v>
+        <v>140805</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
-[...4 lines deleted...]
-          <t>Étude de faisabilité d'installation solaire thermique</t>
+          <t>Accompagner les communes membres dans la transition énergétique</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...5 lines deleted...]
-Association</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil amont : réalisation de note d&amp;#039;opportunité, avant- projet sommaire, 1er niveau de conseil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : réalisation de projets, de l&amp;#039;étude de faisabilité à la réalisation des travaux, portage de marchés publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative : conseil et assistance aux communes, mandat de maîtrise d&amp;#039;ouvrage, montage des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : conseil et recherche de financements, négociation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une installation photovoltaïque avec autoconsommation sur la toiture d&amp;#039;un bâtiment communal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur la pertinence d&amp;#039;un projet photovoltaïque porté par une entreprise privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation ou déplacement d&amp;#039;une borne de recharge pour véhicule électrique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur le remplacement d&amp;#039;une chaudière obsolète
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils dans la réalisation d&amp;#039;un réseau de chaleur alimenté par une chaudière bois plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N66" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique</t>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
         </is>
       </c>
       <c r="O66" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formalisation de la demande dans la fiche annuelle de recensement des besoins ou contact direct avec le service Énergie – Mobilité – Données (EMD) pour un échange avec le référent du sujet (photovoltaïque, EnR thermique ou IRVE).
+&lt;/p&gt;
+&lt;p&gt;
+ Différentes modalités d&amp;#039;intervention selon le sujet : convention de service, lettre de commande ou mandat de maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U66" s="1" t="inlineStr">
         <is>
-          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+          <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
       <c r="V66" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
+          <t>http://www.sde04.fr/</t>
         </is>
       </c>
       <c r="X66" s="1" t="inlineStr">
         <is>
-          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+          <t>&lt;p&gt;
+ Contact : 5, avenue Bad-Mergentheim - 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 32 32 32
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;sde04.fr" target="_self"&gt;
+  contact&amp;#64;sde04.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y66" s="1" t="inlineStr">
         <is>
-          <t>assistance.agirpourlatransition@ademe.fr</t>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
       <c r="Z66" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e99-accompagne-les-communes-membres-dans-la-trans/</t>
         </is>
       </c>
       <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
       <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF66" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG66" s="1" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
+          <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH66" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
-        <v>156134</v>
+        <v>140764</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
-[...4 lines deleted...]
-          <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
+          <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Seine-Maritime</t>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H67" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 30</t>
+          <t>Subvention
+Autre aide financière</t>
         </is>
       </c>
       <c r="J67" s="1" t="inlineStr">
         <is>
-          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
+          <t>&lt;h1&gt;
+ Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
+&lt;/h1&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Fonds Chaleur de l&amp;#039;ADEME
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -- valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - favoriser l&amp;#039;activité locale
+&lt;/p&gt;
+&lt;p&gt;
+ - réduire les émissions de gaz à effet de serre
+&lt;/p&gt;
+&lt;p&gt;
+ - s&amp;#039;affranchir des énergies fossiles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
+ Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N67" s="1" t="inlineStr">
         <is>
-          <t>Sports et loisirs
-[...3 lines deleted...]
-Accessibilité</t>
+          <t>Transition énergétique</t>
         </is>
       </c>
       <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Différents critères techniques d&amp;#039;éligibilité à respecter
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Dépenses éligibles :
+  SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...79 lines deleted...]
- &lt;br /&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  transitionenergetique&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 83 21
+ &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y67" s="1" t="inlineStr">
         <is>
-          <t>subventions76-communesepci@seinemaritime.fr</t>
+          <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
       <c r="Z67" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
         </is>
       </c>
       <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB67" s="1" t="inlineStr">
         <is>
-          <t>Aménagement d’une aire de jeux
-[...1 lines deleted...]
-Mise en place de l’accessibilité dans les bâtiments publics</t>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AC67" s="1" t="inlineStr">
         <is>
-          <t>Seine-Maritime</t>
+          <t>SIDEC du JURA</t>
         </is>
       </c>
       <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG67" s="1" t="inlineStr">
         <is>
-          <t>04/12/2023</t>
+          <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH67" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
         <v>141761</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H68" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
  &lt;li&gt;
   Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N68" s="1" t="inlineStr">
         <is>
@@ -14250,1013 +14546,1203 @@
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
       <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>22/05/2023</t>
         </is>
       </c>
       <c r="AH68" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
-        <v>140805</v>
+        <v>133546</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les communes membres dans la transition énergétique</t>
+          <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
-        <is>
-[...177 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J70" s="1" t="inlineStr">
+      <c r="J69" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L70" s="1" t="inlineStr">
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>12/04/2023</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-[...231 lines deleted...]
-      <c r="A72" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>116231</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Agence Française de Développement (AFD)</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I72" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Min : 100</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les prestations incluent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
  &lt;/li&gt;
  &lt;li&gt;
   Les simulations thermiques dynamiques
  &lt;/li&gt;
  &lt;li&gt;
   Les bilans carbone
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
  &lt;/li&gt;
  &lt;li&gt;
   La révision de plans
  &lt;/li&gt;
  &lt;li&gt;
   Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accompagnement pour la certification des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   Les études environnementales, sociales et de genre
  &lt;/li&gt;
  &lt;li&gt;
   Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
  &lt;/li&gt;
  &lt;li&gt;
   Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
  &lt;/li&gt;
  &lt;li&gt;
   Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
  &lt;/li&gt;
  &lt;li&gt;
   Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
  &lt;/li&gt;
  &lt;li&gt;
   La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacts directions d&amp;#039;agences AFD :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Agence régionale du Pacifique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>belliotl@afd.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>AFD Agence française de Développement</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>70580</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement des installations solaires thermiques</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: jusqu&amp;#039;à
+ &lt;strong&gt;
+  50%
+ &lt;/strong&gt;
+ de l&amp;#039;assiette éligible
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1) Aides aux études
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les coûts éligibles
+ &lt;/strong&gt;
+ sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Aides aux investissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides aux investissements concernent les projets des installations solaires collectives centralisées de production d&amp;#039;eau chaude sanitaire (ECS). Les installations sont considérées comme collectives dès lors qu&amp;#039;elles répondent à un besoin en ECS collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisation préalable d&amp;#039;une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m2 ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  capteurs solaires certifiés (CSTBat ou SolarKeymark) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL http://www.solaire-collectif.fr/fr/les-outils.htm ou mesures des besoins réels en ECS à partir de mesures in situ ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  schéma de l&amp;#039;installation proposée conforme à l&amp;#039;un des schémas SOCOL retenus ou sur le site SOCOL : http://www.solaire-collectif.fr/fr/les-outils.htm ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  productivité minimale de l&amp;#039;installation solaire supérieure à 450 kWh/an.m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un télésuivi simplifié des performances sur toutes les installations collectives financées avec système d&amp;#039;alerte et maintenance curative ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en service dynamique de l&amp;#039;installation selon les préconisations SOCOL.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles : les coûts d&amp;#039;investissement éligibles sont :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les coûts des composants de l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts des équipements de régulation et suivi énergétique, les frais de main d&amp;#039;œuvre liée à l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de maîtrise d&amp;#039;œuvre liée à l&amp;#039;installation solaire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Obligation du maître d&amp;#039;ouvrage
+  &lt;/strong&gt;
+  : le maître d&amp;#039;ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement pour le paiement du solde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces communes à toutes les demandes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de sollicitation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier administratif de demande de financement (à demander auprès des contacts notés au dos du dépliant).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les propositions technico-financières du ou des bureaux d&amp;#039;études.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les qualifications des bureaux d&amp;#039;études ou les références justifiant la compétence dans le domaine concerné par l&amp;#039;étude.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma hydraulique de l&amp;#039;installation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 31, 32, 46, 65, 81 et 82 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 12, 30, 34 et 48 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 11 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>56191</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDEC ENERGIE étudie, finance, construit et exploite l&amp;#039;installation de production électrique photovoltaïque. Il intervient dans le cadre d&amp;#039;un transfert de compétence &amp;#34;énergies renouvelables&amp;#34;, sur décision de son bureau syndical et après avis de sa commission Transition Energétique.
+ Le bâtiment support de l&amp;#039;installation reste dans le patrimoine de la collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de l&amp;#039;électricité peut être par vente totale ou en autoconsommation, en bénéficiant au bâtiment où l&amp;#039;installation est construite.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement de l&amp;#039;opération est assuré par les fonds propres de la régie &amp;#34;énergies renouvelables&amp;#34; du syndicat, les dotations des partenaires, éventuellement la vente d&amp;#039;électricité et au besoin, une contribution de la collectivité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e396-installer-une-chaufferie-bois-energie-substit/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
       <c r="AC72" s="1" t="inlineStr">
         <is>
-          <t>AFD Agence française de Développement</t>
+          <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG72" s="1" t="inlineStr">
         <is>
-          <t>16/02/2022</t>
+          <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH72" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:34" customHeight="0">
       <c r="A73" s="1">
+        <v>56182</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>157090</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Subvention
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I73" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J73" s="1" t="inlineStr">
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -15278,73 +15764,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -15378,2421 +15864,2421 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD73" s="1" t="inlineStr">
+      <c r="AD74" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>18/12/2023</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>121337</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W75" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>162637</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E76" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>161736</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="O76" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Réseaux de chaleur
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X76" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E77" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>161777</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="O77" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X77" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB77" s="1" t="inlineStr">
+      <c r="AB78" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF77" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E78" s="1" t="inlineStr">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>161710</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N78" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X78" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF78" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>146793</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Contrat chaleur renouvelable</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Ademe - Direction régionale Hauts-de-France</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J79" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
         <is>
           <t>Au forfait ou en %</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
 &lt;/p&gt;
 &lt;p&gt;
  Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;accompagnement en ingénierie,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
   &lt;/li&gt;
   &lt;li&gt;
    le financement des investissements.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Quel financement ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Jusqu&amp;#039;à 70 % pour les études,
   &lt;/li&gt;
   &lt;li&gt;
    Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement d&amp;#039;une chaudiere biomasse pour une médiateque
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
 &lt;/p&gt;
 &lt;p&gt;
  Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout d&amp;#039;acteur hors particulier
 &lt;/p&gt;
 &lt;p&gt;
  Critères du fond chaleur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
         </is>
       </c>
-      <c r="W79" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.lillemetropole.fr/</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Alexandre Pauvert :
    &lt;a target="_self"&gt;
     a.pauvert&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Maxime Lassalle :
    &lt;a target="_self"&gt;
     m.lassalle&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a target="_self"&gt;
     enr&amp;#64;lillemetropole.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>apauvert@lillemetropole.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB79" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>Métropole Européenne de Lille</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>03/08/2023</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>119941</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Accompagnement de collectivité</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
  &lt;br /&gt;
  L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
  &lt;br /&gt;
  Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
  &lt;br /&gt;
  Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
  &lt;br /&gt;
  Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
  &lt;br /&gt;
  L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
  &lt;br /&gt;
  Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes communes et EPCI de Savoie sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christian Fleury - Responsable du pôle collectivités et territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   christian.fleury&amp;#64;asder.asso.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 04 79 85 88 50
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB81" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>128958</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB82" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>163832</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C83" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
+      <c r="I83" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
+      <c r="J83" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production
 Qualité de l'air
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P82" s="1" t="inlineStr">
+      <c r="P83" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q82" s="1" t="inlineStr">
+      <c r="Q83" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W82" s="1" t="inlineStr">
+      <c r="W83" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD82" s="1" t="inlineStr">
+      <c r="AD83" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>157101</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
  &lt;br /&gt;
  Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Diagnostic voirie
  &lt;br /&gt;
  •    Travaux de voirie divers et sécurité routière
  &lt;br /&gt;
  •    Terrains sportifs
  &lt;br /&gt;
  •    Aménagement paysager parcs, square, ...
  &lt;br /&gt;
  •    Aire de jeux
  &lt;br /&gt;
  •    Cours d&amp;#039;écoles
  &lt;br /&gt;
  •    Traversée de village
  &lt;br /&gt;
  •    Place
  &lt;br /&gt;
  •    Développement et aménagement pistes cyclables
  &lt;br /&gt;
  •    Accompagnement pour développer secteur habita et économique
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Revitalisation
 Equipement public
 Paysage
 Accessibilité
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
 &lt;/p&gt;
 &lt;p&gt;
  • A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Au 03.55.94.18.11
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  17 Quai Paul Wiltzer
 &lt;/p&gt;
 &lt;p&gt;
  57000 METZ
 &lt;/p&gt;
 &lt;p&gt;
  Horaires d&amp;#039;ouverture :
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>21/12/2023</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>127467</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I84" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J84" s="1" t="inlineStr">
+      <c r="J85" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P84" s="1" t="inlineStr">
+      <c r="P85" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q84" s="1" t="inlineStr">
+      <c r="Q85" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W84" s="1" t="inlineStr">
+      <c r="W85" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un gymnase
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>140803</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>152452</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
+      <c r="I87" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J86" s="1" t="inlineStr">
+      <c r="J87" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L86" s="1" t="inlineStr">
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -17814,65 +18300,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -18028,231 +18514,231 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W86" s="1" t="inlineStr">
+      <c r="W87" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB87" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>105326</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Participer à la création et à la rénovation des équipements sportifs utilisés par les collégiens</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Sport et loisirs pour tous - programme équipements sportifs utilisés par les collégiens</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs (pour
 ces deux derniers points, le dispositif est gelé en 2026).&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 20 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
  &lt;/li&gt;
  &lt;li&gt;
   extension (dont adjonction de salles spécialisées) et constructions de gymnases : (HQE obligatoire) 20 % d&amp;#039;une dépense plafonnée à 750 000 € HT (frais d&amp;#039;ingénierie compris)
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation ou construction de pistes d&amp;#039;athlétisme et de plateaux sportifs : 20 % d&amp;#039;une dépense subventionnable plafonnée à 230 000 € HT
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;D’une manière générale
 les subventions départementales ne pourront pas dépasser 50% de la charge nette
 de la collectivité et les dossiers présentant une dépense subventionnable
 inférieure à 30 000 € HT ne seront pas éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le taux d&amp;#039;occupation de l&amp;#039;équipement (gymnase, piste d&amp;#039;athlétisme et plateaux sportifs) par les collèges doit être au moins égal à 50%
  &lt;/li&gt;
  &lt;li&gt;
   les normes françaises homologuées (NF) doivent être respectées notamment en ce qui concerne les sols sportifs et l&amp;#039;isolation thermique et acoustique des gymnases
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;acquisition du matériel qui peut être considérée comme de l&amp;#039;immobilier (matériel ayant un ancrage sur l&amp;#039;équipement à l&amp;#039;exemple des paniers de basket, buts de football, agrès...) est éligible dans la limite des plafonds définis ci-dessous.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
@@ -18270,459 +18756,459 @@
   la date de construction et le taux d&amp;#039;utilisation par les collèges
  &lt;/li&gt;
  &lt;li&gt;
   les plans de situation, de masse et les coupes
  &lt;/li&gt;
  &lt;li&gt;
   les devis descriptifs et estimatifs de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : deux acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/programme_equipements_sportifs_utilises_par_les_collegiens.pdf</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service sports et activités de pleine nature ; Tél. : 05 16 09 74 35
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3d9-participer-a-la-creation-et-a-la-renovation-d/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB87" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>03/12/2021</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>145890</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une maison de santé
 Création d’un terrain de football
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>20/07/2023</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>117550</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -18737,51 +19223,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -18791,1084 +19277,1084 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB89" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J91" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>117172</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I90" s="1" t="inlineStr">
+      <c r="I92" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J90" s="1" t="inlineStr">
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W90" s="1" t="inlineStr">
+      <c r="W92" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-[...317 lines deleted...]
-      <c r="A92" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>163011</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Conseil et assistance au pilotage de l'opération</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>162642</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M93" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>101248</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -19879,722 +20365,722 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>116475</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Contrats de territoire 2022-2026</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
+      <c r="I96" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
+      <c r="J96" s="1" t="inlineStr">
         <is>
           <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un socle de discussion
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les contrats de territoire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Santé
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Risques naturels
 Equipement public
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
  &lt;/li&gt;
  &lt;li&gt;
   Aucune prorogation de ces délais ne pourra être accordée.
  &lt;/li&gt;
  &lt;li&gt;
   Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/calvados-territoires-2030</t>
         </is>
       </c>
-      <c r="W95" s="1" t="inlineStr">
+      <c r="W96" s="1" t="inlineStr">
         <is>
           <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
   territoires&amp;#64;calvados.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>157097</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB96" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>143309</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -20742,191 +21228,191 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>117148</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -20987,287 +21473,527 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W98" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
+      <c r="AB99" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>23/03/2022</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J100" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P100" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W100" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>82915</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de Corrèze
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Drôme
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Gard
+CAUE de l'Oise
+CAUE du Cher
 CAUE de l'Yonne
 CAUE d'Alsace
 CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion
 CAUE de la Guyane
 CAUE de la Martinique
 CAUE de Guadeloupe
 CAUE du Val d'Oise
 CAUE du Val-de-Marne
 CAUE de la Charente-Maritime
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de l'Essonne
 CAUE des Vosges
 CAUE de la Haute-Vienne
 CAUE de la Vendée
 CAUE des Deux-Sèvres
 CAUE du Pas-de-Calais
 CAUE de la Somme
 CAUE de l'Orne
 CAUE de la Savoie
 CAUE de la Sarthe
 CAUE de Rhône-Métropole
 CAUE des Pyrénées-Orientales
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
 CAUE de la Manche
 CAUE du Maine-et-Loire
 CAUE Lot-et-Garonne
 CAUE du Lot
 CAUE de la Haute-Loire
 CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
 CAUE de l'Hérault
+CAUE de l'Ain
 CAUE de la Gironde
+CAUE de l'Aisne
 CAUE de la Haute-Garonne
-CAUE du Gard
-[...9 lines deleted...]
-CAUE du Puy-de-Dôme
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
 CAUE des Landes
-CAUE de l'Ariège
-[...9 lines deleted...]
-      <c r="G99" s="1" t="inlineStr">
+CAUE du Puy-de-Dôme</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H99" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -21309,88 +22035,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M99" s="1" t="inlineStr">
+      <c r="M101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -21409,79 +22135,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -21953,966 +22679,556 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB99" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC99" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-      <c r="A100" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>141290</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-[...29 lines deleted...]
-      <c r="H101" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I101" s="1" t="inlineStr">
-[...602 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -22924,400 +23240,1004 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
+      <c r="AB104" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC103" s="1" t="inlineStr">
+      <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG103" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G104" s="1" t="inlineStr">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB107" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="105" spans="1:34" customHeight="0">
-      <c r="A105" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>162563</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I105" s="1" t="inlineStr">
+      <c r="I108" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J105" s="1" t="inlineStr">
+      <c r="J108" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
+      <c r="M108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23356,230 +24276,230 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T108" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB105" s="1" t="inlineStr">
+      <c r="AB108" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC105" s="1" t="inlineStr">
+      <c r="AC108" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE105" s="1" t="inlineStr">
+      <c r="AE108" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG105" s="1" t="inlineStr">
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH105" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="106" spans="1:34" customHeight="0">
-      <c r="A106" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
         <v>117496</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C109" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -23603,242 +24523,242 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB106" s="1" t="inlineStr">
+      <c r="AB109" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC106" s="1" t="inlineStr">
+      <c r="AC109" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG106" s="1" t="inlineStr">
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH106" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:34" customHeight="0">
-      <c r="A107" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
         <v>126141</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -23851,699 +24771,579 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W107" s="1" t="inlineStr">
+      <c r="W110" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB107" s="1" t="inlineStr">
+      <c r="AB110" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC107" s="1" t="inlineStr">
+      <c r="AC110" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG107" s="1" t="inlineStr">
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="108" spans="1:34" customHeight="0">
-      <c r="A108" s="1">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
         <v>126137</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I108" s="1" t="inlineStr">
+      <c r="I111" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J108" s="1" t="inlineStr">
+      <c r="J111" s="1" t="inlineStr">
         <is>
           <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N111" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S111" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T111" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U111" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V111" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W108" s="1" t="inlineStr">
+      <c r="W111" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB108" s="1" t="inlineStr">
+      <c r="AB111" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC108" s="1" t="inlineStr">
+      <c r="AC111" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG108" s="1" t="inlineStr">
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH108" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-[...27 lines deleted...]
-Ingénierie technique
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...53 lines deleted...]
-Eau souterraine
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
-Patrimoine et monuments historiques
-[...5 lines deleted...]
-Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
-Transition énergétique
-[...23 lines deleted...]
-Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
-Réhabilitation
-[...11 lines deleted...]
-Connaissance de la mobilité
+Appui méthodologique
+Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...5 lines deleted...]
-Sécurité
 Cimetières et funéraire
-Mobilité et véhicules autonomes
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P109" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S109" s="1" t="inlineStr">
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W112" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB109" s="1" t="inlineStr">
-[...5 lines deleted...]
-Construction d’un éclairage public
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
-Construction d'une piscine
-Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
-Création de logements sociaux
-[...3 lines deleted...]
-Création d’une maison de santé
 Création d’une voie douce / piste cyclable
-Création d’un terrain de football
-[...1 lines deleted...]
-Développer les infrastructures de covoiturage
 Gestion des inondations
-Installation de ralentisseur
-[...6 lines deleted...]
-Mise en place d’un système de vidéo-protection
 Réfection/aménagement de la voirie
-Rénovation de l’éclairage public
-Rénovation du gymnase
 Rénovation énergétique école
-Restauration du patrimoine religieux
-Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC109" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="110" spans="1:34" customHeight="0">
-      <c r="A110" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
         <v>120596</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I110" s="1" t="inlineStr">
+      <c r="I113" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J110" s="1" t="inlineStr">
+      <c r="J113" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -24571,66 +25371,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P110" s="1" t="inlineStr">
+      <c r="P113" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q110" s="1" t="inlineStr">
+      <c r="Q113" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -24642,175 +25442,175 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB110" s="1" t="inlineStr">
+      <c r="AB113" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC110" s="1" t="inlineStr">
+      <c r="AC113" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG110" s="1" t="inlineStr">
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH110" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="111" spans="1:34" customHeight="0">
-      <c r="A111" s="1">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>101706</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne (ATD 89)</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider à la recherche de financements ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la définition du besoin ;
  &lt;/li&gt;
  &lt;li&gt;
   Étudier la faisabilité technique, réglementaire et financière ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en relation les élus avec les financeurs ;
  &lt;/li&gt;
  &lt;li&gt;
   Aider à la passation des contrats pour la réalisation des études préalables ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -24838,51 +25638,51 @@
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
   &lt;br /&gt;
   levé géométrique, diagnostic structure, plomb, amiante, thermique,
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
  &lt;/li&gt;
  &lt;li&gt;
   ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039;AMO :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de cheminements doux ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation des abords des écoles ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un City-parc ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de la place de la Mairie, de l&amp;#039;Église ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un centre culturel ;
@@ -24917,257 +25717,257 @@
   Schéma de défense incendie ;
  &lt;/li&gt;
  &lt;li&gt;
   Préfiguration de l&amp;#039;organisation des services AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du réseau d&amp;#039;eau potable ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude de bassin d&amp;#039;alimentation de captage AEP ;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    etc
   &lt;/em&gt;
   .
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espace public
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>Yonne</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://www.atd89.fr/</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour contacter l&amp;#039;ATD 89 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
   atd&amp;#64;yonne.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Standard :
  03 86 34 61 01
 &lt;/p&gt;
 &lt;p&gt;
  Site Internet :
  &lt;a href="https://www.atd89.fr/" target="_self"&gt;
   https://www.atd89.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>yvan.telpic@yonne.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB111" s="1" t="inlineStr">
+      <c r="AB114" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
+      <c r="AC114" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Yonne</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>15/09/2021</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>94676</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M112" s="1" t="inlineStr">
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -25280,220 +26080,220 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W115" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB115" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
         <v>391</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -25521,542 +26321,363 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T116" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U116" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V116" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W113" s="1" t="inlineStr">
+      <c r="W116" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z116" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB116" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-[...179 lines deleted...]
-      <c r="A115" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>121762</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB115" s="1" t="inlineStr">
+      <c r="AB117" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF115" s="1" t="inlineStr">
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AG117" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-      <c r="A116" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>52290</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -26132,96 +26753,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
+      <c r="M118" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -26264,908 +26885,703 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W116" s="1" t="inlineStr">
+      <c r="W118" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
+      <c r="AB118" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
+      <c r="AC118" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-      <c r="A117" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>163896</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-[...6 lines deleted...]
-      <c r="G117" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M117" s="1" t="inlineStr">
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W117" s="1" t="inlineStr">
+      <c r="W119" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB117" s="1" t="inlineStr">
+      <c r="AB119" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
+      <c r="AC119" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG117" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH117" s="1" t="inlineStr">
-[...330 lines deleted...]
-      </c>
       <c r="AH119" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:34" customHeight="0">
       <c r="A120" s="1">
+        <v>163292</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Rénover les bâtiments</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de concours à la rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En plus de son accompagnement technique  (voir fiche &amp;#34;Conseil en Energie Partagé&amp;#34;), Territoire d’Énergie Somme propose un fonds de concours à ses adhérents sur la partie études et sur la partie travaux des rénovations énergétiques de leurs bâtiments.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etre adhérent à la compétence maîtrise de la demande en énergie&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>dt2e@fde-somme.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-de-concours-a-la-renovation-energetique/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2024</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>144547</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L120" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M120" s="1" t="inlineStr">
+      <c r="M121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -27208,696 +27624,901 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W120" s="1" t="inlineStr">
+      <c r="W121" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB120" s="1" t="inlineStr">
+      <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC120" s="1" t="inlineStr">
+      <c r="AC121" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
+      <c r="AE121" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="121" spans="1:34" customHeight="0">
-      <c r="A121" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
         <v>119980</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Dotation d'équipement des territoires ruraux</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I121" s="1" t="inlineStr">
+      <c r="I122" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M121" s="1" t="inlineStr">
+      <c r="M122" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T122" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W121" s="1" t="inlineStr">
+      <c r="W122" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB121" s="1" t="inlineStr">
+      <c r="AB122" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC121" s="1" t="inlineStr">
+      <c r="AC122" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE121" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG121" s="1" t="inlineStr">
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH121" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="122" spans="1:34" customHeight="0">
-      <c r="A122" s="1">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>119945</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I122" s="1" t="inlineStr">
+      <c r="I123" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W122" s="1" t="inlineStr">
+      <c r="W123" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB122" s="1" t="inlineStr">
+      <c r="AB123" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC122" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE122" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG122" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
-      <c r="AH122" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="123" spans="1:34" customHeight="0">
-      <c r="A123" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
         <v>120921</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>La Région accompagne les collectivités qui s&amp;#039;engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics de coopération Intercommunale (EPCI) à fiscalité propre,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics territoriaux (EPT)
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes compétents sur des équipements de proximité (regroupements pédagogiques, petite enfance...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Études pré-opérationnelles visant à définir la faisabilité d&amp;#039;une opération pour un équipement public :
  jusqu&amp;#039;à 70% des dépenses éligibles (subvention maximale uniquement pour les communes et syndicats de communes de moins de 20.000 habitants : 50.000 €).
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de revitalisation du bâti :
  jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 250.000€), incluant les coûts d&amp;#039;acquisition (dans la limite de 150.000€ HT). Les honoraires de maîtrise d&amp;#039;œuvre (ou autres frais d&amp;#039;études liés à l&amp;#039;exécution des travaux) pourront être pris en charge dans la limite de 15% du coût HT des travaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -27906,474 +28527,474 @@
  &lt;li&gt;
   Pré-études opérationnelles en section d&amp;#039;investissement visant à définir la faisabilité d&amp;#039;une opération de réhabilitation de bâtiments dans les communes et syndicats de communes de moins de 20.000 habitants,
  &lt;/li&gt;
  &lt;li&gt;
   Création ou transformation de logements communaux dans les communes de moins de 20.000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les bâtiments protégés au titre des monuments historiques ne sont pas éligibles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif avant de déposer leur dossier sur
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple"&gt;
   https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/rehabiliter-plutot-que-construire</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:amenagement&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  amenagement&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e46-rehabiliter-plutot-que-construire/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB125" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux
 Création d’une crèche
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF123" s="1" t="inlineStr">
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AG125" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-      <c r="A124" s="1">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
         <v>165905</v>
       </c>
-      <c r="B124" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement durable - volet bâtiment</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'aménagement durable - volet bâtiment</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G124" s="1" t="inlineStr">
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le secteur du bâtiment représente environ un tiers des consommations énergétiques régionales et près de 10 % de ses émissions de gaz à effet de serre. Il représente en outre l’un des principaux postes de dépenses des communes pour lesquelles il pèse pour 76 % dans la facture énergétique.&lt;br /&gt; Outre la réduction des charges de fonctionnement des collectivités, œuvrer à la réduction des consommations des bâtiments tertiaires publics permet aussi de contribuer à la lutte contre le changement climatique.&lt;br /&gt; &lt;br /&gt; Dans ce cadre, la Région propose de soutenir les collectivités locales dans leurs efforts de réduction des consommations énergétiques à travers trois axes :&lt;br /&gt; 1. Soutien aux études de stratégie patrimoniale et aux audits ;&lt;br /&gt; 2. Création de groupements de commande pour réduire les coûts des petits travaux rentables dans les bâtiments publics tertiaires ;&lt;br /&gt; 3. Accompagner les travaux permettant l’efficacité énergétique des bâtiments.&lt;br /&gt; &lt;br /&gt; Les projets doivent nécessairement figurer dans les contrats Nos territoires d’abord.&lt;/p&gt; &lt;p&gt;EPCI, communes, établissements publics, syndicats mixtes, SPL&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N126" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P124" s="1" t="inlineStr">
+      <c r="P126" s="1" t="inlineStr">
         <is>
           <t>26/09/2024</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Sur le volet stratégie patrimoniale : les audits patrimoniaux sur parcs bâtis et stratégies patrimoniales pluriannuelles ou schémas directeurs immobiliers énergétiques ;&lt;/li&gt; 	&lt;li&gt;Sur le volet groupement de commande : les travaux relevant d’une faible technicité et d’une facilité de mise en œuvre ne nécessitant pas le recours à une maîtrise d’œuvre de conception au sens de la loi MOP, par exemple : isolation de combles perdues sur dalle béton, calorifugeage de réseaux d’eau chaude (dans les locaux non chauffés, en chaufferie ou entre bâtiments), relamping (remplacement des ampoules et luminaires par des équipements récents économes), ajout de sous-compteurs (tous fluides), minuteurs, horloges, détecteurs, appareils de mesure (luxmètre, sondes diverses …), mais également isolation de rampants, de planchers sur vide sanitaires et garages, robinets thermostatiques, végétalisation des bâtiments…&lt;/li&gt; 	&lt;li&gt;Sur le volet travaux d’efficacité énergétique : les AMO Qualité environnementale, les rénovations de bâtiment atteignant a minima le niveau BBC Rénovation hors production photovoltaïque, les constructions neuves sous réserve d’exemplarité globale en matière de performance énergétique, consommation foncière, biodiversité, mobilité, etc.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-lamenagement-durable-volet-batiment</t>
         </is>
       </c>
-      <c r="W124" s="1" t="inlineStr">
+      <c r="W126" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENABAT/depot/simple</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-amenagement-durable-volet-batiment/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF124" s="1" t="inlineStr">
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-      <c r="A125" s="1">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>154972</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Aider au maintien et au développement des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>BATIMENTS ADMINISTRATIFS ET TECHNIQUES</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I125" s="1" t="inlineStr">
+      <c r="I127" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J125" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="J127" s="1" t="inlineStr">
+        <is>
+          <t>'- Taux ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - Dispositif concerné par les bonifications environnementales et insertion</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au maintien et au développement des bâtiments publics : mairies, sièges administratifs, bâtiments à vocation sociale mis à disposition gratuitement, bâtiment accueillant un regroupement de services publics, bâtiments techniques de communes (garages, ateliers, locaux de stockage de matériel communal, services techniques, sanitaires publics).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Toutes dépenses d&amp;#039;investissement pour l&amp;#039;achat d&amp;#039;un bâtiment (suivi ou non de travaux), la construction ou l&amp;#039;extension d&amp;#039;un bâtiment ou ayant vocation à augmenter la valeur ou la durée d&amp;#039;usage d&amp;#039;un bâtiment existant (y compris la végétalisation des murs et des toitures.
  &lt;/li&gt;
  &lt;li&gt;
   Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible à condition que leur coût soit inférieur à 50% du coût global HT dudit projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses concomitantes éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les démolitions et/ou le désamiantage liés au projet, uniquement accompagnés de travaux de (re)construction, extension, réhabilitation,
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions de mobilier (mairies, sièges des groupements de communes) et de gros matériel fixe (locaux techniques) uniquement si elles sont liées à un projet de construction, extension ou création.
  &lt;/li&gt;
  &lt;li&gt;
   Les études d&amp;#039;investissement préalables, les dépenses d&amp;#039;ingénierie et d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (si elles ont fait l&amp;#039;objet d&amp;#039;un mandat dans un délai de 3 ans précédant la date du dépôt de la demande de subvention),
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières si la date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans un délai de 3 ans précédant la date de dépôt de la demande de subvention.
  &lt;/li&gt;
  &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T125" s="1" t="inlineStr">
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/batiments-administratifs-et-techniques/</t>
         </is>
       </c>
-      <c r="W125" s="1" t="inlineStr">
+      <c r="W127" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9072-aider-au-maintien-et-au-developpement-des-bat/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC125" s="1" t="inlineStr">
+      <c r="AC127" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE125" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG125" s="1" t="inlineStr">
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>20/11/2023</t>
         </is>
       </c>
-      <c r="AH125" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="126" spans="1:34" customHeight="0">
-      <c r="A126" s="1">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>120329</v>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Réaliser des bâtiments et locaux spécifiques</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Réalisation de bâtiments et locaux spécifiques</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G126" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K126" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L126" s="1" t="inlineStr">
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique, mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite des sites
  &lt;/li&gt;
  &lt;li&gt;
   Information générale sur la réglementation, les enjeux, les procédures et le périmètre financier associé
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à la définition des besoins, des objectifs et des priorités
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des contraintes et opportunités
  &lt;/li&gt;
  &lt;li&gt;
   Identification des ressources financières disponibles ou mobilisables
@@ -28413,667 +29034,667 @@
  &lt;/li&gt;
  &lt;li&gt;
   Responsabilité sur les choix techniques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Intervention en qualité de mandataire du maître d&amp;#039;ouvrage :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   élaboration et signature des différents contrats
  &lt;/li&gt;
  &lt;li&gt;
   choix des entreprises et des fournisseurs
  &lt;/li&gt;
  &lt;li&gt;
   préparation et gestion des marchés
  &lt;/li&gt;
  &lt;li&gt;
   gestion administrative et financière de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R126" s="1" t="inlineStr">
+      <c r="R128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Restauration de bâtiments dans les centres anciens
   &lt;/li&gt;
   &lt;li&gt;
    Construction de locaux commerciaux et tertiaires ou d&amp;#039;équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche,...)
   &lt;/li&gt;
   &lt;li&gt;
    Assistance à maîtrise d&amp;#039;ouvrage pour le compte de communes et EPCI
   &lt;/li&gt;
   &lt;li&gt;
    Réalisation de produits spécifiques (MARPA, EPHAD, Foyer, Maisons médicales, ...)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/realisation-de-batiments-et-locaux-specifiques/</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Drôme Aménagement Habitat (DAH)
   &lt;/li&gt;
   &lt;li&gt;
    04 75 81 78 09 •
    &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;
     gisele.grasset&amp;#64;dromeamenagementhabitat.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;
     www.dromeamenagementhabitat.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6f9a-realisation-de-batiments-et-locaux-specifique/</t>
         </is>
       </c>
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC126" s="1" t="inlineStr">
+      <c r="AC128" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF126" s="1" t="inlineStr">
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG126" s="1" t="inlineStr">
+      <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH126" s="1" t="inlineStr">
-[...291 lines deleted...]
-      </c>
       <c r="AH128" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:34" customHeight="0">
       <c r="A129" s="1">
-        <v>121473</v>
+        <v>162443</v>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Financer votre projet de rénovation énergétique sur bâtiments publics</t>
-[...4 lines deleted...]
-          <t>Programme de rénovation énergétique SIEDS/ETAT</t>
+          <t>Maîtriser l'énergie dans les bâtiments publics</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+          <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H129" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I129" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 60</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour mettre en place une politique énergétique maîtrisée et agir concrètement sur leur patrimoine pour réaliser des économies. &lt;/p&gt;&lt;p&gt;Pour les communes relevant d&amp;#039;un EPCI ayant signé la convention-cadre avec TEM, le syndicat aide au financement des audits énergétiques. Le syndicat dépose et instruit les dossiers pour le compte des collectivités auprès de la FNCCR dans le cadre des programmes ACTEE pour des aides financières. Des outils de suivis sont également mis à disposition.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les collectivités adhérentes au syndicat, TEM prend en charge 40 % du coût de l&amp;#039;audit énergétique, pour les collectivité non adhérente 20 % &lt;span&gt;du coût de l&amp;#039;audit énergétique. L&amp;#039;aide est soumise à&lt;/span&gt;&lt;span&gt; un plafond de 700€ maximum par audit, et 1500€  par collectivité par an.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agnès BOUSSARD - Chargée de missions Maîtrise de l&amp;#039;énergie - &lt;a target="_self"&gt;agnes.boussard&amp;#64;te53.fr&lt;/a&gt; - 06 89 53 68 54&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/maitrise-de-lenergie-dans-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB129" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>121473</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre projet de rénovation énergétique sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Programme de rénovation énergétique SIEDS/ETAT</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I129" s="1" t="inlineStr">
+      <c r="I130" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J129" s="1" t="inlineStr">
+      <c r="J130" s="1" t="inlineStr">
         <is>
           <t>plafonné</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin de renforcer et soutenir les projets des communes 
 et des intercommunalités dans le domaine de la 
 rénovation énergétique des bâtiments publics, le 
 SIEDS et la Préfecture des Deux-Sèvres ont souhaité 
 s’associer pour coordonner leurs dispositifs de soutien 
 financier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R129" s="1" t="inlineStr">
+      <c r="R130" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les &lt;strong&gt;communes &lt;/strong&gt;et EPCI adhérentes au SIEDS.
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser des travaux de rénovation énergétique sur son patrimoine.
  &lt;/li&gt;
  &lt;li&gt;Réaliser un audit énergétique,&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une aide de l&amp;#039;État (DETR, DSIL, Fonds Vert) en 2023.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Financement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;30% de l’assiette éligible (hors travaux d&amp;#039;extension ou de création) :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- plafonné à 300 000 € pour les communes reversant la TICFE au SIEDS&lt;/p&gt;&lt;p&gt;- plafonné à 100 000 € pour les communes conservant la TICFE&lt;/p&gt;&lt;p&gt;Possibilité de cumul avec des aides d’État sous réserve du respect du minimum de subvention prévu à l’article L1111-10 du CGT.&lt;/p&gt;&lt;p&gt;Le SIEDS rétrocède au maître d&amp;#039;ouvrage les CEE générés par les travaux de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T129" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/soutien-investissement-renovation-energetique/</t>
         </is>
       </c>
-      <c r="W129" s="1" t="inlineStr">
+      <c r="W130" s="1" t="inlineStr">
         <is>
           <t>https://espacecollectivite.sieds.fr/login</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>anivelle@sieds.fr</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5b0-financer-des-travaux-de-renovation-energetiqu/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB129" s="1" t="inlineStr">
+      <c r="AB130" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC129" s="1" t="inlineStr">
+      <c r="AC130" s="1" t="inlineStr">
         <is>
           <t>SIEDS</t>
         </is>
       </c>
-      <c r="AE129" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG129" s="1" t="inlineStr">
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
         <is>
           <t>15/12/2022</t>
         </is>
       </c>
-      <c r="AH129" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-      <c r="A130" s="1">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>97602</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser ou maintenir des bâtiments scolaires</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I131" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics permettant la scolarisation et éventuellement la restauration des jeunes enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Constructions, restructurations et aménagements de bâtiments scolaires : classes maternelles et élémentaires, restaurants scolaires 1er degré et locaux annexes (préau, cour, salle de jeu, bureaux d&amp;#039;enseignants, locaux de rangement).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
+&lt;/p&gt;
+&lt;p&gt;
+ Seront examinés favorablement et prioritairement les projets qui favorisent la mutualisation des équipements pour plusieurs communes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Dépenses de mobilier et d&amp;#039;entretien courant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/equipements-scolaires</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/239e-aider-a-la-realisation-ou-a-la-maintenance-de/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
         <v>120331</v>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Construire des logements locatifs, restaurer des bâtiments, implanter des locaux commerciaux et tertiaires</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Construction de logements locatifs, restauration de bâtiments, implantation de locaux commerciaux et tertiaires</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Drôme Aménagement Habitat (DAH)</t>
         </is>
       </c>
-      <c r="G130" s="1" t="inlineStr">
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K130" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L130" s="1" t="inlineStr">
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique, mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite des sites
  &lt;/li&gt;
  &lt;li&gt;
   Informations générales sur la réglementation, les enjeux, les procédures et le périmètre financier associé
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à la définition des besoins, des objectifs et des priorités
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des contraintes et opportunités
  &lt;/li&gt;
  &lt;li&gt;
   Identification des ressources financières disponibles ou mobilisables
@@ -29113,678 +29734,678 @@
  &lt;/li&gt;
  &lt;li&gt;
   Responsabilité des choix techniques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Intervention en qualité de mandataire du maître d&amp;#039;ouvrage :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   élaboration et signature des différents contrats
  &lt;/li&gt;
  &lt;li&gt;
   choix des entreprises et des fournisseurs
  &lt;/li&gt;
  &lt;li&gt;
   préparation et gestion des marchés
  &lt;/li&gt;
  &lt;li&gt;
   gestion administrative et financière de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N132" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O132" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R130" s="1" t="inlineStr">
+      <c r="R132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Constructions de logements locatifs destinés à un large public (familles, personnes âgées, personnes à mobilité réduite...)
  &lt;/li&gt;
  &lt;li&gt;
   Restauration de bâtiments dans les centres anciens
  &lt;/li&gt;
  &lt;li&gt;
   Implantation en pied de bâtiment de locaux commerciaux
  &lt;/li&gt;
  &lt;li&gt;
   et tertiaires ou d&amp;#039;équipements pour les communes et intercommunalités (salle associative, médiathèque, crèche...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S132" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V132" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/construction-de-logements-locatifs-restauration-de-batiments-implantation-de-locaux-commerciaux-et-tertiaires/</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X132" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Drôme Aménagement Habitat (DAH)
  &lt;/li&gt;
  &lt;li&gt;
   04 75 81 78 09 •
   &lt;a href="mailto:gisele.grasset&amp;#64;dromeamenagementhabitat.fr"&gt;
    gisele.grasset&amp;#64;dromeamenagementhabitat.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.dromeamenagementhabitat.fr/"&gt;
    www.dromeamenagementhabitat.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y132" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z132" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/330b-construction-de-logements-locatifs-restaurati/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC130" s="1" t="inlineStr">
+      <c r="AC132" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF130" s="1" t="inlineStr">
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG130" s="1" t="inlineStr">
+      <c r="AG132" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH130" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="131" spans="1:34" customHeight="0">
-      <c r="A131" s="1">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>140732</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux d'extension électrique pour alimenter un bâtiment agricole</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I131" s="1" t="inlineStr">
+      <c r="I133" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Alimenter les usagers en électricité Basse Tension (BT)
  &lt;/strong&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Nature de l&amp;#039;opération : Extension du réseau électrique Basse Tension (BT)
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Classement au regard du régime d&amp;#039;électrification : Communes Rurales (ER)
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Objectifs :
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Intervention pour le raccordement:
 &lt;/p&gt;
 &lt;p&gt;
  - d&amp;#039;une installation de production&amp;lt;&amp;#61; 6 kVA simultané avec une installation individuelle de consommation
 &lt;/p&gt;
 &lt;p&gt;
  - de bâtiments publics neufs comportant de la production d&amp;#039;électricité pour une puissance inférieure ou égale à 36 kVA et de la consommation
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dossier de permis de construire ou déclaration préalable
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T133" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   energies.electricité&amp;#64;sidec-jura.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 81 26
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/af9c-realiser-des-travaux-dextension-electrique-po/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC131" s="1" t="inlineStr">
+      <c r="AC133" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG131" s="1" t="inlineStr">
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH131" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-      <c r="A132" s="1">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
         <v>144496</v>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G132" s="1" t="inlineStr">
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H132" s="1" t="inlineStr">
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I132" s="1" t="inlineStr">
+      <c r="I134" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L132" s="1" t="inlineStr">
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
 travaux de construction, restructuration tendant à une adaptation aux 
 normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
 du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O132" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R132" s="1" t="inlineStr">
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
 la sécurisation des groupes scolaires. Une subvention peut être accordée
  aux communes et groupements de communes pour les travaux, aménagements 
 liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S132" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T132" s="1" t="inlineStr">
+      <c r="T134" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V132" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
         </is>
       </c>
-      <c r="W132" s="1" t="inlineStr">
+      <c r="W134" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X132" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
   education&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y132" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z132" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
         </is>
       </c>
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB132" s="1" t="inlineStr">
+      <c r="AB134" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC132" s="1" t="inlineStr">
+      <c r="AC134" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE132" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG132" s="1" t="inlineStr">
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH132" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="133" spans="1:34" customHeight="0">
-      <c r="A133" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>163082</v>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Rénover et construire durablement un bâtiment public</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Rénover et construire durablement un bâtiment public</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G133" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contribution à la réflexion en amont du projet et aide à la programmation et aux études préalables pour : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter le coût d’investissement en optimisant les choix &lt;/li&gt;&lt;li&gt;avoir des consommations d’énergie conformes au niveau attendu &lt;/li&gt;&lt;li&gt;assurer le confort en toute saison&lt;/li&gt;&lt;li&gt; faciliter l’exploitation future d’un bâtiment &lt;/li&gt;&lt;li&gt;intégrer éventuellement une solution d’énergie renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;MODALITES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définition d’un objectif de performance énergétique&lt;/li&gt;&lt;li&gt;visite du bâtiment et analyse des consommations &lt;/li&gt;&lt;li&gt;Proposition de solutions d’amélioration&lt;/li&gt;&lt;li&gt;Aide à la rédaction du cahier des charges technique (choix assistance à maîtrise d’ouvrage, maîtrise d’œuvre) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation au concours d’architecte lancé par la collectivité &lt;/li&gt;&lt;li&gt;Analyse des dossiers techniques dans les différentes phases du projet (avant-projet sommaire, avant-projet définitif, dossier de consultation des entreprises, exécution, exploitation…) &lt;/li&gt;&lt;li&gt;Participation aux différentes réunions du projet &lt;/li&gt;&lt;li&gt;Suivi des travaux et échanges avec les entreprises et la maîtrise d’ouvrage &lt;/li&gt;&lt;li&gt;Validation du niveau de performance attendu &lt;/li&gt;&lt;li&gt;Accompagnement de la société d’exploitation durant la phase de réglages des installations techniques &lt;/li&gt;&lt;li&gt;Suivi du fonctionnement général de tous les systèmes thermiques du bâtiment pendant la phase de parfaite achèvement des travaux &lt;/li&gt;&lt;li&gt;Bilan des consommations sur les premières années d’utilisation du bâtiment&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M133" s="1" t="inlineStr">
+      <c r="M135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rénovation globale de bâtiments (isolation des murs, des toitures, remplacement des menuiseries, réflexion sur le système de chauffage en place) &lt;/li&gt;&lt;li&gt;Participation au jury des concours d’architecture et analyse des documents dans les différentes phases du projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S135" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V133" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/collectivites/etre-accompagne-projets/</t>
         </is>
       </c>
-      <c r="X133" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z133" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-et-construire-durablement-un-batiment-public/</t>
         </is>
       </c>
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB133" s="1" t="inlineStr">
+      <c r="AB135" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC133" s="1" t="inlineStr">
+      <c r="AC135" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="AE133" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG133" s="1" t="inlineStr">
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
-      <c r="AH133" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="134" spans="1:34" customHeight="0">
-      <c r="A134" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
         <v>120333</v>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Améliorer la performance énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Performance énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Service public Des Energies dans la Drôme (SDED)</t>
         </is>
       </c>
-      <c r="G134" s="1" t="inlineStr">
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K134" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L134" s="1" t="inlineStr">
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite sur site
  &lt;/li&gt;
  &lt;li&gt;
   Informations générales sur la réglementation, les enjeux, les procédures, les réponses techniques et
   &lt;br /&gt;
   financières
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Analyse technique personnalisée :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tableau de bord annuel de la dépense énergétique communale
  &lt;/li&gt;
@@ -29826,1534 +30447,1534 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide au montage de dossiers d&amp;#039;aide financière
  &lt;/li&gt;
  &lt;li&gt;
   Avis et contributions sur les solutions ou procédés envisagés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  De l&amp;#039;APD à la mise en service :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Avis et contributions sur APD, DCE
  &lt;/li&gt;
  &lt;li&gt;
   Suivi de l&amp;#039;application des cahiers des charges, aide à la réception
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement de la mise en service (mises au point)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R134" s="1" t="inlineStr">
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Rénovation ou construction de bâtiment communal avec travaux d&amp;#039;économies d&amp;#039;énergie et/ou utilisation d&amp;#039;énergies renouvelables, dans une logique de qualité environnementale.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V134" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/performance-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    SDED, territoire d&amp;#039;énergie Drôme
   &lt;/li&gt;
   &lt;li&gt;
    04 75 82 76 14 •
    &lt;a href="mailto:jchristophe-Niemiec&amp;#64;sded.org"&gt;
     transition-energie&amp;#64;sded.org
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="http://www.sded.org/"&gt;
     http://www.sded.org/
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Informations complémentaires
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   *CEDER : ceder&amp;#64;ceder-provence.org • tél : 04 75 26 22 53
  &lt;/p&gt;
  &lt;p&gt;
   Secteurs Montélimar Agglomération, Dieulefit-Bourdeaux, Drôme Sud Provence, Enclave des Papes/Pays de Grignan, Baronnies en Drôme Provençale
  &lt;/p&gt;
  &lt;p&gt;
   &lt;br /&gt;
  &lt;/p&gt;
  &lt;p&gt;
   **ADIL : pieadil26&amp;#64;dromenet.org • tél : 04 75 79 04 13
  &lt;/p&gt;
  &lt;p&gt;
   Secteurs Diois, Val de Drôme, Cœur de Drôme, Royans-vercors, Valence Romans Agglo, Arche Agglo, Porte de Drômardèche
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/94c2-performance-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB134" s="1" t="inlineStr">
+      <c r="AB136" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC134" s="1" t="inlineStr">
+      <c r="AC136" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF134" s="1" t="inlineStr">
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG134" s="1" t="inlineStr">
+      <c r="AG136" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH134" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="135" spans="1:34" customHeight="0">
-      <c r="A135" s="1">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>152925</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Prioriser la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Prioréno</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>ENEDIS
+Banque des Territoires
+GRDF</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+ Le service Prioréno permet aux collectivités d&amp;#039;identifier les rénovations énergétiques à mener en priorité sur leur parc immobilier public.
+&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Prioréno met à disposition des collectivités
+ &lt;strong&gt;
+  une vision cartographique de leur parc de bâtiments publics
+ &lt;/strong&gt;
+ ainsi que des données de consommations d&amp;#039;électricité et de gaz. Ce service offre la possibilité à ses utilisateurs d&amp;#039;être davantage autonome grâce à
+ &lt;strong&gt;
+  une vision globale des consommations énergétiques de ses bâtiments
+ &lt;/strong&gt;
+ et aide à établir un plan de rénovation énergétique pertinent.
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Prioréno répond aux problématiques de terrain :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Des collectivités qui manquent d&amp;#039;informations sur leur patrimoine et leurs consommations
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Des services numériques proposés complexes et qui nécessitent le recours à une expertise externe
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;
+ Faciliter la décision publique locale pour la rénovation énergétique de bâtiments publics :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sur cet outil, la Banque des territoires regroupe un ensemble de données fournies par ses partenaires (dont Enedis) lui permettant de générer une
+ &lt;strong&gt;
+  analyse précise de la consommation énergétique d&amp;#039;environ 500.000 bâtiments publics
+ &lt;/strong&gt;
+ présents sur le territoire français. Prioréno en identifie les 10 à 20% de parc sur lesquels les élus locaux peuvent concentrer leurs efforts en matière de rénovation énergétique : études puis mise en chantier !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;&lt;em&gt;
+  * Les pays ne sont pas bénéficiaires de l&amp;#039;aide.
+ &lt;/em&gt;&lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour bénéficier de l&amp;#039;aide, il faut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir un compte sur le site de la Banque des Territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Connaitre sa liste de PRMs
+&lt;/p&gt;
+&lt;p&gt;
+ Donner l&amp;#039;autorisation à la Banque des Territoires d&amp;#039;accéder aux données de la collectivité locale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Enedis</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/prioreno-un-nouveau-service-data-de-renovation-energetique</t>
+        </is>
+      </c>
+      <c r="W137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/directions-regionales</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact-prioreno&amp;#64;caissedesdepots.fr" target="_self"&gt;contact-prioreno&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+ Interlocuteur Privilégié Enedis : &lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>pauline.wissocq@enedis.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1d57-prioriser-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Enedis</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>126156</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Econome de flux / Conseiller énergie</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Certificat d'économie d'énergie (CEE)
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un accompagnement par un économe de flux/conseiller énergie afin de : réaliser un inventaire de son patrimoine, analyser et suivre ses consommations et dépenses énergétiques, proposer des améliorations et définir des priorités en vue d&amp;#039;un plan d&amp;#039;actions pluriannuel, se faire accompagner à la mise en œuvre des actions, valoriser les certificats d&amp;#039;économie d&amp;#039;énergie, suivre les performances post-travaux, être sensibiliser et s&amp;#039;informer sur les questions énergétiques,... et également se faire accompagner à la mise en œuvre des obligations liées au dispositif &amp;#34;éco énergie tertiaire&amp;#34;.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;audits énergétiques à coût réduit : grâce à un marché à bons de commande porté par le SIEGE 27 avec un reste à charge pour la commune fixé entre 20 et 75%.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser vos certificats d&amp;#039;économie d&amp;#039;énergie : prestataire mis à disposition gratuitement afin de vérifier l&amp;#039;éligibilité des dépenses puis collecter les justificatifs nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un fonds de concours de 10 000€ pour tout travaux éligibles aux certificats d&amp;#039;économie d&amp;#039;énergie de plus de 20 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes les informations sont disponibles sur le bouton descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Accompagnement par un économe de flux/conseiller énergie, réalisation d&amp;#039;audits énergétiques : ouvert à toutes les communes ne pouvant pas bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+&lt;/p&gt;
+&lt;p&gt;
+ - Récupération des Certificats d&amp;#039;Économie d&amp;#039;Énergie : ouvert à toutes collectivités ou groupements de collectivités, hormis les communes pouvant déjà bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fonds de concours : ouvert à toutes les communes rurales du département de l&amp;#039;Eure dites &amp;#34;communes C&amp;#34;.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.siege27.fr/sites/default/files/fiche-reno.pdf</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ te&amp;#64;siege27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 32 39 82 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.girard@siege27.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e12a-accompagnement-a-la-renovation-energetique-de/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>120978</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil et accompagnement afin de prioriser les bâtiments les plus énergivores en fonction de leurs usages, et recherche de financement en vue de la rénovation des bâtiments publics de la collectivité, dans le cadre du décret n°2019-771 du 23/07/2019 dit décret tertiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;après les factures d&amp;#039;énergie et consommation, et une visite des bâtiments, un rapport est rendu sur l&amp;#039;évaluation thermique des bâtiments communaux et, des propositions de solution et une priorisation des actions à mettre en œuvre et des bâtiments à traiter. Une sensibilisation peut aussi avoir lieu (voir offre sensibilisation environnementales des élus ou des agents).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement est réalisé en coordination avec le SDESM pour les communes adhérentes à ce Syndicat et/ou conventionnées avec le SURE.
+&lt;/p&gt;
+&lt;p&gt;
+ Service cofinancé par l&amp;#039;ADEME Ile de France, la Région, le Département et l&amp;#039;EPCI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide aux Communes de Seine-et-Marne, de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  ATTENTION : la Commune doit pouvoir fournir les factures d&amp;#039;énergies et les points de raccordement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ adresse mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/622a-accompagner-les-collectivites-pour-la-renovat/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2022</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>103485</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux travaux et à l'acquisition d'équipements</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I140" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le dispositif permet le soutien à la construction et la restructuration des équipements culturels relevant des quatre disciplines suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Enseignement artistique : conservatoires agrées par le ministère de la culture,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Spectacle vivant : lieux de répétition, de formation et de diffusion du spectacle vivant, lieux labellisés par le ministère de la culture,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Arts plastiques : centres d&amp;#039;art, espace collectifs de travail, ateliers,
+  &lt;/li&gt;
+  &lt;li&gt;
+   livre et lecture : bibliothèques, médiathèques et lieux de vie littéraire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le dispositif permet également l e soutien à la rénovation, l&amp;#039;extension ou l&amp;#039;aménagement des cinémas classés art et essai.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le dispositif permet le soutien à l&amp;#039;acquisition d&amp;#039;équipements :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mobilier lié à l&amp;#039;accueil du public,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Fonds initial de la collection d&amp;#039;une nouvelle bibliothèque,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Matériel numérique et scénographique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un dossier de candidature complet .
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P140" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2019</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention, d&amp;#039;un montant maximum de 30% des dépenses éligibles , avec un plafond de dépense de 6,5 M€ pour les travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond peut monter à 40 % des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements, les dépenses éligibles correspondent aux montants des devis des acquisitions envisagées.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En fonction du secteur dont relève le projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Spectacle vivant et enseignement artistique
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Christine Vacher -
+  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   christine.vacher&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Arts plastiques
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
+   cinema.audiovisuel&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Livre et lecture
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/326d-investissement-culturel-aide-aux-travaux-et-a/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>101597</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
+ADEME
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme transversal vous apporte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;h4&gt;
+  La Banque des territoires :
+ &lt;/h4&gt;
+ La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
+ &lt;br /&gt;
+ La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
+ &lt;br /&gt;
+ Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
+ &lt;br /&gt;
+ Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
+ &lt;br /&gt;
+ Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.programme-cee-actee.fr</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Voir fiches :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Financer des équipements publics pour une relance locale rapide »
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Kit élus :
+ &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
+  https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>44615</v>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Financer les bâtiments à caractère administratif ou associatif</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G135" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I135" s="1" t="inlineStr">
+      <c r="I142" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="J135" s="1" t="inlineStr">
+      <c r="J142" s="1" t="inlineStr">
         <is>
           <t>L’aide est calculée en fonction de l’effort fiscal du maître d’ouvrage.</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
+      <c r="K142" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L135" s="1" t="inlineStr">
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont susceptibles d&amp;#039;être subventionnés :
 	les travaux de création, extension ou modernisation des bâtiments destinés à l&amp;#039;accueil du public :
 	mairies,	maisons associatives, halles couvertes, les acquisitions de terrains ou immeubles en centre bourg.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M135" s="1" t="inlineStr">
+      <c r="M142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création de salles associatives communales, rénovation de la mairie ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T135" s="1" t="inlineStr">
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V142" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Développement local et Aides aux collectivités
 &lt;/p&gt;
 &lt;p&gt;
  05.65.53.41.15
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>corinne.bladou-grenier@lot.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9580-financer-les-batiments-a-caractere-administra/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB135" s="1" t="inlineStr">
+      <c r="AB142" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC135" s="1" t="inlineStr">
+      <c r="AC142" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="AE135" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG135" s="1" t="inlineStr">
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH135" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-      <c r="A136" s="1">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
         <v>16244</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets de construction, rénovation et transformation des bâtiments éducatifs</t>
         </is>
       </c>
-      <c r="C136" s="1" t="inlineStr">
+      <c r="C143" s="1" t="inlineStr">
         <is>
           <t>EduRénov</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Edu Prêt pour soutenir vos investissement dans l'école de demain</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
+      <c r="H143" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   🚩
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Vous êtes une
 collectivité territoriale ou un groupement, une entreprise publique locale
 (SEM, SPL,…), un établissement public local (OPH et EPSMS) ou un établissement
 public national ? L&amp;#039;Edu Prêt est une solution de financement proposée par la
 Banque des Territoires pour accompagner la modernisation des bâtiments
 scolaires et périscolaires. Ce prêt permet aux collectivités de financer leurs
 projets d&amp;#039;acquisition, de construction et de rénovation avec des conditions
 avantageuses.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Grâce à l&amp;#039;Edu
 Prêt, vous pouvez bénéficier :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;D’un
      taux bonifié pour les opérations les plus vertueuses.&lt;/li&gt;
  &lt;li&gt;De
      prêts à taux compétitif, quelle que soit la nature de votre projet.&lt;/li&gt;
  &lt;li&gt;D’un
      taux fixe, rendu possible par le partenariat entre la Banque des
      Territoires et la BEI.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Que votre
 projet concerne des écoles, collèges, lycées ou équipements périscolaires comme
 les internats et espaces culturels, l&amp;#039;Edu Prêt vous offre une solution sur
 mesure. L’objectif est d’assurer des financements accessibles et pérennes pour
 soutenir la qualité et l’efficacité énergétique des infrastructures éducatives.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Si vous
 souhaitez en savoir plus, vous pouvez consulter la page dédiée à l&amp;#039;Edu Prêt et
 découvrir comment structurer votre projet avec un accompagnement adapté.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N143" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O143" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S143" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T136" s="1" t="inlineStr">
+      <c r="T143" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V143" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/edu-pret-investir-dans-les-projets-du-secteur-educatif</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z143" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c660-edu-pret/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB136" s="1" t="inlineStr">
+      <c r="AB143" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC136" s="1" t="inlineStr">
+      <c r="AC143" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE136" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG136" s="1" t="inlineStr">
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
         <is>
           <t>12/12/2019</t>
         </is>
       </c>
-      <c r="AH136" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="137" spans="1:34" customHeight="0">
-[...208 lines deleted...]
-      <c r="G138" s="1" t="inlineStr">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>140731</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'extension électrique pour alimenter un bâtiment communal ou intercommunal</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
-[...794 lines deleted...]
-      <c r="I142" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I144" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K142" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Alimenter les usagers en électricité Basse Tension (BT)
   &lt;/strong&gt;
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Nature de l&amp;#039;opération : Extension du réseau électrique Basse Tension (BT)
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Classement au regard du régime d&amp;#039;électrification : Communes Rurales (ER)
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Objectifs :
   &lt;/span&gt;
  &lt;/li&gt;
@@ -31368,698 +31989,698 @@
  - d&amp;#039;une installation de consommation communale ou intercommunale
 &lt;/p&gt;
 &lt;p&gt;
  - d&amp;#039;une installation de consommation collective (au moins 3PDL) sous maitrise d&amp;#039;ouvrage communale ou intercommunale (immeuble, lotissement), hors ZAC
 &lt;/p&gt;
 &lt;p&gt;
  - d&amp;#039;une installation de consommation collective (au moins 3PDL) sous maitrise d&amp;#039;ouvrage autre que communale ou intercommunale (immeuble, lotissement)
 &lt;/p&gt;
 &lt;p&gt;
  - d&amp;#039;une installation de consommation collective dans les ZAC publiques
 &lt;/p&gt;
 &lt;p&gt;
  - d&amp;#039;une installation de production&amp;lt;&amp;#61; 6 kVA simultanée avec une installation individuelle de consommation
 &lt;/p&gt;
 &lt;p&gt;
  - de bâtiments publics neufs comportant de la production d&amp;#039;électricité pour une puissance inférieure ou égale à 36 kVA et de la consommation
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dossier de permis de construire ou déclaration préalable
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T142" s="1" t="inlineStr">
+      <c r="T144" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   energies.electricite&amp;#64;sidec-jura.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 81 26
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/66a5-realiser-des-travaux-dextension-electrique-po/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC142" s="1" t="inlineStr">
+      <c r="AC144" s="1" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
-      <c r="AE142" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG142" s="1" t="inlineStr">
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH142" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="143" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="G143" s="1" t="inlineStr">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>166150</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation globale des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Sy'nergies</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat des énergies et de l'aménagement numérique de la Haute-Savoie (SYANE)</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...8 lines deleted...]
-          <t>Autre aide financière
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)
+Ingénierie financière
 Ingénierie technique
 Avance récupérable</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...177 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour accompagner les collectivités dans la rénovation de leurs bâtiments et faciliter le passage à l’acte, le Syane lance le dispositif Sy’nergies : un kit technique et financier complet. Il s’agit d’un pack global comprenant un accompagnement technique dès le début du projet et un préfinancement des travaux (une avance sur les CEE et un prêt à taux zéro).&lt;/p&gt;&lt;p&gt;L’accompagnement Sy’nergies, proposé par le Syane, a pour objectif de renforcer la capacité de rénovation et d’amélioration énergétique du patrimoine public bâti des collectivités de Haute-Savoie.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M144" s="1" t="inlineStr">
+      <c r="M145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation globale des écoles communales, des bâtiments communaux, des salles polyvalentes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="R144" s="1" t="inlineStr">
+      <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion au Syane&lt;/p&gt;&lt;p&gt;Projet de rénovation globale justifiant d&amp;#039;au moins 40% d&amp;#039;économies d&amp;#039;énergie&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T144" s="1" t="inlineStr">
+      <c r="T145" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U145" s="1" t="inlineStr">
         <is>
           <t>Haute-Savoie</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V145" s="1" t="inlineStr">
         <is>
           <t>https://syane.fr/energies/maitrise-de-lenergie/synergies/</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;synergies&amp;#64;syane.fr&lt;/p&gt;&lt;p&gt;a.lebessou&amp;#64;syane.fr&lt;/p&gt;&lt;p&gt;c.hulin&amp;#64;syane.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
         <is>
           <t>a.lebessou@syane.fr</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z145" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-renovation-globale-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC144" s="1" t="inlineStr">
+      <c r="AC145" s="1" t="inlineStr">
         <is>
           <t>Syane</t>
         </is>
       </c>
-      <c r="AE144" s="1" t="inlineStr">
+      <c r="AE145" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG144" s="1" t="inlineStr">
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
-      <c r="AH144" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-      <c r="A145" s="1">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>111760</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Être accompagné sur l'efficacité énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Conseil en Energie Partagé</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative
-Subvention
-[...3 lines deleted...]
-      <c r="I145" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I146" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Répondre aux enjeux de la transition énergétique en bénéficiant d&amp;#039;un accompagnement technique et financier ajusté à ses besoins.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 1 de l&amp;#039;accompagnement : suivre ses consommations et ses dépenses d&amp;#039;énergies sur son patrimoine bâti&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;Mobilisation d&amp;#039;un économe de flux, référent technique unique, réactif et compétent en matière d&amp;#039;économies d&amp;#039;énergie&lt;/li&gt;&lt;li&gt;Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies mis à jour par le SDEEG et consultable pour les collectivités&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret tertiaire&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Aide à la saisie des données sur la plateforme OPERAT&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret BACS&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Réunion de suivi annuel avec des bilans annuels pour suivre l&amp;#039;évolution de la politique énergétique mise en place (sur 5 ans)&lt;/li&gt;&lt;li&gt;Conseils sur les réglages et travaux à faibles taux de retour sur investissement&lt;/li&gt;&lt;li&gt;Aide à la recherche de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 2 de l&amp;#039;accompagnement : élaborer et suivre sa stratégie de rénovation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation d&amp;#039;audits énergétiques type décret tertiaire&lt;/li&gt;&lt;li&gt;Définition de la stratégie de rénovation (plan de travaux)&lt;/li&gt;&lt;li&gt;Enregistrement de la température&lt;/li&gt;&lt;li&gt;Thermographie infrarouge&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M145" s="1" t="inlineStr">
+      <c r="M146" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Aide au changement de contrat d&amp;#039;énergie
  &lt;/li&gt;
  &lt;li&gt;
   Optimisation du fonctionnement des dispositifs de chauffage&lt;/li&gt;&lt;li&gt;Mise en place d&amp;#039;un plan pluriannuel d&amp;#039;investissements&lt;/li&gt;&lt;li&gt;Audits de bâtiments publics...&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R145" s="1" t="inlineStr">
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la transition énergétique.
  &lt;/li&gt;
  &lt;li&gt;
   Signature de la convention ECOBAT dans le cas de la mise à disposition d&amp;#039;un économe de flux et des outils en lien avec cet accompagnement patrimonial.
  &lt;/li&gt;
  &lt;li&gt;
   Validation du devis d&amp;#039;intervention proposé.
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Aide financière sous réserve des fonds alloués et plafonnée à 1000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour savoir si votre commune est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T145" s="1" t="inlineStr">
+      <c r="T146" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/maitrise-de-la-demande-en-energie-mde/conseil-en-energie-partage-cep/</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)
 &lt;/p&gt;
 &lt;p&gt;
  William RAVAILLE&lt;/p&gt;
 &lt;p&gt;
  service.energies&amp;#64;sdeeg33.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 56 16 13 21
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1965-maitriser-er-reduire-la-consommation-denergie/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB145" s="1" t="inlineStr">
+      <c r="AB146" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC145" s="1" t="inlineStr">
+      <c r="AC146" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE145" s="1" t="inlineStr">
+      <c r="AE146" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG145" s="1" t="inlineStr">
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH145" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="146" spans="1:34" customHeight="0">
-      <c r="A146" s="1">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>973</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans la rénovation des bâtiments grâce au dispositif Intracting</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie
+EduRénov</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Offre Intracting</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Avance récupérable
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes une collectivité locale, un établissement d&amp;#039;enseignement supérieur, de santé ou un syndicat d&amp;#039;énergie et vous souhaitez réaliser des travaux de rénovation énergétique de vos bâtiments publics ? Le dispositif Intracting peut contribuer à les réaliser via des avances remboursables si vos travaux contribuent à une amélioration des performances énergétiques et génèrent des économies d&amp;#039;énergie avec un temps de retour court (moins de 13 ans).
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif concerne donc les travaux permettant de réaliser des économies d&amp;#039;énergie à court-terme sur des équipements tels que le chauffage, l&amp;#039;éclairage, la ventilation etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les économies réalisées sont affectées au remboursement des avances, voire au financement de nouveaux projets.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un bout à l&amp;#039;autre du projet (conseils et ingénierie, financement, réalisation et mise à disposition d&amp;#039;un outil de suivi et de pilotage des consommations énergétiques), la Banque des territoires vous accompagne en tant que tiers de confiance. Le dispositif Intracting dispose de nombreux avantages tels qu&amp;#039;un apport jusqu&amp;#039;à 100% du besoin ou encore la possibilité de remboursement retardé si les économies d&amp;#039;énergies attendues ne sont pas réalisées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T147" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/investissement-dans-la-renovation-des-batiments-dispositif-intracting?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=in</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4e6-investissement-dans-la-renovation-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>28/03/2019</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
         <v>120334</v>
       </c>
-      <c r="B146" s="1" t="inlineStr">
+      <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Analyser les pollutions et contaminants dans les bâtiments, terrains, plans d'eaux</t>
         </is>
       </c>
-      <c r="D146" s="1" t="inlineStr">
+      <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Analyses environnementales et maitrise des risques dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
         <is>
           <t>La Drôme Laboratoire</t>
         </is>
       </c>
-      <c r="G146" s="1" t="inlineStr">
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H146" s="1" t="inlineStr">
+      <c r="H148" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K146" s="1" t="inlineStr">
+      <c r="K148" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L146" s="1" t="inlineStr">
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
   Animation de réunion de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite sur site
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Aide à la définition des besoins, objectifs et priorités.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Identification de pollutions chimiques avant projet d&amp;#039;aménagement du territoire communal ou intercommunal
  &lt;/li&gt;
  &lt;li&gt;
@@ -32112,558 +32733,558 @@
 &lt;p&gt;
  Surveillance de la Qualité de l&amp;#039;Air Intérieur dans les Établissements Recevant du Public (ERP) existants, en construction ou à la livraison tels que crèches, écoles, centres de loisirs, EHPAD, collèges, piscines... Prestations incluant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contrôle des moyens d&amp;#039;aération
  &lt;/li&gt;
  &lt;li&gt;
   Campagnes de mesures hivernale et estivale
  &lt;/li&gt;
  &lt;li&gt;
   Analyse
  &lt;/li&gt;
  &lt;li&gt;
   Conseils personnalisés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement et aide dans le cadre de recherche de sources de pollution d&amp;#039;air intérieur
  &lt;/li&gt;
  &lt;li&gt;
   Formation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N146" s="1" t="inlineStr">
+      <c r="N148" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O146" s="1" t="inlineStr">
+      <c r="O148" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R146" s="1" t="inlineStr">
+      <c r="R148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prélèvements et analyses d&amp;#039;échantillons d&amp;#039;eau, d&amp;#039;air, de sol pour les bâtiments communaux et intercommunaux, terrains ou dans le cadre de projets d&amp;#039;aménagement du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S146" s="1" t="inlineStr">
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U146" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V146" s="1" t="inlineStr">
+      <c r="V148" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/analyses-environnementales-et-maitrise-des-risques-dans-les-batiments-publics/</t>
         </is>
       </c>
-      <c r="X146" s="1" t="inlineStr">
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   La Drôme Laboratoire
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:laboratoire&amp;#64;ladrome.fr"&gt;
    laboratoire&amp;#64;ladrome.fr
   &lt;/a&gt;
   – 04.75.81.70.70
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.ladromelaboratoire.fr/"&gt;
    www.ladromelaboratoire.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y146" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z146" s="1" t="inlineStr">
+      <c r="Z148" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db89-analyses-des-pollutions-et-contaminants-dans-/</t>
         </is>
       </c>
-      <c r="AA146" s="1" t="inlineStr">
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB146" s="1" t="inlineStr">
+      <c r="AB148" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC146" s="1" t="inlineStr">
+      <c r="AC148" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF146" s="1" t="inlineStr">
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG146" s="1" t="inlineStr">
+      <c r="AG148" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH146" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="147" spans="1:34" customHeight="0">
-      <c r="A147" s="1">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
         <v>89520</v>
       </c>
-      <c r="B147" s="1" t="inlineStr">
+      <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Obtenir une offre pour la rénovation des bâtiments publics de centre-ville</t>
         </is>
       </c>
-      <c r="C147" s="1" t="inlineStr">
+      <c r="C149" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D147" s="1" t="inlineStr">
+      <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
+      <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H147" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Prêt
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L147" s="1" t="inlineStr">
+Prêt</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ____________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ____________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Plan 1000 écoles devient le Plan 2000 bâtiments publics !
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez lancer un projet de réhabilitation ou de rénovation énergétique des bâtiments publics de centre-ville de votre territoire ?
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;extension du programme Action Coeur de Ville, la Banque des Territoires accompagne les collectivités locales pour éradiquer les &amp;#34;
  &lt;em&gt;
   passoires thermiques
  &lt;/em&gt;
  &amp;#34; et respecter les nouvelles normes environnementales (décret tertiaire, ...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
+      <c r="N149" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Education et renforcement des compétences
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O147" s="1" t="inlineStr">
+      <c r="O149" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
+      <c r="S149" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T147" s="1" t="inlineStr">
+      <c r="T149" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U147" s="1" t="inlineStr">
+      <c r="U149" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V147" s="1" t="inlineStr">
+      <c r="V149" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renov_bp_centre_ville_otat</t>
         </is>
       </c>
-      <c r="X147" s="1" t="inlineStr">
+      <c r="X149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
+      <c r="Y149" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z147" s="1" t="inlineStr">
+      <c r="Z149" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6d90-obtenir-une-offre-pour-la-renovation-des-ecol/</t>
         </is>
       </c>
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="AA149" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC147" s="1" t="inlineStr">
+      <c r="AC149" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE147" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG147" s="1" t="inlineStr">
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
         <is>
           <t>25/03/2021</t>
         </is>
       </c>
-      <c r="AH147" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="148" spans="1:34" customHeight="0">
-      <c r="A148" s="1">
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
         <v>71870</v>
       </c>
-      <c r="B148" s="1" t="inlineStr">
+      <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné en ingénierie pour la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="C148" s="1" t="inlineStr">
+      <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D148" s="1" t="inlineStr">
+      <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
+      <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G148" s="1" t="inlineStr">
+      <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H148" s="1" t="inlineStr">
+      <c r="H150" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L148" s="1" t="inlineStr">
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires facilite les études nécessaires à la mise en œuvre des projets de rénovation énergétiques des collectivités. Nous pouvons également soutenir les rénovations des universités dans certaines conditions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;accompagnement concerne 2 types d&amp;#039;études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les schémas directeurs immobiliers énergétiques
  &lt;/li&gt;
  &lt;li&gt;
   les montages juridiques et financiers
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Plusieurs modalités d&amp;#039;intervention sont envisageables : soit la mobilisation d&amp;#039;experts pour mener les études, soit un cofinancement dans la limite de 50 % du montant TTC de l&amp;#039;étude (80 % en outremer), avec un plafond à 50 K€ pour les schémas directeurs immobiliers et 10 K€ pour les montages juridiques et financiers.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N148" s="1" t="inlineStr">
+      <c r="N150" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
+      <c r="O150" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
+      <c r="S150" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
+      <c r="U150" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr">
+      <c r="V150" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rebtcl_otat#segment-13071</t>
         </is>
       </c>
-      <c r="X148" s="1" t="inlineStr">
+      <c r="X150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Nous contacter par mail via notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
+      <c r="Y150" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z148" s="1" t="inlineStr">
+      <c r="Z150" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1836-assurer-la-transition-energetique-de-votre-pa/</t>
         </is>
       </c>
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="AA150" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB148" s="1" t="inlineStr">
+      <c r="AB150" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC148" s="1" t="inlineStr">
+      <c r="AC150" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE148" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG148" s="1" t="inlineStr">
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
         <is>
           <t>20/11/2020</t>
         </is>
       </c>
-      <c r="AH148" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="149" spans="1:34" customHeight="0">
-      <c r="A149" s="1">
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
         <v>155570</v>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Favoriser la récupération et l'utilisation des eaux pluviales des bâtiments publics existants</t>
         </is>
       </c>
-      <c r="D149" s="1" t="inlineStr">
+      <c r="D151" s="1" t="inlineStr">
         <is>
           <t>RÉCUPÉRATION ET UTILISATION DES EAUX PLUVIALES DES BÂTIMENTS PUBLICS EXISTANTS</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
+      <c r="H151" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I149" s="1" t="inlineStr">
+      <c r="I151" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="J151" s="1" t="inlineStr">
+        <is>
+          <t>'- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les investissements nécessaires à la récupération des eaux de pluie des toitures des bâtiments publics existants afin de favoriser les économies d&amp;#039;eau par une utilisation à l&amp;#039;extérieur et/ou l&amp;#039;intérieur des bâtiments (usages autorisés selon les dispositions réglementaires en vigueur).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N151" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R149" s="1" t="inlineStr">
+      <c r="R151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Structures intercommunales et autres groupements de collectivités compétents (hors Métropole et communauté urbaine)&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;
  Dépenses éligibles :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables, outils de communication associés
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de terrassement
  &lt;/li&gt;
  &lt;li&gt;
   Dispositifs de récupération des eaux de pluie aériens ou enterrés normalisés (cuves PEHD, bétons, citernes...) y compris accessoires de collecte et de filtration
@@ -32681,203 +33302,203 @@
 &lt;ul&gt;
  &lt;li&gt;
   Dispositifs de récupération non normalisés ou collectant des eaux de pluie des toitures composées d&amp;#039;amiante ciment ou de plomb
  &lt;/li&gt;
  &lt;li&gt;
   Réserves incendie (autre dispositif d&amp;#039;aide)
  &lt;/li&gt;
  &lt;li&gt;
   Mares et bassins
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;
  Plancher/plafond :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses éligibles : 1.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses éligibles : 50.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses devront répondre à la réglementation et aux règles de l’art en vigueur (recommandations techniques).&lt;/li&gt;&lt;li&gt;Vérification de l’adéquation entre les ressources et les besoins (ou formulaire simplifié à renseigner) :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Éléments techniques justifiant le dimensionnement par rapport aux besoins d’utilisation des eaux de pluie : surfaces et type de toiture collectées, volumes d’eau de pluie récupérables, volume de stockage… ,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Estimation de l’économie annuelle d’eau potable prévisionnelle,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Modalités de surveillance et d’entretien des équipements.&lt;/span&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’avis technique de la Direction de l’Environnement pourra être sollicité concernant les aspects touchant à la conception et à la mise en œuvre des équipements.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S151" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
+      <c r="T151" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U151" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
+      <c r="V151" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/recuperation-et-utilisation-des-eaux-pluviales-des-batiments-existants/</t>
         </is>
       </c>
-      <c r="W149" s="1" t="inlineStr">
+      <c r="W151" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z151" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c2f-modele/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB149" s="1" t="inlineStr">
+      <c r="AB151" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC149" s="1" t="inlineStr">
+      <c r="AC151" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG149" s="1" t="inlineStr">
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
-      <c r="AH149" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="150" spans="1:34" customHeight="0">
-      <c r="A150" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>155560</v>
       </c>
-      <c r="B150" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Soutenir les audits énergétiques de bâtiments publics et les schémas directeurs immobiliers énergétiques</t>
         </is>
       </c>
-      <c r="D150" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>AUDITS ÉNERGÉTIQUES DE BÂTIMENTS PUBLICS ET SCHÉMAS DIRECTEURS IMMOBILIERS ÉNERGÉTIQUES</t>
         </is>
       </c>
-      <c r="E150" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G150" s="1" t="inlineStr">
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H150" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I150" s="1" t="inlineStr">
+      <c r="I152" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L150" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider les collectivités à mieux connaître la consommation énergétique de leurs bâtiments et à identifier et prioriser les travaux de rénovation à réaliser dans une logique de programmation pluriannuelle.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N150" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O150" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R150" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes hors Métropole et communauté urbaine
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses de prestations externes visant à la réalisation :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   D&amp;#039;audit(s) énergétique(s) portant sur un ou plusieurs bâtiments propriétés de la collectivité maître d&amp;#039;ouvrage.
@@ -32899,535 +33520,535 @@
  &lt;li&gt;
   Les audits doivent être réalisés par un détenteur de la qualification Reconnu garant de l&amp;#039;environnement (RGE).
  &lt;/li&gt;
  &lt;li&gt;
   Les audits doivent répondre au cahier des charges de l&amp;#039;ADEME.
  &lt;/li&gt;
  &lt;li&gt;
   Les schémas directeurs immobiliers énergétiques (SDIE) doivent répondre au cahier des charges réalisé par la fédération nationale des collectivités concédantes et régies (FNCCR) et l&amp;#039;ADEME.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses éligibles : 1.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses éligibles : 75.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S150" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T150" s="1" t="inlineStr">
+      <c r="T152" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U150" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V150" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/audits-energetiques-de-batiments-publics-et-schemas-directeurs-immobiliers-energetiques/</t>
         </is>
       </c>
-      <c r="W150" s="1" t="inlineStr">
+      <c r="W152" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X150" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y150" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z150" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dcbe-modele/</t>
         </is>
       </c>
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB150" s="1" t="inlineStr">
+      <c r="AB152" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC150" s="1" t="inlineStr">
+      <c r="AC152" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE150" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG150" s="1" t="inlineStr">
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
         <is>
           <t>30/11/2023</t>
         </is>
       </c>
-      <c r="AH150" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="151" spans="1:34" customHeight="0">
-      <c r="A151" s="1">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
         <v>147699</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une étude d'aide à la décision pour la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Service public Des Energies dans la Drôme (SDED)</t>
         </is>
       </c>
-      <c r="G151" s="1" t="inlineStr">
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
+      <c r="H153" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de l&amp;#039;adhésion à son service Energie Plus, Territoire d&amp;#039;énergie Drôme (SDED) a mis en place un accord cadre multi-attributaire pour la commande rapide d&amp;#039;audits énergétiques et de choix d&amp;#039;énergie, selon son propre cahier des charges.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;autres types d&amp;#039;études peuvent être analysés à la demande (diagnostic de structure, faisabilité d&amp;#039;une installation d&amp;#039;énergie renouvelable...).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;étude est préalablement examinée par Territoire d&amp;#039;énergie Drôme, avant restitution à la collectivité en présence de lui-même et du bureau d&amp;#039;études. Elle est directement prise en charge par Territoire d&amp;#039;énergie Drôme, avec une contrepartie demandée à hauteur de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   30 % de son coût TTC pour les communes en régime rural (au sens de la TICFE) ou pour les EPCI &amp;lt;&amp;#61;25 000 hab
  &lt;/li&gt;
  &lt;li&gt;
   60 % de son coût TTC pour les communes en régime urbain (au sens de la TICFE) ou pour les EPCI &amp;gt; 25 000 hab
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R151" s="1" t="inlineStr">
+      <c r="R153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soumis à adhésion au service Energie Plus.
 &lt;/p&gt;
 &lt;p&gt;
  Analyse conjointe de la pertinence de l&amp;#039;étude envisagée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T151" s="1" t="inlineStr">
+      <c r="T153" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V151" s="1" t="inlineStr">
+      <c r="V153" s="1" t="inlineStr">
         <is>
           <t>https://www.sded.org/application/files/9716/7946/9643/PLAQUETTE_BATIMENTS_PUBLICS_220X180_WEB-1.pdf</t>
         </is>
       </c>
-      <c r="X151" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  transition-energie&amp;#64;sded.org
 &lt;/p&gt;
 &lt;p&gt;
  04 75 82 76 14
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>jchristophe-niemiec@sded.org</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0a5f-etudes-daide-a-la-decision/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB151" s="1" t="inlineStr">
+      <c r="AB153" s="1" t="inlineStr">
         <is>
           <t>Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC151" s="1" t="inlineStr">
+      <c r="AC153" s="1" t="inlineStr">
         <is>
           <t>SDED-Territoire d'énergie Drôme</t>
         </is>
       </c>
-      <c r="AE151" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG151" s="1" t="inlineStr">
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
         <is>
           <t>16/08/2023</t>
         </is>
       </c>
-      <c r="AH151" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="152" spans="1:34" customHeight="0">
-      <c r="A152" s="1">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
         <v>116637</v>
       </c>
-      <c r="B152" s="1" t="inlineStr">
+      <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Rénover les bâtiments de votre collectivité avec Effilogis : basse consommation et biosourcés</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
+      <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G152" s="1" t="inlineStr">
+      <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H152" s="1" t="inlineStr">
+      <c r="H154" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mobilisez l&amp;#039;aide à la rénovation
  &lt;/strong&gt;
  de bâtiments
  &lt;br /&gt;
  publics performants sur le plan énergétique
  &lt;br /&gt;
  et biosourcés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Aide financière :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Jusqu&amp;#039;à 60 000 € pour la programmation et les études (conception, ingénierie écologique)
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;à 200 000 € pour les travaux de rénovation
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;à 60 000 € de bonus pour la production d&amp;#039;énergies renouvelables
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;à 20 000 € de bonus pour l&amp;#039;approche environnementale (gestion de l&amp;#039;eau - végétalisation - biodiversité)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement technique des projets
  &lt;/li&gt;
  &lt;li&gt;
   Valorisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Découvrez le programme sur www.effilogis.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
+      <c r="N154" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O152" s="1" t="inlineStr">
+      <c r="O154" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R152" s="1" t="inlineStr">
+      <c r="R154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide s&amp;#039;adresse aux collectivités territoriales et associations loi 1901. Les opérations éligibles concernent les projets de bâtiments tertiaires implantés en région Bourgogne-Franche-Comté, en phase « PROGRAMMATION », « ÉTUDES » ou en phase « TRAVAUX ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour déposer un projet en phase « PROGRAMMATION » : présentez la proposition d&amp;#039;un programmiste ou d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage ;
  &lt;/li&gt;
  &lt;li&gt;
   Pour déposer un projet en phase « ÉTUDES » : présentez le programme définissant le niveau de performance énergétique attendu et la proposition du contrat de maîtrise d&amp;#039;oeuvre ;
  &lt;/li&gt;
  &lt;li&gt;
   Pour déposer un projet en phase « TRAVAUX » : présentez le dossier de consultation des entreprises (DCE) et l&amp;#039;ensemble des pièces justifiant du futur niveau de performance énergétique.
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la programmation : subvention à hauteur de 50 % du coût de programmation, plafonnée à 30 000 €.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aide aux études (conception, ingénierie écologique) : subvention à hauteur de 30 % du coût des études, plafonnée à 30 000 € par opération.
  &lt;/li&gt;
  &lt;li&gt;
   Aide aux travaux : montants bonifiés selon le niveau énergétique et la mise en œuvre de matériaux biosourcés.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets seront évalués par un comité technique après expertise.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.effilogis.fr/page/conditions-aides-renovation-energetique-collectivites" rel="noopener" target="_blank"&gt;
   https://www.effilogis.fr/page/conditions-aides-renovation-energetique-collectivites
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S152" s="1" t="inlineStr">
+      <c r="S154" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T152" s="1" t="inlineStr">
+      <c r="T154" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U152" s="1" t="inlineStr">
+      <c r="U154" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V152" s="1" t="inlineStr">
+      <c r="V154" s="1" t="inlineStr">
         <is>
           <t>https://www.effilogis.fr/sites/default/files/2022-03/2022_EFFILOGIS_CONDITIONS_AIDES_RENOVATION_COLLECTIVITES_WEB_1.pdf</t>
         </is>
       </c>
-      <c r="X152" s="1" t="inlineStr">
+      <c r="X154" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   effilogis&amp;#64;bourgognefranchecomte.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y152" s="1" t="inlineStr">
+      <c r="Y154" s="1" t="inlineStr">
         <is>
           <t>guillaume.patois@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z152" s="1" t="inlineStr">
+      <c r="Z154" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/654d-renover-les-batiments-de-votre-collectivite-a/</t>
         </is>
       </c>
-      <c r="AA152" s="1" t="inlineStr">
+      <c r="AA154" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB152" s="1" t="inlineStr">
+      <c r="AB154" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC152" s="1" t="inlineStr">
+      <c r="AC154" s="1" t="inlineStr">
         <is>
           <t>Région Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="AE152" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG152" s="1" t="inlineStr">
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
         <is>
           <t>03/03/2022</t>
         </is>
       </c>
-      <c r="AH152" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="153" spans="1:34" customHeight="0">
-      <c r="A153" s="1">
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
         <v>120379</v>
       </c>
-      <c r="B153" s="1" t="inlineStr">
+      <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D153" s="1" t="inlineStr">
+      <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G153" s="1" t="inlineStr">
+      <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H153" s="1" t="inlineStr">
+      <c r="H155" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I153" s="1" t="inlineStr">
+      <c r="I155" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L153" s="1" t="inlineStr">
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -33566,64 +34187,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N153" s="1" t="inlineStr">
+      <c r="N155" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O153" s="1" t="inlineStr">
+      <c r="O155" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R153" s="1" t="inlineStr">
+      <c r="R155" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -33820,424 +34441,424 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S153" s="1" t="inlineStr">
+      <c r="S155" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T153" s="1" t="inlineStr">
+      <c r="T155" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U153" s="1" t="inlineStr">
+      <c r="U155" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V153" s="1" t="inlineStr">
+      <c r="V155" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X153" s="1" t="inlineStr">
+      <c r="X155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y153" s="1" t="inlineStr">
+      <c r="Y155" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z153" s="1" t="inlineStr">
+      <c r="Z155" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA153" s="1" t="inlineStr">
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB153" s="1" t="inlineStr">
+      <c r="AB155" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC153" s="1" t="inlineStr">
+      <c r="AC155" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE153" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF153" s="1" t="inlineStr">
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG153" s="1" t="inlineStr">
+      <c r="AG155" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH153" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="154" spans="1:34" customHeight="0">
-      <c r="A154" s="1">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
         <v>121472</v>
       </c>
-      <c r="B154" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Financer des travaux de rénovation énergétique à gain rapide, sur bâtiments publics</t>
         </is>
       </c>
-      <c r="D154" s="1" t="inlineStr">
+      <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Actions rapides dans la rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E154" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
         <is>
           <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
         </is>
       </c>
-      <c r="G154" s="1" t="inlineStr">
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H154" s="1" t="inlineStr">
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I154" s="1" t="inlineStr">
+      <c r="I156" s="1" t="inlineStr">
         <is>
           <t> Min : 70</t>
         </is>
       </c>
-      <c r="J154" s="1" t="inlineStr">
+      <c r="J156" s="1" t="inlineStr">
         <is>
           <t>plafonné à 5 000€ / an / collectivité</t>
         </is>
       </c>
-      <c r="K154" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L154" s="1" t="inlineStr">
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation des bâtiments publics est un enjeu majeur de la transition énergétique.
  &lt;br /&gt;
  Le SIEDS accompagne les collectivités dans leurs travaux de rénovation énergétique à gain rapide, sur leurs bâtiments publics.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement et financement d&amp;#039;actions standartisées (liste ci-dessous) dans les bâtiments pour lesquels aucun travaux de réhabilitation lourde n&amp;#039;est prévu à l&amp;#039;échéance de 4/5 ans. Les actions dans les bâtiments publics sont dites à gain rapide car elles permettent de maîtriser les coûts, d&amp;#039;éviter les dérives de consommation et de préparer les bâtiments à une réhabilitation complète.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme non soumis à la réalisation préalable d&amp;#039;un audit énergétique du SIEDS.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M154" s="1" t="inlineStr">
+      <c r="M156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions standardisées sont :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Intégration de robinet thermostatique auto-équilibrant et tête thermostatique ;
  &lt;/li&gt;
  &lt;li&gt;
   Isolation de combles / Plancher bas ;
  &lt;/li&gt;
  &lt;li&gt;
   Calorifuge des réseaux / Point singulier ;
  &lt;/li&gt;
  &lt;li&gt;
   Relamping LED / Détection de présence dans les sanitaires et les zones de passage ;
  &lt;/li&gt;
  &lt;li&gt;
   Installation de prises programmables (imprimante, box internet salle informatique...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;horloge sur les caissons de VMC ;
  &lt;/li&gt;
  &lt;li&gt;
   Mise à jour des plans des bâtiments/ Schéma de principe des équipements ;
  &lt;/li&gt;
  &lt;li&gt;
   Désembouage/ rinçage des installations. Nettoyage/ramonage des VMC et des bouches ;
  &lt;/li&gt;
  &lt;li&gt;
   Installation de sous-compteurs d&amp;#039;énergie MBUS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N154" s="1" t="inlineStr">
+      <c r="N156" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O154" s="1" t="inlineStr">
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R154" s="1" t="inlineStr">
+      <c r="R156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes et EPCI adhérentes au SIEDS, avec un projet situé sur une zone intégrée à la concession du SIEDS.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Réaliser des actions standardisées d&amp;#039;amélioration et de maîtrise des consommations énergétiques dans ses bâtiments publics.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S154" s="1" t="inlineStr">
+      <c r="S156" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T154" s="1" t="inlineStr">
+      <c r="T156" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U154" s="1" t="inlineStr">
+      <c r="U156" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V154" s="1" t="inlineStr">
+      <c r="V156" s="1" t="inlineStr">
         <is>
           <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/programme-actions-gain-rapide/</t>
         </is>
       </c>
-      <c r="W154" s="1" t="inlineStr">
+      <c r="W156" s="1" t="inlineStr">
         <is>
           <t>https://espacecollectivite.sieds.fr/login</t>
         </is>
       </c>
-      <c r="X154" s="1" t="inlineStr">
+      <c r="X156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y154" s="1" t="inlineStr">
+      <c r="Y156" s="1" t="inlineStr">
         <is>
           <t>anivelle@sieds.fr</t>
         </is>
       </c>
-      <c r="Z154" s="1" t="inlineStr">
+      <c r="Z156" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db11-etudier-la-renovation-energetique-dun-batimen/</t>
         </is>
       </c>
-      <c r="AA154" s="1" t="inlineStr">
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB154" s="1" t="inlineStr">
+      <c r="AB156" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC154" s="1" t="inlineStr">
+      <c r="AC156" s="1" t="inlineStr">
         <is>
           <t>SIEDS</t>
         </is>
       </c>
-      <c r="AE154" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG154" s="1" t="inlineStr">
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
         <is>
           <t>15/12/2022</t>
         </is>
       </c>
-      <c r="AH154" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="155" spans="1:34" customHeight="0">
-      <c r="A155" s="1">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
         <v>150680</v>
       </c>
-      <c r="B155" s="1" t="inlineStr">
+      <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études et travaux sur les bâtiments des Musées de France (hors monuments historiques)</t>
         </is>
       </c>
-      <c r="D155" s="1" t="inlineStr">
+      <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Études et travaux sur les bâtiments des musées de France (hors monuments historiques)</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
+      <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G155" s="1" t="inlineStr">
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H155" s="1" t="inlineStr">
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K155" s="1" t="inlineStr">
+      <c r="K157" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L155" s="1" t="inlineStr">
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DRAC/DAC/DCJS/MAC, en lien avec le service des musées de France du ministère de la Culture, peut apporter son aide scientifique, technique et financière aux projets dont les dépenses concernent les travaux de construction et d&amp;#039;aménagement des équipements constitutifs du musée tels que : la construction de bâtiments neufs, dont les réserves, l&amp;#039;extension ou le réaménagement de bâtiments anciens, dont les réserves, la mise aux normes des bâtiments (accessibilité/sécurité/sûreté), la restauration des collections / chantier des collections si cumul avec une subvention pour rénovation architecturale et muséographique.
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;h3&gt;
  Que sont les études et travaux sur les bâtiments des &amp;#34;Musées de France&amp;#34; ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le soutien et le contrôle scientifique et technique de l&amp;#039;État s&amp;#039;exercent dès le début du projet, tout particulièrement durant l&amp;#039;élaboration du projet scientifique et culturel (rendu obligatoire pour tous les musées de France par la loi relative à la liberté de la création, à l&amp;#039;architecture et au patrimoine (LCAP) du 7 juillet 2016), l&amp;#039;étude de programmation et les phases d&amp;#039;avant-projet sommaire (APS) et d&amp;#039;avant-projet définitif (APD). Ils associent le(la) conseiller(e) pour les musées de la DRAC/DAC/DCJS/MAC, le Service des musées de France (conservateur référent au bureau des réseaux territoriaux, architecte-conseil et ingénieur-conseil du Bureau de l&amp;#039;expertise architecturale, muséographique et technique), auxquels peuvent être associés les experts du Centre de recherche et de restauration des musées de France (C2RMF) ou les conseillers de la Mission de la sécurité, de la sûreté et de l&amp;#039;audit (MISSA) de la Direction générale des patrimoines du ministère de la Culture.
 &lt;/p&gt;
 &lt;h3&gt;
  À quel stade du projet sera déterminé le montant de son financement ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le coût d&amp;#039;un projet d&amp;#039;investissement de musée bénéficiant de l&amp;#039;appellation « Musée de France » est déterminé lors de la phase des études en deux temps :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1) Lors de l&amp;#039;étude de programmation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -34558,1282 +35179,1282 @@
   Départements Corrèze, Creuse, Dordogne, Haute-Vienne : Nicolas BEL,
   &lt;a href="mailto:nicolas.bel&amp;#64;culture.gouv.fr"&gt;
    nicolas.bel&amp;#64;culture.gouv.fr
   &lt;/a&gt;
   , 05 55 45 66 75 / son assistante : Marie-Pierre LEMERY,
   &lt;a href="mailto:marie-pierre.lemery&amp;#64;culture.gouv.fr"&gt;
    marie-pierre.lemery&amp;#64;culture.gouv.fr
   &lt;/a&gt;
   , 05 55 45 66 74
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-investissement" rel="noopener" target="_blank"&gt;
  Accéder au formulaire - Demande de subvention
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener" target="_blank"&gt;
  Accéder au formulaire - Compte-rendu de subvention
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="N155" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O155" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R155" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>Environ 15% du montant HT des dépenses subventionnables
 &lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Selon région</t>
         </is>
       </c>
-      <c r="S155" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U155" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V155" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/etudes-et-travaux-sur-les-batiments-des-musees-de-france-hors-monuments-historiques</t>
         </is>
       </c>
-      <c r="X155" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y155" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z155" s="1" t="inlineStr">
+      <c r="Z157" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e47-etudes-et-travaux-sur-les-batiments-des-musee/</t>
         </is>
       </c>
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC155" s="1" t="inlineStr">
+      <c r="AC157" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE155" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF155" s="1" t="inlineStr">
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG155" s="1" t="inlineStr">
+      <c r="AG157" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH155" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="156" spans="1:34" customHeight="0">
-      <c r="A156" s="1">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
         <v>131802</v>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
         </is>
       </c>
-      <c r="D156" s="1" t="inlineStr">
+      <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G156" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H156" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I156" s="1" t="inlineStr">
+      <c r="I158" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K156" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L156" s="1" t="inlineStr">
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cette aide vise à financer des études
  &lt;/strong&gt;
  pour l&amp;#039;accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  Nature de l&amp;#039;aide :
 &lt;/p&gt;
 &lt;p&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N156" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O156" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R156" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20 000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S156" s="1" t="inlineStr">
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T156" s="1" t="inlineStr">
+      <c r="T158" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U156" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V156" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="W156" s="1" t="inlineStr">
+      <c r="W158" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X156" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse électronique de contact pour cette aide est la suivante :
 &lt;/p&gt;
 &lt;p&gt;
  aap-batiments-durables&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
   Trouver un conseiller
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y156" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z156" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/afd5-etudes-pour-la-renovation-energetique-des-bat/</t>
         </is>
       </c>
-      <c r="AA156" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB156" s="1" t="inlineStr">
+      <c r="AB158" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC156" s="1" t="inlineStr">
+      <c r="AC158" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE156" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG156" s="1" t="inlineStr">
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
         <is>
           <t>13/03/2023</t>
         </is>
       </c>
-      <c r="AH156" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="157" spans="1:34" customHeight="0">
-      <c r="A157" s="1">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
         <v>165374</v>
       </c>
-      <c r="B157" s="1" t="inlineStr">
+      <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Produire et distribuer de la chaleur pour les bâtiments publics avec une chaufferie bois-énergie</t>
         </is>
       </c>
-      <c r="E157" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
-      <c r="G157" s="1" t="inlineStr">
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H157" s="1" t="inlineStr">
-[...2 lines deleted...]
-Autre aide financière
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
 Ingénierie technique
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L157" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Bois-énergie et réseaux de chaleur&lt;/h4&gt;&lt;p&gt;L&amp;#039;installation d&amp;#039;une chaufferie et de son réseau de chaleur
 associé offre de nombreux avantages, notamment la mutualisation de la
 maintenance et de l&amp;#039;approvisionnement en combustible, ainsi qu&amp;#039;une optimisation
 des coûts de l&amp;#039;énergie. &lt;/p&gt;&lt;p&gt;Avec la compétence « production et distribution de chaleur
 », le Te61 poursuit son engagement en faveur de la transition énergétique en
 permettant aux collectivités adhérentes de s’équiper de chaufferie
 bois-énergie. Un service « clé en main » pour la collectivité qui est
 accompagnée tout au long du projet.&lt;/p&gt;&lt;p&gt;Pour savoir s’il est possible ou non de créer une chaufferie
 bois-énergie, le Te61 réalise une note d’opportunité. Celle-ci ne se substitue
 pas à une étude de faisabilité ultérieure, mais permet d’en établir le cahier
 des charges.&lt;/p&gt;&lt;p&gt;Une convention établie entre la collectivité adhérente et le
 Te61 permet d’en définir les modalités. Pour les installations de petites
 puissances, la note d’opportunité est souvent la seule étape de réflexion
 nécessaire au projet.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2025-08-06-101752-689310dd25e72.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/classification-des-communes-689311e90fd8c.png" alt /&gt;&lt;/p&gt;&lt;h4&gt;&lt;br /&gt;&lt;/h4&gt;&lt;ul type="disc"&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N157" s="1" t="inlineStr">
+      <c r="N159" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O157" s="1" t="inlineStr">
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R157" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Le transfert de compétence&lt;/h4&gt;&lt;p&gt;Par transfert de la compétence, le Territoire d’Énergie Orne devient maître d’ouvrage du projet. La collectivité adhérente bénéficie ainsi des services, de l’expertise et de l’accompagnement d’un technicien pour la mise en œuvre de la chaufferie bois-énergie et de son éventuel réseau de chaleur associé. &lt;/p&gt;&lt;p&gt;Le Te61 :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Etudie les solutions techniques,&lt;/li&gt;&lt;li&gt;Investit et accompagne la collectivité dans la mise en place de la chaufferie bois-énergie,&lt;/li&gt;&lt;li&gt;Exploite la chaufferie avec l&amp;#039;adhérent.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les coûts associés à cette mission sont portés en partie par le Te61.&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/participation-chaufferie-68932a5d95296.png" alt /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S157" s="1" t="inlineStr">
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T157" s="1" t="inlineStr">
+      <c r="T159" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U157" s="1" t="inlineStr">
+      <c r="U159" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
-      <c r="V157" s="1" t="inlineStr">
+      <c r="V159" s="1" t="inlineStr">
         <is>
           <t>https://te61.fr/energies-renouvelables/bois-energie-et-reseaux-de-chaleur/</t>
         </is>
       </c>
-      <c r="X157" s="1" t="inlineStr">
+      <c r="X159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;David Durand - ingénieur bois énergie - david.durand&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y157" s="1" t="inlineStr">
+      <c r="Y159" s="1" t="inlineStr">
         <is>
           <t>accueil@te61.fr</t>
         </is>
       </c>
-      <c r="Z157" s="1" t="inlineStr">
+      <c r="Z159" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/chauffer-les-batiments-publics-avec-les-chaufferie-bois-energie/</t>
         </is>
       </c>
-      <c r="AA157" s="1" t="inlineStr">
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB157" s="1" t="inlineStr">
+      <c r="AB159" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC157" s="1" t="inlineStr">
+      <c r="AC159" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
-      <c r="AE157" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG157" s="1" t="inlineStr">
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
         <is>
           <t>06/08/2025</t>
         </is>
       </c>
-      <c r="AH157" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="158" spans="1:34" customHeight="0">
-      <c r="A158" s="1">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
         <v>165819</v>
       </c>
-      <c r="B158" s="1" t="inlineStr">
+      <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Renforcer la protection des bâtiments des collectivités d'outre-mer contre les vents cycloniques</t>
         </is>
       </c>
-      <c r="C158" s="1" t="inlineStr">
+      <c r="C160" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
-      <c r="D158" s="1" t="inlineStr">
+      <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Renforcement de la protection des bâtiments contre les vents cycloniques</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G158" s="1" t="inlineStr">
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H158" s="1" t="inlineStr">
+      <c r="H160" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I158" s="1" t="inlineStr">
+      <c r="I160" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K158" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L158" s="1" t="inlineStr">
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans un objectif d’adaptation au changement climatique, le fonds
 vert accompagne les territoires d’outre-mer pour réduire la vulnérabilité de
 leurs bâtiments en cas de crise cyclonique. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La construction de bâtiments publics aux normes paracycloniques
 et le renforcement du bâti existant permettent d’accroître la résilience face
 aux crises, de préserver des vies humaines et de limiter les dégâts et
 pollutions du fait de l’arrachement des éléments les plus fragiles des
 constructions (toitures et ouvrants). Sont concernés les bâtiments publics qui
 hébergent la population lors des crises cycloniques ou qui accueillent les centres
 de gestion de crise. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M158" s="1" t="inlineStr">
+      <c r="M160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Réunion – subvention de 96 092€ octroyée en 2024. Construction du bâtiment 
 d’une cuisine autonome desservant deux écoles maternelles sur le site de 
 Mare à vieille place. Outre son utilisation pour la restauration 
 scolaire, le bâtiment servira de centre d’accueil de la population lors 
 d’évènements cycloniques grâce à sa construction aux normes 
 anticycloniques et sa proximité des axes routiers.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N158" s="1" t="inlineStr">
+      <c r="N160" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O158" s="1" t="inlineStr">
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P158" s="1" t="inlineStr">
+      <c r="P160" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q158" s="1" t="inlineStr">
+      <c r="Q160" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R158" s="1" t="inlineStr">
+      <c r="R160" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne les territoires de Mayotte, La Réunion, la
 Guadeloupe, la Martinique, Saint-Martin et Saint-Barthélemy.&lt;/p&gt;&lt;p&gt;La candidature peut être portée par une commune, un EPCI à
 fiscalité propre, un département, une région ou collectivité unique ou les
 collectivités de de Saint-Martin et de Saint-Barthélemy. &lt;/p&gt;&lt;p&gt;Les bailleurs sociaux sur ces territoires sont éligibles à cette
 mesure pour le parc social pour les projets co-portés avec une collectivité
 territoriale dans les conditions définies dans le cahier d’accompagnement de la
 mesure. &lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les projets de réhabilitation lourde ;&lt;/li&gt;
  &lt;li&gt;La reconstruction complète d’un bâtiment
      existant ;&lt;/li&gt;
  &lt;li&gt;Une modification ciblée portant uniquement sur le
      renforcement des éléments les plus fragiles du bâtiment (toiture et
      ouvrants) ;&lt;/li&gt;
  &lt;li&gt;Une construction neuve ex nihilo.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Les travaux devront être conformes à la réglementation et aux
 préconisations formulées dans les guides de bonnes pratiques relatives aux
 normes paracycloniques. &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas
 avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles
 européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’État ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S158" s="1" t="inlineStr">
+      <c r="S160" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T158" s="1" t="inlineStr">
+      <c r="T160" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
+      <c r="U160" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V158" s="1" t="inlineStr">
+      <c r="V160" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Cyclones.pdf</t>
         </is>
       </c>
-      <c r="W158" s="1" t="inlineStr">
+      <c r="W160" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-cyclones</t>
         </is>
       </c>
-      <c r="X158" s="1" t="inlineStr">
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y158" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z158" s="1" t="inlineStr">
+      <c r="Z160" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-la-protection-des-batiments-des-collectivites-d-outre-mer-contre-les-vents-cycloniques/</t>
         </is>
       </c>
-      <c r="AA158" s="1" t="inlineStr">
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC158" s="1" t="inlineStr">
+      <c r="AC160" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE158" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG158" s="1" t="inlineStr">
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
         <is>
           <t>16/02/2026</t>
         </is>
       </c>
-      <c r="AH158" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="159" spans="1:34" customHeight="0">
-      <c r="A159" s="1">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
         <v>74156</v>
       </c>
-      <c r="B159" s="1" t="inlineStr">
+      <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G159" s="1" t="inlineStr">
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H159" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ATD16 est
  &lt;strong&gt;
   assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
  &lt;/strong&gt;
  . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
  &lt;strong&gt;
   faisabilité
  &lt;/strong&gt;
  du projet, une
  &lt;strong&gt;
   estimation
  &lt;/strong&gt;
  des coûts prévisionnels et les dispositifs de
  &lt;strong&gt;
   financements activables
  &lt;/strong&gt;
  (subventions, FCTVA).
 &lt;/p&gt;
 &lt;p&gt;
  Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
  &lt;strong&gt;
   rédaction de vos documents de consultation
  &lt;/strong&gt;
  et en vous assistant pour l&amp;#039;analyse des offres.
  L&amp;#039;agence peut aller au-delà en faisant un
  &lt;strong&gt;
   suivi d&amp;#039;opérations
  &lt;/strong&gt;
  de votre maîtrise d&amp;#039;œuvre recrutée.
 &lt;/p&gt;
 &lt;p&gt;
  En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
  &lt;strong&gt;
   entretien de voirie communale
  &lt;/strong&gt;
  ainsi que des priorités à engager.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M159" s="1" t="inlineStr">
+      <c r="M161" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de bourg
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur route départementale et mobilité douce
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetière
  &lt;/li&gt;
  &lt;li&gt;
   Lotissement
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une ancienne mairie en logement
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une maison de santé
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un espace France Service
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une salle des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entretien de la voirie communale
  &lt;/li&gt;
  &lt;li&gt;
   Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique de bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
+      <c r="N161" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O159" s="1" t="inlineStr">
+      <c r="O161" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R159" s="1" t="inlineStr">
+      <c r="R161" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale de Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S159" s="1" t="inlineStr">
+      <c r="S161" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U161" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
+      <c r="V161" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="X159" s="1" t="inlineStr">
+      <c r="X161" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   ATD16 -
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Ronan Mévellec - Directeur
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
+      <c r="Y161" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z159" s="1" t="inlineStr">
+      <c r="Z161" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB159" s="1" t="inlineStr">
+      <c r="AB161" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AE159" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG159" s="1" t="inlineStr">
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
-      <c r="AH159" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="160" spans="1:34" customHeight="0">
-      <c r="A160" s="1">
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
         <v>162956</v>
       </c>
-      <c r="B160" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Candidater à l'appel à manifestation d’intérêt pour l’occupation d’un bâtiment à Puget-Théniers (06)</t>
         </is>
       </c>
-      <c r="D160" s="1" t="inlineStr">
+      <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Appel à manifestation d’intérêt pour l’occupation d’un bâtiment à Puget-Théniers (06)</t>
         </is>
       </c>
-      <c r="E160" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G160" s="1" t="inlineStr">
+      <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H160" s="1" t="inlineStr">
+      <c r="H162" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K160" s="1" t="inlineStr">
+      <c r="K162" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L160" s="1" t="inlineStr">
+      <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aux termes d’une convention avec l’Etat, approuvée par décret ministériel du 19 décembre 1972, le SYMA, Syndicat Mixte Méditerranée Alpes, avait reçu la concession du réseau secondaire d’intérêt général des Chemins de Fer de Provence. Depuis le 1er janvier 2007, la concession a été transférée par avenant n°2 au traité de concession, à la Région Provence-Alpes-Côte d&amp;#039;Azur. Cette convention prévoit dans son article 3 la possibilité pour le concessionnaire de disposer du domaine du réseau à des fins conformes à l’intérêt général.&lt;/p&gt;
 &lt;p&gt;En application de l’article L. 2122-1-1 du Code Général de la Propriété des Personnes Publiques, la Région lance un appel à manifestation d’intérêt en vue de l’occupation de ce bâtiment sur la commune de Puget-Théniers.&lt;/p&gt;
 &lt;p&gt;Le(s) futur(s) occupant(s) ne pourra(ont) se prévaloir de la législation relative aux baux d’une quelconque nature (civil, commercial, professionnel ou autres).&lt;/p&gt; &lt;p&gt;Tout opérateur économique.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Tout projet soumettant un dossier complet comprenant :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Une lettre à l’attention de Monsieur le Président du Conseil Régional manifestant l’intérêt du candidat à présenter une candidature et sollicitant à ce titre une autorisation d’occuper le domaine public concerné.&lt;/li&gt; 	&lt;li&gt;Un document justifiant de la forme juridique du candidat : société, auto-entrepreneur, ... (Kbis ou tout autre document équivalent de moins de 3 mois).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt; Une note présentant :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Le candidat.&lt;/li&gt; 	&lt;li&gt;Son activité.&lt;/li&gt; 	&lt;li&gt;Son projet d’utilisation du site.&lt;/li&gt; 	&lt;li&gt;La durée d’occupation souhaitée par le candidat.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;En cas de travaux envisagé sur le bâtiment, il est demandé les éléments éventuels suivants :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Le détail des aménagements avec les matériaux utilisés.&lt;/li&gt; 	&lt;li&gt;Les devis demandés aux artisans et entrepreneurs.&lt;/li&gt; 	&lt;li&gt;Un tableau récapitulant le chiffrage global des travaux.&lt;/li&gt; 	&lt;li&gt;Un plan des aménagements projetés.&lt;/li&gt; 	&lt;li&gt;En cas de travaux affectant l’apparence extérieure du bâtiment, les documents nécessaires à la demande d’autorisation d’urbanisme correspondante (arrêté de permis de construire ou de déclaration préalable) tel que les plans et le CERFA complété. La Région se réserve le droit pendant la procédure de demander au candidat de modifier son projet sur ce point si elle estime que cela porte atteinte à l’esthétique globale du site de la gare dans le cadre de sa charte architecturale.&lt;/li&gt; 	&lt;li&gt;Les documents nécessaires à l’exercice de l’activité projetée : autorisation, agrément, habilitation, autres.&lt;/li&gt; 	&lt;li&gt;Les attestations d’assurance civile et professionnelle couvrant les risques liés à l’activité.&lt;/li&gt; 	&lt;li&gt;Eventuellement, la proposition tarifaire du candidat pour le montant de la redevance. La proposition tarifaire devra être justifiée, au regard de l’investissement réalisé pour l’aménagement du bâtiment, par une note détaillant : 	&lt;ul&gt; 		&lt;li&gt;Le chiffre d’affaires de la structure ;&lt;/li&gt; 		&lt;li&gt;Le bénéfice de la structure.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt; Le mode de financement des investissements : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;prêts bancaires ;&lt;/li&gt; 	&lt;li&gt;subventions ;&lt;/li&gt; 	&lt;li&gt;fonds propres.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;En cas de subventions :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; il est demandé de fournir le règlement relatif à la subvention et les coordonnées du gestionnaire de la subvention.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;En cas de prêts bancaires :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; il est demandé un accord de principe du prêteur avec les conditions du prêts (taux annuel, assurance, remboursement mensuel).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; La durée d’amortissement de l’investissement ou du prêt afin de vérifier sa cohérence avec la durée d’autorisation demandée par le candidat.&lt;/p&gt;
 &lt;p&gt;Le candidat peut fournir librement d’autres documents sous forme d&amp;#039;annexes : Dossier de presse, adresse du site internet, page Facebook et autres réseaux sociaux, ...&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Choix de la proposition :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;La Région examinera les propositions reçues sur le fondement des critères dont la hiérarchie est la suivante (du plus important au moins important) :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;l’intérêt que présente la proposition eu égard à la promotion de la ligne de Chemin de fer ;&lt;/li&gt; 	&lt;li&gt;l’impact positif de l’occupation sur la vie du quartier (notamment animation, service) ;&lt;/li&gt; 	&lt;li&gt;a redevance proposée par le candidat.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;La Région éliminera les candidatures incomplètes ou non conformes à l’objet du présent appel à propositions.&lt;/p&gt;
 &lt;p&gt;La Région pourra, le cas échéant, prendre contact avec les candidats afin d&amp;#039;obtenir toute précision qu&amp;#039;elle jugera utile, et, à cet effet, se réserve le droit de réclamer toute pièce qui lui semblera nécessaire.&lt;/p&gt;
 &lt;p&gt;Il est précisé que la Région n&amp;#039;est tenue par aucun délai pour la délivrance de l’autorisation. La Région se réserve, en outre, le droit de ne pas donner suite à la présente consultation.&lt;/p&gt;
 &lt;p&gt;Aucune indemnisation ne sera versée aux candidats, quelle que soit la suite donnée à leur proposition.&lt;/p&gt;
 &lt;p&gt;Si deux intérêts ou plus se manifestent, les candidatures seront départagées sur la base des critères précités.&lt;/p&gt;
 &lt;p&gt;Le choix effectué par la Région fera l’objet de mesures de publicité adéquates.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N160" s="1" t="inlineStr">
+      <c r="N162" s="1" t="inlineStr">
         <is>
           <t>Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O160" s="1" t="inlineStr">
+      <c r="O162" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P160" s="1" t="inlineStr">
+      <c r="P162" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
-      <c r="R160" s="1" t="inlineStr">
+      <c r="R162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Tout projet soumettant un dossier complet comprenant :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Une lettre à l’attention de Monsieur le Président du Conseil Régional manifestant l’intérêt du candidat à présenter une candidature et sollicitant à ce titre une autorisation d’occuper le domaine public concerné.&lt;/li&gt; 	&lt;li&gt;Un document justifiant de la forme juridique du candidat : société, auto-entrepreneur, ... (Kbis ou tout autre document équivalent de moins de 3 mois).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt; Une note présentant :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Le candidat.&lt;/li&gt; 	&lt;li&gt;Son activité.&lt;/li&gt; 	&lt;li&gt;Son projet d’utilisation du site.&lt;/li&gt; 	&lt;li&gt;La durée d’occupation souhaitée par le candidat.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;En cas de travaux envisagé sur le bâtiment, il est demandé les éléments éventuels suivants :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Le détail des aménagements avec les matériaux utilisés.&lt;/li&gt; 	&lt;li&gt;Les devis demandés aux artisans et entrepreneurs.&lt;/li&gt; 	&lt;li&gt;Un tableau récapitulant le chiffrage global des travaux.&lt;/li&gt; 	&lt;li&gt;Un plan des aménagements projetés.&lt;/li&gt; 	&lt;li&gt;En cas de travaux affectant l’apparence extérieure du bâtiment, les documents nécessaires à la demande d’autorisation d’urbanisme correspondante (arrêté de permis de construire ou de déclaration préalable) tel que les plans et le CERFA complété. La Région se réserve le droit pendant la procédure de demander au candidat de modifier son projet sur ce point si elle estime que cela porte atteinte à l’esthétique globale du site de la gare dans le cadre de sa charte architecturale.&lt;/li&gt; 	&lt;li&gt;Les documents nécessaires à l’exercice de l’activité projetée : autorisation, agrément, habilitation, autres.&lt;/li&gt; 	&lt;li&gt;Les attestations d’assurance civile et professionnelle couvrant les risques liés à l’activité.&lt;/li&gt; 	&lt;li&gt;Eventuellement, la proposition tarifaire du candidat pour le montant de la redevance. La proposition tarifaire devra être justifiée, au regard de l’investissement réalisé pour l’aménagement du bâtiment, par une note détaillant : 	&lt;ul&gt; 		&lt;li&gt;Le chiffre d’affaires de la structure ;&lt;/li&gt; 		&lt;li&gt;Le bénéfice de la structure.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt; Le mode de financement des investissements : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;prêts bancaires ;&lt;/li&gt; 	&lt;li&gt;subventions ;&lt;/li&gt; 	&lt;li&gt;fonds propres.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;En cas de subventions :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; il est demandé de fournir le règlement relatif à la subvention et les coordonnées du gestionnaire de la subvention.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;En cas de prêts bancaires :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; il est demandé un accord de principe du prêteur avec les conditions du prêts (taux annuel, assurance, remboursement mensuel).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; La durée d’amortissement de l’investissement ou du prêt afin de vérifier sa cohérence avec la durée d’autorisation demandée par le candidat.&lt;/p&gt;
 &lt;p&gt;Le candidat peut fournir librement d’autres documents sous forme d&amp;#039;annexes : Dossier de presse, adresse du site internet, page Facebook et autres réseaux sociaux, ...&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Choix de la proposition :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;La Région examinera les propositions reçues sur le fondement des critères dont la hiérarchie est la suivante (du plus important au moins important) :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;l’intérêt que présente la proposition eu égard à la promotion de la ligne de Chemin de fer ;&lt;/li&gt; 	&lt;li&gt;l’impact positif de l’occupation sur la vie du quartier (notamment animation, service) ;&lt;/li&gt; 	&lt;li&gt;a redevance proposée par le candidat.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;La Région éliminera les candidatures incomplètes ou non conformes à l’objet du présent appel à propositions.&lt;/p&gt;
 &lt;p&gt;La Région pourra, le cas échéant, prendre contact avec les candidats afin d&amp;#039;obtenir toute précision qu&amp;#039;elle jugera utile, et, à cet effet, se réserve le droit de réclamer toute pièce qui lui semblera nécessaire.&lt;/p&gt;
 &lt;p&gt;Il est précisé que la Région n&amp;#039;est tenue par aucun délai pour la délivrance de l’autorisation. La Région se réserve, en outre, le droit de ne pas donner suite à la présente consultation.&lt;/p&gt;
 &lt;p&gt;Aucune indemnisation ne sera versée aux candidats, quelle que soit la suite donnée à leur proposition.&lt;/p&gt;
 &lt;p&gt;Si deux intérêts ou plus se manifestent, les candidatures seront départagées sur la base des critères précités.&lt;/p&gt;
 &lt;p&gt;Le choix effectué par la Région fera l’objet de mesures de publicité adéquates.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S160" s="1" t="inlineStr">
+      <c r="S162" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U160" s="1" t="inlineStr">
+      <c r="U162" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V160" s="1" t="inlineStr">
+      <c r="V162" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/ami-occupation-batiment-puget-theniers</t>
         </is>
       </c>
-      <c r="X160" s="1" t="inlineStr">
+      <c r="X162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="tel:0491575057"&gt;04 91 57 50 57&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y160" s="1" t="inlineStr">
+      <c r="Y162" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z160" s="1" t="inlineStr">
+      <c r="Z162" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-manifestation-dinteret-pour-loccupation-dun-batiment-a-puget-theniers-06/</t>
         </is>
       </c>
-      <c r="AA160" s="1" t="inlineStr">
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF160" s="1" t="inlineStr">
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG160" s="1" t="inlineStr">
+      <c r="AG162" s="1" t="inlineStr">
         <is>
           <t>23/06/2024</t>
         </is>
       </c>
-      <c r="AH160" s="1" t="inlineStr">
+      <c r="AH162" s="1" t="inlineStr">
         <is>
           <t>07/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="161" spans="1:34" customHeight="0">
-      <c r="A161" s="1">
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
         <v>166036</v>
       </c>
-      <c r="B161" s="1" t="inlineStr">
+      <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Candidater à l’appel à manifestation d’intérêt pour l’occupation d’un bâtiment à Puget-Théniers (06)</t>
         </is>
       </c>
-      <c r="D161" s="1" t="inlineStr">
+      <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Appel à manifestation d’intérêt pour l’occupation d’un bâtiment à Puget-Théniers (06)</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
+      <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G161" s="1" t="inlineStr">
+      <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H161" s="1" t="inlineStr">
+      <c r="H163" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K161" s="1" t="inlineStr">
+      <c r="K163" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L161" s="1" t="inlineStr">
+      <c r="L163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aux termes d’une convention avec l’Etat, approuvée par décret ministériel du 19 décembre 1972, le SYMA, Syndicat Mixte Méditerranée Alpes, avait reçu la concession du réseau secondaire d’intérêt général des Chemins de Fer de Provence. Depuis le 1er janvier 2007, la concession a été transférée par avenant n°2 au traité de concession, à la Région Provence-Alpes-Côte d&amp;#039;Azur. Cette convention prévoit dans son article 3 la possibilité pour le concessionnaire de disposer du domaine du réseau à des fins conformes à l’intérêt général.&lt;/p&gt;
 &lt;p&gt;En application de l’article L. 2122-1-1 du Code Général de la Propriété des Personnes Publiques, la Région lance un appel à manifestation d’intérêt en vue de l’occupation de ce bâtiment sur la commune de Puget-Théniers.&lt;/p&gt;
 &lt;p&gt;Le(s) futur(s) occupant(s) ne pourra(ont) se prévaloir de la législation relative aux baux d’une quelconque nature (civil, commercial, professionnel ou autres).&lt;/p&gt; &lt;p&gt;Tout opérateur économique.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N161" s="1" t="inlineStr">
+      <c r="N163" s="1" t="inlineStr">
         <is>
           <t>Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O161" s="1" t="inlineStr">
+      <c r="O163" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P161" s="1" t="inlineStr">
+      <c r="P163" s="1" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
-      <c r="R161" s="1" t="inlineStr">
+      <c r="R163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Tout projet soumettant un dossier complet comprenant :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Une lettre à l’attention de Monsieur le Président du Conseil Régional manifestant l’intérêt du candidat à présenter une candidature et sollicitant à ce titre une autorisation d’occuper le domaine public concerné.&lt;/li&gt; 	&lt;li&gt;Un document justifiant de la forme juridique du candidat : société, auto-entrepreneur, ... (Kbis ou tout autre document équivalent de moins de 3 mois).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt; Une note présentant :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Le candidat.&lt;/li&gt; 	&lt;li&gt;Son activité.&lt;/li&gt; 	&lt;li&gt;Son projet d’utilisation du site.&lt;/li&gt; 	&lt;li&gt;La durée d’occupation souhaitée par le candidat.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;En cas de travaux envisagé sur le bâtiment, il est demandé les éléments éventuels suivants :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Le détail des aménagements avec les matériaux utilisés.&lt;/li&gt; 	&lt;li&gt;Les devis demandés aux artisans et entrepreneurs.&lt;/li&gt; 	&lt;li&gt;Un tableau récapitulant le chiffrage global des travaux.&lt;/li&gt; 	&lt;li&gt;Un plan des aménagements projetés.&lt;/li&gt; 	&lt;li&gt;En cas de travaux affectant l’apparence extérieure du bâtiment, les documents nécessaires à la demande d’autorisation d’urbanisme correspondante (arrêté de permis de construire ou de déclaration préalable) tel que les plans et le CERFA complété. La Région se réserve le droit pendant la procédure de demander au candidat de modifier son projet sur ce point si elle estime que cela porte atteinte à l’esthétique globale du site de la gare dans le cadre de sa charte architecturale.&lt;/li&gt; 	&lt;li&gt;Les documents nécessaires à l’exercice de l’activité projetée : autorisation, agrément, habilitation, autres.&lt;/li&gt; 	&lt;li&gt;Les attestations d’assurance civile et professionnelle couvrant les risques liés à l’activité.&lt;/li&gt; 	&lt;li&gt;Eventuellement, la proposition tarifaire du candidat pour le montant de la redevance. La proposition tarifaire devra être justifiée, au regard de l’investissement réalisé pour l’aménagement du bâtiment, par une note détaillant : 	&lt;ul&gt; 		&lt;li&gt;Le chiffre d’affaires de la structure ;&lt;/li&gt; 		&lt;li&gt;Le bénéfice de la structure.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt; Le mode de financement des investissements : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;prêts bancaires ;&lt;/li&gt; 	&lt;li&gt;subventions ;&lt;/li&gt; 	&lt;li&gt;fonds propres.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;En cas de subventions :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; il est demandé de fournir le règlement relatif à la subvention et les coordonnées du gestionnaire de la subvention.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;En cas de prêts bancaires :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; il est demandé un accord de principe du prêteur avec les conditions du prêts (taux annuel, assurance, remboursement mensuel).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; La durée d’amortissement de l’investissement ou du prêt afin de vérifier sa cohérence avec la durée d’autorisation demandée par le candidat.&lt;/p&gt;
 &lt;p&gt;Le candidat peut fournir librement d’autres documents sous forme d&amp;#039;annexes : Dossier de presse, adresse du site internet, page Facebook et autres réseaux sociaux, ...&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Choix de la proposition :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;La Région examinera les propositions reçues sur le fondement des critères dont la hiérarchie est la suivante (du plus important au moins important) :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;l’intérêt que présente la proposition eu égard à la promotion de la ligne de Chemin de fer ;&lt;/li&gt; 	&lt;li&gt;l’impact positif de l’occupation sur la vie du quartier (notamment animation, service) ;&lt;/li&gt; 	&lt;li&gt;a redevance proposée par le candidat.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;La Région éliminera les candidatures incomplètes ou non conformes à l’objet du présent appel à propositions.&lt;/p&gt;
 &lt;p&gt;La Région pourra, le cas échéant, prendre contact avec les candidats afin d&amp;#039;obtenir toute précision qu&amp;#039;elle jugera utile, et, à cet effet, se réserve le droit de réclamer toute pièce qui lui semblera nécessaire.&lt;/p&gt;
 &lt;p&gt;Il est précisé que la Région n&amp;#039;est tenue par aucun délai pour la délivrance de l’autorisation. La Région se réserve, en outre, le droit de ne pas donner suite à la présente consultation.&lt;/p&gt;
 &lt;p&gt;Aucune indemnisation ne sera versée aux candidats, quelle que soit la suite donnée à leur proposition.&lt;/p&gt;
 &lt;p&gt;Si deux intérêts ou plus se manifestent, les candidatures seront départagées sur la base des critères précités.&lt;/p&gt;
 &lt;p&gt;Le choix effectué par la Région fera l’objet de mesures de publicité adéquates.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S161" s="1" t="inlineStr">
+      <c r="S163" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U161" s="1" t="inlineStr">
+      <c r="U163" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V161" s="1" t="inlineStr">
+      <c r="V163" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/ami-occupation-batiment-puget-theniers</t>
         </is>
       </c>
-      <c r="X161" s="1" t="inlineStr">
+      <c r="X163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="tel:0491575057"&gt;04 91 57 50 57&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y161" s="1" t="inlineStr">
+      <c r="Y163" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z161" s="1" t="inlineStr">
+      <c r="Z163" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-manifestation-d-interet-pour-l-occupation-d-un-batiment-a-puget-theniers-06/</t>
         </is>
       </c>
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="AA163" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE161" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF161" s="1" t="inlineStr">
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG161" s="1" t="inlineStr">
+      <c r="AG163" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH161" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="162" spans="1:34" customHeight="0">
-      <c r="A162" s="1">
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
         <v>127288</v>
       </c>
-      <c r="B162" s="1" t="inlineStr">
+      <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements (mobilier, fonds initial d’une nouvelle bibliothèque, matériel numérique et scénographique)</t>
         </is>
       </c>
-      <c r="D162" s="1" t="inlineStr">
+      <c r="D164" s="1" t="inlineStr">
         <is>
           <t>INVESTISSEMENT CULTUREL - Aide aux travaux et à l'acquisition d'équipements</t>
         </is>
       </c>
-      <c r="E162" s="1" t="inlineStr">
+      <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G162" s="1" t="inlineStr">
+      <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H162" s="1" t="inlineStr">
+      <c r="H164" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L162" s="1" t="inlineStr">
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
 &lt;/p&gt;
 &lt;p&gt;
  Les autres aides à l&amp;#039;investissement culturel :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
    Investissement culturel – Aide aux investissements numériques
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
    Investissement culturel – Aide aux structures itinérantes
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N162" s="1" t="inlineStr">
+      <c r="N164" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espace public</t>
         </is>
       </c>
-      <c r="O162" s="1" t="inlineStr">
+      <c r="O164" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P162" s="1" t="inlineStr">
+      <c r="P164" s="1" t="inlineStr">
         <is>
           <t>31/10/2019</t>
         </is>
       </c>
-      <c r="R162" s="1" t="inlineStr">
+      <c r="R164" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
  &lt;/li&gt;
  &lt;li&gt;
   Aménageurs mandatés par les collectivités locales,
  &lt;/li&gt;
  &lt;li&gt;
   Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est une subvention, d&amp;#039;un
  &lt;strong&gt;
   montant maximum de 30% des dépenses éligibles
  &lt;/strong&gt;
  , avec un plafond de dépense de 6,5 M€ pour les travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Ce plafond peut monter à 40% des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
@@ -35900,73 +36521,73 @@
 &lt;br /&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux
  &lt;/strong&gt;
  (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
  &lt;br /&gt;
  La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un
  &lt;strong&gt;
   dossier de candidature complet
  &lt;/strong&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet objet de la demande d&amp;#039;aide doit être financé
  &lt;strong&gt;
   à hauteur de 20% minimum par la structure porteuse.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S162" s="1" t="inlineStr">
+      <c r="S164" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T162" s="1" t="inlineStr">
+      <c r="T164" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U162" s="1" t="inlineStr">
+      <c r="U164" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V162" s="1" t="inlineStr">
+      <c r="V164" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
         </is>
       </c>
-      <c r="X162" s="1" t="inlineStr">
+      <c r="X164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En fonction du secteur dont relève le projet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Spectacle vivant et enseignement artistique
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Christine Vacher -
   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    christine.vacher&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Arts plastiques
   &lt;/strong&gt;
   &lt;strong&gt;
@@ -35985,239 +36606,565 @@
    Cinéma
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Livre et lecture
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Delphine Martincourt -
   &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    delphine.martincourt&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y162" s="1" t="inlineStr">
+      <c r="Y164" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z162" s="1" t="inlineStr">
+      <c r="Z164" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a897-investissement-culturel-aide-aux-travaux-et-a/</t>
         </is>
       </c>
-      <c r="AA162" s="1" t="inlineStr">
+      <c r="AA164" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB162" s="1" t="inlineStr">
+      <c r="AB164" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AE162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF162" s="1" t="inlineStr">
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG162" s="1" t="inlineStr">
+      <c r="AG164" s="1" t="inlineStr">
         <is>
           <t>22/01/2023</t>
         </is>
       </c>
-      <c r="AH162" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="163" spans="1:34" customHeight="0">
-      <c r="A163" s="1">
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
         <v>112012</v>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Être aidé pour un projet d'immobilier d'entreprise dans une zone d'activité</t>
         </is>
       </c>
-      <c r="D163" s="1" t="inlineStr">
+      <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Zone d'activité et batiment relais</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
+      <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes Vézère Monédières Millesources</t>
         </is>
       </c>
-      <c r="G163" s="1" t="inlineStr">
+      <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H163" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
 Ingénierie Juridique / administrative
-Autre aide financière
-[...3 lines deleted...]
-      <c r="I163" s="1" t="inlineStr">
+Ingénierie financière
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I165" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 16</t>
         </is>
       </c>
-      <c r="K163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L163" s="1" t="inlineStr">
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;aider les entreprise qui ont besoin d&amp;#039;un immobilier d&amp;#039;entreprise dans une zone d&amp;#039;activité (soit sur Treignac, soit sur Chamberet, soit sur Soudaine lavinadière). La communauté de communes prend en charge la construction d&amp;#039;un bâtiment selon les exigences de l&amp;#039;entreprise et lui revend par une location vente.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M163" s="1" t="inlineStr">
+      <c r="M165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contruction d&amp;#039;un atelier pour une activité de plomberie, construction d&amp;#039;immobilier pour une entreprise d&amp;#039;ambulance...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N163" s="1" t="inlineStr">
+      <c r="N165" s="1" t="inlineStr">
         <is>
           <t>Attractivité économique</t>
         </is>
       </c>
-      <c r="O163" s="1" t="inlineStr">
+      <c r="O165" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P163" s="1" t="inlineStr">
+      <c r="P165" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="R163" s="1" t="inlineStr">
+      <c r="R165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avoir une structure économiquement saine et créer des emplois.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S163" s="1" t="inlineStr">
+      <c r="S165" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T163" s="1" t="inlineStr">
+      <c r="T165" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U163" s="1" t="inlineStr">
+      <c r="U165" s="1" t="inlineStr">
         <is>
           <t>CC Vézère-Monédières-Millesources</t>
         </is>
       </c>
-      <c r="V163" s="1" t="inlineStr">
+      <c r="V165" s="1" t="inlineStr">
         <is>
           <t>http://ccv2m.fr</t>
         </is>
       </c>
-      <c r="X163" s="1" t="inlineStr">
+      <c r="X165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Téléphone : 0519670101
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
+      <c r="Y165" s="1" t="inlineStr">
         <is>
           <t>direction@ccv2m.fr</t>
         </is>
       </c>
-      <c r="Z163" s="1" t="inlineStr">
+      <c r="Z165" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-immobilier-dentreprise/</t>
         </is>
       </c>
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="AA165" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC163" s="1" t="inlineStr">
+      <c r="AC165" s="1" t="inlineStr">
         <is>
           <t>CCV2M</t>
         </is>
       </c>
-      <c r="AE163" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG163" s="1" t="inlineStr">
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
         <is>
           <t>19/01/2022</t>
         </is>
       </c>
-      <c r="AH163" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>139432</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Aude (ATD 11)</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations de l&amp;#039;ATD11 relèvent de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils techniques et juridiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
+  https://atd11.aude.fr/nos-realisations
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD11
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T166" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V166" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/</t>
+        </is>
+      </c>
+      <c r="W166" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/contacter</t>
+        </is>
+      </c>
+      <c r="X166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;atd11.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>laurent.naudy@atd11.fr</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB166" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>ATD11</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>121129</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Cartographier les consommations énergétiques de votre parc immobilier avec Prioréno</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Prioréno : Cartographie gratuite des consommations énergétiques des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivité et vous portez des projets de rénovation de votre parc immobilier ? La Banque des Territoires vous propose un outil d&amp;#039;aide à la décision qui vous permet de prioriser vos investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ Co-construit en partenariat avec Enedis et GRDF, Prioréno est un service digital mettant gratuitement à disposition des collectivités territoriales une vision cartographique de leur parc de bâtiments publics et des consommations d&amp;#039;électricité et de gaz qu&amp;#039;ils génèrent.
+&lt;/p&gt;
+&lt;p&gt;
+ Grâce à Prioréno, les collectivités peuvent avoir une vue consolidée de l&amp;#039;ensemble de leur parc immobilier public. Elles peuvent ainsi visualiser en quelques clics les consommations des bâtiments qu&amp;#039;elles gèrent et identifier les rénovations à mener en priorité dans le cadre de leur transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez la procédure de souscription à Prioréno dans le descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/offre-prioreno?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prioreno_cartaographie_bp_psat</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c84-cartographier-les-consommations-energetiques-/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC167" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2022</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>