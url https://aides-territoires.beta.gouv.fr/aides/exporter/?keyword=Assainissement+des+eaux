--- v0 (2026-01-30)
+++ v1 (2026-05-07)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA198"/>
+  <dimension ref="A1:AH148"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>116547</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Epurer les eaux usées</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
@@ -331,76 +366,106 @@
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b31-copie-07h12-realisation-de-reseaux-dassainiss/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>140772</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux d'eau et d'assainissement</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Construire ou réhabiliter les réseaux &amp;#34;humides&amp;#34;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Réhabiliter les réseaux
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Réaliser une extension des réseaux
@@ -471,80 +536,110 @@
  &lt;em&gt;
   dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fd61-realiser-des-travaux-deau-et-dassainissement/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>161799</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la conception de vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la conception de vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable.</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de modernisation de vos infrastructures d&amp;#039;eau et d&amp;#039;assainissement  (jusqu’à la validation de l’Avant-Projet (AVP ou APD en fonction du type de projet) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (Levé topographique, Etudes de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R4" s="1" t="inlineStr">
         <is>
@@ -564,52 +659,82 @@
       <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-conception-de-vos-projets-de-modernisation-de-vos-infrastructures-dassainissement-et-deau-potable/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>120296</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'assistance et de conseils pour l’exploitation des ouvrages d’assainissement (stations d’épuration, postes de refoulement …)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Service d'Assistance Technique aux Exploitants de Station d'Epuration (SATESE)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
@@ -794,81 +919,111 @@
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site :
  &lt;a href="https://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1231-exploitation-des-stations-depuration/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>161800</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en phase de réalisation du projet de modernisation de vos infrastructures d'assainissement et d'eau potable jusqu'à la fin des travaux</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné en phase de réalisation du projet (PRO) de modernisation de vos infrastructures jusqu’à la fin de la période de garantie de parfait achèvement des travaux.</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération de modernisation de vos infrastructures d&amp;#039;eau potable et d&amp;#039;assainissement :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
       <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S6" s="1" t="inlineStr">
         <is>
@@ -883,52 +1038,82 @@
       <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagner-en-phase-de-realisation-du-projet-pro-de-modernisation-de-vos-infrastructures-jusqua-la-fin-de-la-periode-de-garantie-de-parfait-achevement-des-travaux/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
+    <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>151702</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en eau / assainissement / cours d'eau</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
@@ -1043,80 +1228,111 @@
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/45ef-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
+    <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>161798</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la prise de décision d'engager ou non la réalisation vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la prise de décision d'engager ou non la réalisation vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération sur la modernisation d&amp;#039;infrastructures d&amp;#039;eau et d&amp;#039;assainissement :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (AMO pour la définition du programme, Levé topographique, Etudes de sols, Diagnostic de réseaux, Diagnostic environnemental, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R8" s="1" t="inlineStr">
         <is>
@@ -1136,52 +1352,82 @@
       <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;br /&gt;&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-pour-realiser-vos-projets-de-modernisation-de-vos-infrastructures-dassainissement-et-deau-potable/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
+    <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>165192</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études de diagnostic et schémas directeurs d’assainissement des eaux usées</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Études de diagnostic et schémas directeurs d’assainissement des eaux usées</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
@@ -1270,440 +1516,403 @@
         </is>
       </c>
       <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-de-diagnostic-et-schemas-directeurs-dassainissement-des-eaux-usees/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
+    <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>89886</v>
+        <v>164761</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sécuriser les infrastructures de distribution d’eau potable, d’assainissement et de gestion des eaux pluviales en métropole et dans les outre-mer</t>
-[...4 lines deleted...]
-          <t>France Relance</t>
+          <t>Accompagner les collectivités gestionnaires de l’assainissement, des eaux pluviales et de l’eau potable par l'intermédiaire des structures départementales</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Appui technique départemental</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>Office Français de la Biodiversité (OFB)
-Agences de l'eau</t>
+          <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
-        <is>
-[...114 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence de l’eau agit pour la gestion durable de l’eau et la préservation des milieux aquatiques grâce à une politique d’assistance technique et d’animation développée en partenariat avec les Départements. &lt;/p&gt;&lt;p&gt;Ainsi, elle soutient la mise à disposition auprès des collectivités, notamment en milieu rural, de compétences spécialisées des services techniques territoriaux départementaux pour leur apporter un soutien en ingénierie technique, juridique, administrative et financière.&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides-financieres/appui-technique-departemental"&gt;Appui technique départemental | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Peuvent bénéficier des aides de l’Agence les structures en 
 charge de l’assistance technique départementale dans les 
 domaines concernés : services des conseils départementaux, agences techniques départementales, syndicats 
 mixtes départementaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/AE_FICHES-THEMATIQUES_APPUI_TECHNIQUE_DEPARTEMENTAL.pdf</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-le-lien-entre-les-politiques-de-leau-et-de-lamenagement-du-territoire/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>162509</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir les études nécessaires à la réalisation d'économies d'eau</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>ETUDES NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 30</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités à réaliser des études visant à mieux connaître les consommations d’eau potable sur leur patrimoine, prioriser les travaux à réaliser pour réduire leurs consommations, et à rechercher des solutions alternatives à l’utilisation de l’eau potable sur leur territoire pour générer des économies sur la ressource en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;études, audits et diagnostics des consommations d&amp;#039;eau potable des services et bâtiments publics&lt;/li&gt;&lt;li&gt;études d&amp;#039;opportunité pour l&amp;#039;utilisation de ressources en eaux non conventionnelles (eaux pluviales, eaux grises, eaux usées...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études devront être réalisées par un prestataire externe.&lt;/li&gt;&lt;li&gt;Le cahier des charges de l’étude doit être soumis préalablement à l&amp;#039;avis des services du Département. Il doit respecter les prescriptions du cahier des charges type transmis par les services du Département.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/etudes-necessaires-a-la-realisation-deconomie-deau/</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Département de la Seine-Maritime&lt;/p&gt;&lt;p&gt;Direction de la cohésion des territoires&lt;/p&gt;&lt;p&gt;Tel: 02 76 51 61 54&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;subventions76-communesepci&amp;#64;seinemaritime.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-necessaires-a-la-realisation-deconomies-deau/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>115160</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Gérer un système d'assainissement collectif des eaux usées</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Gestion d'un système d'assainissement collectif des eaux usées</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Assistance technique aux communes et EPCI exploitant une station d&amp;#039;épuration afin d&amp;#039;améliorer la gestion de leur système d&amp;#039;assainissement collectif des eaux usées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Champs d&amp;#039;intervention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Assistance pour la mise en œuvre du diagnostic et du suivi régulier des ouvrages d&amp;#039;assainissement, de dépollution des eaux usées et de traitement des boues, réalisation de mesures et analyses sur
   &lt;/li&gt;
   &lt;li&gt;
    24 h,
   &lt;/li&gt;
   &lt;li&gt;
    Validation et exploitation des résultats afin d&amp;#039;assurer, sur le long terme, une meilleure performance des ouvrages,
   &lt;/li&gt;
   &lt;li&gt;
    Assistance pour la mise en place, le suivi et la validation de l&amp;#039;autosurveillance règlementaire des installations,
   &lt;/li&gt;
   &lt;li&gt;
    Assistance pour l&amp;#039;élaboration de conventions de raccordement des pollutions d&amp;#039;origine non domestique aux réseaux,
@@ -1714,1853 +1923,2386 @@
   &lt;li&gt;
    Assistance pour l&amp;#039;évaluation de la qualité du service d&amp;#039;assainissement,
   &lt;/li&gt;
   &lt;li&gt;
    Assistance pour l&amp;#039;élaboration de programmes de formation des personnels.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Montant :
   &lt;br /&gt;
  &lt;/strong&gt;
  - partie fixe :
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    250€/an pour les STEP de capacité nominale inférieure à 500 habitants
   &lt;/li&gt;
   &lt;li&gt;
    500€/an pour les STEP de capacité supérieure à 500 habitants
   &lt;/li&gt;
  &lt;/ul&gt;
  - partie proportionnelle : 0,15€/habitants/an
 </t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  Communes et EPCI de moins de 15000 habitants éligibles au sens du décret du 26 décembre 2007.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalité :
  &lt;/strong&gt;
  Une convention entre le Département et la commune doit être signée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.aube.fr/Aide/96/18-gestion-d-un-systeme-d-assainissement-collectif-des-eaux-usees.htm</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   departement&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e522-gerer-un-systeme-dassainissement-collectif-de/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-      <c r="A14" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>161797</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour le suivi et la bonne exécution des études de gestion patrimoniale de votre service d’Assainissement et/ou d’Eau Potable</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné pour le suivi et la bonne exécution des études de gestion patrimoniale de votre service d’Assainissement et/ou d’Eau Potable.</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) destinée à assurer le suivi de la bonne exécution des études de planification et de connaissance de votre patrimoine et de vos services d&amp;#039;eau et d&amp;#039;assainissement jusqu’à son rendu final, ainsi qu’une assistance à la gestion des marchés.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-pour-le-suivi-et-la-bonne-execution-des-etudes-de-gestion-patrimoniale-de-votre-service-dassainissement-et-ou-deau-potable/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>139432</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Aude (ATD 11)</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations de l&amp;#039;ATD11 relèvent de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
  &lt;/li&gt;
  &lt;li&gt;
   La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils techniques et juridiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
   https://atd11.aude.fr/nos-realisations
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Espaces verts
 Espace public
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre adhérent à l&amp;#039;ATD11
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://atd11.aude.fr/</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://atd11.aude.fr/contacter</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;atd11.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>laurent.naudy@atd11.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>ATD11</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>119727</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Financer les infrastructures du Petit Cycle de l’Eau</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Financement de projets en faveur de l’environnement</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre d&amp;#039;investissement « Petit Cycle de l&amp;#039;Eau » développée par la Banque des Territoires vous permet de financer de nombreux types d&amp;#039;infrastructures liées à la gestion des services publics d&amp;#039;eau et d&amp;#039;assainissement (SPEA) telles que :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les installations de captage ;
  &lt;/li&gt;
  &lt;li&gt;
   les stations d&amp;#039;épuration ;
  &lt;/li&gt;
  &lt;li&gt;
   les infrastructures de réseaux d&amp;#039;eau potable et de collecte des eaux usées ;
  &lt;/li&gt;
  &lt;li&gt;
   les installations de valorisation et de réutilisation des eaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les collectivités locales et acteurs éligibles, cette offre prend la forme d&amp;#039;un co-investissement dans des sociétés offrant des solutions innovantes de gestion de l&amp;#039;eau.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Transition énergétique
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projet-environnement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_petit_cycle_psat</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/55ea-financer-les-infrastructures-du-petit-cycle-d/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...418 lines deleted...]
-      <c r="A19" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>143355</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'assainissement des infrastructures et la protection des milieux aquatiques</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   VOTRE BESOIN :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La gestion des réseaux d&amp;#039;assainissement des infrastructures et la préservation des milieux aquatiques attenants sont au cœur de vos préoccupations et vous souhaitez faire les meilleurs choix en matière d&amp;#039;aménagement et/ou de politique de sécurisation pour assurer, entre autres, la gestion qualitative et quantitative de la ressource en eau.
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous souhaitez vous appuyer sur un établissement susceptible de vous offrir une large palette de prestations notamment pour optimiser l&amp;#039;évacuation des eaux de la chaussée, assurer la sécurité des usagers en évitant les risques d&amp;#039;aquaplanage et les projections d&amp;#039;eau (un assainissement correctement conçu et réalisé est gage de pérennité de la chaussée) et préserver les milieux aquatiques contre des pollutions diffuses ou accidentelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA RÉPONSE DU CEREMA :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne sur ces problématiques de protection des milieux aquatiques et assainissement des infrastructures en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous mettons en œuvre des approches complémentaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etudes préalables : assainissement routier, requalification environnementale, conception de dispositifs d&amp;#039;assainissement alternatifs ;
  &lt;/li&gt;
  &lt;li&gt;
   Contrôles de chantier : gestion des eaux de ruissellement, audits environnements ;
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation et avis dossiers loi sur l&amp;#039;eau  ;
  &lt;/li&gt;
  &lt;li&gt;
   Formations et sensibilisation des acteurs publics.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Risques naturels
 Appui méthodologique
 Mers et océans</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/assainissement-infrastructures-protection-milieux-aquatiques</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f5f-assainissement-des-infrastructures-et-protect/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-      <c r="A20" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>157098</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Réaliser un diagnostic ou des travaux dans le domaine de l’eau et de l’assainissement</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  Afin d&amp;#039;accompagner les collectivités Sur les domaines particuliers de l&amp;#039;eau, de l&amp;#039;assainissement et de la Gemapi, MATEC assiste les collectivités dans :
  &lt;br /&gt;
  &lt;br /&gt;
  • La réalisation des diagnostics
  &lt;br /&gt;
  • La définition de programmes de travaux
  &lt;br /&gt;
  • Les études comparatives sur les modes d&amp;#039;exploitation
  &lt;br /&gt;
  • La mise en place ou le renouvellement des contrats de DSP, de prestations de services
  &lt;br /&gt;
  • Les études de transfert de compétences eau, assainissement, Gemapi
  &lt;br /&gt;
  • Les renouvellements de réseaux d&amp;#039;eau potable et d&amp;#039;assainissement
  &lt;br /&gt;
  • Les travaux de restauration des cours d&amp;#039;eau et de lutte contre les inondations.
  &lt;br /&gt;
  &lt;br /&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be61-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>30540</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Préparer le lancement de travaux en eau potable</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lorsqu&amp;#039;un projet en eau potable est lancé à l&amp;#039;initiative de la collectivité, le
+ Département peut accompagner la collectivité dans le choix d&amp;#039;un
+ maître
+ d&amp;#039;œuvre ou d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage selon les spécificités de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 12 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hameau de Sauvergue obligations règlementaires pour l&amp;#039;alimentation en eau
+&lt;/p&gt;
+&lt;p&gt;
+ Rédaction de projet de documents de consultation pour un marché de maîtrise d&amp;#039;oeuvre pour des travaux d&amp;#039;assainissement et d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ Raccordement au réseau d&amp;#039;eau de plusieurs hameaux
+&lt;/p&gt;
+&lt;p&gt;
+ Diagnostic réseaux AEP.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dc4-preparer-le-lancement-de-travaux-en-eau-potab/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>120427</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la réalisation d'études et de travaux dans les domaines de l'eau potable et de l'assainissement collectif</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>EAU POTABLE</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 70</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>En fonction de la nature de l'investissement, de la situation géographique de la collectivité</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagner les collectivités éligibles dans la réalisation d&amp;#039;études et de travaux dans les domaines de l&amp;#039;eau potable et de l&amp;#039;assainissement  collectif contribuant à l&amp;#039;amélioration et à l&amp;#039;optimisation des services publics d&amp;#039;eau et d&amp;#039;assainissement, aux économies d&amp;#039;eau et à l&amp;#039;amélioration de la qualité des milieux.
+&lt;/p&gt;
+&lt;h4&gt;
+ Type d&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ Subventions d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux : En fonction, de la nature de l&amp;#039;investissement, de la situation géographique de la collectivité et de son potentiel financier (de 10% à 70%).
+&lt;/p&gt;
+&lt;h4&gt;
+ Pièces constitutives du dossier
+&lt;/h4&gt;
+&lt;p&gt;
+ Pour les études : note de contexte, cahier des charges de l&amp;#039;étude, estimation financière, délibération
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux : note de contexte détaillée permettant d&amp;#039;identifier la pertinence de l&amp;#039;opération, schéma ou étude diagnostic, avant-projet, avec chiffrage détaillé, délibération
+&lt;/p&gt;
+&lt;h4&gt;
+ Instruction des dossiers_Demande dématérialisée
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;instruction ne sera faite qu&amp;#039;une fois le dossier complet reçu, la mise en œuvre des études ou des travaux ne pouvant démarrer avant la réception d&amp;#039;un accusé de réception l&amp;#039;autorisant.
+ &lt;br /&gt;
+ Dépôt dématérialisé via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat&amp;#039;
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice :
+  &lt;/strong&gt;
+  Environnement et énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif
+  &lt;/strong&gt;
+  : Eau potable et/ou assainissement collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Versement
+&lt;/h4&gt;
+&lt;p&gt;
+ Selon l&amp;#039;étendue de l&amp;#039;opération et la nature des fonds, tel qu&amp;#039;indiqué dans l&amp;#039;annexe au règlement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Les études de type diagnostic et schémas directeurs ainsi que les travaux associés à ces études.
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Les travaux de sécurisation de la ressource en eau en quantité et en qualité et d&amp;#039;amélioration fondamentales du fonctionnement des réseaux d&amp;#039;eau potable, tels qu&amp;#039;identifiés dans les schémas directeurs d&amp;#039;eau potable ou les diagnostics lorsque les schémas ont moins de 10 ans.
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Les travaux de mise en conformité et mise en séparatif des réseaux d&amp;#039;assainissement collectif et de mise en œuvre de l&amp;#039;assainissement collectif, tels qu&amp;#039;identifiés dans les schémas directeurs d&amp;#039;assainissement ou les diagnostics lorsque les schémas ont moins de 10 ans.
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ Dépenses HT en lien avec les prestations éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exclusions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont exclus les extensions et les renouvellements des réseaux d&amp;#039;eau potable, les réseaux d&amp;#039;eaux pluviales, l&amp;#039;assainissement non collectif, le renouvellement d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les communes de moins de 5 000 habitants et les EPCI de moins de 50 000 habitants et, les syndicats d&amp;#039;eau et d&amp;#039;assainissement sous condition.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/eau-potable/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;Environnement – Service de la Gestion de l&amp;#039;Eau
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Audrey BONNEFOY,
+ Cheffe de Service  :
+  Tél : 04 75 79 82 63
+&lt;/p&gt;
+&lt;p&gt;
+ Nicolas RICCIO,
+ Chargé de la Programmation des aides,
+  Tél : 04 75 79 81 29
+ –
+ &lt;a href="mailto:nriccio&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
+  nriccio&amp;#64;ladrome.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b062-eau-potable-et-assainissement/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>161790</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la gouvernance et la planification de votre service d’assainissement collectif et/ou d’alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>être accompagné dans la gouvernance et la planification de votre service d’assainissement collectif (AC) et/ou d’alimentation en eau potable (AEP).</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) visant à recruter un prestataire spécialisé (jusqu’à la réunion de lancement).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les prestations réalisées sont de type : schéma directeur, étude sur le 
+transfert de compétence eau et assainissement, plan de gestion de la 
+sécurité sanitaire des eaux (PGSSE).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y20" s="1" t="inlineStr">
         <is>
-          <t>cyril.gillerat@matec57.fr</t>
+          <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z20" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/be61-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-gouvernance-et-la-planification-de-votre-service-dassainissement-collectif-et-ou-dalimentation-en-eau-potable-1/</t>
         </is>
       </c>
       <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
+    <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
+        <v>105065</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Fonds exceptionnel d'investissement (FEI)</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
+ &lt;br /&gt;
+ Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Construction du groupe scolaire de Chateaubrun (Guadeloupe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Risques naturels
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée maximale du projet : 4 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenabilité du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Guadeloupe :
+  &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.guadeloupe.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique :
+  &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.martinique.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guyane :
+  &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.guyane.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Réunion :
+  &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.reunion.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint-Pierre-et-Miquelon :
+  &lt;a href="http://www.saint-pierre-et-miquelon.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.saint-pierre-et-miquelon.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte :
+  &lt;a href="https://www.mayotte.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.mayotte.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Terres australes et antarctiques françaises :
+  &lt;a href="https://taaf.fr/" rel="noopener" target="_blank"&gt;
+   https://taaf.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Wallis-et-Futuna :
+  &lt;a href="https://www.wallis-et-futuna.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.wallis-et-futuna.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie Française :
+  &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.polynesie-francaise.pref.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie :
+  &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.nouvelle-caledonie.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion des inondations
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>78197</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études et travaux en matière d'eau potable et d'assainissement</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable - Assainissement</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de subvention s’applique selon des critères de potentiel et d’efforts fiscaux</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil Départemental cherche à contribuer à l’atteinte des objectifs suivants :
+&lt;/p&gt;&lt;p&gt;•	Participer à l’aménagement du territoire et répondre aux besoins de la population en organisant un service de l’eau de qualité ;
+&lt;/p&gt;&lt;p&gt;•	Protéger, connaître, optimiser la ressource en eau notamment pour prendre en compte et anticiper les effets du changement climatique ;
+&lt;/p&gt;&lt;p&gt;•	Optimiser la gestion patrimoniale des infrastructures ;
+&lt;/p&gt;&lt;p&gt;•	Tendre vers une gestion concertée, solidaire et intégrée de l’eau ;
+&lt;/p&gt;&lt;p&gt;•	Améliorer la qualité des masses d’eau définies par la Directive Cadre Européenne sur l’eau.
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Modalités d&amp;#039;intervention :
+&lt;/p&gt;&lt;p&gt;Les bénéficiaires pour les opérations de travaux sont les communes dont la population totale est inférieure à 3 500 habitants ou leurs groupements qui devront avoir instauré, au minimum et au choix :
+&lt;/p&gt;&lt;p&gt;•	Un prix de l’eau supérieur ou égal à 1€ HT/m3 (redevances incluses) sur la base d’une consommation de 120 m3/abonné/an ;
+&lt;/p&gt;&lt;p&gt;•	Un forfait supérieur ou égal à 120€ HT/an (redevances incluses).
+&lt;/p&gt;&lt;p&gt;Pour les études, le critère sur le prix de l’eau ne s’applique pas.
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création réservoir et surpresseurs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création Réservoir  d&amp;#039;équilibre (réservoir de tête),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes liées à la DUP,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux périmètres de protection DUP dont acquisition des PPI,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude simple (diagnostic ou schéma),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude patrimoniale et stratégique (prise de compétence eau potable à l&amp;#039;échelle d&amp;#039;une intercommunalité, regroupement de syndicats, ....),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pose de compteurs individuels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Station d&amp;#039;épuration,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de réseau d&amp;#039;assainissement ,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de réseaux ,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autosurveillance (équipement de mesures des débits et de la pollution) pour les stations d&amp;#039;épuration
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Commune, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Intercommunalité &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Syndicat&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Autres critères d’éligibilité : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1.	ALIMENTATION EN EAU POTABLE
+&lt;/p&gt;&lt;p&gt;Nature des opérations concernées :
+&lt;/p&gt;&lt;p&gt;•	Etudes
+&lt;/p&gt;&lt;p&gt;•	Protection de la ressource
+&lt;/p&gt;&lt;p&gt;•	Amélioration de la qualité de l’eau distribuée
+&lt;/p&gt;&lt;p&gt;•	Economies d’eau
+&lt;/p&gt;&lt;p&gt;•	Connaissance du patrimoine
+&lt;/p&gt;&lt;p&gt;•	Sécurisation-interconnections
+&lt;/p&gt;&lt;p&gt;•	Création d’ouvrages stratégiques
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Au-delà de la nature des opérations, les dossiers doivent respecter les dispositions du Schéma Départemental d&amp;#039;Alimentation en Eau Potable, les documents d’urbanisme en vigueur, ainsi que le cadre de la réglementation.
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;2.	ASSAINISSEMENT
+&lt;/p&gt;&lt;p&gt;Nature des opérations concernées :
+&lt;/p&gt;&lt;p&gt;•	Etudes
+&lt;/p&gt;&lt;p&gt;•	Réhabilitation de stations d’épuration (partielle ou totale)
+&lt;/p&gt;&lt;p&gt;•	Création de systèmes d’assainissement (réseau d’assainissement &amp;#43; station d’épuration)
+&lt;/p&gt;&lt;p&gt;•	Réseaux de transfert
+&lt;/p&gt;&lt;p&gt;•	Extension de réseau d’assainissement
+&lt;/p&gt;&lt;p&gt;•	Amélioration des installations existantes
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Concernant les travaux d’extension ou de création de réseau d’assainissement, le Conseil Départemental n&amp;#039;intervient que lorsque la collectivité aura défini les zones d&amp;#039;assainissement collectif et/ou autonome, et, choisi la solution technique la plus adaptée après comparaison des coûts globaux investissement et fonctionnement.
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Environnement et Aménagement
+&lt;/p&gt;&lt;p&gt;
+1.	ALIMENTATION EN EAU POTABLE &lt;/p&gt;&lt;p&gt;Thierry DEVAURS - 05 62 56 78 38/06 02 08 13 77 - thierry.devaurs&amp;#64;ha-py.fr
+&lt;/p&gt;&lt;p&gt;
+Fonds Alimentation en eau potable - Département des Hautes-Pyrénées &lt;/p&gt;&lt;p&gt;
+2.	ASSAINISSEMENT &lt;/p&gt;&lt;p&gt;Marie-Claire CAMES-BAUDOUIN  - 05 62 56 70 64/07 85 59 18 51 - marie-claire.cames-baudouin&amp;#64;ha-py.fr
+&lt;/p&gt;&lt;p&gt;
+Fonds Assainissement - Département des Hautes-Pyrénées &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50f6-soutenir-les-etudes-et-travaux-en-matiere-das/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>165187</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Traiter les eaux usées y compris des sous-produits d’épuration et réduire à la source la pollution par les micropolluants</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Traitement des eaux usées y compris des sous-produits d’épuration et réduction à la source de la pollution par les micropolluants</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
 collectivités à mener des travaux d’amélioration, d’extension ou de 
 reconstruction des ouvrages de traitement des eaux usées y compris les 
 travaux de stockage et de traitement des boues.&lt;/p&gt;
 &lt;p&gt;Ces travaux visent à diminuer l&amp;#039;impact des rejets sur l’eau et à 
 préserver certains usages sensibles (baignade, production de 
 coquillages, pêche à pied).&lt;/p&gt;
 &lt;p&gt;L’agence de l’eau finance également les actions engagées par une 
 collectivité afin de réduire à la source les rejets de micropolluants. 
 Ces actions sont définies lors du diagnostic amont qui identifie les 
 potentiels émetteurs des micropolluants mesurés lors de la campagne RSDE
  et défini un plan d’action pour réduire à la source leurs émissions. 
 Les stations de traitement spécifique des micropolluants ne sont pas 
 éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum de l’eau du service public de l’assainissement.
 &lt;/p&gt;&lt;p&gt;Quant aux travaux de traitement des eaux usées, ils sont identifiés 
 comme prioritaires dans le schéma directeur d’assainissement des eaux 
 usées au regard de la réduction des rejets polluants dans le milieu 
 naturel. Le schéma directeur repose sur une étude de diagnostic datant 
 de moins de 10 ans et conduit a minima au respect de la directive Eaux 
 Résiduaires Urbaines et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-traitement-des-eaux-usees-y-compris-des-sous-produits-depur.html</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/traiter-les-eaux-usees-y-compris-des-sous-produits-depuration-et-reduire-a-la-source-la-pollution-par-les-micropolluants/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...248 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>143372</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser une gestion intégrée de l’eau en ville et dans les infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Lorsqu&amp;#039;un projet en eau potable est lancé à l&amp;#039;initiative de la collectivité, le
-[...28 lines deleted...]
-&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
  &lt;br /&gt;
-&lt;/p&gt;</t>
-[...11 lines deleted...]
-      <c r="O23" s="1" t="inlineStr">
+ Alors que les villes rassemblent 80 % de la population française, la gestion de l&amp;#039;eau en milieu urbain est un enjeu majeur pour les collectivités préoccupées par les questions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Alimenter en eau et assainir les villes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer le risque d&amp;#039;inondation (ruissellement et débordement);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion patrimoniale des réseaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver et valoriser la ressource (cadre de vie qualitatif, intégration de l&amp;#039;eau au milieu urbain, favoriser la réutilisation de l&amp;#039;eau)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les impacts socio-économiques associés peuvent être importants du fait de demandes sociétales et obligations réglementaires croissantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Axé sur l&amp;#039;innovation, le Cerema développe des solutions en matière de gestion intégrée de l&amp;#039;eau - un enjeu majeur pour les collectivités qui ont en charge l&amp;#039;aménagement de leurs territoires : gestion des eaux pluviales et assainissement, gestion des réseaux, qualité des milieux aquatiques et prévention des inondations...
+ &lt;br /&gt;
+ La réponse du Cerema
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En cohérence avec les actions menées par le Cerema sur les notions de services écosystémiques – intégration de la Nature en ville, l&amp;#039;établissement accompagne les collectivités locales dans leurs démarches en faveur d&amp;#039;une gestion intégrée de l&amp;#039;eau pour l&amp;#039;aménagement du territoire. Il peut apporter plusieurs réponses :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le développement de schémas d&amp;#039;organisation des compétences locales de l&amp;#039;eau et à la structuration de la gouvernance : analyses multi-échelles des problématiques, appui à la définition d&amp;#039;orientations politiques territorialisées...
+ &lt;/li&gt;
+ &lt;li&gt;
+  la définition, la mise en œuvre et l&amp;#039;évaluation de stratégie d&amp;#039;économies d&amp;#039;eaux et de mobilisation de ressources alternatives (eaux usées traitées, eaux pluviales,...) : diagnostics de besoins, assistance et expertise d&amp;#039;opportunité – conception – dimensionnement, qualification des systèmes de traitement...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La définition et l&amp;#039;accompagnement de stratégies territoriales de gestion des eaux pluviales et de désimperméabilisation des sols à différentes échelles : expertise liée à la mise en œuvre des techniques alternatives, élaboration de guides locaux et nationaux, approches techniques et socio-économiques, traduction réglementaire (zonage, PLU,...)...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et l&amp;#039;évaluation de dispositifs innovants de maîtrise des eaux pluviales (hydrologie, polluants, biodiversité,..) : conduite d&amp;#039;activités de recherche opérationnelle, sites pilotes, démonstrateurs physiques et numériques, planches expérimentales, outils d&amp;#039;aide à la conception, au dimensionnement et à la gestion des eaux pluviales urbaines et provenant d&amp;#039;infrastructures de transport...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;actions de surveillance, essais, mesures, développements analytiques pour le suivi des émissions et pressions pouvant impacter les milieux aquatiques : réalisation de campagnes de mesures quantitatives et qualitatives (physico-chimie, hydrobiologie) sur milieu récepteur et réseaux (et STEP), évaluation des impacts des rejets urbains sur les eaux de surface et souterraines, instrumentation d&amp;#039;ouvrages de gestion des eaux pluviales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;une assistance à maîtrise d&amp;#039;ouvrage sur ces thématiques (rédaction de CCTP, analyse des offres...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;outils d&amp;#039;accompagnement (sensibilisation, formations)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Mobilité pour tous
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X23" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/favoriser-gestion-integree-eau-ville-infrastructures</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nom / Prénom : Pierre Albinet
-[...5 lines deleted...]
- Téléphone : 05 63 45 64 75
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7616-favoriser-une-gestion-integree-de-leau-en-vil/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...99 lines deleted...]
-    <row r="25" spans="1:27" customHeight="0">
+    <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>164322</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Protection et restauration de la qualité de la ressource en eau - Pollution accidentelle</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 70</t>
         </is>
       </c>
       <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Zonage FRR</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
@@ -3571,752 +4313,217 @@
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
 une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
 et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
 mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
 Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
 Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
 (ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
 agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
       <c r="O25" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...4 lines deleted...]
-          <t>31/12/2030</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l’ensemble des 
 travaux de protection de la 
 ressource prescrits par l&amp;#039;Agence 
 Régionale de Santé sur les 
 périmètres de protection. &lt;/p&gt;&lt;p&gt;Cela peut comprendre le suivi 
 renforcé de la qualité sur une 
 période de 3 ans, renouvelable. &lt;/p&gt;&lt;p&gt;Cas particulier du traitement 
 d’une pollution (hors pollutions 
 diffuses d’origine agricoles) : le 
 cas échéant, l’Agence de l’eau 
 est informée de l’introduction du 
 recours engagé la collectivité 
 envers les responsables de la 
 pollution, de son évolution et de 
 son issue.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
       <c r="V25" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche%5Feau%5Fpotable%5Fpdf</t>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
       <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-protection-et-restauration-de-la-qualite-de-la-ressource-en-eau-dup/</t>
         </is>
       </c>
       <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
+    <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
-        <v>163220</v>
+        <v>152159</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les travaux de distribution des réseaux d'eau potable</t>
+          <t>Aider à l’amélioration de la qualité de l'eau potable et de sa distribution</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Eau potable</t>
+          <t>ALIMENTATION EN EAU POTABLE</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental d'Eure-et-Loir</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I26" s="1" t="inlineStr">
         <is>
-          <t> Min : 30 Max : 50</t>
+          <t> Min : 10 Max : 50</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
-        <is>
-[...553 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;amélioration de la qualité, de la distribution ainsi que de l&amp;#039;optimisation de la gestion durable de nos ressources en eau potable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;un schéma directeur d&amp;#039;alimentation en eau potable pour les communes
  &lt;/li&gt;
  &lt;li&gt;
   Mise en exploitation d&amp;#039;un captage d&amp;#039;eau souterraine pour le village
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de la distribution d&amp;#039;eau potable à travers l&amp;#039;extension du réseau
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic des réseaux de distribution d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une étude de faisabilité pour la création d&amp;#039;une réserve incendie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -4649,118 +4856,663 @@
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       prix de l&amp;#039;eau potable facturé par m3 &amp;lt; 1.40 €
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       25 % du forfait ou du taux appliqué
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les travaux relatifs aux réseaux, en fonction de leur localisation, la pose de fourreaux d&amp;#039;attente et de chambres de tirage afin de préparer et de faciliter le déploiement du réseau très haut débit (FTTH) pourra être exigée.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db03-aider-a-la-realisation-daires-daccueil-des-ge/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>16/10/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>163220</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de distribution des réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’accès à une eau potable de qualité est un enjeu de taille à l’échelle du département d&amp;#039;Eure-et-Loir. C’est pourquoi, le Conseil départemental aide financièrement et accompagne les collectivités du département pour les travaux d’amélioration de la distribution et de sécurisation de la desserte en eau potable (interconnexion des réseaux).&lt;/p&gt;&lt;p&gt;Le Département a ainsi revu en profondeur son dispositif pour 2024 afin d’accélérer notamment le renouvellement des réseaux. Ainsi, les taux et plafonds de dépense ont été revus à la hausse pour renforcer l’accompagnement des collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Opérations
+éligibles&lt;/u&gt; :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;a.
+réseau de distribution :&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Le
+prix de l’eau potable TTC doit être égal ou supérieur à 2 €/m&lt;/span&gt;&lt;sup&gt;3&lt;/sup&gt;&lt;span&gt;. Le
+calcul du prix de l’eau potable intègre la part fixe répartie sur 100 m&lt;/span&gt;&lt;sup&gt;3&lt;/sup&gt;&lt;span&gt;,
+la part variable (communale, intercommunale, exploitant), les redevances
+(agences de l’eau, redevance au fonds de solidarité départementale…) ainsi que
+les taxes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Pour
+les travaux ci-dessous, les travaux devront être effectués sur la base d’une
+étude patrimoniale avec un schéma directeur proposant une programmation
+pluriannuelle priorisant les travaux à mener ou au minimum au stade de la phase
+1 (état des lieux). Les études existantes devront avoir moins de 10 ans.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les
+travaux de renouvellement des réseaux existants&lt;a name="_Hlk88484280"&gt;,&lt;/a&gt;&lt;/li&gt;&lt;li&gt;le renouvellement
+des canalisations lié à une problématique « plomb » ou  « chlorure vinyle monomère (CVM) »,
+&lt;/li&gt;&lt;li&gt;la
+construction, la démolition ou la réhabilitation des châteaux d’eau ou
+réservoirs (suppresseurs, étanchéité et canalisation),&lt;/li&gt;&lt;li&gt;les
+installations nécessaires à l’amélioration des rendements (vannes, compteurs et
+débitmètres de sectorisation, matériel de télégestion – autorelève),&lt;/li&gt;&lt;li&gt;le raccordement des hameaux existants non
+desservis en eau potable.&lt;/li&gt;&lt;li&gt;les
+frais annexes (maîtrise d’œuvre, assistance à maîtrise d’ouvrage, publication,
+contrôle (SPS), études géotechniques, levés topographiques), lorsqu’ils sont
+accompagnés des travaux&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les travaux d’extension du réseau d’eau potable liés à l’urbanisation
+(lotissement, zone d’activités…)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;les
+compteurs individuels,&lt;/li&gt;&lt;li&gt;l’actualisation
+ou la révision des prix, les frais divers, les imprévus.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;u&gt;&lt;span&gt;b. défense incendie :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Sont
+éligibles :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les
+réserves et poteaux incendies. Le bénéficiaire devra s’engager à respecter
+les prescriptions du règlement départemental de la défense extérieure contre
+l’incendie en Eure-et-Loir. Le solde de la subvention sera conditionné à la
+présentation d’une attestation de conformité de l’équipement posé.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Montant
+de l’aide&lt;/u&gt; : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Taux
+d’intervention :&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;30% maximum d’une dépense subventionnable
+plafonnée à 1 000 000 € HT par an pour l’ensemble des projets portés par les
+Communautés d’agglomération. &lt;/li&gt;&lt;li&gt;40% maximum de la dépense subventionnable
+plafonnée à 150 000 € HT par an et par commune pour les communes de plus
+de 1 000 habitants (population INSEE totale) au sein des Communautés de
+communes ou des syndicats.&lt;/li&gt;&lt;li&gt;&lt;span&gt;50% maximum de la dépense subventionnable
+plafonnée à 150 000 € HT par an et par commune pour les communes de moins de 1
+000 habitants (population INSEE totale) au sein des Communautés de communes ou
+des syndicats.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le montant des subventions cumulées ne doit pas dépasser 80 % du montant HT du projet. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+financements seront attribués dans la limite de l’enveloppe budgétaire
+disponible.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être
+égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Conditions d’attribution &lt;/u&gt; :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les collectivités doivent être adhérentes au &lt;/span&gt;&lt;strong&gt;F&lt;/strong&gt;&lt;span&gt;onds de &lt;/span&gt;&lt;strong&gt;S&lt;/strong&gt;&lt;span&gt;olidarité à l’&lt;/span&gt;&lt;strong&gt;I&lt;/strong&gt;&lt;span&gt;nterconnexion et à l’&lt;/span&gt;&lt;strong&gt;A&lt;/strong&gt;&lt;span&gt;mélioration des &lt;/span&gt;&lt;strong&gt;R&lt;/strong&gt;&lt;span&gt;éseaux d’&lt;/span&gt;&lt;strong&gt;E&lt;/strong&gt;&lt;span&gt;au &lt;/span&gt;&lt;strong&gt;P&lt;/strong&gt;&lt;span&gt;otable (FSIAREP), ou « fonds de solidarité départementale ».&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;Les travaux
+doivent être conformes au Schéma départemental d’alimentation en eau potable
+adopté en 2021.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les
+collectivités s’engagent à mettre à jour les déclarations SISPEA (système
+d&amp;#039;information des services publics d&amp;#039;eau et d&amp;#039;assainissement).&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/eau-potable</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-travaux-dinterconnexion-des-reseaux-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>111666</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 40</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le domaine de l&amp;#039;eau : aide à la réalisation d&amp;#039;études de programmation d&amp;#039;eau potable, d&amp;#039;assainissement, d&amp;#039;eaux pluviales, d&amp;#039;inondation, de ruissellement, de gestion des rivières et zones humides, d&amp;#039;élaboration de contrat de bassin, de gestion des services ou de transfert de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux d&amp;#039;aide en % des dépenses HT :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30% pour les études de programmation, les études spécialisées eau potable/assainissement/eaux pluviales, les études pré-opérationnelles et de maîtrise d&amp;#039;oeuvre liées à l&amp;#039;élaboration d&amp;#039;un contrat de bassin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  40% pour les études spécialisées inondation/ruissellement/gestion des rivières et zones humides, les études pré-opérationnelles et de maîtrise d&amp;#039;oeuvre liées au mode de gestion des services et pour le transfert de compétences.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Délibération n°2017-04-0018 (AD du 25/09/2017)</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Risques naturels
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1625-realiser-des-etudes-dans-le-domaine-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>165194</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d’amélioration du fonctionnement des réseaux eaux usées en domaine public</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Travaux d’amélioration du fonctionnement des réseaux eaux usées en domaine public</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités pour les travaux qui doivent être réalisés sur les réseaux
+ d’assainissement des eaux usées existants en vue de réduire les rejets 
+polluants dans le milieu naturel.&lt;/p&gt;
+&lt;p&gt;L’ensemble de ces travaux vise à diminuer l&amp;#039;impact des rejets sur 
+l’eau et à préserver certains usages sensibles (baignade, production de 
+coquillages, pêche à pied).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
+de l’assainissement. Elles sont identifiées comme prioritaires dans le 
+schéma directeur d’assainissement collectif des eaux usées au regard de 
+la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
+de la surcharge hydraulique de la station de traitement. Le schéma 
+directeur repose sur une étude de diagnostic datant de moins de 10 ans 
+et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
+ et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-travaux-damelioration-du-fonctionnement-des-reseaux-eaux-us.html</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y29" s="1" t="inlineStr">
         <is>
-          <t>contact-aidesetsubventions@oise.fr</t>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z29" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/db03-aider-a-la-realisation-daires-daccueil-des-ge/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-damelioration-du-fonctionnement-des-reseaux-eaux-usees-en-domaine-public/</t>
         </is>
       </c>
       <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
+    <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>164882</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Améliorer la qualité de l’eau potable distribuée en traitant mieux les eaux brutes (études) - Solidarité urbain-rural</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Études dans le cadre de l’amélioration de la qualité de l’eau potable distribuée - Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
@@ -4854,52 +5606,77 @@
       <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
  &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-la-qualite-de-leau-potable-distribuee-en-traitant-mieux-les-eaux-brutes-etudes-solidarite-urbain-rural/</t>
         </is>
       </c>
       <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2025</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
+    <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>30793</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Étudier et suivre la qualité des eaux brutes</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Études et suivis de la qualité des eaux brutes</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
@@ -4980,83 +5757,108 @@
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3471-etudier-et-suivre-la-qualite-de-la-ressource/</t>
         </is>
       </c>
       <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
+    <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>164307</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Protéger les captages d'eau potable</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
         <is>
-          <t>Avance récupérable
-Subvention</t>
+          <t>Subvention
+Avance récupérable</t>
         </is>
       </c>
       <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
       <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence agit pour protéger la ressource en eau et améliorer la qualité de l’eau brute captée face aux impacts du changement climatique. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/eau-potable"&gt;Eau potable | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Elle finance des actions telles que : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en place de périmètres de protection&lt;/li&gt;&lt;li&gt;La réalisation d’études (hydrogéologiques, délimitation aire d’alimentation, …)&lt;/li&gt;&lt;li&gt;l’animation de projets&lt;/li&gt;&lt;li&gt;Des investissements (travaux de protection ou de création de captages)&lt;/li&gt;&lt;li&gt;Des acquisitions foncières.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle soutient également des études visant à évaluer la vulnérabilité des ressources et à élaborer des plans d’actions préventifs, notamment en lien avec la réduction des pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
@@ -5122,4445 +5924,5497 @@
       <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
       <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
       <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lapproche-integree-de-leau-a-la-bonne-echelle-territoriale/</t>
         </is>
       </c>
       <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
+    <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
-        <v>165166</v>
+        <v>165171</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Installaler des stations d’alertes et opérations de protection des usines ou des forages d’eau potable</t>
+          <t>Réaliser des études patrimoniales et des campagnes de recherche de fuites des réseaux d'eau potable</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Continuité de la distribution : installation de stations d’alerte et opérations de protection des usines ou des forages d’eau potable</t>
+          <t>Études patrimoniales et campagnes de recherche de fuites</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
+permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
+mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
+ concertée de l’eau, elle accompagne également le remplacement de 
+canalisations fuyardes. Ces actions essentielles s’appuient sur une 
+structuration solide et bien définie de la compétence eau potable, afin 
+de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2030</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-etudes-patrimoniales-et-campagnes-de-recherche-de-fuites.html</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-patrimoniales-et-des-campagnes-de-recherche-de-fuites-des-reseaux-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>165166</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Installaler des stations d’alertes et opérations de protection des usines ou des forages d’eau potable</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Continuité de la distribution : installation de stations d’alerte et opérations de protection des usines ou des forages d’eau potable</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J33" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q33" s="1" t="inlineStr">
+      <c r="Q34" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-continuite-de-la-distribution--installation-de-stations-dal.html</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installaler-des-stations-dalertes-et-operations-de-protection-des-usines-ou-des-forages-deau-potable/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...144 lines deleted...]
-    <row r="35" spans="1:27" customHeight="0">
+    <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
-        <v>382</v>
+        <v>145890</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'un Prêt Secteur Public bonifié</t>
-[...4 lines deleted...]
-          <t>PSP B</t>
+          <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Agence Française de Développement (AFD)
-Ministère des Outre-mer</t>
+          <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
-        <is>
-[...304 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...1388 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E47" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>30789</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de protection des captages d'eau prescrits par la déclaration d’utilité publique (DUP)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Travaux conformes à la DUP révisée dans les périmètres de protection immédiats (PPI) et rapprochés (PPR)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les travaux conformes à la 
+DUP révisée dans les périmètres de protection immédiats (PPI) et 
+rapprochés (PPR) pour protéger la qualité de l&amp;#039;eau potable. Ces travaux,
+ visant à limiter la pollution et aménager les zones environnantes, 
+doivent respecter les normes de la DUP pour garantir une protection 
+efficace des captages.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
+&lt;p&gt;Opération conforme aux prescriptions de l’arrêté de Déclaration d’Utilité Publique (DUP) révisé, opération réalisée dans un délai de 5 ans après la signature de l’arrêté préfectoral de la DUP révisé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-travaux-conformes-a-la-dup-revisee.html</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5410-realiser-des-travaux-de-protection-des-captag/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>164309</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et optimiser les services d’alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Captages, sécurisation de l’alimentation en eau  potable et économies d’eau</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence participe à l’amélioration et l’optimisation des services d’alimentation en eau potable sur tout le bassin Adour-Garonne. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/eau-potable"&gt;Eau potable | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;l’agence appuie les collectivités pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le regroupement des collectivités dans des structures intercommunales à la bonne échelle de gouvernance et de gestion permettant d’assurer la pérennité, &lt;/li&gt;&lt;li&gt;la sécurité sanitaire et la qualité du service conformément aux dispositions législatives.&lt;/li&gt;&lt;li&gt;le renforcement de la connaissance patrimoniale des infrastructures de production et de distribution d’eau potable&lt;/li&gt;&lt;li&gt;la sécurisation de la qualité sanitaire de l’eau distribuée en finançant des travaux de potabilisation, garantissant ainsi à tous un accès à une eau conforme aux normes de santé publique.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires sont : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les études et l’assistance technique, toute personne 
+publique ou privée dont le projet sera jugé pertinent par 
+l’agence de l’Eau au regard des objectifs de sa politique 
+d’intervention &lt;/li&gt;&lt;li&gt;pour les travaux : tout maître d’ouvrage public ou privé 
+gestionnaire de services publics d’eau potable
+ les organismes publics de recherche &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les principales conditions d’éligibilité sont : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les études et les travaux doivent concerner une intercommunalité (syndicat, EPCI…) regroupée à la bonne échelle 
+de gouvernance et de gestion permettant la pérennité 
+technique et financière du service d’eau potable &lt;/li&gt;&lt;li&gt;Pour les travaux, les collectivités doivent :
+ justifier d’un prix minimum de la part eau potable de 
+2 €TTC/m3
+ avoir renseigné les indicateurs réglementaires dans l’observatoire national des services d’eau et d’assainissement 
+(SISPEA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/55-24-Eau%20potable_0.pdf"&gt;55-24-Eau potable_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20Potable_Am%C3%A9liorer%20le%20service%20d%27alimentation%20en%20eau%20potable.pdf</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/economiser-leau-potable/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>165164</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études d'aide à la décision et diagnostics des schémas directeurs et des plan de gestion de la sécurité sanitaire des eaux (PGSSE)</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
 la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
 s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
 en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
 fiable, telles que des études d’aide à la décision, des travaux 
 d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
 actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
 résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P47" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q47" s="1" t="inlineStr">
+      <c r="Q38" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-daider-a-la-decision-et-diagnostics-des-schemas-directeurs-et-des-plan-de-gestion-de-la-securite-sanitaire-des-eaux-pgsse/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>164759</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les apports de macrodéchets dans les milieux dans le domaine de l'assainissement</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des collectivités</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région</t>
-[...2 lines deleted...]
-      <c r="H48" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="O48" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions de réduction des apports de macrodéchets dans 
+les cours d’eau concourent à maîtriser et réduire le plus en 
+amont possible les pollutions domestiques émises par les 
+systèmes de collecte, en particulier par temps de pluie, 
+pour préserver les milieux aquatiques et les usages de l’eau 
+associés.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/assainissement-collectivites"&gt;Assainissement des collectivités | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau finance par exemple : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les études,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;l&amp;#039;animation, formation, sensibilisation&lt;/li&gt;&lt;li&gt;les dispositifs de rétention des 
+déchets flottants sur réseau 
+unitaire ou réseau d’eaux usées 
+domestique&lt;/li&gt;&lt;li&gt;les dispositifs de rétention des 
+déchets flottants sur réseau 
+d’eau pluviale stricte&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P48" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q48" s="1" t="inlineStr">
+      <c r="Q39" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="S48" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;BÉNÉFICIAIRES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les études, toute personne morale publique ou privée 
+exerçant ou allant exercer tout ou partie des compétences 
+assainissement collectif et/ou assainissement non collectif et/ou gestion des eaux pluviales, ou toute personne 
+publique ou privée dont le projet sera jugé pertinent par 
+l’Agence de l’Eau au regard des objectifs de sa politique 
+d’intervention &lt;/li&gt;&lt;li&gt;Pour les travaux, tout maître d’ouvrage public ou privé 
+gestionnaire de services publics d’assainissement et/ou 
+de gestion des eaux pluviales ou toute personne publique 
+ou privée dont le projet sera jugé pertinent par l’Agence de 
+l’Eau au regard des objectifs de sa politique d’intervention &lt;/li&gt;&lt;li&gt;Pour les opérations d’investissement, le maître d’ouvrage 
+doit justifier d’un prix minimum pour le service public 
+d’assainissement collectif de 2,00 €TTC/m3 (sauf exception) et avoir renseigné les indicateurs réglementaires dans 
+l’observatoire national des services d’eau et d’assainissement (SISPEA&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/52-24-Re%CC%81duction%20des%20pollutions%20domestiques%20et%20pluviales-P12_0.pdf"&gt;52-24-Réduction des pollutions domestiques et pluviales-P12_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...43 lines deleted...]
-      <c r="AA48" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-03/FICHE-THEMATIQUE_Assainissement_R%C3%A9duction%20des%20apports%20de%20macrod%C3%A9chets.pdf</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-les-emissions-de-micropolluants-et-de-microplastiques/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E49" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>30791</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de mise en œuvre opérationnelle des outils fonciers</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Études de mise en œuvre opérationnelle des outils fonciers</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région</t>
-[...2 lines deleted...]
-      <c r="H49" s="1" t="inlineStr">
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
-[...149 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la protection des captages d&amp;#039;eau potable. Ces études permettent d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à long terme, en développant des solutions adaptées aux spécificités locales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P40" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q50" s="1" t="inlineStr">
+      <c r="Q40" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="U50" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X50" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-de-mise-en-oeuvre-operationnelle-des-outils-fonciers.html</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dfb-boiser-les-perimetres-de-protection-de-captag/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G51" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>164302</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Collecter et traiter les eaux usées et les eaux pluviales</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient des projets pour réduire les pollutions domestiques en temps sec et en 
+temps de pluie grâce à une approche territoriale intégrée, 
+reposant sur une planification hiérarchisée et globale. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/assainissement-collectivites"&gt;Assainissement des collectivités | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour cela, elle finance des opérations visant à :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;fiabiliser la collecte et le traitement des eaux usées avant leur restitution au milieu naturel (améliorer les réseaux de collecte, les branchements, et fiabiliser le transfert des eaux usées vers les outils épuratoires, créer, améliorer, réhabiliter les stations d’épuration, accompagner les filières de gestion des sous-produits spécifiques et mutualisées, &lt;/li&gt;&lt;li&gt;déployer l’autosurveillance et les diagnostics permanents.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Traiter les eaux pluviales collectées pour préserver certains usages particuliers &lt;/li&gt;&lt;li&gt;Traiter les pollutions ponctuelles liées aux activités portuaires.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;BÉNÉFICIAIRES &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les travaux, tout maître d’ouvrage public ou privé 
+gestionnaire de services publics d’assainissement et/ou de 
+gestion des eaux pluviales ou toute personne publique ou 
+privée dont le projet sera jugé pertinent par l’Agence de l’Eau 
+au regard des objectifs de sa politique d’intervention ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les opérations d’investissement, le maître d’ouvrage doit 
+justifier d’un prix minimum pour le service public d’assainissement collectif de 2,00 € TTC/m3 (sauf exception) et avoir 
+renseigné les indicateurs réglementaires dans l’observatoire 
+national des services d’eau et d’assainissement (SISPEA) ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les travaux de traitement des eaux usées domestiques 
+et sous-produits de l’épuration doivent permettre d’aboutir à une réduction globale de la pression domestique, 
+y compris en cas d’augmentation des flux à traiter ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les conventions spéciales de déversement signées avec 
+les établissements raccordés au système d’assainissement 
+devront être fournies ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les opérations concernant la collecte des eaux usées 
+(neuf ou réhabilitation), le bénéficiaire s’engage à respecter 
+la charte qualité de pose des réseaux d’assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/52-24-Re%CC%81duction%20des%20pollutions%20domestiques%20et%20pluviales-P12_0.pdf"&gt;52-24-Réduction des pollutions domestiques et pluviales-P12_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Assainissement_Collecte%20et%20traitement%20des%20eaux%20us%C3%A9es%20et%20pluviales.pdf</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-gestion-integree-des-eaux-pluviales-et-renaturer-les-villes-et-villages-1/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>30792</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Indemniser les servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Indemnisations de servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="N51" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 35 % à 50 % en cas de changement de pratiques agricoles.</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les indemnisations de servitudes engagées dans les périmètres de 
+protection rapprochés (PPR) visent à compenser les pertes économiques 
+liées aux restrictions imposées pour protéger les captages d&amp;#039;eau 
+potable. Ce dispositif réduit les impacts financiers tout en 
+garantissant la préservation de la ressource en eau, accompagné de 
+mesures comme l’acquisition foncière et les obligations réelles 
+environnementales (ORE).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
-[...4 lines deleted...]
-      <c r="O51" s="1" t="inlineStr">
+Eau souterraine</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
+      <c r="P42" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q51" s="1" t="inlineStr">
+      <c r="Q42" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S51" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-indemnisations-de-servitudes.html</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18b0-indemnisation-de-servitudes-des-perimetres-de/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>165887</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Gérer et préserver la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et préservation de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en œuvre d&amp;#039;actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants en suivant l&amp;#039;évolution de la qualité et de l&amp;#039;état quantitatif des cours d&amp;#039;eau et des nappes, en améliorant les connaissances sur le fonctionnement des masses d&amp;#039;eau souterraines, en accompagnant les territoires vers une sobriété de prélèvements et de consommations d&amp;#039;eau et en recherchant et valorisant des ressources alternatives (telle la réutilisation des eaux usées traitées).&lt;/p&gt;
+&lt;p&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion de la ressource en eau » qui comprend notamment les dispositifs suivants : - Gestion quantitative de la ressource et économies d&amp;#039;eau - Qualité des eaux superficielles - Gestion des eaux souterraines.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Structures publiques gestionnaires de milieu aquatique ;&lt;/li&gt; 	&lt;li&gt;collectivités et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;départements ;&lt;/li&gt; 	&lt;li&gt;autres établissements publics ;&lt;/li&gt; 	&lt;li&gt;associations ;&lt;/li&gt; 	&lt;li&gt;organismes de recherche.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;instrumentation et mise en place de réseaux de suivi des masses d&amp;#039;eau superficielles et souterraines ;&lt;/li&gt; 	&lt;li&gt;études/stratégies globales de connaissance des ressource en eau superficielles et souterraines sur un territoire cohérent (bassin versant a minima) intégrant un volet prospectif ;&lt;/li&gt; 	&lt;li&gt;étude de connaissance et de détermination de sources de pollutions (dont polluants émergents) ;&lt;/li&gt; 	&lt;li&gt;étude et programmes de recherche sur l’impact des polluants émergents sur l’environnement, leur évolution et leur persistance dans le milieu ;&lt;/li&gt; 	&lt;li&gt;études et programme de recherche sur les ressources stratégiques, sur le fonctionnement et la vulnérabilité des aquifères et interactions eaux souterraines/eaux superficielles ;&lt;/li&gt; 	&lt;li&gt;audits de bâtiments publics pour la définition de mesures de bonne gestion des consommations d’eau ;&lt;/li&gt; 	&lt;li&gt;études pour l’évolution de la tarification du service de l’eau ;&lt;/li&gt; 	&lt;li&gt;achat et installation de petits équipements hydro-économes dans les bâtiments publics ;&lt;/li&gt; 	&lt;li&gt;valorisation, diffusion des données, communication et sensibilisation sur les résultats des études et suivis.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour. Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-preservation-de-la-ressource-en-eau</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-preservation-de-la-ressource-en-eau-1/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>116538</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser l’utilisation des substances polluant les masses d'eau</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations permettant de mieux connaitre, réduire ou maîtriser les rejets polluants dans les milieux aquatiques et littoraux : formations aux bonnes pratiques et à la diminution d’usages de polluants, actions d’amélioration des pratiques agricoles en vue de baisser l’usage d’intrants, gestion des substances polluantes (phytosanitaires, engrais, médicaments…), traitement d’effluents autres que domestiques, établissement de profil de vulnérabilité de zone baignade, dispositifs de dépollution des eaux pluviales via des solutions durables et adaptées localement, filets de rétention de macrodéchets situés sur des infrastructures de gestion des eaux pluviales, …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/15af-copie-04h13-modernisation-des-services-public/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>163056</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Animer et mettre en réseau les acteurs de la politique de l'eau</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>ANIMATION DE LA POLITIQUE DE L’EAU</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;IL S’AGIT D’UNE MISSION D’ANIMATION DE RÉSEAUX D’ACTEURS, PARTAGE ET DIFFUSION DE LA CONNAISSANCE, INFORMATION / SENSIBILISATION GÉNÉRALE DE TOUS LES ACTEURS, FORMATION DES ÉLUS ET TECHNICIENS DES SERVICES L’EAU ET D’ASSAINISSEMENT, DANS L’OBJECTIF GÉNÉRAL DE DÉVELOPPER UNE VISION STRATÉGIQUE PARTAGÉE DES ENJEUX DU TERRITOIRE DRÔMOIS.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Animation de réseaux d’acteurs&lt;/li&gt;
 &lt;li&gt;Dialogue territorial&lt;/li&gt;
 &lt;li&gt;Veille réglementaire&lt;/li&gt;
 &lt;li&gt;Lettres d’information&lt;/li&gt;
 &lt;li&gt;Journées d’information&lt;/li&gt;
 &lt;li&gt;Webinaires&lt;/li&gt;
 &lt;li&gt;Plaquettes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Sensibilisation &amp;amp; communications avec des temps de rencontre et d’échange&lt;/li&gt;
 &lt;li&gt;Lettres d’information, veilles technique et réglementaire&lt;/li&gt;
 &lt;li&gt;Animation de réseau d’élus ou des techniciens&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les Missions d’animation s’adressent à toutes les collectivités.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/animation-de-la-politique-de-leau/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
 Cellule d’animation&lt;br /&gt;
 04 75 79 81 41&lt;br /&gt;
 &lt;a href="mailto:eau&amp;#64;ladrome.fr"&gt;eau&amp;#64;ladrome.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/animation-de-la-politique-de-leau/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>144510</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un dispositif de collecte mutualisée des déchets de venaison</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La régulation du gros gibier constitue un enjeu important dans les 
+Landes et génère une grande quantité de déchets issus de la dépouille, 
+de la découpe et de l&amp;#039;éviscération du gibier.
+Pour des raisons sanitaires évidentes de réduction des risques 
+épidémiologiques notamment, la collecte et le traitement de ces déchets a
+ commencé à se structurer dans les Landes.
+C&amp;#039;est pourquoi le Département, en partenariat technique avec la 
+Fédération des Chasseurs des Landes, accompagne les Groupements de 
+Communes mettant en place un dispositif de collecte mutualisée de ces 
+déchets, et leur apporte un soutien financier à l&amp;#039;investissement.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à la partie I duRU article 6, les 
+taux de subvention, applicables au coût hors taxes des dépenses liées à 
+la mise en place des points de collecte mutualisés des déchets de 
+venaison, sont les suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;travaux de création d&amp;#039;un point de collecte mutualisé (dalle béton, système de sécurisation, panneaux informatifs) : 25 %.&lt;/li&gt;&lt;li&gt;acquisition d&amp;#039;équipements de stockage mutualisés (bac spécifique, chambre froide, congélateur) : 25 %.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;La subvention annuelle étant plafonnée à 30 000 € par EPCI.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :
+Une aide du Département peut être accordée aux Groupements de Communes 
+pour la mise en place de points de collecte mutualisés des déchets de 
+venaison.
+Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;d&amp;#039;acquisition (pour le patrimoine traditionnel),&lt;/li&gt;&lt;li&gt;d&amp;#039;investissement,&lt;/li&gt;&lt;li&gt;d&amp;#039;études pré-opérationnelles,&lt;/li&gt;&lt;li&gt;de prestation de maîtrise d&amp;#039;œuvre.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le projet est appréhendé dans sa globalité, c&amp;#039;est-à-dire en 
+envisageant les principales étapes de sa réalisation (études, 
+investissement).&lt;/p&gt;
+&lt;p&gt;Les extensions de réseau électrique, d&amp;#039;eau potable, d&amp;#039;assainissement 
+éventuellement nécessaires à la mise en place de ces dispositifs ne sont
+ pas prises en compte.&lt;/p&gt;
+&lt;p&gt;Le montant des travaux s&amp;#039;entend hors divers imprévus et honoraires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-de-point-de-collecte-des-dechets-de-venaison</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2189-collecte-des-dechets-de-venaison/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>164925</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...6 lines deleted...]
-      <c r="H53" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>Assainissement des eaux
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;agence de l’eau soutient l&amp;#039;animation territoriale nécessaire à la réalisation des actions liées à la gestion de l&amp;#039;eau, en favorisant une gouvernance locale efficace, représentant les divers usages.&lt;br /&gt;
+&lt;br /&gt;
+Elle encourage la création de structures de concertation multi-partenariales et l&amp;#039;émergence de maîtrises d&amp;#039;ouvrage locales pour répondre aux enjeux des bassins versants. De plus, l&amp;#039;agence soutient les &amp;#34;têtes de réseau&amp;#34; qui facilitent la mise en relation et le partage de ressources entre les acteurs. En milieu rural, elle accompagne les services d&amp;#039;assistance technique pour améliorer les infrastructures d&amp;#039;eau et d&amp;#039;assainissement. Enfin, l&amp;#039;agence promeut la participation citoyenne et la concertation pour enrichir les projets liés à l&amp;#039;eau, en permettant aux citoyens de s&amp;#039;impliquer activement dans leur élaboration et leur mise en œuvre.</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>Emergence et animation de la gouvernance locale de l’eau&lt;br /&gt;
+Emergence de projets ou de maîtrise d&amp;#039;ouvrage locale multithématique&lt;br /&gt;
+Animation de démarches contractuelles multithématiques&lt;br /&gt;
+Animation visant à améliorer la synergie entre les politiques de l&amp;#039;eau et l&amp;#039;aménagement du territoire&lt;br /&gt;
+Animation portée par les têtes de réseau &lt;br /&gt;
+Animation de démarches participatives&lt;br /&gt;
+Communication, sensibilisation et éducation aux enjeux de l’eau</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Mers et océans
-[...130 lines deleted...]
-      <c r="S54" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q47" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>voir conditions dans les fiches aides et dans les conditions générales</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Rhône-Méditerranée</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_128698/fr/gouvernance-locale-de-l-eau-animation-sensibilisation-et-education-aux-enjeux-de-l-eau</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
+ - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
+ - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
+ - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
+ - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>contact.cda@eaurmc.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gouvernance-locale-de-leau-animation-sensibilisation-et-education-aux-enjeux-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-      <c r="A55" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>164774</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de solidarité et de coopération internationales</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Solidarité et coopération internationales</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 80</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Adour-Garonne, grâce au dispositif institué par la loi Oudin-Santini, participe à l&amp;#039;aide publique au développement française en matière d&amp;#039;eau et d&amp;#039;assainissement. En soutenant financièrement des associations françaises ou collectivités territoriales de son bassin, l&amp;#039;agence de l&amp;#039;eau contribue à l&amp;#039;amélioration  l&amp;#039;accès à l&amp;#039;eau, à l&amp;#039;assainissement et à l&amp;#039;hygiène dans les pays en développement ainsi que la mise en place de cadres institutionnels de gouvernance de l’eau. Par son action, elle contribue aux Objectifs de Développement Durable, notamment l’ODD 6, et soutient les engagements du Pacte de Paris sur l’eau et le changement climatique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/solidarite-cooperation-internationales"&gt;Solidarité et coopération internationales | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence soutient des actions visant à réduire le nombre de personnes n’ayant pas accès à une eau potable salubre, à un assainissement de base ou à des services d’hygiène, en priorité dans les Pays les Moins Avancés (PMA).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence soutient la promotion et le développement de la GIRE, dans le contexte du changement climatique, en appuyant l’étude, la mise en place et le développement de cadres institutionnels visant ou contribuant à la gestion durable, intégrée et concertée des ressources en eau à l’échelle territoriale adaptée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence contribue en France et à l’international, au plaidoyer en faveur de l’accès universel à l’eau et à l’assainissement et valorise la solidarité internationale et notamment ale dispositif institué par la loi “Oudin-Santini”. Elle soutient l’a action extérieure des collectivités et accompagne les acteurs publics et privés pour les informer, former et sensibiliser. Les financements concernent des initiatives de formation, de communication, d’animation et l’organisation d’événements pour mobiliser la communauté internationale, nationale et locale autour des défis liés à l’eau. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence accompagne les interventions d’urgence et post-urgence en cas de catastrophes naturelles majeures à fort impact humanitaire. Cette aide vise à rétablir rapidement l’accès à l’eau potable, à l’assainissement et à des conditions d’hygiène dignes pour les populations les plus démunies.&lt;br /&gt;Les actions financées incluent la fourniture ou la reconstruction de services, de matériels et d’infrastructures liés à l’eau et à l’assainissement, ainsi que des initiatives pour améliorer les pratiques d’hygiène ou accompagner la reconstruction.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 International</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P55" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q55" s="1" t="inlineStr">
+      <c r="Q48" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Peuvent être bénéficiaires des aides de l’Agence : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les projets de solidarité EAH &lt;/strong&gt;: les collectivités territoriales et leurs groupements exerçant ou non la compétence 
 Eau et assainissement, les syndicats intercommunaux du 
 bassin Adour-Garonne, mais aussi les associations et ONG 
 ayant leur siège ou une implantation pérenne en France et 
 disposant d’une expérience avérée dans les projets EAH &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets de développement de la Gestion Intégrée 
 des Ressources en Eau (GIRE)&lt;/strong&gt; : les personnes morales de 
 droit public ou privé dont les compétences et activités 
 concourent au développement de la GIRE &lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’Animation et la sensibilisation &lt;/strong&gt;: les personnes 
 morales de droit public ou privé dont les compétences et 
 l’expérience sont en adéquation avec les objectifs attendus &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les aides d’urgence&lt;/strong&gt; : les ONG spécialisées en opérations d’urgence, dont l’intervention est validée par le ministère de l’Europe et des affaires étrangère&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/62-24-Coope%CC%81ration%20internationale_0.pdf"&gt;62-24-Coopération internationale_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Solidarit%C3%A9%20et%20coop%C3%A9ration%20internationale.pdf</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-fonctionnalites-des-ecosystemes-aquatiques-humides-et-littoraux-ainsi-que-leur-biodiversite/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="56" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E56" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>165170</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser la lutte contre les fuites</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Équipements permettant d’optimiser la lutte contre les fuites</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
+permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
+mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
+ concertée de l’eau, elle accompagne également le remplacement de 
+canalisations fuyardes. Ces actions essentielles s’appuient sur une 
+structuration solide et bien définie de la compétence eau potable, afin 
+de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-equipements-permettant-doptimiser-la-lutte-contre-les-fuite.html</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/optimiser-la-lutte-contre-les-fuites/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>165167</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Créer des réservoirs et forages de sécurisation sur les îles non alimentées par le continent - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Travaux d’interconnexion, de création de réservoirs et de forage de sécurisation dans le cadre de la solidarité urbain-rural et pour les îles du bassin Loire-Bretagne non alimentées par le continent</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J50" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
+sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
+climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
+Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
+approvisionnement fiable, telles que des études d’aide à la décision, 
+des travaux d’interconnexion, de stockage ou de réhabilitation de 
+forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
+ la résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-dinterconnexion-de-creation-de-reservoirs-et-de-for.html</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-reservoirs-et-forages-de-securisation-sur-les-iles-non-alimentees-par-le-continent-solidarite-urbain-rural/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>165165</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Étudier les stratégies quantitatives pour de la substitution, de la réhabilitation ou du stockage</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
+la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
+s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
+en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
+fiable, telles que des études d’aide à la décision, des travaux 
+d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
+actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
+résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-les-strategies-quantitatives-pour-de-la-substitution-de-la-rehabilitation-ou-du-stockage/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>30851</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de délimitation et de vulnérabilité des aires d’alimentation de captages</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Études de délimitation et de vulnérabilité des aires d’alimentation de captages, diagnostic multi-pressions et de vulnérabilité</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la protection des captages d&amp;#039;eau potable. Ces études permettent d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à long terme, en développant des solutions adaptées aux spécificités locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;br /&gt;Captages prioritaires inscrits au Sdage 2022-2027 ou captages classés sensibles par le code de l’environnement faisant l’objet d’un suivi stratégique de la part des services de l’État.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-de-delimitation-et-de-vulnerabilite-des-aires-dalime.html</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cc5-realiser-des-etudes-et-travaux-de-substitutio/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>143347</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de l'eau et de l'assainissement</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;assainissement collectif, d&amp;#039;alimentation en eau potable, de protection de la ressource en eau, de gestion des eaux pluviales, de défense extérieure contre l&amp;#039;incendie, de qualité des eaux superficielles, de profil des eaux de baignades :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance technique départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise technique d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à l&amp;#039;élaboration de documents
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique départementale pour le bon fonctionnement des systèmes d&amp;#039;assainissement, expertise technique d&amp;#039;ouvrages d&amp;#039;assainissement, assistance à la saisie des indicateurs sur le Système d&amp;#039;Information des Services Publics d&amp;#039;Eau et d&amp;#039;Assainissement (SISPEA) et à l&amp;#039;élaboration du Rapport sur le Prix et la Qualité du Service (RPQS), assistance à la rédaction du manuel d&amp;#039;auto surveillance et du règlement de service d&amp;#039;assainissement et/ou d&amp;#039;eau potable
+ &lt;/li&gt;&lt;li&gt;Assistance technique renforcée pour les systèmes d&amp;#039;assainissement de 201 à 1000 EH soumis à autosurveillance réglementaire&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;établissement ou la révision des autorisations de déversement d&amp;#039;eaux usées non domestiques dans le réseau d&amp;#039;assainissement collectif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage : pour études de connaissance patrimoniale, d&amp;#039;aide à la décision, de gestion de compétence ou de conduite de projet d&amp;#039;investissement, pour l&amp;#039;instauration et mise en œuvre des périmètres de protection des ressources d&amp;#039;eau potable, pour la réalisation d&amp;#039;études hydrauliques, pour la réalisation de schéma de défense extérieure contre l&amp;#039;incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi annuel d&amp;#039;une station de mesure sur cours d&amp;#039;eau, complémentaire au réseau départemental de suivi de la qualité des cours d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation du profil d&amp;#039;un site de baignade
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé 43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.inge43.fr/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:pear&amp;#64;inge43.fr" target="_self"&gt;
+  pear&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edb2-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>163131</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en œuvre d'actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et préservation de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en œuvre d&amp;#039;actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants en suivant l&amp;#039;évolution de la qualité et de l&amp;#039;état quantitatif des cours d&amp;#039;eau et des nappes, en améliorant les connaissances sur le fonctionnement des masses d&amp;#039;eau souterraines, en accompagnant les territoires vers une sobriété de prélèvements et de consommations d&amp;#039;eau et en recherchant et valorisant des ressources alternatives (telle la réutilisation des eaux usées traitées).&lt;/p&gt;
+&lt;p&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion de la ressource en eau » qui comprend notamment les dispositifs suivants : - Gestion quantitative de la ressource et économies d&amp;#039;eau - Qualité des eaux superficielles - Gestion des eaux souterraines.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Structures publiques gestionnaires de milieu aquatique ;&lt;/li&gt; 	&lt;li&gt;collectivités et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;départements ;&lt;/li&gt; 	&lt;li&gt;autres établissements publics ;&lt;/li&gt; 	&lt;li&gt;associations ;&lt;/li&gt; 	&lt;li&gt;organismes de recherche.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;instrumentation et mise en place de réseaux de suivi des masses d&amp;#039;eau superficielles et souterraines ;&lt;/li&gt; 	&lt;li&gt;études/stratégies globales de connaissance des ressource en eau superficielles et souterraines sur un territoire cohérent (bassin versant a minima) intégrant un volet prospectif ;&lt;/li&gt; 	&lt;li&gt;étude de connaissance et de détermination de sources de pollutions (dont polluants émergents) ;&lt;/li&gt; 	&lt;li&gt;étude et programmes de recherche sur l’impact des polluants émergents sur l’environnement, leur évolution et leur persistance dans le milieu ;&lt;/li&gt; 	&lt;li&gt;études et programme de recherche sur les ressources stratégiques, sur le fonctionnement et la vulnérabilité des aquifères et interactions eaux souterraines/eaux superficielles ;&lt;/li&gt; 	&lt;li&gt;audits de bâtiments publics pour la définition de mesures de bonne gestion des consommations d’eau ;&lt;/li&gt; 	&lt;li&gt;études pour l’évolution de la tarification du service de l’eau ;&lt;/li&gt; 	&lt;li&gt;achat et installation de petits équipements hydro-économes dans les bâtiments publics ;&lt;/li&gt; 	&lt;li&gt;valorisation, diffusion des données, communication et sensibilisation sur les résultats des études et suivis.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour. Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;instrumentation et mise en place de réseaux de suivi des masses d&amp;#039;eau superficielles et souterraines ;&lt;/li&gt; 	&lt;li&gt;études/stratégies globales de connaissance des ressource en eau superficielles et souterraines sur un territoire cohérent (bassin versant a minima) intégrant un volet prospectif ;&lt;/li&gt; 	&lt;li&gt;étude de connaissance et de détermination de sources de pollutions (dont polluants émergents) ;&lt;/li&gt; 	&lt;li&gt;étude et programmes de recherche sur l’impact des polluants émergents sur l’environnement, leur évolution et leur persistance dans le milieu ;&lt;/li&gt; 	&lt;li&gt;études et programme de recherche sur les ressources stratégiques, sur le fonctionnement et la vulnérabilité des aquifères et interactions eaux souterraines/eaux superficielles ;&lt;/li&gt; 	&lt;li&gt;audits de bâtiments publics pour la définition de mesures de bonne gestion des consommations d’eau ;&lt;/li&gt; 	&lt;li&gt;études pour l’évolution de la tarification du service de l’eau ;&lt;/li&gt; 	&lt;li&gt;achat et installation de petits équipements hydro-économes dans les bâtiments publics ;&lt;/li&gt; 	&lt;li&gt;valorisation, diffusion des données, communication et sensibilisation sur les résultats des études et suivis.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour. Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-preservation-de-la-ressource-en-eau</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-preservation-de-la-ressource-en-eau/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>28/07/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>8008</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Actions d&amp;#039;accompagnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiabilisation des dispositifs de  gestion des effluents
+&lt;/p&gt;
+&lt;p&gt;
+ - Amélioration de la collecte
+&lt;/p&gt;
+&lt;p&gt;
+ - Prévention des pollutions accidentelles
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les ouvrages visant la prévention des pollutions accidentelles, la dépollution des eaux pluviales ou la réduction des risques de pollution liés à l&amp;#039;inondation du site, l&amp;#039;assiette est limitée au montant des travaux nécessaires pour contenir les pollutions accidentelles et les déversements de polluants par temps de pluie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises : 40%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Taux réduits directive IED.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b623-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>71808</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets pour l’environnement (eau, économie circulaire, biodiversité, etc.)</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Financement de projets en faveur de l’environnement</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
       <c r="H56" s="1" t="inlineStr">
         <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+collectivité locale, une entreprise publique locale (EPL), une entreprise ou un
+acteur financier et vous portez un projet en faveur de l’environnement, structuré
+par exemple autour de la gestion de l’eau, de l’économie circulaire, de la biodiversité
+? La Banque des Territoires vous propose une offre de financement des projets
+en faveur de l’environnement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes à la
+recherche d’investisseurs pour structurer et financer un projet portant sur
+l’eau et l’assainissement, l’économie circulaire ou bien encore les services
+liés à l’environnement permettant également d’adresser les problématiques debiodiversité
+et de compensation environnementale, avec des coopératives carbone.. Nous
+finançons en fonds propres et quasi-fonds propres ce type de projets.
+Sollicitez-nous pour bénéficier de financements adaptés, d’un accompagnement et
+d’une expertise reconnus.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projet-environnement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=environnement_biodiversite_psat</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-environnement/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
+ &lt;strong&gt;
+  Cantal Ingénierie &amp;amp; Territoires
+ &lt;/strong&gt;
+ est un établissement public dénommé agence départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une assistance à toutes les étapes du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ - dès la définition du besoin à la réalisation des travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
+&lt;/p&gt;
+&lt;p&gt;
+ • Accompagnement de projets et aide à la programmation ;
+&lt;/p&gt;
+&lt;p&gt;
+ • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
+&lt;/p&gt;
+&lt;p&gt;
+ • Patrimoine bâti, Espaces publics et Tourisme;
+&lt;/p&gt;
+&lt;p&gt;
+ • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
+&lt;/p&gt;
+&lt;p&gt;
+ • RGPD – DPO.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Tourisme
+Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
+ organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
+ habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
+ et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
+ de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ingenierie-et-territoires.cantal.fr</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 15 000 AURILLAC
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;
+&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>165163</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Créer des unités de désinfection et de traitement de l’agressivité (travaux) - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de création d’unités de désinfection et de traitement de l’agressivité - Réservé à la solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J56" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent améliorer la qualité de l’eau potable distribuée en traitant 
 mieux les eaux brutes.&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix du service public 
 suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
+      <c r="P58" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q56" s="1" t="inlineStr">
+      <c r="Q58" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Existence préalable de la déclaration d’utilité publique (DUP) des 
 périmètres de protection des captages (PPC) des ressources concernées ou
  dépôt du dossier en préfecture.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-creation-dunites-de-desinfection-et-de-traitemen.html</t>
         </is>
       </c>
-      <c r="W56" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-unites-de-desinfection-et-de-traitement-de-lagressivite-travaux-solidarite-urbain-rural/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
-      <c r="A57" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>165172</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Remplacer des canalisations fuyardes en zone de répartition des eaux (solidarité urbain-rural) ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Remplacement de canalisations fuyardes en zone de répartition des eaux dans le cadre de la solidarité urbain-rural ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne soutient le remplacement des 
 canalisations fuyardes pour réduire les pertes d&amp;#039;eau potable. Cette 
 initiative, inscrite dans le plan d&amp;#039;action gouvernemental, vise à 
 améliorer l&amp;#039;efficacité des réseaux et optimiser la gestion de la 
 ressource en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q57" s="1" t="inlineStr">
+      <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Travaux réalisés sur une commune située à la fois en zone de 
 répartition des eaux (ZRE) et en zonage France Ruralité Revitalisation 
 (FRR) ou dans le cadre d’un programme d’actions élaboré avec l’agence de
  l’eau.&lt;/p&gt;
 &lt;p&gt;Travaux conformes à une campagne de recherche de fuites préalable 
 permettant de justifier le caractère fuyard des canalisations à 
 remplacer et permettant de quantifier le volume des fuites pouvant être 
 évitées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-remplacement-de-canalisations-fuyardes.html</t>
         </is>
       </c>
-      <c r="W57" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/remplacer-de-canalisations-fuyardes-en-zone-de-repartition-des-eaux-solidarite-urbain-rural-ainsi-que-pour-les-iles-du-bassin-loire-bretagne-non-alimentees-par-le-continent/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...36 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>101706</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...26 lines deleted...]
-      <c r="N58" s="1" t="inlineStr">
+ &lt;strong&gt;
+  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider à la recherche de financements ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la définition du besoin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier la faisabilité technique, réglementaire et financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation les élus avec les financeurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats pour la réalisation des études préalables ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir le programme de l&amp;#039;opération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats de maîtrise d&amp;#039;œuvre et suivre les études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter l&amp;#039;aide nécessaire au maître d&amp;#039;ouvrage pendant la phase de réalisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur les domaines de compétence suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VOIRIE : classement de la voirie communale ; programme pluriannuel et travaux d&amp;#039;entretien et de réparation de chaussée ; aménagement de sécurité ; entrées et traversées de bourg.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ESPACES PUBLICS : aménagement de l&amp;#039;espace ; places de village ; trottoirs ; parking ; carrefours ;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
+  &lt;br /&gt;
+  levé géométrique, diagnostic structure, plomb, amiante, thermique,
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;AMO :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de cheminements doux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des abords des écoles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un City-parc ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la place de la Mairie, de l&amp;#039;Église ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un centre culturel ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la salle des fêtes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des ateliers municipaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une nouvelle station d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de diagnostic d&amp;#039;assainissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un contrat de prestations de service (assainissement, eau potable) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude des solutions de gestion des eaux pluviales ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma de défense incendie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préfiguration de l&amp;#039;organisation des services AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du réseau d&amp;#039;eau potable ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de bassin d&amp;#039;alimentation de captage AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Economie circulaire
-[...4 lines deleted...]
-      <c r="O58" s="1" t="inlineStr">
+Espace public
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Yonne</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd89.fr/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;ATD 89 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
+  atd&amp;#64;yonne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Standard :
+ 03 86 34 61 01
+&lt;/p&gt;
+&lt;p&gt;
+ Site Internet :
+ &lt;a href="https://www.atd89.fr/" target="_self"&gt;
+  https://www.atd89.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>yvan.telpic@yonne.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>111667</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les ressources en eau potable</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 40</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;investissement pour des travaux destinés à la préservation des ressources en eau et la fiabilisation de l&amp;#039;alimentation en eau potable : production et distribution d&amp;#039;eau potable, canalisations, amélioration de la desserte en eau, stockage d&amp;#039;eau potable, équipements d&amp;#039;instrumentation et de télégestion, économie d&amp;#039;eau pour les bâtiments publics, préservation de la ressource en eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond de travaux éligibles par opération : 3 millions d&amp;#039;euros HT.
+&lt;/p&gt;
+&lt;p&gt;
+ Variation des taux d&amp;#039;aide en % des dépenses HT :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   15 % pour les travaux de : production d&amp;#039;eau potable, amélioration de la desserte en eau et du stockage d&amp;#039;eau potable, les équipements d&amp;#039;instrumentation et de télégestion ; bonification &amp;#43;10 % pour les bénéficiaires en périmètre de la ruralité.
+  &lt;/li&gt;
+  &lt;li&gt;
+   20 % pour les travaux de : distribution d&amp;#039;eau potable ; bonification &amp;#43;10 % pour les bénéficiaires en périmètre de la ruralité.
+  &lt;/li&gt;
+  &lt;li&gt;
+   25 % pour les travaux d&amp;#039;économie d&amp;#039;eau pour les bâtiments publics.
+  &lt;/li&gt;
+  &lt;li&gt;
+   40 % pour les travaux de préservation de la ressource en eau.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Le montant éligible pour les travaux de canalisation est établi au regard d&amp;#039;un prix de référence calculé en fonction des caractéristiques de l&amp;#039;opération.
+&lt;p&gt;
+ Délibération n°2017-04-0018 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X58" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...23 lines deleted...]
-      <c r="AA58" s="1" t="inlineStr">
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae05-preserver-les-ressources-en-eau-potable/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-      <c r="A59" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>165169</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de substitution de prélèvements en zone de répartition des eaux, ou déficit quantitatif à l’étiage ou prélèvements sur les îles non alimentées par le continent</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Travaux de substitution de prélèvements impactant en zone de répartition des eaux ou en cas de déficit quantitatif en période d’étiage ou pour les prélèvements situés sur les îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J62" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P62" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q59" s="1" t="inlineStr">
+      <c r="Q62" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Opération située en zone de répartition des eaux (ZRE), en déficit 
 quantitatif en période d’étiage ou concernant des prélèvements situés 
 sur les îles du bassin Loire-Bretagne.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Uniquement pour les travaux :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Étude préalable justifiant l’impact de l’exploitation du captage 
 existant sur la ressource en eau ou les milieux aquatiques (contribution
  au déficit quantitatif de la ressource, contamination entre nappes),&lt;/li&gt;&lt;li&gt;Travaux conformes à l’étude préalable précisant l’amélioration 
 attendue pour la ressource en eau ou les milieux aquatiques et les 
 conditions techniques et économiques de réalisation du nouvel ouvrage 
 avec comblement de l’ouvrage initial.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-substitution-de-prelevements-impactant-en-zone-d.html</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-substitution-de-prelevements-en-zone-de-repartition-des-eaux-ou-deficit-quantitatif-a-letiage-ou-prelevements-sur-les-iles-non-alimentees-par-le-continent/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-[...94 lines deleted...]
-      <c r="A61" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>165168</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J63" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P63" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q61" s="1" t="inlineStr">
+      <c r="Q63" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Étude préalable justifiant l’impact de l’exploitation du captage existant sur la ressource en eau ou les milieux aquatiques.&lt;/p&gt;
 &lt;p&gt;Travaux conformes au diagnostic préalable du forage permettant de 
 déterminer la nature des travaux les mieux adaptés au problème posé.&lt;/p&gt;
 &lt;p&gt;Étude technico-économique comparative justifiant la décision de réhabiliter ou de reboucher.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-rehabilitations-ou-de-comblements-de-forages.html</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-rehabilitations-ou-de-comblements-de-forages-mettant-en-communication-des-nappes/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G62" s="1" t="inlineStr">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>151711</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réalisation d'aires d'accueil des gens du voyage et de terrains familiaux</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>AIRES D'ACCUEIL DES GENS DU VOYAGE ET TERRAINS FAMILIAUX</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
-[...137 lines deleted...]
-      <c r="I63" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L63" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la réalisation d&amp;#039;aires d&amp;#039;accueil des gens du voyage et de terrains familiaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire d&amp;#039;accueil des gens du voyage de 20 places à la Petite-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un terrain familial avec 10 emplacements à la périphérie de la commune
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;aire d&amp;#039;accueil existante pour les gens du voyage, incluant la mise en place d&amp;#039;un bloc sanitaire moderne
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de terrains pour la création d&amp;#039;une nouvelle aire d&amp;#039;accueil de grand passage
  &lt;/li&gt;
  &lt;li&gt;
   Coût des études de faisabilité pour l&amp;#039;implantation d&amp;#039;une aire d&amp;#039;accueil dans le quartier nord
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Dépenses éligibles
       &lt;/strong&gt;
       &lt;br /&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Taux de financement
       &lt;/strong&gt;
       &lt;br /&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Observations
@@ -9606,1229 +11460,704 @@
       &lt;br /&gt;
       &lt;br /&gt;
       - L&amp;#039;aide intervient en complément de l&amp;#039;aide de l&amp;#039;Etat (seuls les dossiers subventionnés par l&amp;#039;Etat peuvent bénéficier de l&amp;#039;aide du Département)
       &lt;br /&gt;
       &lt;br /&gt;
       - Dépense subventionnable plafonnée à :
       &lt;br /&gt;
       &lt;br /&gt;
       •  15 245 € par place pour les nouvelles aires d&amp;#039;accueil
       &lt;br /&gt;
       •  114 336 € par opération pour les aires de grand passage
       &lt;br /&gt;
       •  30 000 € par place pour les terrains familiaux
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W64" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/42cb-aider-a-lacquisition-de-proprietes-baties-ou-/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-      <c r="A64" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>44622</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner le développement territorial et monter des dossiers d'investissement</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renseignement et orientation vers toutes les aides financières figurant au guide des subventions aux collectivités. Elles concernent les domaines suivants : eau et assainissement, environnement, solidarité territoriale, voirie, projet culturel, sports et jeunesse
+&lt;/p&gt;
+&lt;p&gt;
+ Conseils à l&amp;#039;élaboration des projets d&amp;#039;investissement des communes et des EPCI en matières juridiques, techniques et financières.
+&lt;/p&gt;
+&lt;p&gt;
+ Conseils en matière de constitution de dossiers de demandes de subventions.
+&lt;/p&gt;
+&lt;p&gt;
+ Information sur les procédures d&amp;#039;instruction de dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Appui aux montages de plans de financement pour les projets des communes et des EPCI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de la passerelle de Mazamet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement d&amp;#039;une commune pour son projet d&amp;#039;aménagement d&amp;#039;un bâtiment communal à destination de multiples service
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation et mise en sécurité des façades de l&amp;#039;église
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et appui aux montages d&amp;#039;opérations / de projets d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de dossier de demande de subvention au titre des amendes de police et aide à la voirie communale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance pour le contrat de la revue de communication &amp;#34;Atout Tarn&amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-des-subventions-aux-collectivites</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Direction de l&amp;#039;Accompagnement des Territoires et des Pratiques Sportives
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 65 91
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ebbc-subventionner-le-developpement-territorial-et/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>30796</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Créer et améliorer la performance des usines de production (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Travaux de création et d’amélioration de la performance des usines de production -Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J64" s="1" t="inlineStr">
+      <c r="J66" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent améliorer la qualité de l’eau potable distribuée en 
 améliorant la performance des usines de traitement.&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix d du service public
  suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P64" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q64" s="1" t="inlineStr">
+      <c r="Q66" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;
  &lt;br /&gt;
 Existence préalable de la déclaration d’utilité publique (DUP) des 
 périmètres de protection des captages (PPC) des ressources concernées ou
  dépôt du dossier en préfecture.&lt;br /&gt;
  &lt;br /&gt;
 Travaux de traitement des pollutions diffuses (nitrates, pesticides, 
 métabolites et autres micropolluants organiques) : pour les captages 
 prioritaires faisant l’objet d’un accord de territoire comportant un 
 volet de lutte contre les pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-creation-et-damelioration-de-la-performance-des.html</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4679-creer-des-usines-de-traitement-de-traitement-/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-      <c r="A65" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>30797</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Remplacer les tronçons de conduites en PVC relarguant du chlorure de vinyle monomère CVM (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Travaux de remplacement des tronçons de conduites en PVC relarguant du CVM - Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I65" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J65" s="1" t="inlineStr">
+      <c r="J67" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent maîtriser le risque lié au chlorure de vinyle monomère (CVM) 
 présent dans l’eau distribuée par le remplacement des conduites en 
 polychlorure de vinyle (PVC).&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix d du service public
  suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P65" s="1" t="inlineStr">
+      <c r="P67" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q65" s="1" t="inlineStr">
+      <c r="Q67" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;
  &lt;br /&gt;
 Existence préalable de la déclaration d’utilité publique (DUP) des 
 périmètres de protection des captages (PPC) des ressources concernées ou
  dépôt du dossier en préfecture.&lt;br /&gt;
  &lt;br /&gt;
 Travaux de traitement des pollutions diffuses (nitrates, pesticides, 
 métabolites et autres micropolluants organiques) : pour les captages 
 prioritaires faisant l’objet d’un accord de territoire comportant un 
 volet de lutte contre les pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-remplacement-des-troncons-de-conduites-en-pvc-re.html</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e81-remplacer-les-troncons-de-conduites-en-pvc-re/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-[...166 lines deleted...]
-      <c r="G67" s="1" t="inlineStr">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>117385</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un suivi technique pour la protection et la gestion des forages d’eau potable et de leur aire d’alimentation des captages (AAC)</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
-[...274 lines deleted...]
-      </c>
       <c r="H68" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-[...2 lines deleted...]
-Subvention</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
-        <is>
-[...347 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Protéger l&amp;#039;ensemble des points d&amp;#039;eau des pollutions diffuses et ponctuelles sur la base d&amp;#039;études et/ou la délimitation des périmètres de protection des captages d&amp;#039;eau potable et/ou dans l&amp;#039;accompagnement à la mise en œuvre du programme d&amp;#039;actions établi à l&amp;#039;issue de la démarche AAC.
 &lt;/p&gt;
 &lt;p&gt;
  Assistance pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La procédure de Déclaration d&amp;#039;utilité publique (DUP) de mise en place des périmètres de protection,
   &lt;/li&gt;
   &lt;li&gt;
    Le diagnostic et les travaux sur les captages,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;établissement et le suivi des programmes d&amp;#039;actions sur les aires d&amp;#039;alimentations des captages (AAC) des collectivités.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Ces missions consistent :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
@@ -10848,763 +12177,1204 @@
    Appui au montage des dossiers administratifs dans le cadre de la procédure DUP jusqu&amp;#039;à l&amp;#039;enquête publique,
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement des maitres d&amp;#039;ouvrage dans l&amp;#039;animation des programmes d&amp;#039;actions sur les AAC
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;animation du volet agricole étant traité soit par la Chambre d&amp;#039;agriculture de région IDF soit Eau de Paris ou encore AQUI&amp;#039;Brie sur leurs territoires historiques respectifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Rédactions de notes et de rapports
   &lt;/li&gt;
   &lt;li&gt;
    Présence des agents du Département aux réunions
   &lt;/li&gt;
   &lt;li&gt;
    Réunions de travail sur des thématiques particulières à la demande
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Sols
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>http://www.eau.seine-et-marne.fr/</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W68" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a8a2-mettre-en-place-un-suivi-technique-pour-la-pr/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>104672</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Reconquérir la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...14 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
-[...8 lines deleted...]
-&lt;p&gt;
+ &lt;em&gt;
+  Favoriser une approche intégrée de la ressource en mobilisant notamment le Contrat territorial Eau, outil co-porté avec l&amp;#039;Agence de l&amp;#039;eau, les Départements et les services de l&amp;#039;Etat.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien de la Région vise notamment à accompagner les changements de pratiques et l&amp;#039;amélioration de la résilience du territoire face au changement climatique.
  &lt;br /&gt;
+ &lt;br /&gt;
+ Les projets éligibles relèvent notamment des domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration des connaissances et suivis
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation et restauration des fonctionnalités des cours d&amp;#039;eau et des zones humides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre les pollutions diffuses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation au changement climatique et gestion durable la ressource
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication, sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restauration du lit de la Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection de la ressource en eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation et innovation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le principal outil financier mobilisé par la Région pour soutenir les projets de reconquête de la ressource en eau est le Contrat territorial Eau (CT Eau). Ce contrat formalise pour chaque territoire, et pour une durée de 3 ans, la nature des actions ou travaux à engager, les coûts prévisionnels, le plan de financement, les calendriers de réalisation et les engagements des différents signataires. Ce contrat s&amp;#039;adosse à la stratégie du territoire et à la feuille de route définies pour une durée de 6 ans et validées par le comité de pilotage du CT eau.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;éligibilité du programme d&amp;#039;action est étudiée dans son ensemble au regard des objectifs du SDAGE, des enjeux du SAGE et des PAOT et de sa contribution à la stratégie du territoire validée par le comité de pilotage.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour l&amp;#039;ensemble du programme d&amp;#039;action, le taux moyen d&amp;#039;intervention de la Région ne peut pas dépasser 40% des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Une assistance à toutes les étapes du projet :
-[...72 lines deleted...]
-      <c r="S71" s="1" t="inlineStr">
+ Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° SIRET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X71" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/reconquete-de-la-ressource-en-eau</t>
+        </is>
+      </c>
+      <c r="W69" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/CRBV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cantal Ingénierie &amp;amp; Territoires
-[...10 lines deleted...]
-&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
-&lt;/p&gt;
-&lt;p&gt;
+ Service Eau, biodiversité et déchets
  &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski : 02 28 20 54 73
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9940-reconquete-de-la-ressource-en-eau/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>94676</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Ardennes
+Ardennes Ingenierie</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement se décline en trois niveaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  niveau 1 : un conseil de premier niveau aux bénéficiaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  niveau 3 : un accompagnement spécifique pour des prestations identifiées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
+&lt;/p&gt;
+&lt;p&gt;
+ Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
+&lt;/p&gt;
+&lt;p&gt;
+ Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement et Equipement publics
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
+&lt;/p&gt;
+&lt;p&gt;
+ -	Résorption de logements vacants dégradés
+&lt;/p&gt;
+&lt;p&gt;
+ -	Déplacement de la mairie dans l&amp;#039;ancienne école
+&lt;/p&gt;
+&lt;p&gt;
+ -	Revue de projets communaux : informations et conseils multi domaines
+&lt;/p&gt;
+&lt;p&gt;
+ -	Mise aux normes PMR de la Mairie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie et infrastructures
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Sécurisation de la traversée du village
+&lt;/p&gt;
+&lt;p&gt;
+ -	Réfection d&amp;#039;une voie communale
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement des abords d&amp;#039;un lavoir
+&lt;/p&gt;
+&lt;p&gt;
+ -	Déplacement et sécurisation d&amp;#039;un arrêt bus
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eau et assainissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Suivi et amélioration d&amp;#039;un dispositif d&amp;#039;assainissement collectif
+&lt;/p&gt;
+&lt;p&gt;
+ -	Accompagnement d&amp;#039;un projet de sécurisation d&amp;#039;un forage d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ -	Conseil de gestion du service d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Economie d&amp;#039;énergie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Suivi énergétique, amélioration bâtiment, éclairage public
+&lt;/p&gt;
+&lt;p&gt;
+ -	Rénovation énergétique du parc de logements communaux
+&lt;/p&gt;
+&lt;p&gt;
+ -	Conseil chantier/géothermie de la mairie et de la salle des fêtes
+&lt;/p&gt;
+&lt;p&gt;
+ -	Rénovation énergétique d&amp;#039;un gymnase
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tourisme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement pour les vélos le long de la Voie Verte Trans Ardennes
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement d&amp;#039;un chemin de randonnée sur une ancienne voie ferrée
+&lt;/p&gt;
+&lt;p&gt;
+ -	Transformation d&amp;#039;anciens logements en gites touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Analyse de l&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Information sur évolution du nombre d&amp;#039;ERP et des systèmes de production d&amp;#039;ECS, planification et réalisation des analyses, aide à l&amp;#039;élaboration des plans d&amp;#039;actions en cas de non-conformité et suivi jusqu&amp;#039;au retour à une situation satisfaisante.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Juridique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Quels recours en cas de malfaçon suite à des travaux de voirie
+&lt;/p&gt;
+&lt;p&gt;
+ -	Comment lutter contre les points noirs paysagers ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Archives départementales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement d&amp;#039;un nouveau local archives suite à l&amp;#039;extension de la mairie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Lecture publique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Création d&amp;#039;un espace lecture au sein du groupe scolaire
+&lt;/p&gt;
+&lt;p&gt;
+ -	Assistance à la gestion et à l&amp;#039;exploitation d&amp;#039;une bibliothèque
+&lt;/p&gt;
+&lt;p&gt;
+ -	Création d&amp;#039;une médiathèque
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Archéologie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Réalisation d&amp;#039;un diagnostic archéologique préalable à un aménagement urbain
+&lt;/p&gt;
+&lt;p&gt;
+ Recherche de financements
+&lt;/p&gt;
+&lt;p&gt;
+ -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Numérique et dématérialisation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projet culturel
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Projet de pôle culturel comprenant un Musée et une bibliothèque
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Culture et identité collective
+Tourisme
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Ardennes</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ mail : ardennesingenierie&amp;#64;cd08.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>anne.durand@cd08.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>163054</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'exploitation du système d'alimentation en eau potable de la collectivité</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Service d'Assistance Technique à l'Eau potable (SATEP)</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Assistance et conseils pour l’exploitation des ouvrages d’eau potable (bon entretien, amélioration de leurs performances…)&lt;/li&gt;
 &lt;li&gt;Réalisation de visites d’ouvrages (captages, réservoirs…)&lt;/li&gt;
 &lt;li&gt;Mise à disposition de l’expertise du service dans le diagnostic et la résolution de dysfonctionnements, dans la programmation et le suivi de travaux sur les ouvrages&lt;/li&gt;
 &lt;li&gt;Accompagnement dans le choix d’équipements&lt;/li&gt;
 &lt;li&gt;Accompagnement pour protéger les ressources en eau des pollutions et suivi dans le temps de l’évolution de la productivité&lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Conseil : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
 &lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Assistance à l&amp;#039;exploitation (visite régulière des ouvrages) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Conseils sur l’exploitation : conseils pratiques pour un bon entretien, l’optimisation du fonctionnement et la résolution de dysfonctionnements&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Soutien aux obligations techniques : bilans 24h, audits d’autosurveillance, manuels d’autosurveillance, cahiers de vie, plan de réduction des pertes en eau…&lt;/li&gt;
 &lt;li&gt;Soutien aux obligations administratives : déclarations annuelles Agence de l’Eau, SISPEA, RPQS…&lt;/li&gt;
 &lt;li&gt;Accompagnement à la réalisation de petits travaux ou à l’installation d’équipements réglementaires (compteurs, autosurveillance…)&lt;/li&gt;
 &lt;li&gt;Accompagnements spécifiques : gestion des boues, suivi de la production des ressources, conventions de rejets, formation des agents…&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;[INTERVENTION GRATUITE] Animation :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Sensibilisation &amp;amp; communications avec des temps de rencontre et d’échange&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;MODALITÉS DE CONTRACTUALISATION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le service bi-départemental d’assistance technique dans le domaine de l’eau vise l’accompagnement des communes ou des établissements publics de coopération intercommunale qui ne bénéficient pas des moyens suffisants pour l’exercice de leurs compétences dans le domaine de l’assainissement, de la protection de la ressource en eau […](art L3232-1-1 CGCT). Ces collectivités sont « éligibles » à l’assistance technique départementale.&lt;/p&gt;&lt;p&gt;Dans la limite de ses moyens, le service intervient également auprès des autres collectivités.&lt;/p&gt;&lt;p&gt;Les missions d’animation sont gratuites et s’adressent à toutes les collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONVENTIONNEMENT AVEC LES COLLECTIVITÉS ÉLIGIBLES*&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements mettent à jour annuellement la liste des services éligibles.&lt;/p&gt;&lt;p&gt;Une convention unique d’assistance technique dans le domaine de l’eau est proposée à ces collectivités, comprenant au choix les missions SATESE, SATEP et/ou Ingénierie.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTRACTUALISATION AVEC LES COLLECTIVITÉS NON ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements peuvent intervenir à la demande ou en réponse à un appel d’offre en tant qu’opérateur économique soumis aux règles de la commande publique.&lt;/p&gt;&lt;p&gt;Dans ce cas, les Départements établissent une offre technique et financière pour répondre au besoin de la collectivité, qui est ensuite contractualisée.&lt;/p&gt;&lt;p&gt;&lt;em&gt;*L’éligibilité est définie par des critères de population, de potentiel financier et d’appartenance à une zone de montagne (Art R3232-1 du CGCT).&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/service-dassistance-technique-a-leau-potable-satep/</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
 SATEP DROME&lt;br /&gt;
 04 75 79 82 73 • 04 75 79 82 41&lt;br /&gt;
 &lt;a href="mailto:satep&amp;#64;ladrome.fr"&gt;satep&amp;#64;ladrome.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/service-dassistance-technique-a-leau-potable-satep/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>128955</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils juridiques</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;une analyse des problématiques juridiques,
+des pièces et documents afférents selon
+les réglementations applicables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Se voir proposer des solutions et être aidé dans leur
+mise en oeuvre en matière de :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Police administrative générale, polices spéciales
+&lt;/p&gt;
+&lt;p&gt;
+ - Gestion domaniale : domaine public - privé,
+régime de la domanialité publique. Acquisitions,
+cessions, échanges, régime des différents types
+&lt;/p&gt;
+&lt;p&gt;
+ - Services publics : eau potable, assainissement,
+déchets, restauration collective, CCAS... -
+  Intercommunalité : statuts des groupements,
+transferts de compétences, modifications de
+périmètres, répartition des compétences entre
+le groupement et les communes membres,
+régime des biens et des personnels affectés aux
+compétences transférées, mise en place de services
+communs, et mutualisation
+&lt;/p&gt;
+&lt;p&gt;
+ - Urbanisme
+&lt;/p&gt;
+&lt;p&gt;
+ - Responsabilité administrative et pénale des
+collectivités et des élus
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etre assisté dans l&amp;#039;analyse ou la rédaction d&amp;#039;actes :
+contrats, délibérations, arrêtés, règlements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement et/ou
+échanges avec la juriste de Gironde Ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse juridique ou rédaction d&amp;#039;actes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges avec la juriste de l&amp;#039;Association des Maires
+de Gironde
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;actes juridiques : délibérations, statuts,
+conventions, arrêtés, règlements...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions de notes, courriers, analyses de textes
+juridiques...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mail ou lettre de saisine de l&amp;#039;exécutif au contact retenu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs en lien avec
+la demande
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b44e-beneficier-de-conseils-juridiques/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>165642</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
       <c r="H73" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...193 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse) ;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer, voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et du froid ;&lt;/li&gt;&lt;li&gt;bénéficier d’une technologie performante sur le plan énergétique et environnemental ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources énergétiques locales, disponibles 24h/24 et indépendantes des conditions climatiques ;&lt;/li&gt;&lt;li&gt;profiter d’une technologie adaptable aux différentes demandes selon les usages des bâtiments (chaud et/ou froid) ;&lt;/li&gt;&lt;li&gt;exploiter une technologie qui s’intègre harmonieusement à son environnement et évolutive par rapport à un programme d’aménagement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes ;&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine ;&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP) ;&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimums de performance des installations : COP des PAC (coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc. D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle, etc.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d’EnR&amp;amp;R de l’opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N73" s="1" t="inlineStr">
         <is>
-          <t>Eau potable
-[...16 lines deleted...]
-Bibliothèques et livres</t>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
         </is>
       </c>
       <c r="O73" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
-[...9 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U73" s="1" t="inlineStr">
         <is>
-          <t>Ardennes</t>
-[...4 lines deleted...]
-          <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-partir-de-boucle-deau-temperee-geothermique</t>
         </is>
       </c>
       <c r="X73" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y73" s="1" t="inlineStr">
         <is>
-          <t>anne.durand@cd08.fr</t>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z73" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-d-eau-temperee-geothermique/</t>
         </is>
       </c>
       <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="74" spans="1:27" customHeight="0">
+    <row r="74" spans="1:34" customHeight="0">
       <c r="A74" s="1">
         <v>30790</v>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Réaliser des acquisitions foncières et obligations réelles environnementales (ORE) des périmètres de protection</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Acquisitions foncières et obligations réelles environnementales (ORE)</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
-Agriculteur</t>
+Agriculteur
+Association</t>
         </is>
       </c>
       <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
       <c r="K74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif permet d&amp;#039;assurer un usage durable des terres en acquérant 
 des parcelles ou en mettant en place des ORE, garantissant ainsi la 
 préservation à long terme de la qualité de l&amp;#039;eau. L&amp;#039;agence accompagne 
 ces démarches en finançant les actions nécessaires pour limiter les 
 risques de pollution et assurer la protection des ressources en eau.&lt;/p&gt;</t>
         </is>
@@ -11682,80 +13452,105 @@
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/253b-realiser-des-acquisitions-foncieres-des-perim/</t>
         </is>
       </c>
       <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
+    <row r="75" spans="1:34" customHeight="0">
       <c r="A75" s="1">
         <v>131826</v>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H75" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Certificat d'économie d'énergie (CEE)</t>
+          <t>Certificat d'économie d'énergie (CEE)
+Subvention</t>
         </is>
       </c>
       <c r="I75" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
       <c r="J75" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
       <c r="K75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
@@ -11884,835 +13679,723 @@
       <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
       <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
       <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>TERRITOIRE ENERGIE 38</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
+    <row r="76" spans="1:34" customHeight="0">
       <c r="A76" s="1">
-        <v>103506</v>
+        <v>157096</v>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les actions, à portée immédiate ou d’accompagnement dans la durée, à destination des populations victimes de violences religieuses, ethniques et sexuelles au Moyen-Orient</t>
+          <t>Bénéficier d’informations et de conseils juridiques</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>SOUTIEN AUX POPULATIONS VICTIMES DE VIOLENCES RELIGIEUSES, ETHNIQUES ET SEXUELLES AU MOYEN-ORIENT</t>
+          <t>Aide juridique</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
-        <is>
-[...404 lines deleted...]
-      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficier d&amp;#039;une analyse des problématiques juridiques, des pièces et documents afférents selon les réglementations applicables
  &lt;br /&gt;
  Se voir proposer des informations, solutions et être aidé en matière de :
  &lt;br /&gt;
  -    Etat civil
  &lt;br /&gt;
  -    Fonctionnement et tenue des assemblées délibérantes (conseil municipal...)
  &lt;br /&gt;
  -    Statut de l&amp;#039;élu
  &lt;br /&gt;
  -    Cimetières et législation funéraire
  &lt;br /&gt;
  -    Police administrative générale, polices spéciales, police judiciaire
  &lt;br /&gt;
  -    Gestion domaniale : domaine public - privé, cessions, acquisitions, baux, biens sans maître, édifices menaçant ruine
  &lt;br /&gt;
  -    Voirie (domaine public routier, chemins ruraux)
  &lt;br /&gt;
  -    Services publics : eau potable, assainissement, déchets ...
  &lt;br /&gt;
  -    Affaires scolaires, périscolaire
  &lt;br /&gt;
  -    Intercommunalité
  &lt;br /&gt;
  -    Marchés publics
  &lt;br /&gt;
  -    Urbanisme
  &lt;br /&gt;
  -    Cultes (édifices cultuels, presbytères, relations avec les fabriques)
  &lt;br /&gt;
  •    Être assisté dans l&amp;#039;analyse ou la rédaction d&amp;#039;actes : contrats, délibérations, arrêtés, règlements
  &lt;br /&gt;
  •    Bénéficier de fiches et de dossiers pratiques disponibles sur le site de MATEC (accessibles par identifiant et mot de passe)
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables :
  &lt;br /&gt;
  •    Informations et conseils juridiques
  &lt;br /&gt;
  •    Rédaction d&amp;#039;actes juridiques : délibérations, statuts, conventions, arrêtés, règlements...
  &lt;br /&gt;
  •    Propositions de notes, courriers, analyses de textes juridiques...
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3efa-beneficier-dinformations-et-de-conseils-jurid/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-      <c r="A79" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>36013</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  déplacements et usages de la voirie et des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiments et équipements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de l&amp;#039;espace et habitat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dynamisation des centres-bourgs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau et assainissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier les sources de financement possibles du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Revitalisation des centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification d&amp;#039;espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de cheminements doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>http://finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>severine.fossey@finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2020</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>163589</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre la stratégie régionale de l'eau</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Aides de la stratégie régionale de l&amp;apos;eau</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l’Eau ainsi que l’urgence d’atteindre les objectifs fixés par la Directive Cadre sur l’Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l’échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux.&lt;/p&gt;&lt;p&gt; Aussi, afin d’inciter les acteurs de l’eau à s’organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus. L’accompagnement de la Région au titre de sa politique de l’eau sera ainsi conditionné à : &lt;span&gt;La nécessité d’inscrire l’opération dans une démarche de gestion intégrée de l’eau (adéquation entre le milieu naturel, le développement local et l’aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Forte de ces éléments, la Région s’engage dans les démarches de contractualisation (Contrats territoriaux, …) à l’échelle de bassins versants au côté des agences de l’eau. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Cette politique de l’eau transversale se décline selon les quatre orientations stratégiques : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Accompagner les changements de pratiques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Contribuer à la prise en compte des enjeux de l’eau dans l’aménagement du territoire et à la gestion des risques naturels &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Préserver les milieux aquatiques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Développer et partager les connaissances &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; La mise en œuvre de cette politique de l’eau se fera en collaboration étroite avec les Agences de l’eau Adour-Garonne et Loire-Bretagne.
 Au-delà de l’intervention de la Région dans la mise en œuvre d’actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s’appuiera sur des partenaires afin notamment d’améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l’échelle de la Nouvelle-Aquitaine.&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la Région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressources en eau (cours d’eau, nappes, étangs, zones humides, …), rencontrées de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l’occupation du territoire et les activités humaines présentes.
 Ces pressions se trouveront accentuées par le changement climatique qui impactera d’une manière significative, directement et indirectement, l’ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l’eau associés.
 Les objectifs visés par la Région sont de pouvoir répondre aux différents enjeux liés à la ressource en eau. &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Transition énergétique
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités et leurs groupements &lt;/li&gt;&lt;li&gt;Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants &lt;/li&gt;&lt;li&gt; Syndicats mixtes et établissements de coopération intercommunale&lt;/li&gt;&lt;li&gt; Collectivités productrices d’eau potable&lt;/li&gt;&lt;li&gt; Organisations professionnelles agricoles donnant du conseil sur le système des exploitations et les pratiques des agriculteurs présentes sur les zones à enjeu&lt;/li&gt;&lt;li&gt; Eau prioritaires bénéficiant d’un contrat territorial de bassin versant ou d’un contrat territorial Re-Sources &lt;/li&gt;&lt;li&gt; Entreprises &lt;/li&gt;&lt;li&gt; Groupements de collectivités (Communautés de Communes et Communautés d’Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)&lt;/li&gt;&lt;li&gt; Structures porteuses de SAGE
 	Associations créées sur la base de la Loi du 1er juillet 1901 &lt;/li&gt;&lt;li&gt; Propriétaires privés &lt;/li&gt;&lt;li&gt; Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre  &lt;/li&gt;&lt;li&gt;Associations ayant une action significative sur les espèces exotiques envahissantes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subvention seront traitées au fil de l’eau.
 &lt;/p&gt;&lt;p&gt;Pour les demandes de subvention pour travaux et/ou études, elles sont à déposer, avant leur démarrage, de préférence avant le 31 mars ou avant le 30 juin de chaque année, pour favoriser leur instruction en vue des commissions du 1er ou 2e semestre, en privilégiant un dépôt regroupé par tranche annuelle. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/aides-de-la-strategie-regionale-de-leau</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
 Les dossiers sont à transmettre par voie dématérialisée à l&amp;#039;adresse : &lt;a target="_self"&gt;eau&amp;#64;nouvelle-aquitaine.fr&lt;/a&gt;. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aides-de-la-strategie-regionale-de-leau/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD78" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
-      <c r="A80" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>152463</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Aider à la préservation de la biodiversité</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I80" s="1" t="inlineStr">
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J80" s="1" t="inlineStr">
+      <c r="J79" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L80" s="1" t="inlineStr">
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -12857,676 +14540,317 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W80" s="1" t="inlineStr">
+      <c r="W79" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...391 lines deleted...]
-      <c r="A83" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>53696</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Conseiller les territoires dans le cadre de projets d'aménagements - Ingénierie Territoriale de l'Etat / Nouveau conseil aux territoires (NCT)</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>DDT du Tarn</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   4 missions de conseil dans le domaine de l&amp;#039;aménagement du territoire :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à l&amp;#039;émergence de projet de territoire
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la mise en œuvre de politiques publiques prioritaires
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement d&amp;#039;opération
  &lt;/li&gt;
  &lt;li&gt;
   Appui méthodologique aux collectivités confrontées à des difficultés particulières, notamment dans le domaine des risques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre du nouveau conseil aux Territoires (NCT), la direction départementale des territoires (DDT) du Tarn a mis en place depuis quelques années une organisation qui s&amp;#039;appuie sur plusieurs agents dont certains avec un profil pluridisciplinaire de type « référent territorial » et d&amp;#039;autres avec un profil plus spécialisé pour faire face à des enjeux particuliers dans le domaine de l&amp;#039;eau (GEMAPI, eau potable et assainissement) et du développement de la production des énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  Les référents territoriaux de la DDT ont un positionnement transversal et sont de ce fait un interlocuteur privilégié des EPCI-FP et des collectivités. Ils constituent une porte d&amp;#039;entrée sur les différents domaines de compétence de la DDT et interviennent notamment dans les domaines de l&amp;#039;aménagement durable, de l&amp;#039;urbanisme (planification, réglementation, assainissement, etc.), la mobilité, la qualité des constructions, l&amp;#039;habitat et le logement, la revitalisation des centres bourgs, la problématique des risques naturels, le développement des énergies renouvelables,...
 &lt;/p&gt;
 &lt;p&gt;
  La DDT apporte une vision transversale et intégrée des projets et ce dès leur émergence. Elle offre une aide aux EPCI-FP et aux villes principales souhaitant répondre aux appels à projets nationaux ou régionaux concernant l&amp;#039;aménagement durable (écoquartier, ville durable, ...) ou qui accompagnent la démarche de transition énergétique ainsi que l&amp;#039;appui aux secteurs ruraux. Des compétences spécifiques en ingénierie financière ont été développées (connaissance des sources et des modes de financement, en particulier financement de l&amp;#039;aménagement TA, PUP, PEPE, ...) permettant de contribuer utilement à l&amp;#039;émergence d&amp;#039;un projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exemples d&amp;#039;intervention :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   accompagnement dans l&amp;#039;évolution de la gouvernance sur la Gemapi, Eau et Assainissement. Conseil dans le domaine réglementaire (SUP, schémas, zonages) ;
  &lt;/li&gt;
  &lt;li&gt;
   accompagnement de communes dans des démarches de revitalisation de centre bourgs/centre ville/quartier urbain ;
  &lt;/li&gt;
  &lt;li&gt;
   financement 1% paysage RN 88 : accompagnement de collectivités dans la sélection de projets éligibles ;
  &lt;/li&gt;
  &lt;li&gt;
   accompagnement administratif d&amp;#039;une collectivité pour la création d&amp;#039;une UTN locale en zone de moyenne montagne ;
  &lt;/li&gt;
  &lt;li&gt;
   participation aux suivis des AMI friches et conseil sur des projets en zone inondable ;
  &lt;/li&gt;
  &lt;li&gt;
   accompagnement des développeurs éoliens et de centrales au sol dans leurs prospections et au travers du pôle ENR du Tarn. Conseil auprès des collectivités sur leurs démarches prospectives ou d&amp;#039;urbanisme ;
  &lt;/li&gt;
  &lt;li&gt;
   conseils à des communes confrontées à des mouvements de terrain (réglementation, fonds Barnier, relogement d&amp;#039;urgence) ;
  &lt;/li&gt;
  &lt;li&gt;
   participation aux comités de suivi d&amp;#039;études de projet de pôle multimodal de deux villes ;
  &lt;/li&gt;
  &lt;li&gt;
   appui réglementaire sur la publicité dans un site à haute valeur patrimoniale et paysagère ;
  &lt;/li&gt;
  &lt;li&gt;
   etc.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Patrimoine et monuments historiques
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Alimentation
 Revitalisation
 Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Appui méthodologique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P83" s="1" t="inlineStr">
+      <c r="P80" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.gouv.fr/les-missions-de-la-ddt-a540.html</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;blockquote&gt;
  &lt;blockquote&gt;
   &lt;br /&gt;
  &lt;/blockquote&gt;
 &lt;/blockquote&gt;
 &lt;p&gt;
  Marie BRAU, référente territoriale du Gaillacois et Vaurais
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : marie.brau&amp;#64;tarn.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone :  06 07 78 22 86
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  ------
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sophie DEBRIEU, référente territoriale de l&amp;#039;Albigeois
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -13542,747 +14866,710 @@
 &lt;p&gt;
  Pierre-Luc RIVIERE, référent territorial d&amp;#039;Autan et Cocagne
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : pierre-luc.riviere&amp;#64;tarn.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 07 89 30 04 35
 &lt;/p&gt;
 &lt;p&gt;
  ------
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cyril CREME, chef du pôle appui territorial
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : cyril.creme&amp;#64;tarn.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 81 27 51 19
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>christophe.antoine@tarn.gouv.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4fd9-ddt-du-tarn-nouveau-conseil-au-territoire-nct/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>DDT 81</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2020</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G84" s="1" t="inlineStr">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>90732</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet s'intégrant dans la stratégie régionale de l'eau</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
+Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...31 lines deleted...]
-      <c r="S84" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;p&gt;
+    &lt;/p&gt;&lt;p&gt;
+     L&amp;#039;ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l&amp;#039;Eau ainsi que l&amp;#039;urgence d&amp;#039;atteindre les objectifs fixés par la Directive Cadre sur l&amp;#039;Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l&amp;#039;échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux. Aussi, afin d&amp;#039;inciter les acteurs de l&amp;#039;eau à s&amp;#039;organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus.
+    &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement de la Région au titre de sa politique de l&amp;#039;eau sera ainsi conditionné à :
+ &lt;br /&gt;
+ La nécessité d&amp;#039;inscrire l&amp;#039;opération dans une démarche de gestion intégrée de l&amp;#039;eau (adéquation entre le milieu naturel, le développement local et l&amp;#039;aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. Fort de ces éléments, la Région s&amp;#039;engage dans les démarches de contractualisation (Contrat territoriaux, ...) à l&amp;#039;échelle de bassins versant aux côtés des agences de l&amp;#039;eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette politique de l&amp;#039;eau transversale se décline selon les quatre orientations stratégiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les changements de pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la prise en compte des enjeux de l&amp;#039;eau dans l&amp;#039;aménagement du territoire et à la gestion des risques naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver les milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et partager les connaissances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La mise en œuvre de cette politique de l&amp;#039;eau se fera en collaboration étroite avec les Agences de l&amp;#039;eau Adour-Garonne et Loire-Bretagne.
+ &lt;br /&gt;
+ Au-delà de l&amp;#039;intervention de la Région dans la mise en œuvre d&amp;#039;actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s&amp;#039;appuiera sur des partenaires afin notamment d&amp;#039;améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l&amp;#039;échelle de la Nouvelle-Aquitaine.
+&lt;/p&gt;
+&lt;p&gt;
+ A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressource en eau (cours d&amp;#039;eau, nappes, étangs, zones humides, ...), rencontrés de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l&amp;#039;occupation du territoire et les activités humaines présentes.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces pressions se trouveront accentuées par le changement climatique qui impactera d&amp;#039;une manière significative, directement et indirectement, l&amp;#039;ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l&amp;#039;eau associés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs visés par la Région est de pouvoir répondre aux différents enjeux liés à la ressource en eau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment faire ma demande ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers sont à nous transmettre par voie dématérialisée à l&amp;#039;adresse : eau&amp;#64;nouvelle-aquitaine.fr et par courrier postal à Région Nouvelle Aquitaine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;
+ Calendrier
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Les dossiers d&amp;#039;animation, les demandes au titre de l&amp;#039;année N (2019) doivent être déposés avant le 31 décembre de l&amp;#039;année N-1 (2018).
+ &lt;br /&gt;
+ Les dossiers de travaux, les demandes doivent être déposés soit avant le 31 mars ou avant le 30 juin de chaque année.
+&lt;/p&gt;
+&lt;strong&gt;
+ Bénéficiaires
+&lt;/strong&gt;
+:
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et leurs groupements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats mixtes et les établissements de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités productrices d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisations professionnelles agricoles donnant du conseil sur le système des exploitations et les pratiques des agriculteurs présentes sur les zones à enjeu Eau prioritaires bénéficiant d&amp;#039;un contrat territorial de bassin versant ou d&amp;#039;un contrat territorial Re-Sources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de collectivités (Communautés de Communes et Communautés d&amp;#039;Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures porteuses de SAGE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations créées sur la base de la Loi du 1er juillet 1901
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations ayant une action significative sur les espèces exotiques envahissantes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/strategie-regionale-de-leau</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : eau&amp;#64;nouvelle-aquitaine.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/393d-strategie-regionale-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-      <c r="A85" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>164923</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Soutenir la gestion durable et l’alimentation en eau potable</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Alimentation en eau potable</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I85" s="1" t="inlineStr">
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J85" s="1" t="inlineStr">
+      <c r="J82" s="1" t="inlineStr">
         <is>
           <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient la gestion durable de la ressource et de l’alimentation en eau potable.&lt;br /&gt;
 &lt;br /&gt;
 Elle accompagne les collectivités dans la modernisation de leurs infrastructures, en particulier pour réduire les fuites sur les réseaux et pour sécuriser l’approvisionnement en eau, notamment dans les collectivités rurales. L’agence soutient également la préservation de la qualité de l’eau brute en finançant des actions de réduction des pollutions. Enfin, elle accompagne les collectivités face aux polluants émergents, comme les PFAS, en soutenant des solutions adaptées et des projets de recherche.</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>Sobriété en eau des collectivités&lt;br /&gt;
 Mise en conformité de l’eau destinée à la consommation humaine&lt;br /&gt;
 Sécurisation de l’alimentation en eau potable&lt;br /&gt;
 Préservation et restauration de la qualité des eaux sur les captages&lt;br /&gt;
 Gestion durable des services publics d’eau et d’assainissement&lt;br /&gt;
 Remise en état post-sinistre</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P85" s="1" t="inlineStr">
+      <c r="P82" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q85" s="1" t="inlineStr">
+      <c r="Q82" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128696/fr/alimentation-en-eau-potable</t>
         </is>
       </c>
-      <c r="W85" s="1" t="inlineStr">
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/alimentation-en-eau-potable/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>166163</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les aménagements des cours d'eau et bassins versants</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement des cours d'eau et bassins versants</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...3 lines deleted...]
-      <c r="H86" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
-[...58 lines deleted...]
-      <c r="S86" s="1" t="inlineStr">
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 20</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Collectivités exerçant la compétence GEMAPI&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le Département apporte un soutien, sous réserve d’éligibilité, aux études et aménagements de cours d’eau visant à restaurer et améliorer les fonctionnalités des milieux aquatiques et des bassins versants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux hydromorphologiques :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;reméandrage
+avec ou sans création de ripisylve, rétablissement du cours d’eau dans son lit
+naturel, reconstitution du lit mineur et des berges, contournement de plan
+d’eau, mise en défens des berges, reconnexions d’annexes hydrauliques et
+restauration d’espaces de mobilité&lt;/p&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagement de la continuité écologique &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;création de passe à poissons, passe mixte&lt;/p&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagement
+de bassins versant &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;achat de terrain pour expansion de crues et
+ralentissement dynamique, remblaiement de fossés, arasement de digues ou de
+remblais longitudinaux en bordure de cours d’eau&lt;/p&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 % plafonné à 100 000 € de dépenses&lt;/p&gt;&lt;p&gt;Après application des critères et déduction de toutes les aides obtenues, la participation du Département représentera au mieux 50 % de la charge restant au maître d’ouvrage et ne pourra pas dépasser un plafond de subvention fixé à 250 000 €. Le phasage d’une opération n’est pas autorisé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CRITERES D’INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La participation du Département est conditionnée à l’approbation du projet d’un point de vue technique par les services du Département qui pourra solliciter, si besoin, le syndicat mixte Charente Eaux.&lt;/p&gt;&lt;p&gt;Les dossiers présentés doivent être conformes aux orientations définies dans le contrat de progrès signé entre le Département, l’Etat, l’Agence de l’Eau, Charente Eaux et la Banque des territoires.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;Travaux (entreprise, location et achat de matériaux) et opérations connexes associées à l’opération (études et maîtrise d’œuvre confiées à des entreprises, frais d’acquisition foncière hors animation SAFER).&lt;/p&gt;&lt;p&gt;Etudes : études préalables à la constitution de nouvelles structures syndicales, étude d’aménagement de bassin versant.&lt;/p&gt;&lt;p&gt;Dépenses non éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Missions d’assistance technique, assistance à maitrise d’ouvrage, études et maitrise d’œuvre réalisées en régie, dépenses de personnel (maitrise d’ouvrage) en lien avec l’opération&lt;/li&gt;&lt;li&gt;Opérations relevant du fonctionnement, de l’entretien courant, du renouvellement ou de la gestion des ouvrages à la charge du maitre d’ouvrage &lt;/li&gt;&lt;li&gt;Travaux d’ouvrages d’art situés sous les voieries&lt;/li&gt;&lt;li&gt;Plantations de haies : des aides sont mobilisables au titre du dispositif financier « schéma des espaces naturels, plantation de haies et d’arbres »&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une demande actualisée et signée du porteur de projet énumérant l&amp;#039;objet du projet, son coût global, le plan de financement incluant la subvention sollicitée auprès du Département&lt;/li&gt;&lt;li&gt;une délibération de l&amp;#039;organe compétent de la collectivité territoriale approuvant le programme d&amp;#039;investissement adopté et le plan de financement&lt;/li&gt;&lt;li&gt;une présentation détaillée du projet validé devant démontrer l’impact des travaux sur les milieux aquatiques&lt;/li&gt;&lt;li&gt;l’acte d’engagement du marché de travaux signé et/ou les devis ou marchés des autres dépenses liées à l&amp;#039;opération&lt;/li&gt;&lt;li&gt;les autorisations préalables requises par la réglementation en vigueur&lt;/li&gt;&lt;li&gt;le plan de financement du programme intégrant les dépenses connexes et précisant l&amp;#039;origine et le montant des moyens financiers&lt;/li&gt;&lt;li&gt;un planning de réalisation de l’opération précisant l’échéancier prévisionnel des demandes d&amp;#039;acomptes et solde de la subvention (en adéquation avec l&amp;#039;échéancier de réalisation de l’opération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’INSTRUCTION ET DE VERSEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Modalités particulières d’instruction : our les besoins de l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes de pièces complémentaires&lt;/p&gt;&lt;p&gt;Modalités de versement : maximum de deux acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80 % du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le paiement de la subvention interviendra dans le cadre d’une Autorisation de Programme / crédit de paiement, dans la limite des crédits de paiement inscrits par l’Assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces à fournir pour les demandes de paiement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acompte :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le tableau récapitulatif des dépenses réalisées exprimées en HT.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Solde :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le plan de financement final ;&lt;/p&gt;&lt;p&gt;o	le décompte général et définitif de l’opération (travaux ou fournitures) attestant leur conformité avec l’opération subventionnée et visée par le Trésorier de la collectivité, auquel seront jointes les factures acquittées pour les dépenses connexes ;&lt;/p&gt;&lt;p&gt;o	le certificat attestant de l’affichage du soutien départemental à la réalisation de l’opération.&lt;/p&gt;&lt;p&gt;Caducité : l’opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de trois ans à compter de la date d’attribution de la subvention.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/amenagement_eau_bassins_travaux.pdf</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DEPOT D’UNE DEMANDE SUR LE PORTAIL
+Subventions16&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce portail est accessible depuis le site
+institutionnel www.lacharente.fr dans la rubrique « Portail citoyen ».&lt;/p&gt;&lt;p&gt;Pour
+déposer une demande sur le portail subventions, vous devez utiliser le
+télé-service : Subvention
+d&amp;#039;investissement&lt;/p&gt;&lt;p&gt;&lt;strong&gt;INFOS
+PRATIQUES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt des demandes :
+avant le démarrage de l’opération.&lt;/p&gt;&lt;p&gt;Service eau hydrologie ;
+Tél. : 05 16 09 60 30&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à
+nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail
+citoyen &amp;gt; contactez-nous&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-amenagements-des-cours-d-eau-et-bassins-versants/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-[...240 lines deleted...]
-      <c r="A88" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>117550</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -14297,51 +15584,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -14351,1073 +15638,3856 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="89" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E89" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>166161</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'assainissement collectif</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement collectif</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 25</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES     &lt;/strong&gt;                                                                                &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;·    Les
+collectivités compétentes en matière d’assainissement collectif, à l’exception
+de Grand Angoulême et Grand Cognac&lt;/p&gt;&lt;p&gt;&lt;strong&gt;     DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;    Le Département apporte un soutien, sous réserve d’éligibilité, aux opérations et travaux majeurs qui contribuent au traitement des eaux usées des collectivités et apporte un bénéfice pour la qualité des milieux aquatiques (réduction de la pollution, protection des écosystèmes,…).  &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Travaux sur les stations de traitement des eaux usées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilité : travaux portant sur la filière eau et boues, disposer d&amp;#039;une étude de diagnostique du système d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Taux : 25 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Travaux sur les réseaux d&amp;#039;eaux usées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilité : travaux visant à limiter les apports d&amp;#039;eaux parasites identifiés dans une étude diagnostique, création de réseaux de collecte uniquement lié à la création d&amp;#039;un nouveau système d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Taux : 25 %&lt;/p&gt;&lt;p&gt;Après application des critères et déduction de toutes les aides obtenues, la participation du Département représentera au mieux 50 % de la charge restant au maître d’ouvrage et ne pourra pas dépasser un plafond de subvention fixé à 250 000 €. Le phasage d’une opération n’est pas autorisé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CRITERES
+D’INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La participation du
+Département est conditionnée à l’approbation du projet d’un point de vue
+technique par les services du Département qui pourra solliciter, si besoin, le
+syndicat mixte Charente Eaux.&lt;/p&gt;&lt;p&gt;Les dossiers présentés
+doivent être conformes aux orientations définies dans le contrat de progrès
+signé entre le Département, l’Etat, l’Agence de l’Eau, Charente Eaux et la
+Banque des Territoires.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Dépenses éligibles&lt;/u&gt; : Travaux d’investissement, maîtrise
+d’œuvre et opérations connexes associées &lt;/p&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles&lt;/u&gt; : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Missions
+d’assistance technique, assistance à maitrise d’ouvrage, études et maitrise
+d’œuvre réalisées en régie, dépenses de personnel (maitrise d’ouvrage) en lien
+avec l’opération&lt;/li&gt;&lt;li&gt;    Opérations
+relevant du fonctionnement, de l’entretien courant, du renouvellement ou de la
+gestion des installations à la charge de l’exploitant et/ou du maitre d’ouvrage
+&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;·    Travaux
+portant sur l’assainissement de nouveaux bâtiments (desserte de lotissements,
+de zones d’activités, habitats non réhabilités, …) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES
+A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    une
+demande actualisée et signée du porteur de projet énumérant l&amp;#039;objet du projet,
+son coût global, le plan de financement incluant la subvention sollicitée
+auprès du Département&lt;/li&gt;&lt;li&gt;    une
+délibération de l&amp;#039;organe compétent de la collectivité territoriale approuvant
+le programme d&amp;#039;investissement adopté et le plan de financement&lt;/li&gt;&lt;li&gt;    une
+présentation détaillée du projet validé devant démontrer l’impact des travaux
+sur les milieux aquatiques&lt;/li&gt;&lt;li&gt;    le
+schéma directeur d’assainissement collectif de la collectivité (si existant) et
+le plan pluriannuel d’investissement (PPI) intégrant l’opération présentée&lt;/li&gt;&lt;li&gt;    l’acte
+d’engagement du marché de travaux signé et les devis ou marchés des autres
+dépenses liées à l&amp;#039;opération&lt;/li&gt;&lt;li&gt;    les
+autorisations préalables requises par la réglementation en vigueur&lt;/li&gt;&lt;li&gt;    le
+plan de financement du programme intégrant les dépenses connexes et précisant
+l&amp;#039;origine et le montant des moyens financiers&lt;/li&gt;&lt;li&gt;    le
+RPQS (rapport annuel sur le prix et la qualité du service)&lt;/li&gt;&lt;li&gt;    une
+fiche permettant d’apprécier l’impact du projet sur le tarif de l’assainissement
+collectif et sa trajectoire d’évolution envisagée au regard des investissements
+projetés&lt;/li&gt;&lt;li&gt;    un planning
+de réalisation de l’opération précisant l’échéancier prévisionnel des demandes
+d&amp;#039;acomptes et solde de la subvention (en adéquation avec l&amp;#039;échéancier de
+réalisation de l’opération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement
+et/ou le soutien financier du Département de la Charente de promouvoir
+l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des
+actions financées. Cela devra se traduire dans la transmission de données
+qualitatives et quantitatives sexuées sur le public visé, le public touché
+et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES
+D’INSTRUCTION ET DE VERSEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt; :&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement&lt;/u&gt; : maximum
+de deux acomptes proportionnels au montant de l’opération réalisée, et jusqu’à
+80 % du montant de la subvention ; solde à l’achèvement de
+l’opération.&lt;/p&gt;&lt;p&gt;Le paiement de la subvention
+interviendra dans le cadre d’une Autorisation de Programme / crédit de
+paiement. &lt;/p&gt;&lt;p&gt;Le versement s’effectuera selon un
+échéancier prévisionnel arrêté par le Département au moment de l’individualisation
+de la subvention, dans la limite des dépenses effectivement réalisées et dans
+celle des crédits de paiement inscrits par l’Assemblée départementale.
+Exceptionnellement, le Département pourra déroger à ce calendrier prévisionnel,
+dans la limite des crédits de paiement inscrits.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement : &lt;/p&gt;&lt;p&gt;·        
+Acompte :&lt;/p&gt;&lt;p&gt;o   
+le tableau récapitulatif des dépenses
+réalisées exprimées en HT.&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+le plan de financement final ;&lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération (travaux ou fournitures) attestant leur conformité avec l’opération
+subventionnée et visée par le Trésorier de la collectivité, auquel seront
+jointes les factures acquittées pour les dépenses connexes ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;o   
+le certificat attestant de l’affichage du
+soutien départemental à la réalisation de l’opération.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération devra être achevée et la demande de versement du solde devra
+intervenir dans un délai maximal de trois
+ans à compter de la date d’attribution de la subvention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/etude_assainissement.pdf</t>
+        </is>
+      </c>
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DEPOT
+D’UNE DEMANDE SUR LE PORTAIL Subventions16&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce portail est accessible depuis le site
+institutionnel www.lacharente.fr dans la rubrique « Portail citoyen ».&lt;/p&gt;&lt;p&gt;Pour
+déposer une demande sur le portail subventions, vous devez utiliser le
+télé-service : Subvention
+d&amp;#039;investissement&lt;/p&gt;&lt;p&gt;&lt;strong&gt;INFOS
+PRATIQUES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt des demandes :
+avant le démarrage des travaux&lt;/p&gt;&lt;p&gt;Service eau hydrologie ; Tél. : 05
+16 09 60 30&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour tout
+renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse
+suivante : www.lacharente.fr &amp;gt; portail citoyen &amp;gt; contactez-nous&lt;u&gt;&lt;/u&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-assainissement-collectif/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>161774</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le financement d’une étude de faisabilité avant d'investir dans une installation de géothermie de surface ou dans une installation d'aérothermie</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité en géothermie de surface et aérothermie</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...19 lines deleted...]
-      <c r="N89" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité, en apportant une aide financière et en mettant à votre disposition des trames de cahier des charges selon les technologies utilisées.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide comprend les &lt;strong&gt;études de projets&lt;/strong&gt; liés à la mise en œuvre de :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pompes à chaleur sur aquifère superficiel, champs de sondes géothermiques, géostructures énergétiques, eaux usées, eau de mer ou eaux thermales&lt;br /&gt;&lt;/li&gt;&lt;li&gt;pompes à chaleur aérothermiques (PAC air/eau)&lt;/li&gt;&lt;li&gt;de boucle d’eau tempérée « géothermique »&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;vérifier la faisabilité technique et économique&lt;/strong&gt; du projet d’implantation d’une installation de géothermie de surface&lt;/li&gt;&lt;li&gt;&lt;strong&gt;proposer des solutions techniques adaptées&lt;/strong&gt; au contexte ainsi qu’aux opportunités et aux contraintes qu’offre le site&lt;/li&gt;&lt;li&gt;&lt;strong&gt;comparer la solution « géothermique » aux autres possibilités&lt;/strong&gt; en termes d’investissement et d’exploitation&lt;/li&gt;&lt;li&gt;&lt;strong&gt;rechercher des solutions&lt;/strong&gt; visant à assurer l’exploitation pérenne de la ressource « géothermique »&lt;/li&gt;&lt;li&gt;&lt;strong&gt;proposer des solutions pour le financement de l’opération&lt;/strong&gt; et son montage administratif et juridique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets de pompes à chaleur géothermiques sur aquifère superficiel ou sur champ de sondes ou de pompes à chaleur aérothermiques, l’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Étude) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page)&lt;/p&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers les plus pertinente pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis. Vous pouvez contacter votre direction régionale ADEME, en amont de l’étude de faisabilité.&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le financement d’&lt;strong&gt;installations géothermiques&lt;/strong&gt; de production de chaleur et de froid&lt;/li&gt;&lt;li&gt;le financement d&amp;#039;&lt;strong&gt;installations aérothermiques&lt;/strong&gt; de production de chaleur&lt;/li&gt;&lt;li&gt;le financement d’&lt;strong&gt;installations de boucles d’eau tempérée géothermiques&lt;/strong&gt; de production de chaleur et de froid&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-geothermie-surface-aerothermie</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-en-geothermie-de-surface-et-aerothermie/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>164920</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir une gestion durable des services d'assainissement</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;agence de l’eau soutient la réduction des pollutions domestiques en promouvant une gestion durable des services d&amp;#039;assainissement.&lt;br /&gt;
+&lt;br /&gt;
+Elle accompagne les collectivités dans l&amp;#039;amélioration de leurs infrastructures, notamment par la réhabilitation des stations de traitement des eaux usées et l&amp;#039;optimisation des réseaux d&amp;#039;assainissement. Des actions ciblées visent à réduire l&amp;#039;impact environnemental des systèmes d&amp;#039;assainissement, en intégrant des solutions innovantes pour l&amp;#039;adaptation au changement climatique, comme la réutilisation des eaux usées traitées ou la récupération d’énergie. L&amp;#039;agence encourage également une gestion globale des eaux pluviales en promouvant la déconnexion et infiltration des eaux pluviales et des projets de recherche sur des enjeux émergents, tout en luttant contre la pollution par les plastiques.</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>Stations de traitement des eaux usées&lt;br /&gt;
+Réseaux d&amp;#039;assainissement&lt;br /&gt;
+Gestion des boues des stations de traitement des eaux usées&lt;br /&gt;
+Réutilisation des eaux usées traitées et des eaux grises&lt;br /&gt;
+Gestion intégrée des eaux pluviales en zone urbaine&lt;br /&gt;
+Gestion durable des services publics d’eau et d’assainissement&lt;br /&gt;
+Démarches territoriales de réduction des substances dangereuses&lt;br /&gt;
+Remise en état post-sinistre</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q87" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>voir conditions dans les fiches aides et dans les conditions générales</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Rhône-Méditerranée</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_128701/fr/aides-a-l-assainissement</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
+ - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
+ - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
+ - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
+ - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>contact.cda@eaurmc.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/assainissement/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>166162</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 15</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités compétentes en matière d’eau potable, à l’exception de Grand Angoulême et Grand Cognac.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le Département apporte un soutien, sous réserve d’éligibilité, aux opérations et travaux majeurs qui contribuent à l’amélioration de la distribution de l’eau potable, tant au niveau qualitatif que quantitatif, pour des ressources dites « stratégiques » ou justifiés par des considérations de sécurité d’approvisionnement, de salubrité et de protection de la santé publique. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sécurisation - unités de traitement &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilités : pour répondre aux enjeux suivants : bactériologie turbidité, arsenic, nitrates, phytosanitaires et micropolluants émergents ; financement conditionné à la mise en place d’un plan d’actions pour reconquérir la qualité de l’eau&lt;/p&gt;&lt;p&gt;Taux : 15 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sécurisation - interconnexions de réseaux &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilités : pour pallier une insuffisance de ressource mobilisable ou pour pallier un problème qualitatif ; uniquement pour les interconnexions structurantes et pérennes&lt;/p&gt;&lt;p&gt;Taux : 15 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sécurisation - mise en service de nouvelles ressources&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilités : pour
+pallier une insuffisance de ressource mobilisable ou pour pallier un problème
+qualitatif ; financement conditionné à
+la mise en place d’un plan d’actions pour préserver la qualité de l’eau de la
+nouvelle ressource&lt;/p&gt;&lt;p&gt;Après application des critères et déduction de toutes les aides obtenues, la participation du Département représentera au mieux 50 % de la charge restant au maître d’ouvrage et ne pourra pas dépasser un plafond de subvention fixé à 250 000 €. Le phasage d’une opération n’est pas autorisé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CRITERES D’INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La participation du Département est conditionnée à l’approbation du projet d’un point de vue technique par les services du Département qui pourra solliciter, si besoin, le syndicat mixte Charente Eaux.&lt;/p&gt;&lt;p&gt;Les dossiers présentés doivent être conformes aux orientations définies dans le contrat de progrès signé entre le Département, l’Etat, l’Agence de l’Eau, Charente Eaux et la Banque des Territoires.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : Travaux d’investissement, maîtrise d’œuvre et opérations connexes associées &lt;/p&gt;&lt;p&gt;Dépenses non éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Missions d’assistance technique, assistance à maitrise d’ouvrage, études et maitrise d’œuvre réalisées en régie, dépenses de personnel (maitrise d’ouvrage) en lien avec l’opération&lt;/li&gt;&lt;li&gt;Opérations relevant du fonctionnement, de l’entretien courant, du renouvellement ou de la gestion des installations à la charge de l’exploitant et/ou du maitre d’ouvrage &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une demande actualisée et signée du porteur de projet énumérant l&amp;#039;objet du projet, son coût global, le plan de financement incluant la subvention sollicitée auprès du Département&lt;/li&gt;&lt;li&gt;une délibération de l&amp;#039;organe compétent de la collectivité territoriale approuvant le programme d&amp;#039;investissement adopté et le plan de financement&lt;/li&gt;&lt;li&gt;une présentation détaillée du projet validé&lt;/li&gt;&lt;li&gt;le schéma directeur d’alimentation en eau potable de la collectivité et le plan pluriannuel d’investissement (PPI) intégrant l’opération présentée&lt;/li&gt;&lt;li&gt;l’acte d’engagement du marché de travaux signé et les devis ou marchés des autres dépenses liées à l&amp;#039;opération&lt;/li&gt;&lt;li&gt;les autorisations préalables requises par la réglementation en vigueur&lt;/li&gt;&lt;li&gt;le plan de financement du programme intégrant les dépenses connexes et précisant l&amp;#039;origine et le montant des moyens financiers&lt;/li&gt;&lt;li&gt;le RPQS (rapport annuel sur le prix et la qualité du service)&lt;/li&gt;&lt;li&gt;une fiche permettant d’apprécier l’impact du projet sur le tarif de l’eau potable et sa trajectoire d’évolution envisagée au regard des investissements projetés&lt;/li&gt;&lt;li&gt;un planning de réalisation de l’opération précisant l’échéancier prévisionnel des demandes d&amp;#039;acomptes et solde de la subvention (en adéquation avec l&amp;#039;échéancier de réalisation de l’opération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’INSTRUCTION ET DE VERSEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Modalités particulières d’instruction : Pour les besoins de l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Modalités de versement : maximum de deux acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80 % du montant de la subvention ; solde à l’achèvement de l’opération.&lt;/p&gt;&lt;p&gt;Le paiement de la subvention interviendra dans le cadre d’une Autorisation de Programme / crédit de paiement. &lt;/p&gt;&lt;p&gt;Le versement s’effectuera selon un échéancier prévisionnel arrêté par le Département au moment de l’individualisation de la subvention, dans la limite des dépenses effectivement réalisées et dans celle des crédits de paiement inscrits par l’Assemblée départementale. Exceptionnellement, le Département pourra déroger à ce calendrier prévisionnel, dans la limite des crédits de paiement inscrits.&lt;/p&gt;&lt;p&gt;Pièces à fournir pour les demandes de paiement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acompte :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le tableau récapitulatif des dépenses réalisées exprimées en HT.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Solde :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le plan de financement final ;&lt;/p&gt;&lt;p&gt;o	le décompte général et définitif de l’opération (travaux ou fournitures) attestant leur conformité avec l’opération subventionnée et visée par le Trésorier de la collectivité, auquel seront jointes les factures acquittées pour les dépenses connexes ;&lt;/p&gt;&lt;p&gt;o	le certificat attestant de l’affichage du soutien départemental à la réalisation de l’opération.&lt;/p&gt;&lt;p&gt;Caducité : l’opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de trois ans à compter de la date d’attribution de la subvention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/7120_EAU_POTABLE.pdf</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;DEPOT
+D’UNE DEMANDE SUR LE PORTAIL Subventions16&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce portail est accessible depuis le site
+institutionnel www.lacharente.fr dans la rubrique « Portail citoyen ».&lt;/p&gt;&lt;p&gt;Pour
+déposer une demande sur le portail subventions, vous devez utiliser le
+télé-service : Subvention
+d&amp;#039;investissement&lt;/p&gt;&lt;p&gt;&lt;strong&gt;INFOS
+PRATIQUES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt des demandes :
+avant le démarrage des travaux&lt;/p&gt;&lt;p&gt;Service eau hydrologie ;
+Tél. : 05 16 09 60 30&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour tout
+renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse
+suivante : www.lacharente.fr &amp;gt; portail citoyen &amp;gt;
+contactez-nous&lt;u&gt;&lt;/u&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-alimentation-en-eau-potable/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>165630</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études pour une installation hydroélectrique</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Études pour une installation hydroélectrique</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide dédiée à l’hydroélectricité vise la &lt;strong&gt;réalisation de projets de production électrique&lt;/strong&gt; par la &lt;strong&gt;force motrice de l’eau&lt;/strong&gt; d’un cours d’eau, d’une rivière, d’un lac ou des eaux captées par gravitation (turbinage d’eau potable ou usée, par exemple).&lt;/p&gt;&lt;p&gt;Les futurs aménagements hydroélectriques sont envisagés sur des &lt;strong&gt;chutes existantes créées par un seuil ou un barrage&lt;/strong&gt; (la construction d’un nouveau seuil ou barrage constitue une difficulté majeure dans le contexte actuel et une telle étude ne sera pas finançable).&lt;/p&gt;&lt;p&gt;Cela correspond à l’un des cas suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;réalisation d’un aménagement&lt;/strong&gt; neuf de production d’énergie sur un seuil existant qui n’a jamais été équipé auparavant ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;remise en service &lt;/strong&gt;d’un équipement n’étant plus en activité, mais bénéficiant ou pas d’un droit d’eau (fondé en titre, autorisation, etc.) et pouvant prouver l’existence de la chute et des organes qui utilisent ou ont utilisé la force hydraulique ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;optimisation &lt;/strong&gt;d’un équipement complémentaire sur un site actuellement exploité ;&lt;/li&gt;&lt;li&gt;le&lt;strong&gt; turbinage d’eau déjà captée&lt;/strong&gt; (eau potable, eaux usées, réseau neige...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La &lt;strong&gt;concertation des enjeux énergétiques et enjeux environnementaux&lt;/strong&gt; doit obligatoirement être menée dès la phase d’étude de faisabilité. La &lt;strong&gt;concertation avec tous les usagers du cours d’eau&lt;/strong&gt; (pêche, pratiques de loisirs ou sportives, navigation, etc.) est également à rechercher. La mise en place de réunions de démarrage et de restitution impliquant les acteurs de l’eau et de l’environnement est obligatoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3 types d’études peuvent être financés&lt;/strong&gt; avec des spécificités régionales :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’étude de &lt;strong&gt;potentiel&lt;/strong&gt; devra déterminer le potentiel administratif, énergétique, environnemental et économique des seuils/sites potentiels sur un territoire/cours d’eau défini.&lt;/li&gt;&lt;li&gt;L’étude de &lt;strong&gt;faisabilité&lt;/strong&gt; devra démontrer la faisabilité administrative, technique, environnementale et économique d’une centrale hydroélectrique afin de fournir au maître d’ouvrage des éléments clairs, fiables et chiffrés lui permettant d’apprécier l’intérêt de réaliser ce projet.&lt;/li&gt;&lt;li&gt;L’étude d’&lt;strong&gt;avant-projet&lt;/strong&gt; devra préciser les conditions techniques et économiques de réalisation de l’installation au regard de l’implantation sur le site avec des études de sol, de génie civil, des relevés topographiques précis, voire tout autre type d’études préalablement validées en concertation avec l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les études d’ordre réglementaires ne sont pas éligibles aux subventions de l’ADEME.Pour les régions Bourgogne-Franche-Comté et Auvergne-Rhône-Alpes, les trois types d’études sont éligibles.&lt;/p&gt;&lt;p&gt;Pour les régions Provence-Alpes-Côte d’Azur, Nouvelle-Aquitaine, les études de potentiel et de faisabilité sont éligibles. Les études d’avant-projet ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q89" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="U89" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>regions_27_75_84_93</t>
         </is>
       </c>
       <c r="V89" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-a-partir-boucle-deau-temperee</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-pour-une-installation-hydroelectrique</t>
         </is>
       </c>
       <c r="X89" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z89" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-deau-temperee-geothermique/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-une-installation-hydroelectrique-2/</t>
         </is>
       </c>
       <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
+    <row r="90" spans="1:34" customHeight="0">
       <c r="A90" s="1">
-        <v>144514</v>
+        <v>162380</v>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Financer des projets d’investissement sur les systèmes d’endiguement fluviaux du territoire pour prévenir les inondations liées aux cours d'eau et aux milieux humides associés</t>
+          <t>Entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de résorption de fuites sur les réseaux d'eau potable</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental des Landes</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
-          <t>Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H90" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L90" s="1" t="inlineStr">
         <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif d’aide est de pouvoir accompagner les collectivités gestionnaires de réseaux d’eau potable, qui doivent entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites et contribuer ainsi à réduire les prélèvements sur la ressource en eau dans les milieux naturels.&lt;/p&gt; &lt;p&gt;Les organismes publics ayant la compétence de distribution d’eau potable :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Communes,&lt;/li&gt; 	&lt;li&gt;Communautés de Communes et d’Agglomération,&lt;/li&gt; 	&lt;li&gt;Métropoles,&lt;/li&gt; 	&lt;li&gt;Syndicats d’eau potable,&lt;/li&gt; 	&lt;li&gt;Régies des eaux...&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;Dans le contexte de tension sur les ressources en eau de 2022, la Région adoptait, dès le 24 juin 2022, plusieurs délibérations en lien avec l’épisode exceptionnel de sécheresse, et en mars 2023, le Plan d’actions pour l’eau de la Région Provence-Alpes-Côte d&amp;#039;Azur.&lt;br /&gt; &lt;br /&gt; Par ailleurs, la Région a organisé le 7 juin 2023 les États Régionaux de l’Eau qui ont permis de poursuivre la mobilisation de tous les acteurs de l’eau, et de démontrer que des solutions peuvent être proposées face au manque d’eau, en matière de sobriété, de solidarité et d’innovation.&lt;br /&gt; &lt;br /&gt; Dans ce cadre, la Région s’est engagée à déployer de nouvelles démarches structurantes et d’expérimentations ainsi que de nouveaux dispositifs financiers, afin de répondre concrètement aux nécessaires économies d’eau sur le territoire régional.&lt;br /&gt; L&amp;#039;aide aux travaux de résorption de fuites sur les réseaux d&amp;#039;eau potable est un dispositif qui en est issu.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Le dépôt du dossier de demande d’aide doit se faire via la plateforme d’aide en ligne.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; Au-delà des pièces administratives et techniques prévues par le règlement financier de la Région en vigueur, le dossier devra comprendre :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une attestation de dépôt de dossier auprès de l’Agence de l’eau Rhône-Méditerranée Corse&lt;/li&gt; 	&lt;li&gt;le schéma directeur d’eau potable ou l’étude diagnostic réseaux&lt;/li&gt; 	&lt;li&gt;les études AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Par ailleurs, le dossier de présentation devra clairement faire apparaître l’origine de la ressource en eau prélevée pour l’alimentation en eau potable, permettant d’attester que le bénéfice portera sur les milieux naturels des secteurs prioritaires définis ci-dessus.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable</t>
+        </is>
+      </c>
+      <c r="W90" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;a href="mailto:fuites-aep&amp;#64;maregionsud.fr" title="mailto:fuites-aep&amp;#64;maregionsud.fr"&gt;fuites-aep&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>119646</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou aménager des ouvrages de nature à améliorer l’assainissement sur routes départementales</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- La loi de Modernisation de l&amp;#039;Action Publique Territoriale et d&amp;#039;Affirmation des Métropoles (MAPTAM) attribue aux Etablissements Publics de Coopération Intercommunale à fiscalité propre (EPCI-FP) une compétence exclusive et obligatoire relative à la Gestion des Milieux Aquatiques et la Prévention des Inondations (GEMAPI), ceux-ci ayant la possibilité de la déléguer ou la transférer pour tout ou partie à un syndicat mixte.
-[...93 lines deleted...]
- &lt;/em&gt;
+ Construction, modification ou renforcement du réseau pluvial (hors création de bordures caniveaux et construction ou la modification du réseau d&amp;#039;assainissement pluvial afférentes).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
-Cours d'eau / canaux / plans d'eau
-[...3 lines deleted...]
-      <c r="O90" s="1" t="inlineStr">
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...60 lines deleted...]
- &lt;/em&gt;
+ Les travaux doivent se situés le long des routes départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide concerne uniquement les communes auboises ou groupement de communes aubois de moins de 10.000 habitants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X90" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Communes de l'Aube de moins de 10.000 habitants</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Email :
-[...1 lines deleted...]
-  environnement&amp;#64;landes.fr
+ Pour en savoir plus, contactez :
+ &lt;a href="mailto:drat&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  drat&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>drat@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3f1-construire-ou-amenager-des-ouvrages-de-nature/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G91" s="1" t="inlineStr">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>117383</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la prise de compétence assainissement - eau potable</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mettre en place une gouvernance opérationnelle à échéance de 2020, dans le cadre des nouvelles compétences définies par la loi NOTRe et potentiellement la loi Ferrand :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Analyse des enjeux « eau » sur le territoire considéré
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etablissement du cahier des charges décrivant la mission attendue de la part du prestataire en vue de la réalisation des études
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la passation du marché ; Etude des offres afin d&amp;#039;aider le maître d&amp;#039;ouvrage dans son choix du prestataire
+  &lt;/li&gt;
+  &lt;li&gt;
+   Suivi de l&amp;#039;étude.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;étude très importante et complexe (volet finances publiques étoffé), le service limitera son action à l&amp;#039;aide au maître d&amp;#039;ouvrage pour le choix d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage (établissement du programme de la mission, passation du marché, aide au choix du prestataire).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Prestations écrites
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réunions de travail sur des thématiques particulières à la demande
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau.seine-et-marne.fr/</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0ac2-accompagner-la-prise-de-competence-assainisse/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>117389</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place le contrôle et l'analyse de l’eau dans le cadre de l’autosurveillance réglementaire sur les stations d’épuration</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mettre en place le contrôle et l&amp;#039;analyse de l&amp;#039;eau dans le cadre de l&amp;#039;autosurveillance réglementaire sur les stations d&amp;#039;épurations ou au droit de points de déversement en milieu naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ Expertiser le fonctionnement des systèmes d&amp;#039;assainissement  par l&amp;#039;analyse d&amp;#039;échantillons et/ ou établissement de bilans 24h.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Réalisation des prélèvements et des analyses pour l&amp;#039;établissement des bilans 24h de fonctionnement sur les stations d&amp;#039;épuration avec rédaction d&amp;#039;un rapport technique d&amp;#039;intervention et émission de rapports d&amp;#039;analyses sous accréditation COFRAC.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Prestations écrites
+  &lt;/li&gt;
+  &lt;li&gt;
+   Déplacement sur le terrain et dans les stations d&amp;#039;épuration
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour la réalisation des bilans, tarif défini d&amp;#039;une part sur la base d&amp;#039;un forfait horaire d&amp;#039;intervention de techniciens et ingénieurs pour la pose, le réglage et le retrait du matériel auquel s&amp;#039;ajoute le coût des analyses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau.seine-et-marne.fr/</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d405-mettre-en-place-le-controle-et-lanalyse-de-le/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>117381</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre un projet d'assainissement (eaux usées et eaux pluviales) collectif ou non collectif</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Définir des enjeux d&amp;#039;assainissement et des besoins pour la réalisation d&amp;#039;études ad-hoc :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avis technique sur les besoins
+  &lt;/li&gt;
+  &lt;li&gt;
+   Elaboration de cahier des charges
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la passation des marchés publics
+  &lt;/li&gt;
+  &lt;li&gt;
+   Analyse des offres, appui pour les dossiers de demandes de subventions et les prises de délibérations nécessaires
+  &lt;/li&gt;
+  &lt;li&gt;
+   Suivi d&amp;#039;étude
+  &lt;/li&gt;
+  &lt;li&gt;
+   Animation de réunions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rédaction de notes et rapports
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau.seine-et-marne.fr/</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-mettre-en-uvre-dun-projet-dassainissement-eau/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>116549</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les services publics d’assainissement et de gestion des eaux pluviales urbaines</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Acquisition de matériels spécifiques à l’usage exclusif des services publics d’assainissement ou de gestion des eaux pluviales urbaines, entrant dans le cadre d’un projet d’amélioration des conditions de travail et de fonctionnement du service public concerné, acquisition ou développement d’applications numériques dédiées au service (gestion patrimoniale, spatialisation des contrôles d’installation non collective, …), formation des agents des services dédiés, …&lt;br /&gt;Sont exclus les outillages non spécifiques aux métiers de l’assainissement collectif ou non-collectif ou de gestion des eaux pluviales urbaines.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0cd5-copie-07h15-rehabilitation-des-systemes-dassa/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>116548</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les systèmes d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations visées : les opérations groupées de réhabilitation de dispositifs d’assainissement non collectif existants, inférieurs à 200 EH.&lt;br /&gt;Ces opérations groupées sont coordonnées par le SPANC.&lt;br /&gt;Sont exclus les travaux entrant dans le cadre de la construction de logement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ea1e-copie-07h13-epuration-des-eaux-usees/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>116546</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Développer les réseaux d’assainissement collectif et les équipements connexes</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations visées : toute opération globale concernant les réseaux de collecte d’assainissement : renouvellement, renforcement, dévoiement, extension des canalisations, création, renforcement, modernisation ou déplacement de postes de relevage … y compris les équipements connexes d’autosurveillance…&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les réseaux et les postes de relevage associés à une opération d’aménagement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86cd-copie-07h10-planifier-lamelioration-du-traite/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>111670</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Dépolluer et gérer les systèmes d'assainisssement</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 50</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dépollution et gestion des systèmes d&amp;#039;assainissement. Subvention dont la variation des taux d&amp;#039;aide à l&amp;#039;investissement est exprimée en % des dépenses HT.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux 10 % (taux de base bonifiable) :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   station d&amp;#039;épuration à partir de 10.000 équivalents habitants (montant éligible des travaux établi selon un prix de référence en fonction des caractéristiques de l&amp;#039;opération, plafonné à 10 M€ HT)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Taux 15 % (taux de base bonifiable) :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   station d&amp;#039;épuration de moins de 10.000 équivalents habitants (montant éligible des travaux établi selon un prix de référence en fonction des caractéristiques de l&amp;#039;opération, plafonné à 10 M€ HT)
+  &lt;/li&gt;
+  &lt;li&gt;
+   amélioration des réseaux d&amp;#039;eaux usées (montant éligible des travaux établi selon un prix de référenceau fonction des caractéristiques de l&amp;#039;opération, plafonné à 2 M€ HT)
+  &lt;/li&gt;
+  &lt;li&gt;
+   création de réseau pour un petit système d&amp;#039;assainissement collectif (prix de référence de 8.000 € par habitation à raccorder)
+  &lt;/li&gt;
+  &lt;li&gt;
+   instrumentation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Taux 25 % :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   étude de diagnostic des eaux non domestiques
+  &lt;/li&gt;
+  &lt;li&gt;
+   assainissement non collectif (prix de référence de 10.000 € HT par habitation)
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en conformité ou création de branchements pour un système d&amp;#039;assainissement, pour les branchements publics et privés (prix de référence de 3.000 € HT par branchement en domaine privé, plafond ne s&amp;#039;appliquant pas aux bâtiments publics)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Taux 40 % :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   adaptation des ouvrages d&amp;#039;assainissement pour la contribution à la transition énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   dépollution extensive des eaux pluviales
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0018 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes, Intercommunalités.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d453-depolluer-et-gerer-les-systemes-dassainisssem/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>97356</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la réduction de l'impact de l'assainissement en zone littorale</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 30</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à favoriser et accompagner les réflexions en matière d&amp;#039;assainissement et de gestion des eaux pluviales concourant à la reconquête des usages littoraux (conchyculture, pêche à  pied et baigande) et du bon état des masses d&amp;#039;eau littorales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostics de systèmes d&amp;#039;assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostic des réseaux d&amp;#039;eau pluvial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  équipement des points de déversement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  étude de déconnexion et gestion alternative des eaux pluviales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  profil de vulnérabilité et études de modélisation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  campagne de suivi des sources de contamination bactériologique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : les communes, EPCI et syndicats intercommaux compétents en matière d&amp;#039;assainissement et de gestion des eaux pluviales.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme vise en premier lieu l&amp;#039;amélioration des connaissances et l&amp;#039;identification des sources de contamination et des rejets de micropolluants. Ainsi seront éligibles les études ou diagnostics visant à l&amp;#039;amélioration des connaissances.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les masses d&amp;#039;eaux littorales dont l&amp;#039;état chimique est déclassée par des micropolluants ou en cas de contamination récurrente des sites aquacoles, des études spécifiques pourront être subventionnées (étude de source de contamination, diagnostic amont).
+&lt;/p&gt;
+&lt;p&gt;
+ Sur les communes identifiées, les éléments de diagnostic doivent permettre d&amp;#039;établir les sources principales de contamination et de les hiérarchiser. Les travaux qui en découlent ainsi identifiés pourront être accompagnés (réhabilitation structurante des réseaux, amélioration des performances de traitement de la bactériologie, renforcement des capacités de transfert et stockage des réseaux, aide aux collectivités pour la mise en oeuvre d&amp;#039;une politique d&amp;#039;incitation à la réhabilitation des assainissements non collectifs).
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux accompagnés devront nécessairement avoir été identifiés comme contributeurs significatifs par une étude préalable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Communes littorales de Vendée</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée – Service Eau
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.38
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  eau&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/909a-accompagner-la-reduction-de-limpact-de-lassai/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>97358</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser et accompagner les réflexions et la programmation des ouvrages structurants en matière d'assainissement</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à favoriser et accompagner les réflexions et la programmation des ouvrages structurants en matière d&amp;#039;assainissement dans un objectif de reconquête de la qualité de l&amp;#039;eau.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Diagnostic et schéma directeur d&amp;#039;assainissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficaires : Communes et EPCI compétents.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme vise le financement des études de planification en matière d&amp;#039;assainissement collectif et eaux pluviales.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant la création, l&amp;#039;amélioration et l&amp;#039;extension des systèmes d&amp;#039;assainissement collectif, sont éligibles les révisions de zonage (à l&amp;#039;échelle du territoire des communes concernées), les études d&amp;#039;impact, les diagnostics et les schémas directeurs d&amp;#039;assainissement (hors gestion patrimoniale des réseaux), les études de faisabilité et de filières.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les eaux pluviales sont éligibles les schémas et zonages des eaux pluviales (hors gestion patrimoniale des réseaux), les études de solution de gestion intégrée des eaux pluviales hors projet d&amp;#039;urbanisation nouvelle (réduction des pollutions de temps de pluie, réduction des écoulements à la source).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil Départemental – Service Eau
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.38 – Fax : 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  eau&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55d5-favoriser-et-accompagner-les-reflexions-et-la/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>95045</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer la gouvernance et la structuration de maîtrise d'ouvrage de projets structurants dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer la gouvernance et la structuration de maitrise d’ouvrage de projets structurants dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...38 lines deleted...]
-      <c r="O91" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Appui à l&amp;#039;animation de sages
+Plafond de 45 0000 € /an pour le salaire et 5 000 € pour les frais de fonctionnement /an, étude au cas par cas
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide régionale  à l&amp;#039;animation en complément de l&amp;#039;aide des Agences de l&amp;#039;Eau dans la limite de 80 % d&amp;#039;aide publique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide aux études à 20% maximum dans la limite de 80% d&amp;#039;aide publique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Structurer la maitrise d&amp;#039;ouvrage sur les grands axes fluviaux
+Subvention variable selon les statuts, les besoins et la gouvernance de l&amp;#039;EPTB
+Aide aux études à 20 % maximum dans la limite de 80 % d&amp;#039;aide publique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Friche
+Foncier
+Equipement public
+Réhabilitation
+Paysage
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P91" s="1" t="inlineStr">
-[...60 lines deleted...]
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="P101" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structures porteuses des SAGE : collectivités, associations. EPTB
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Animation des SAGE en cours d&amp;#039;élaboration ou mis en œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etude nécessaire à l&amp;#039;élaboration/mise en œuvre des SAGE.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la structuration des EPTB sur les bassins d&amp;#039;intérêts régionaux à enjeu de maîtrise d&amp;#039;ouvrage.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etude nécessaire à l&amp;#039;élaboration et mise en œuvre des travaux des EPTB (inventaire, analyse hydraulique..) non couverte par les autres dispositifs régionaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ Dépenses salariales (salaire brut chargé &amp;#43; enveloppe forfaitaire pour les dépenses d&amp;#039;accompagnement) dans la limite d&amp;#039;un animateur (1 ETP) par SAGE. Subvention pluriannuelle/ adhésion régionale aux EPTB. Dépenses pour les études nécessaires à l&amp;#039;élaboration/mise en œuvre des SAGE. Dépenses pour les études nécessaires à l&amp;#039;élaboration et la mise en œuvre des travaux des EPTB (inventaire, analyse hydraulique..) non couvertes par les autres dispositifs régionaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/appuyer-gouvernance-structuration-de-maitrise-douvrage/</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0088/depot/simple</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Axe Rhin-Sarre (site Strasbourg) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Adeline ALBRECHT : 03.88.15.67.84 / adeline.albrecht&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Meuse-Saône (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Francis VOGIN : 03 87 33 67 65 / francis.vogin&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Moselle (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Camille BARTHE : 03 87 33 67 62 / camille.barthe&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Seine-Marne-Aisne (site Châlons-en-Champagne) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Sophie PAYER : 03 26 70 31 68 / spayer&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f8d-appuyer-la-gouvernance-et-la-structuration-de/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>30538</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service assainissement et son fonctionnement</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="O92" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la prise de compétence assainissement ou dans le cadre la réorganisation de ce service, le Département peut accompagner la collectivité dans les démarches préalables à ces changements.
+&lt;/p&gt;
+&lt;p&gt;
+ Un processus méthodologique peut être proposé afin d&amp;#039;identifier les enjeux, problématiques, opportunités, qui permettront aux élus d&amp;#039;identifier le scénario qui sera retenu.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 15 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avis sur le règlement du fonctionnement d&amp;#039;un service assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ Note pour l&amp;#039;établissement du prix de l&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement dans la réflexion préalable à la prise de compétence
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place du service, point technique
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement lié à une convention de déversement - Mise à jour du projet fin 2020
+&lt;/p&gt;
+&lt;p&gt;
+ Rédaction d&amp;#039;un projet de DCE pour le choix d&amp;#039;un prestataire pour réaliser le SCA.
+&lt;/p&gt;
+&lt;p&gt;
+ Point au lancement du service
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="X92" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
-&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
-[...18 lines deleted...]
-      <c r="AA92" s="1" t="inlineStr">
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81ee-mettre-en-place-un-service-assainissement-et-/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="93" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>30537</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Préparer le lancement de travaux d'assainissement</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="O93" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un projet d&amp;#039;assainissement est lancé à l&amp;#039;initiative de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département peut accompagner la collectivité dans le choix d&amp;#039;un maitre d&amp;#039;œuvre ou un assistant à maîtrise d&amp;#039;ouvrage selon les spécificités de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 17 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etude faisabilité expertise nouveau système de traitement
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux réhabilitation système assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ Assistance collectivité curage ruisseau / rejet station noyé et colmaté
+&lt;/p&gt;
+&lt;p&gt;
+ Mise aux normes autosurveillance station et travaux de réfection des prétraitements affaissés
+&lt;/p&gt;
+&lt;p&gt;
+ Propositions d&amp;#039;amélioration du système d&amp;#039;assainissement, prise en considération des demandes DDT
+&lt;/p&gt;
+&lt;p&gt;
+ Suivi lancement opération raccordement plusieurs hameaux
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement réseaux, poste de relevage et dégrilleur secteur du pont filtre planté de roseaux
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement au projet d&amp;#039;assainissement collecif pour le Bourg  centre
+&lt;/p&gt;
+&lt;p&gt;
+ Lancement du projet assainissement avec prise en compte de la problématique du lavoir
+&lt;/p&gt;
+&lt;p&gt;
+ Création du système d&amp;#039;assainissement dans le
+&lt;/p&gt;
+&lt;p&gt;
+ Assistance à la problématique du réseau collectif traversant le collège et des eaux pluviales de la voirie amont
+&lt;/p&gt;
+&lt;p&gt;
+ Remise en service installation de traitement
+&lt;/p&gt;
+&lt;p&gt;
+ Assistance convention de raccordement &amp;#43; cohérence zonage et règlement de service
+&lt;/p&gt;
+&lt;p&gt;
+ Projet travaux réhabilitation réseaux du Bourg - Réduction des eaux claires parasites
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="X93" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
-&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
-[...18 lines deleted...]
-      <c r="AA93" s="1" t="inlineStr">
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/12b7-preparer-le-lancement-de-travaux-dassainissem/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>30536</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Lancer un schéma communal ou intercommunal en assainissement</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département peut accompagner les communes et EPCI dans le lancement et le suivi :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des études de diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  du schéma d&amp;#039;assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ avec pour objectif la constitution d&amp;#039;un programme d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 16 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil sur le devenir d&amp;#039;une station d&amp;#039;épuration (STEP) filtre à sable.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un DCE pour la mise à jour du schéma communal d&amp;#039;assainsisement  (SCA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;#34;Actualisation du schéma communal d&amp;#039;assainissement  (SCA) et réalisation d&amp;#039;un diagnostic des réseaux d&amp;#039;assainissement et pluvial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lancement du schéma communal d&amp;#039;assainissement (SCA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude pour gestion des surcharges sur la  station d&amp;#039;épuration (STEP)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à jour du schema d&amp;#039;assainissement intercommunal  (SCA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lancement de l&amp;#039;étude pour la création du système d&amp;#039;assainissement du bourg.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude visant à connaitre l&amp;#039;opportunité ou non de réaliser le SDA
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement sur l&amp;#039;amélioration du système d&amp;#039;assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d417-lancer-un-schema-communal-ou-intercommunal-en/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>443</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le système d’assainissement - animations</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...85 lines deleted...]
-      <c r="AA94" s="1" t="inlineStr">
+Région</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention de 50 % ou forfait de 300€/branchement.</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réseaux d&amp;#039;assainissement - Animation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible l&amp;#039;animation portée par une collectivité dans l&amp;#039;objectif d&amp;#039;améliorer le système d&amp;#039;assainissement, dont des actions relatives aux activités économiques raccordées ou visant à promouvoir la collecte séparative des urines par exemple, ou dans l&amp;#039;objectif de développer la gestion à la source des eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P105" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q105" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Subvention de 50 % ou forfait de 300€/branchement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c9a-animation/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-      <c r="A95" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>452</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Animer les opérations d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
+        <is>
+          <t>Forfait de 350 € par installation</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Assainissement non collectif - Animation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible : l&amp;#039;animation portée par une collectivité permettant de porter à la connaissance de la population du territoire, l&amp;#039;existence de l&amp;#039;opération groupée de réhabilitation ainsi que ses modalités de mise en œuvre et l&amp;#039;incite à y adhérer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q106" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention de 50 % ou forfait de 300 euros par installation</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1ab-assainissement-non-collectif-animation/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
         <v>10198</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Mener un projet de gestion durable de la ressource en eau</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H95" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
+      <c r="J107" s="1" t="inlineStr">
         <is>
           <t>Le taux maximal de la Région est de 20 % de l'assiette éligible. Il peut être porté jusqu'à 40% pour</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Omniprésente, l&amp;#039;eau contribue grandement à l&amp;#039;attractivité régionale. Cependant, le dynamisme démographique et touristique, associé à de nombreux usages économiques, exercent des pressions grandissantes sur la ressource, notamment avec les effets de l&amp;#039;évolution du climat.
 &lt;/p&gt;
 &lt;p&gt;
  Voté le 22 juin 2018 par la Région Occitanie, le présent dispositif d&amp;#039;intervention en faveur d&amp;#039;une gestion durable de la ressource en eau vise la poursuite   de ce développement économique, en contribuant à limiter les concurrences entre les usages et à utiliser  la ressource en eau de façon responsable. Il encourage en priorité des actions d&amp;#039;économies et de préservation de l&amp;#039;eau et l&amp;#039;optimisation de l&amp;#039;usage de la ressource ; il permet également de soutenir sous  certaines conditions, la mobilisation de ressources nouvelles.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif constitue un volet essentiel du Plan d&amp;#039;Intervention régional pour l&amp;#039;eau adopté par les élus régionaux en juin 2018.
 &lt;/p&gt;
 &lt;p&gt;
  Ne relèvent pas de ce dispositif d&amp;#039;intervention les opérations du petit cycle de l&amp;#039;eau :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de pose de réseau d&amp;#039;eau potable et d&amp;#039;amélioration de leurs rendements,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;assainissement (collectif ou autonome),
  &lt;/li&gt;
  &lt;li&gt;
   de  protection des captages d&amp;#039;alimentation en eau  potable (dans  le  cadre  de  la mise en place des périmètres de protection).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le plancher minimal de subvention est de
  &lt;strong&gt;
   2 000 €
  &lt;/strong&gt;
  . En cas de co-financements Europe / Région, ce plancher pourra  être diminué.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Mers et océans</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions listées ci-après sont éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Gouvernance locale en faveur d&amp;#039;une gestion intégrée de la ressource en eau
  &lt;/li&gt;
  &lt;li&gt;
   Préservation de la qualité de la ressource en eau
  &lt;/li&gt;
  &lt;li&gt;
   Définition d&amp;#039;un plan d&amp;#039;action préalable à la réalisation de projets visant les économies d&amp;#039;eau, l&amp;#039;optimisation des ressources existantes ou la mobilisation de nouvelles ressources
  &lt;/li&gt;
  &lt;li&gt;
   Économies d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Optimisation des ressources existantes
  &lt;/li&gt;
  &lt;li&gt;
@@ -15450,2854 +19520,2146 @@
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Cadre des opérations (opérations d&amp;#039;envergure régionale et/ou portant sur un périmètre cohérent d&amp;#039;intervention, échelle hydraulique cohérente)
  &lt;/li&gt;
  &lt;li&gt;
   Approche multi-usages
  &lt;/li&gt;
  &lt;li&gt;
   Préservation de la ressource
  &lt;/li&gt;
  &lt;li&gt;
   Proportionnalité des opérations
  &lt;/li&gt;
  &lt;li&gt;
   Acceptation sociale des projets
  &lt;/li&gt;
  &lt;li&gt;
   Préservation des milieux aquatiques, et plus globalement prise en compte des aspects connexes
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-regional-pour-la-gestion-durable-de-la-ressource-en</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service Eau, Milieux Aquatiques et Risques Direction de la Transition Ecologique et Energétique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier : Alexandre CARRIER : alexandre.carrier&amp;#64;laregion.fr / 04 67 22 93 08
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : Anne NESPOULOUS : anne.nespoulous&amp;#64;laregion.fr Téléphone : 05 61 39 66 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y107" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z107" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/71ac-dispositif-regional-pour-la-gestion-durable-d/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA107" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G96" s="1" t="inlineStr">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>28158</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de gestion du temps de pluie</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...38 lines deleted...]
-      <c r="M96" s="1" t="inlineStr">
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J108" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’aides pour le déraccordement des surfaces actives raccordées aux systèmes d’assainissement 
+ou réseaux pluviaux sont décrites dans la fiche thématique « eau et nature en ville et village ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations de 
+déraccordement des 
+eaux pluviales du 
+système 
+d’assainissement 
+ponctuelles ou 
+opérations réalisées sur 
+l&amp;#039;ensemble d&amp;#039;un bassin 
+versant, d&amp;#039;une 
+opération d&amp;#039;ampleur ou 
+d&amp;#039;une collectivité, dans 
+le cadre d’une 
+démarche globale et 
+d’un plan d’actions de 
+gestion du temps de 
+pluie&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opérations de 
+déraccordement des 
+surfaces actives 
+raccordées au système 
+d’assainissement, en 
+domaine public ou 
+privé&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Conseil sur le devenir d&amp;#039;une station d&amp;#039;épuration (STEP) filtre à sable.
-[...23 lines deleted...]
-  Accompagnement sur l&amp;#039;amélioration du système d&amp;#039;assainissement
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
-[...64 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4a0d-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2020</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-[...1020 lines deleted...]
-      <c r="E104" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>441</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des branchements pour les réseaux d’assainissement (domaine privé)</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réseaux d&amp;#039;assainissement - Branchements (domaine privé)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en conformité des branchements ne peut bénéficier d&amp;#039;aides que dans les cas suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  actions groupées sur la partie privative des branchements particuliers conduites soit directement ou indirectement par la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  action portant sur un nombre significatif de logements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P109" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Branchement d&amp;#039;une habitation au(x) réseau(x) public(s) : 3 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Immeuble et bâtiment public : 300 €/EH
+&lt;/p&gt;
+&lt;p&gt;
+ Déconnexion des eaux de pluie: 1 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux : http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9585-branchements-domaine-prive/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>440</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les réseaux d'eau</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Avance récupérable</t>
         </is>
       </c>
-      <c r="I104" s="1" t="inlineStr">
+      <c r="I110" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La réhabilitation des réseaux
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Elle concerne : la réhabilitation des réseaux et des ouvrages associés (postes de relèvement, ...) existants, la mise en séparatif par pose d&amp;#039;un réseau eaux usées et les collecteurs de transferts d&amp;#039;une ancienne STEU vers une autre, ainsi que les collecteurs de maillage.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M104" s="1" t="inlineStr">
+      <c r="M110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le conseil d&amp;#039;administration de l&amp;#039;agence de l&amp;#039;eau Seine-Normandie du 15 juin 2020 et le comité de bassin dans sa séance du 23 juin votent un plan de reprise pour soutenir l&amp;#039;investissement en augmentant ses taux d&amp;#039;aides pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les projets d&amp;#039;assainissement et de gestion des eaux de pluie, prioritaires pour la reconquête du bon état des masses d&amp;#039;eau et pour la mise en œuvre du plan baignade en Seine et en Marne,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les projets de sécurisation de l&amp;#039;alimentation en eau potable pour les territoires les plus exposés au risque de sécheresse,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les projets prioritaires de restauration de la continuité écologique des cours d&amp;#039;eau.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P104" s="1" t="inlineStr">
+      <c r="P110" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls sont éligibles les travaux réalisés sous la charte qualité nationale.
 Minoration de la Subvention à 20% (&amp;#43; Avance 40 %) pour agglomérations d&amp;#039;assainissement ≥ 10 000 EH en cas de non-respect du critère de zonage pluvial (Cette condition entre en vigueur au 01/01/2021).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T110" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U110" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V110" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W104" s="1" t="inlineStr">
+      <c r="W110" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez vos relais locaux :
  &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
   http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/560d-la-rehabilitation-des-reseaux/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G105" s="1" t="inlineStr">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>163057</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l'accompagnement du service d'assistance technique à l'assainissement autonome (SATAA)</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>SERVICE D’ASSISTANCE TECHNIQUE À L’ASSAINISSEMENT AUTONOME (SATAA)</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="O105" s="1" t="inlineStr">
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;IL S’AGIT D’UNE MISSION D’ANIMATION À DESTINATION DES ÉLUS ET AGENTS EN CHARGE DE L’ASSAINISSEMENT NON COLLECTIF (ANC). LE SATAA PERMET UN ÉCHANGE DE BONNES PRATIQUES ET LA DIFFUSION D’INFORMATIONS TOUT EN CONSTRUISANT UN ÉTAT DE LA SITUATION DE L’ANC À L’ÉCHELLE DE LA DRÔME ET DE L&amp;#039;ARDÈCHE.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Assistance à la création des Services publics d’assainissement non collectifs (SPANC)&lt;/li&gt;
+&lt;li&gt;Conseils au bon fonctionnement des SPANC : accompagnements dans certains choix techniques, administratifs et stratégiques liés au fonctionnement du service (matériel, tarification, actes administratifs…).&lt;/li&gt;
+&lt;li&gt;Organisation de rencontres techniques entre spankeurs, diffusion d’informations, animation d’un forum en ligne, partage de pratiques…&lt;/li&gt;
+&lt;li&gt;Réalisation et diffusion d’une veille réglementaire.&lt;/li&gt;
+&lt;li&gt;Réalisation de bilans annuels sur les SPANC et l’état du parc ANC à l’échelle de l’Ardèche et de la Drôme.&lt;/li&gt;
+&lt;li&gt;Expertise sur les dossiers d’ANC regroupé.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conseil :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
+&lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Animation :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Sensibilisation &amp;amp; communications avec des temps de rencontre et d’échange&lt;/li&gt;
+&lt;li&gt;Lettres d’information, veilles technique et réglementaire&lt;/li&gt;
+&lt;li&gt;Animation de réseau d’élus ou des techniciens&lt;/li&gt;
+&lt;li&gt;Appui auprès des collectivités pour la mise en place des Services Publics d’Assainissement Non Collectif (SPANC)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
-[...51 lines deleted...]
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les Missions d’animation s’adressent à toutes les collectivités.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Drôme + Ardèche</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/service-dassistance-technique-a-lassainissement-autonome-sataa/</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
+SATAA Drôme-Ardèche&lt;br /&gt;
+04 75 66 75 32 • 04 75 66 77 32&lt;br /&gt;
+&lt;a href="mailto:sataa&amp;#64;ardeche.fr"&gt;sataa&amp;#64;ardeche.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/service-dassistance-technique-a-lassainissement-autonome-sataa/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G106" s="1" t="inlineStr">
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>163055</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une mission d'assistance aux maîtres d'ouvrage (AMO) pour la réalisation de projets, d'études ou de travaux</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>SERVICE INGÉNIERIE</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...25 lines deleted...]
-&lt;/p&gt;
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mission d’ingénierie vous accompagne pour :&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...79 lines deleted...]
-      <c r="AA106" s="1" t="inlineStr">
+&lt;li&gt;Réaliser une étude :
+&lt;ul&gt;
+&lt;li&gt;vous accompagne de votre réflexion initiale à sa finalisation pour vous aider à préciser vos objectifs, rédiger le cahier des charges, prendre en charge la consultation des bureaux d’étude et l’analyse des offres et vous assister dans les démarches de financement de l’étude.&lt;/li&gt;
+&lt;li&gt;participe aux réunions, délivre des avis techniques sur les livrables produits et vous accompagne dans vos prises de décisions et l’appropriation des résultats.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;li&gt;Réaliser une procédure de protection de captage (PPC)&lt;/li&gt;
+&lt;li&gt;Réaliser des travaux (faisabilité, marché de Moe, conception, suivi du chantier…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Conseil - information :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
+&lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Ingénierie (complémentaire aux bureaux d&amp;#039;étude ou aux maîtres d&amp;#039;œuvre) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Assistance pour la réalisation d’études ou de travaux : définition des objectifs, gestion du projet,&lt;br /&gt;
+suivi technique, financements, aide à la décision, marchés publics, autorisations (foncier, réglementaire…)&lt;br /&gt;
+&lt;em&gt;Exemples : schémas directeurs, diagnostics, procédure de protection de captage, travaux…&lt;/em&gt;&lt;/li&gt;
+&lt;li&gt;Accompagnement sur l’organisation, la structuration et la gestion des services proposés (tarification,&lt;br /&gt;
+modes de gestion, etc.)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MODALITÉS DE CONTRACTUALISATION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le service bi-départemental d’assistance technique dans le domaine de l’eau vise l’accompagnement des communes ou des établissements publics de coopération intercommunale qui ne bénéficient pas des moyens suffisants pour l’exercice de leurs compétences dans le domaine de l’assainissement, de la protection de la ressource en eau […](art L3232-1-1 CGCT). Ces collectivités sont « éligibles » à l’assistance technique départementale.&lt;/p&gt;&lt;p&gt;Dans la limite de ses moyens, le service intervient également auprès des autres collectivités.&lt;/p&gt;&lt;p&gt;Les missions d’animation sont gratuites et s’adressent à toutes les collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONVENTIONNEMENT AVEC LES COLLECTIVITÉS ÉLIGIBLES*&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements mettent à jour annuellement la liste des services éligibles.&lt;/p&gt;&lt;p&gt;Une convention unique d’assistance technique dans le domaine de l’eau est proposée à ces collectivités, comprenant au choix les missions SATESE, SATEP et/ou Ingénierie.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTRACTUALISATION AVEC LES COLLECTIVITÉS NON ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements peuvent intervenir à la demande ou en réponse à un appel d’offre en tant qu’opérateur économique soumis aux règles de la commande publique.&lt;/p&gt;&lt;p&gt;Dans ce cas, les Départements établissent une offre technique et financière pour répondre au besoin de la collectivité, qui est ensuite contractualisée.&lt;/p&gt;&lt;p&gt;*L’éligibilité est définie par des critères de population, de potentiel financier et d’appartenance à une zone de montagne (Art R3232-1 du CGCT).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/service-ingenierie/</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
+Pôle Ingénierie Drôme&lt;br /&gt;
+04 75 79 82 74&lt;br /&gt;
+&lt;a href="mailto:piea&amp;#64;ladrome.fr"&gt;piea&amp;#64;ladrome.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/service-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="107" spans="1:27" customHeight="0">
-      <c r="A107" s="1">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
         <v>163877</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Protéger la ressource en eau et l'alimentation en eau potable</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Protection de la ressource en eau et alimentation en eau potable</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H113" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I113" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’approvisionnement permanent du service public d’eau
 potable par une eau de qualité satisfaisante et en quantité suffisante est un
 enjeu majeur de l’Agence de l’Eau Artois-Picardie.&lt;/p&gt;&lt;p&gt;Le bassin Artois-Picardie compte environ 1 000 captages
 d’eau potable actifs, dont la quasi-totalité dispose d’une déclaration
 d’utilisé publique visant la protection contre les pollutions accidentelles et
 ponctuelles. Plus de 200 captages sont néanmoins considérés comme dégradés par
 des pollutions diffuses, parmi lesquels les 60 captages d’eau potable
 prioritaires identifiés par le Schéma Directeur d’Aménagement et de Gestion des
 Eaux (SDAGE) au regard de taux de nitrates et/ou de phytosanitaires et leurs
 métabolites en augmentation tendancielle, voire en dépassement des valeurs
 limites de potabilité.&lt;/p&gt;&lt;p&gt;Les problèmes de qualité de la ressource sont de différentes
 origines, et leur résolution appelle une mobilisation large des dispositifs du
 programme d’intervention de l’Agence de l’Eau en conformité avec les
 orientations du Gouvernement définies dans le « Plan Eau » lancé au mois de
 mars 2023, la mise en place de démarches préventives doit être prioritairement
 recherchée pour réduire à la source l’ensemble des pollutions qui s’exercent
 sur les aires d’alimentation de captages. Elles sont le préalable à la mise en
 place des solutions curatives qui s’avèreraient nécessaires, ou des projets
 d’interconnexions accompagnés par l’Agence de l’Eau afin de sécuriser
 l’alimentation en eau potable des territoires.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’Agence de l’Eau Artois-Picardie incite les maitres
 d’ouvrage à mettre en place des actions de protection de la ressource en eau,
 principalement à travers des actions de réduction des pollutions qui s’exercent
 sur les aires d’alimentation des captages afin de reconquérir à terme la
 qualité des eaux brutes, et de sécurisation de l’alimentation au bénéfice de
 tous les usagers du service public d’eau potable.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
+      <c r="M113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation financière pour l’élaboration et
 la mise en œuvre des contrats d’actions pour la ressource en eau portant sur
 les captages prioritaires identifiés par le SDAGE&lt;/li&gt;&lt;li&gt;Les travaux de rebouchage de captages, puits ou
 forages inutilisés au sein d’une aire d’alimentation de captage&lt;/li&gt;&lt;li&gt;Les acquisitions foncières (y compris les
 indemnités d’éviction et les frais d’actes, de notaire ou de portage) réalisées
 au sein d’une aire d’alimentation de captage et le boisement pérenne&lt;/li&gt;&lt;li&gt;Les études techniques, juridiques et financières
 liées à la prise de compétence et à la structuration du service eau potable&lt;/li&gt;&lt;li&gt;Les études préalables à la réalisation des
 travaux (assistance à maîtrise d’ouvrage, définition des besoins, études de
 faisabilité, études spécifiques, choix du site et des solutions techniques…)&lt;/li&gt;&lt;li&gt;Les études technico-économiques d’examen des
 différentes solutions de sécurisation (nouveau forage, raccordement,
 interconnexion...)&lt;/li&gt;&lt;li&gt;Les travaux de déplacement, d’adaptation et de
 sécurisation des ouvrages d’eau potable existants situés dans les zones d’aléa
 fort et définis dans un document d’urbanisme en lien avec un plan de prévention
 des risques&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation,
 d’échange d’expérience, de concertation et de consultation du public, y compris
 sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Espace public
 Risques naturels
 Biodiversité
 Equipement public
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O113" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P107" s="1" t="inlineStr">
+      <c r="P113" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q107" s="1" t="inlineStr">
+      <c r="Q113" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité et
 plus particulièrement les conditions particulières sont précisées en détail dans
 la délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contrats d’action pour la ressource en eau&lt;/li&gt;&lt;li&gt;La protection de la ressource en eau &lt;/li&gt;&lt;li&gt;La production d’eau potable et la sécurisation
 quantitative&lt;/li&gt;&lt;li&gt;L’approvisionnement en eau potable et la
 sécurisation quantitative&lt;/li&gt;&lt;li&gt;Les actions de communication et de
 sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V113" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
 &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z113" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/proteger-la-ressource-en-eau-et-lalimentation-en-eau-potable/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="108" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G108" s="1" t="inlineStr">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>162512</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements nécessaires à la réalisation d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENTS NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...3 lines deleted...]
-      <c r="H108" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J108" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N108" s="1" t="inlineStr">
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J114" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les investissements nécessaires au suivi et à la réduction des consommations d’eau potable des services et bâtiments publics existants. Il encourage également la réalisation d’actions de sensibilisation des usagers aux économies d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes de moins de 10 000 habitants&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Compteurs divisionnaires (sous-compteurs), compteurs intelligents, détecteurs de fuites, disjoncteurs d’eau, système de télé-relève et outil numérique associé, etc.&lt;/li&gt;&lt;li&gt;Équipements hydro-économes : réducteurs ou régulateurs de pression, limiteurs de débit, robinetterie temporisée, aérateurs d’eau / mousseurs, chasses d’eau à chasse temporisée (ou mécanisme double-commande), douchettes économiques, etc.&lt;/li&gt;&lt;li&gt;Optimisation des systèmes d’arrosage visant à économiser l’eau&lt;/li&gt;&lt;li&gt;Actions et outils de communication visant la sensibilisation des usagers de l’eau aux économies d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le renouvellement des canalisations d’eau potable,&lt;/li&gt;&lt;li&gt;Le remplacement de matériel existant,&lt;/li&gt;&lt;li&gt;Les équipements liés à la récupération et l’utilisation des eaux de pluie (cf fiche spécifique “récupération et utilisation des eaux de pluie des bâtiments publics existants),&lt;/li&gt;&lt;li&gt;Les projets de rénovation globale, d’extension ou de création de bâtiments,&lt;/li&gt;&lt;li&gt;Les dépenses de fonctionnement, d’entretien et de maintenance.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères: &lt;/strong&gt;L’installation des équipements devra être préconisée par une étude ou un diagnostic des consommations d’eau des bâtiments et services publics.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plafond de dépenses éligibles : &lt;/strong&gt;100 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT des travaux s’ils sont non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/investissements-necessaires-a-la-realisation-deconomie-deau/</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-investissements-necessaires-a-la-realisation-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>162511</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion durable des eaux pluviales - études préalables, travaux et acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>GESTION DURABLE DES EAUX PLUVIALES - ETUDES PREALABLES, TRAVAUX ET ACQUISITIONS FONCIERES</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J115" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités pour les études préalables et les travaux favorisant une gestion à la source des eaux pluviales en soutenant des projets privilégiant l’infiltration des eaux pluviales et le recours à des solutions fondées sur la nature sur les espaces publics existants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
+Espaces verts
+Espace public
+Voirie et réseaux
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études préalables à la réalisation des travaux : étude de perméabilité des sols, études topographiques, géotechniques, loi sur l’eau, missions SPS, études d’ingénierie, … .&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;aménagements de surface : noues, fossés, bassins d’infiltration, aménagements avec revêtements perméables (végétalisation, matériaux poreux, … ), espaces verts inondables, arbres de pluie, reprofilage de trottoirs et arasements de bordures, …&lt;/li&gt;&lt;li&gt;Ouvrages enterrés : tranchées drainantes, chaussées à structure réservoir, Structures Alvéolaires Ultra Légères (SAUL), …&lt;/li&gt;&lt;li&gt;Essais préalables à la réception des travaux&lt;/li&gt;&lt;li&gt;Acquisitions foncières&lt;/li&gt;&lt;li&gt;Communication et sensibilisation : expositions, documents pédagogiques, etc.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Nouveaux aménagements d’urbanisation (lotissements, zones d’activités, … ),&lt;/li&gt;&lt;li&gt;Les opérations exclusives de création de réseau d’eaux pluviales,&lt;/li&gt;&lt;li&gt;Travaux d’entretien courant,&lt;/li&gt;&lt;li&gt;Réserves incendie (autre dispositif d’aide).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le choix de travaux doit être justifié par un schéma directeur d’assainissement ou un schéma de gestion des eaux pluviales de moins de 10 ans.&lt;/li&gt;&lt;li&gt;Les opérations peuvent être également préconisées par une étude spécifique (déconnexion des eaux pluviales, potentiel de désimperméabilisation).&lt;/li&gt;&lt;li&gt;Les gains hydrauliques attendus suite à la réalisation des travaux devront être estimés.&lt;/li&gt;&lt;li&gt;L’avis technique de la Direction de l’Environnement pourra être sollicité concernant les aspects touchant à la- conception et à la mise en oeuvre des projets.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plafond des dépenses subventionnables (travaux):&lt;/strong&gt; 500 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT de l’étude ou des travaux si non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/eau-potable-etudes-prealables-travaux-et-acquisitions-foncieres/</t>
+        </is>
+      </c>
+      <c r="W115" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-gestion-durable-des-eaux-pluviales-travaux-et-acquisitions-foncieres/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>162510</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion durable des eaux pluviales - études, amélioration des connaissances et gestion patrimoniale</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>GESTION DURABLE DES EAUX PLUVIALES - ETUDES, AMELIORATION DES CONNAISSANCES ET GESTION PATRIMONIALE</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités pour les études d’aides à la décision et les équipements nécessaires à l’amélioration de la gestion des eaux pluviales en privilégiant leur déconnexion des réseaux et leur infiltration. Soutenir ainsi les collectivités souhaitant disposer des éléments techniques, administratifs et financiers indispensables à une prise de décision éclairée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espace public</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités compétents&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Études d’aide à la décision et de programmation, portant notamment sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les schémas de gestion des eaux pluviales, zonages, bilans &lt;/span&gt;&lt;span&gt;hydrauliques, …&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les études globales d’analyse du potentiel de désimperméabilisation et de renaturation des espaces publics&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les études globales de déconnexion des eaux pluviales&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;2.&lt;/strong&gt; Équipements permettant l&amp;#039;acquisition de données qualitatives et &lt;/span&gt;&lt;span&gt;quantitatives relatives à la gestion des eaux pluviales&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Équipements de surveillance des rejets pluviaux (sondes ultrasons, radars, hauteur/vitesse, qualité des eaux, … )&lt;/li&gt;&lt;li&gt;Dispositifs de piégeage des déchets aux exutoires des réseaux d’eaux pluviales&lt;/li&gt;&lt;li&gt;Outils de supervision et de gestion de données à l’échelle du territoire du maître d’ouvrage&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;p&gt;Le cahier des charges des études doit être soumis préalablement à l’avis des services du Département. Dans le cadre des schémas de gestion des eaux pluviales, il doit respecter les prescriptions du modèle élaboré par le Département et l’AREAS.&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;L’arrêté de mise en enquête publique est nécessaire pour le solde des zonages et schémas de gestion des eaux pluviales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/gestion-durable-des-eaux-pluviales-etudes-amelioration-des-connaissances-et-gestion-patrimoniale/</t>
+        </is>
+      </c>
+      <c r="W116" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-gestion-durable-des-eaux-pluviales-etudes-et-gestion-patrimoniale/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>161795</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la gestion patrimoniale de votre service d’Assainissement et/ou d’eau potable</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la gestion patrimoniale de votre service d’Assainissement et/ou d’eau potable</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’animation d’ateliers de réflexion stratégique pour vous aider à identifier les enjeux, définir vos objectifs de qualité de service et arrêter un programme d’actions, mettre en place des périmètres de protection de captages…&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="S108" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-gestion-patrimoniale-de-votre-service-dassainissement-et-ou-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G109" s="1" t="inlineStr">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>161794</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour gérer la fin d’un contrat de DSP (Délégation de Service Public) ou MPS (Marché Prestation de Services)</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné pour gérer la fin d’un contrat de DSP (Délégation de Service Public) ou MPS (Marché Prestation de Services).</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...23 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un accompagnement dans les demandes à réaliser par votre délégataire et le suivi des réponses pour optimiser cette phase de fin de contrat dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement ainsi que le tuilage avec le prochain exploitant (régie ou nouveau délégataire).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-pour-gerer-la-fin-dun-contrat-de-dsp-delegation-de-service-public-ou-mps-marche-prestation-de-services/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>155115</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et améliorer la qualité des eaux littorales et des usages qui sont liés à l'assainissement collectif (baignade, conchyliculture, pêche à pied, …)</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement collectif – Préservation et amélioration de la qualité des milieux (politique 22-28)</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I119" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Nature et montant de l&amp;#039;aide
+  NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de la politique territoriale 2022-2028, le conseil départemental priorise ses interventions financières en faveur de l&amp;#039;assainissement collectif afin de préserver et améliorer la qualité des eaux littorales et des usages qui y sont liés (baignade, conchyliculture, pêche à pied, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, sont éligibles les secteurs classés zones d&amp;#039;influence microbiologique immédiate (ZIM) ou rapprochée sur le littoral au titre des Contrats de territoire, qui, par exception peuvent intégrer des projets portés par les communes. Ces zones, conformes au zonage de l&amp;#039;Agence de l&amp;#039;Eau Seine Normandie, sont identifiées sur la carte et le tableau téléchargeables ci-après.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de primo-investissements sont également éligibles au présent dispositif d&amp;#039;aide et cela indépendamment du zonage d&amp;#039;influence microbiologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est précisé que les 5 villes urbaines de Cherbourg-en-Cotentin, Saint-Lô, Coutances, Granville et Avranches ne sont pas éligibles au présent dispositif d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ces conditions, les opérations éligibles sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La création, l&amp;#039;extension et la réhabilitation de stations de traitement des eaux usées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création, l&amp;#039;extension et la réhabilitation de réseaux et de canalisations de transfert d&amp;#039;assainissement collectif.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les primo-investissements : étude d&amp;#039;incidence financière sur le prix du m3 assaini.
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé devra concerner des secteurs déjà urbanisés, zonés en assainissement collectif.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra répondre à la législation et à la réglementation en vigueur relatives notamment à la prise en compte des objectifs de transition écologique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Concernant les projets de stations : obligation préalable via les rapports de surveillance de prouver que le projet n&amp;#039;est pas motivé par une surcharge hydraulique (eaux claires parasites dans les réseaux) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concernant les primo-investissements : obligation de réalisation d&amp;#039;un modèle économique (simulation de prix) permettant de déterminer un coût pour l&amp;#039;abonné du mètre cube assaini. Ce coût doit être inférieur à 4.50 € HT, après déduction des éventuelles subventions, pour que le projet soit éligible à une aide du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences techniques requises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation environnementale qui le positionnera au-delà des exigences réglementaires en matière de transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, concernant les projets d&amp;#039;assainissement collectif, le caractère vertueux du projet sera étudié à la lumière de la prise en compte de cette transition :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Appui à l&amp;#039;animation de sages
-[...11 lines deleted...]
-Aide aux études à 20 % maximum dans la limite de 80 % d&amp;#039;aide publique.
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   les projets couplant l&amp;#039;enjeu « assainissement » avec un autre enjeu à même de favoriser l&amp;#039;adaptation au changement climatique du territoire ou la réduction de la dépense énergétique (récupération de chaleur, production de biogaz, réutilisation des eaux traitées...).
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...31 lines deleted...]
-          <t>&lt;p&gt;
+&lt;p&gt;
+ A titre dérogatoire eu égard à la nature des opérations, la prise en compte de la transition inclusive ne sera pas sollicitée dans le cadre de l&amp;#039;attribution de la bonification.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires
+  DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux directement liés à la réalisation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de contrôles et d&amp;#039;essais préalables à la réception.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à la bonification
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles
+  Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...408 lines deleted...]
-      <c r="S111" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;extension de station et de réseaux concernant des secteurs non urbanisés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les ouvrages liés exclusivement à des problématiques d&amp;#039;inondation ou de surcharge hydraulique (eau claire parasite) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études techniques (par ailleurs financées par d&amp;#039;autres partenaires) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité et de reproduction des dossiers.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X111" s="1" t="inlineStr">
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/assainissement-collectif-preservation-et-amelioration-de-la-qualite-des-milieux-politique-22-28/</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction Eau Environnement Forêt Agriculture
-[...13 lines deleted...]
-  &lt;/span&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.40
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfc7-assainissement-collectif-preservation-et-amel/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="112" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G112" s="1" t="inlineStr">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>152161</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la mise en place ou à la réhabilitation de l’assainissement des communes rurales</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>ASSAINISSEMENT RURAL</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
-[...229 lines deleted...]
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="I120" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 30</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L114" s="1" t="inlineStr">
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la mise en place ou à la réhabilitation de l&amp;#039;assainissement collectif, ainsi qu&amp;#039;à la réhabilitation de l&amp;#039;assainissement autonome dans les communes rurales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M120" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un réseau d&amp;#039;assainissement collectif dans le hameau de &amp;#34;La Vallée&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Étude préalable à la réhabilitation des réseaux d&amp;#039;assainissement sur la commune de &amp;#34;Petitville&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de la station d&amp;#039;épuration de &amp;#34;La Violette&amp;#34; (800 équivalents habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Extension du réseau de collecte des eaux usées dans le quartier &amp;#34;Saint-Martin&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une station d&amp;#039;épuration à roseaux pour le village de &amp;#34;Beaulieu&amp;#34; (1 200 équivalents habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Étude de faisabilité pour l&amp;#039;assainissement autonome dans les hameaux de &amp;#34;Bellecombe&amp;#34; et &amp;#34;Rivière&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des réseaux d&amp;#039;assainissement et mise en séparatif sur l&amp;#039;ensemble de la commune de &amp;#34;Grandvillage&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;un traitement anti-H2S sur le poste de relevage de &amp;#34;La Chapelle&amp;#34;
@@ -18317,65 +21679,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à maîtrise d&amp;#039;ouvrage pour la construction d&amp;#039;une station d&amp;#039;épuration collective dans le groupement de communes &amp;#34;Lac et Montagne&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des réseaux d&amp;#039;assainissement et création d&amp;#039;un nouveau poste de refoulement pour &amp;#34;Les Champs&amp;#34; (75 branchements)
  &lt;/li&gt;
  &lt;li&gt;
   Étude d&amp;#039;actualisation du schéma directeur d&amp;#039;assainissement pour les communes de &amp;#34;Bordelac&amp;#34; et &amp;#34;Mareil-sur-Mer&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une station d&amp;#039;épuration pour le traitement des eaux usées de &amp;#34;La Plaine&amp;#34; (2 500 équivalents habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de mise en séparatif des eaux usées dans le secteur de &amp;#34;La Grande Rue&amp;#34; (50 branchements)
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un réseau d&amp;#039;assainissement autonome pour le hameau de &amp;#34;La Ferme&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des réseaux d&amp;#039;assainissement et modernisation des installations techniques de la station d&amp;#039;épuration de &amp;#34;Belleval&amp;#34; (1 000 équivalents habitants)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Voirie et réseaux
 Equipement public
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -18620,3671 +21982,2192 @@
   MODALITES DE VERSEMENT DE LA SUBVENTION :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention sera versée selon les conditions définies dans le règlement général des aides aux communes.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;assainissement sur les communes considérées comme urbaines.
  &lt;/li&gt;
  &lt;li&gt;
   tous travaux s&amp;#039;apparentant à de l&amp;#039;entretien ou du renouvellement,
  &lt;/li&gt;
  &lt;li&gt;
   les études suivies de travaux non éligibles ne sont pas finançables au titre de l&amp;#039;aide aux communes.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T120" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W114" s="1" t="inlineStr">
+      <c r="W120" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2605-aider-a-la-creation-damenagements-de-securite/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="115" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G115" s="1" t="inlineStr">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>126135</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une assistance technique en matière d'eau potable et/ou d'assainissement</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Assistance technique départementale Domaine Eau et Assainissement</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cette aide vise à favoriser et accompagner les réflexions en matière d&amp;#039;assainissement et de gestion des eaux pluviales concourant à la reconquête des usages littoraux (conchyculture, pêche à  pied et baigande) et du bon état des masses d&amp;#039;eau littorales.
+ Les missions proposées permettent d&amp;#039;aider les collectivités à la gestion patrimoniale et à l&amp;#039;amélioration de l&amp;#039;exploitation des systèmes d&amp;#039;assainissement collectif ainsi que des installations d&amp;#039;eau potable. Cela comprend, par exemple, des visites sur site avec des analyses d&amp;#039;eaux usées, des conseils pour l&amp;#039;entretien des ouvrages d&amp;#039;épuration ou d&amp;#039;alimentation en eau potable, des appareillages électromécaniques, des réglages, des rejets dans le milieu naturel, des bilans de fonctionnement, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément, certains EPCI &amp;lt; 40 000 habitants pour lesquels la convention type ne serait pas appropriée pourront solliciter un accompagnement particulier et se voir proposer une convention spécifique soumise à la validation de la commission permanente selon des modalités techniques et financières adaptées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M115" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="O115" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Bénéficiaires : les communes, EPCI et syndicats intercommaux compétents en matière d&amp;#039;assainissement et de gestion des eaux pluviales.
-[...15 lines deleted...]
-      <c r="S115" s="1" t="inlineStr">
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Retenir l&amp;#039;éligibilité des communes rurales et des EPCI de moins de 40 000 habitants à l&amp;#039;assistance technique définie dans la convention type figurant en annexe 1 et d&amp;#039;en exclure les EPCI de plus de 40 000 habitants éligibles du fait du critère « zone de montagne »
+  &lt;/li&gt;
+  &lt;li&gt;
+   Autoriser ces EPCI de plus de 40 000 habitants à solliciter un accompagnement spécifique et adapté à leurs besoins. Cette demande sera instruite par les services départementaux et les modalités de l&amp;#039;assistance technique feront l&amp;#039;objet d&amp;#039;une convention spécifique soumise à l&amp;#039;approbation de la commission permanente
+  &lt;/li&gt;
+  &lt;li&gt;
+   Autoriser les EPCI de moins de 40 000 habitants pour lesquels la convention type n&amp;#039;est pas appropriée, à solliciter un accompagnement spécifique et adapté à leurs besoins. Cette demande sera instruite par les services départementaux et les modalités de l&amp;#039;assistance technique feront l&amp;#039;objet d&amp;#039;une convention spécifique soumise à l&amp;#039;approbation de la commission permanente
+  &lt;/li&gt;
+  &lt;li&gt;
+   Exclure du bénéfice de l&amp;#039;assistance technique les EPCI en délégation de service public pour l&amp;#039;intégralité de leurs équipements d&amp;#039;eau potable.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...12 lines deleted...]
-      <c r="X115" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/ci_537149/fr/preservation-de-la-qualite-de-l-eau#niveau_5</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Département de la Vendée – Service Eau
-[...7 lines deleted...]
-  eau&amp;#64;vendee.fr
+ Direction Eau Environnement Forêt Agriculture
+&lt;/p&gt;
+&lt;p&gt;
+ Mission d&amp;#039;assistance à la gestion de l&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ MAGE : 04 77 12 52 38
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mage&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  mage&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5dbc-obtenir-une-assistance-technique-en-matiere-d/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="116" spans="1:27" customHeight="0">
-      <c r="A116" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>140771</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Construire / réhabiliter des stations de traitement d'eau (eau potable et eaux usées)</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Construire ou réhabiliter les stations de traitement des eaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Améliorer les performances des équipements existants
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Créer ou augmenter la capacité des équipements en place
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9030-construire-rehabiliter-des-stations-de-traite/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>139934</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une aide pour accompagner, définir, piloter et exploiter un projet dans le domaine de l’eau et de l’assainissement</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>AMO Mission eau-assainissement</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;intervention de Cantal Ingénierie &amp;amp; Territoires (CIT) dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement s&amp;#039;inscrit en complément des missions obligatoires d&amp;#039;assistance technique réalisées par la MAGE (Mission d&amp;#039;Assistance à la Gestion de l&amp;#039;Eau) du département, en proposant des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
+      <c r="M123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Eau Potable : la création et l&amp;#039;aménagement d&amp;#039;ouvrages d&amp;#039;eau potable (captages réservoirs, stations de pompage), la mise en place de traitement de potabilisation, de travaux d&amp;#039;interconnexion de réseaux, de mise en place de compteurs de sectorisation et de télésurveillance, la passation de contrats de prestation ou de concession,
   &lt;/li&gt;
   &lt;li&gt;
    Assainissement Collectif : des travaux de mise en séparatif ou de réhabilitation de réseaux de collecte, la création ou la réhabilitation de systèmes de traitement des eaux usées, la mise en place de dispositifs d&amp;#039;auto surveillance et/ou de mesure, la passation de contrats de prestation ou de concession.
   &lt;/li&gt;
   &lt;li&gt;
    Réalisation d&amp;#039;études dans le domaine de l&amp;#039;eau : diagnostic de réseaux et d&amp;#039;ouvrages, études de valorisation des boues, révision de zonage, étude de gouvernance préalable à un transfert de compétences
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Transition énergétique
 Equipement public
 Appui méthodologique
 Milieux humides</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/683e-beneficier-dune-aide-pour-accompagner-definir/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="117" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H117" s="1" t="inlineStr">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>164928</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des actions de solidarité à l’international</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>International</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I117" s="1" t="inlineStr">
+      <c r="I124" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="O117" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;agence de l’eau soutient des actions de solidarité à l’international, en mobilisant jusqu&amp;#039;à 1 % de ses recettes pour améliorer l&amp;#039;accès à l&amp;#039;eau et à l&amp;#039;assainissement dans les pays en développement.&lt;br /&gt;
+&lt;br /&gt;
+Elle encourage pour cela les acteurs des bassins Rhône-Méditerranée et de Corse à participer. Son action est coordonnée avec les politiques publiques de développement de la France et les objectifs de développement durable de l&amp;#039;ONU, de façon ciblée sur l&amp;#039;eau, l&amp;#039;assainissement et l&amp;#039;hygiène, la coopération scientifique et l&amp;#039;aide d&amp;#039;urgence.</t>
+        </is>
+      </c>
+      <c r="M124" s="1" t="inlineStr">
+        <is>
+          <t>Actions d&amp;#039;accès à l&amp;#039;eau, à l&amp;#039;assainissement et à l&amp;#039;hygiène&lt;br /&gt;
+Coopération institutionnelle et partage scientifique&lt;br /&gt;
+Action d&amp;#039;urgence&lt;br /&gt;
+Organisation d&amp;#039;événements internationaux</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>International</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P117" s="1" t="inlineStr">
+      <c r="P124" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q117" s="1" t="inlineStr">
+      <c r="Q124" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S117" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>voir conditions dans les fiches aides et dans les conditions générales</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...2 lines deleted...]
-      <c r="T117" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Rhône-Méditerranée</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_128703/fr/international</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
+ - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
+ - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
+ - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
+ - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>contact.cda@eaurmc.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/international/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="118" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G118" s="1" t="inlineStr">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>161767</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Demander une aide financière à la réalisation de votre installation de production de chaud et de froid à partir d’une boucle d’eau tempérée « géothermique »</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Maîtriser      sa facture énergétique en ayant de la visibilité sur les coûts de la      chaleur et du froid.&lt;/li&gt;&lt;li&gt;Bénéficier      d’une technologie performante sur le plan énergétique et      environnemental.&lt;/li&gt;&lt;li&gt;promouvoir      des ressources énergétiques locales, disponibles 24 heures sur 24 et      indépendantes des conditions climatiques.&lt;/li&gt;&lt;li&gt;Profiter      d’une technologie adaptable aux différentes demandes selon les usages des      bâtiments (chaud et/ou froid).&lt;/li&gt;&lt;li&gt;Exploiter      une technologie qui s’intègre harmonieusement à son environnement et      évolutive par rapport à un programme d’aménagement.&lt;/li&gt;&lt;li&gt;Agir      avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP)&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimum de performance des installations (COP des PAC (Coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc.). D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle...&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d&amp;#039;EnR&amp;amp;R de l&amp;#039;opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-a-partir-boucle-deau-temperee</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-deau-temperee-geothermique/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>116545</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Planifier la gestion des eaux usées et des eaux pluviales urbaines</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I126" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Construction, modification ou renforcement du réseau pluvial (hors création de bordures caniveaux et construction ou la modification du réseau d&amp;#039;assainissement pluvial afférentes).
-[...9 lines deleted...]
-      <c r="O118" s="1" t="inlineStr">
+ Opérations visées : Toute étude visant à planifier et programmer les actions et travaux : inventaire et diagnostic territoriaux (campagne de recherche de substances dangereuses dans les effluents, régularisation des conventions de déversement, mesures de suivi du milieu marin pour les rejets de STEU, diagnostic initial des dispositifs d’assainissement non collectif, …), schéma directeur, étude de programmation pour le renouvellement des canalisations, contrat de progrès (Plan Eau DOM), stratégie de gestion des effluents non domestiques, …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les études et les schémas principalement dédiés à la prévention des inondations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
-[...390 lines deleted...]
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V126" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W121" s="1" t="inlineStr">
+      <c r="W126" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0ffc-copie-07h08-realisation-de-reseaux-de-distrib/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="122" spans="1:27" customHeight="0">
-[...482 lines deleted...]
-      <c r="G126" s="1" t="inlineStr">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>94791</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en oeuvre de leur projet d'urbanisme, d'aménagement, d'assainissement, d'eau, de voirie et d'ouvrage d'art</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de Meurthe et Moselle (ATD 54)</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...13 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
+Région</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le prêt vert permet de financer des projets favorables à la transition écologique : eau, assainissement et GEMAPI, mobilités propres, valorisation des déchets, énergies renouvelables, rénovation énergétique et éclairage public. 
-[...14 lines deleted...]
- Les prêts peuvent être à taux fixe ou à taux révisable, jusqu&amp;#039;à 30 ans. Ils peuvent comporter une phase de mobilisation permettant une mobilisation progressive des fonds.
+ Assistance technique, administrative et financière des collectivités pour la définition de leurs besoins, la conception et la mise en oeuvre des projets dans les domaines de l&amp;#039;aménagement, de l&amp;#039;urbanisme, de l&amp;#039;eau, de la voirie et des ouvrages d&amp;#039;art.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M126" s="1" t="inlineStr">
+      <c r="M127" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Projet en matière d&amp;#039;eau et assainissement
-[...64 lines deleted...]
-      <c r="N126" s="1" t="inlineStr">
+  AMO travaux d&amp;#039;assainissement collectif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à l&amp;#039;entretien des ouvrages d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de schéma directeur eau potable, suivi de DSP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un programme de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites des ponts et conseils en matière de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMO opérations d&amp;#039;urbanisme et d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la gestion intégrée des eaux pluviales dans les projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la recherche et à la mobilisation des financements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
-Cours d'eau / canaux / plans d'eau
-[...9 lines deleted...]
-Biodiversité
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
 Equipement public
-Réhabilitation
-[...7 lines deleted...]
-      <c r="O126" s="1" t="inlineStr">
+Logement et habitat
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P126" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R126" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Meurthe-et-Moselle</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.mmd54.org/</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:mmd54&amp;#64;mmd54.org" rel="noopener" target="_blank"&gt;
+  mmd54&amp;#64;mmd54.org
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cécile CALIN, Directrice de MMD 54 : 03 94 94 56 92
+&lt;/p&gt;
+&lt;p&gt;
+ Murielle COLLIGNON, Assistante administrative : 03 54 50 71 66
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>ccalin@mmd54.org</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/abfe-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>143287</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez en charge la gestion des eaux pluviales et devez l&amp;#039;adapter aux contraintes de pollution des sols, de dissolution du gypse, de faible perméabilité, tout en gérant le risque d&amp;#039;inondation par ruissellement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour la conception et le dimensionnement de solutions de gestion innovantes et appropriées comme par exemple le traitement ou la reperméabilisation.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment élaborer un diagnostic de l&amp;#039;écoulement et du devenir des eaux pluviales et des réseaux d&amp;#039;assainissement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment éviter le ruissellement des eaux de pluie ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions innovantes de reperméabilisation des sols mettre en oeuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment se former à la gestion des eaux pluviales ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences et moyens matériels dans le domaine de l&amp;#039;eau : hydrologie quantitative, hydrogéologie, approche qualitative, hydrobiologie, écologie urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des analyses depuis l&amp;#039;amont (ruissellement, sources de pollution) jusqu&amp;#039;au milieu récepteur (cours d&amp;#039;eau, nappe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des outils développés pour évaluer les services écosystémiques rendus par les ouvrages, leurs performances        hydrauliques et épuratoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises entre ingénierie et recherche pour des solutions innovantes, adaptées aux contextes locaux et aux caractéristiques des sols et du sous-sol
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner l&amp;#039;élaboration d&amp;#039;un diagnostic de l&amp;#039;existant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser le diagnostic de territoire et de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les services écosystémiques rendus par les aménagements en place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertiser les enjeux, déterminer des critères
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluer le potentiel de reperméabilisation à l&amp;#039;échelle du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Exploiter les résultats du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer des solutions d&amp;#039;amélioration de la qualité de l&amp;#039;eau, la prévention des inondations, la régulation de l&amp;#039;îlot de chaleur urbain, le développement de paysages naturels, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer la gestion intégrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser le zonage pluvial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des recommandations concrètes pour une stratégie de reperméabilisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister la construction de nouveaux projets d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appuyer la maîtrise d&amp;#039;ouvrage dans l&amp;#039;élaboration d&amp;#039;un cahier des charges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les scénarios d&amp;#039;aménagement et de modalités d&amp;#039;exploitation associées (gestion différenciée, gestion naturelle, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examiner, étudier les problématiques locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Montant minimum : 300 000 €
-[...20 lines deleted...]
-      <c r="U126" s="1" t="inlineStr">
+  &lt;strong&gt;
+   Grand Paris Seine &amp;amp; Oise
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude de faisabilité d&amp;#039;une politique d&amp;#039;infiltration des eaux pluviales dans des contextes hydrogéologiques sensibles (risque de dissolution du gypse).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Grand Narbonne Communauté d&amp;#039;Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des solutions pour la désimperméabilisation des sols du Grand Narbonne
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Toulouse Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toulouse Métropole lance une étude sur la débitumisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X126" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-gestion-vos-eaux-pluviales-leurs-interactions</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- E-mail :
-[...8 lines deleted...]
- Remarques : Appel non surtaxé, du lundi au vendredi de 9h à 17h (hors jours fériés)
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be77-ameliorer-la-gestion-de-vos-eaux-pluviales-et/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="127" spans="1:27" customHeight="0">
-      <c r="A127" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
         <v>159890</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Conseiller les communes et les intercommunalités en matière technique et de financement de projets</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Conseil technique et financement</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale du Gard</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficier d&amp;#039;assistance et de conseil dans les domaines techniques et de financement de projet pour les questions liées à la gestion locale
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M127" s="1" t="inlineStr">
+      <c r="M129" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Apporter soutien et expertise aux collectivités en matière d&amp;#039;ingénierie publique
  &lt;/li&gt;
  &lt;li&gt;
   Assistance technique en matière d&amp;#039;urbanisme, de voirie, d&amp;#039;eau et d&amp;#039;assainissement
  &lt;/li&gt;
  &lt;li&gt;
   Expertise technique pour mener à bien tous projets d&amp;#039;équipement et d&amp;#039;aménagement public
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement de projets, diagnostics des besoins et aide à la programmation
  &lt;/li&gt;
  &lt;li&gt;
   Assistance en matière d&amp;#039;étude de faisabilité technique, règlementaire et financière pour tous projets locaux
  &lt;/li&gt;
  &lt;li&gt;
   Elaboration de cahiers des charges spécifiques aux projets ( lettre de consultation, acte d&amp;#039;engagement, CCTP, CCAP, mémoire technique cadre, programme de travaux)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance pour la recherche de financement, élaboration de tableaux de financements, calcul du reste à charge potentiel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N129" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R127" s="1" t="inlineStr">
+      <c r="R129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier des services de l&amp;#039;agence technique, la collectivité doit avoir approuver les statuts de l&amp;#039;ATD du Gard, délibérer sur son adhésion et signer la  convention d&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de l&amp;#039;adhésion est calculé ainsi qu&amp;#039;il suit :
 &lt;/p&gt;
 &lt;p&gt;
  0,50 € par habitant pour les communes
 &lt;/p&gt;
 &lt;p&gt;
  0,25 € pour les EPCI à fiscalité propre
 &lt;/p&gt;
 &lt;p&gt;
  0,10 €pour les EPCI sans fiscalité propre
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>Gard</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-technique-gard.fr/</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  04.66.02.85.50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>d.paloc@atdgard.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/870e-conseiller-les-communes-et-les-intercommunali/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="128" spans="1:27" customHeight="0">
-[...39 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>95343</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Développer le domaine de l'Eau et de l'Assainissement</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J130" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d'aide dépend du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;aménagement urbain durable s&amp;#039;incarne dans des projets de territoire intégrant les enjeux de sobriété, de résilience, de mixité sociale et fonctionnelle, d&amp;#039;une offre de logement adaptée, d&amp;#039;une accessibilité aux services et à l&amp;#039;emploi, et, plus généralement, de la qualité du cadre de vie de nos concitoyens.
-[...2 lines deleted...]
- A ce titre, la loi n° 2018-1021 portant évolution du logement, de l&amp;#039;aménagement et du numérique (ELAN) du 23 novembre 2018 a introduit une nouvelle forme de contrat entre l&amp;#039;Etat et un ou plusieurs établissements publics ou des collectivités territoriales, le projet partenarial d&amp;#039;aménagement (PPA), afin de favoriser la réalisation d&amp;#039;opérations d&amp;#039;aménagement d&amp;#039;ensemble .
+ Ce projet formalise les objectifs et actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tendre vers une gestion concertée et intégrée de l&amp;#039;eau
+  &lt;/strong&gt;
+  (schémas départementaux, structuration de la maîtrise d&amp;#039;ouvrage, assistance technique à la maîtrise d&amp;#039;ouvrage publique, prise en compte du réchauffement climatique, coordination dans l&amp;#039;aménagement du territoire).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Garantir durablement l&amp;#039;accès à une ressource de qualité
+  &lt;/strong&gt;
+  (mise en conformité des stations d&amp;#039;épuration, protection des captages, préservation des zones humides, investissement durable, création des Services Publics d&amp;#039;Assainissement Non Collectif).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Optimiser la gestion de la ressource et sécuriser les réserves
+  &lt;/strong&gt;
+  (gestion des ressources stockées, développement de notre connaissance du karst, gestion patrimoniale, favoriser les économies d&amp;#039;eau).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développer et partager les connaissances
+  &lt;/strong&gt;
+  (projets innovants, réseaux d&amp;#039;échanges, promotion des chartes qualité, éducation à l&amp;#039;environnement, coopération décentralisée, tarification sociale).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;éligibilité des projets est conditionnée par le prix de l&amp;#039;eau ou de l&amp;#039;assainissement. Ceux-ci doivent être au-dessus d&amp;#039;un seuil fixé par le Conseil général :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;assainissement :
+ 1,14 € HT / m3
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;eau :  1,40 € HT / m3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes pratiquant, par dérogation préfectorale, un prix au forfait, celui-ci sera ramené à un prix au mètre cube, en considérant un volume moyen consommé de 120 m3 / an (sauf si la commune peut justifier d&amp;#039;une consommation moyenne annuelle par abonné, différente, auquel cas, cette consommation réelle pourra être prise en compte).
+&lt;/p&gt;
+&lt;p&gt;
+ Cette condition d&amp;#039;éligibilité ne s&amp;#039;applique pas pour les opérations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aire de remplissage sécurisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;amélioration des pratiques phytosanitaires et horticoles (PAPPH).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;assainissement :
+ &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le projet partenarial d&amp;#039;aménagement (PPA) est un contrat entre l&amp;#039;Etat, l&amp;#039;intercommunalité et les acteurs locaux, afin d&amp;#039;encourager sur un territoire donné la réalisation d&amp;#039;une ou plusieurs opérations d&amp;#039;aménagement complexes destinées à répondre aux objectifs de développement durable des territoires (articles L.312-1 et suivants du code de l&amp;#039;urbanisme).
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic réseau et station
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zonage d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;épandage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaires et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau:
+ &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;p&gt;
- Dans ce cadre, l&amp;#039;Etat porte une attention particulière à l&amp;#039;insertion du projet dans le territoire ainsi qu&amp;#039;à la satisfaction des enjeux :
+&lt;ul&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de transfert
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de collecte (dans le cadre de la création d&amp;#039;un système d&amp;#039;assainissement pour l&amp;#039;habitant existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux station épuration:
+ &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  De sobriété foncière, en cohérence avec la trajectoire du zéro artificialisation nette (ZAN) fixée par la loi « Climat et résilience ».
-[...8 lines deleted...]
-  De contribution au dynamisme économique et à la vitalité territoriale, le cas échéant en complémentarité de dynamiques déjà en place, dans le cadre par exemple des opérations de revitalisation des territoires (ORT) ou du programme Petites villes de demain (PVD).
+  Construction (pour l&amp;#039;habitat existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;amélioration (y compris sur la filière de traitement des boues)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux liés au traitement des sous-produits de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...3 lines deleted...]
- Le PPA permet l&amp;#039;intervention d&amp;#039;un tiers facilitant les discussions entre acteurs locaux. Il apporte une ingénierie externe pour construire un processus opérationnel efficace (en particulier avec l&amp;#039;appui du centre national de ressources des PPA hébergé par Grand Paris Aménagement). Enfin, il peut prévoir la cession à l&amp;#039;amiable par l&amp;#039;État de terrains de son domaine privé à un établissement public de coopération intercommunal voire un financement complémentaire en cas de déséquilibre opérationnel persistant à l&amp;#039;issue du bilan économique du projet ou un appui à l&amp;#039;émergence d&amp;#039;un opérateur d&amp;#039;aménagement comme une SPLA ou SPLAIN.
+&lt;em&gt;
+ Divers:
+&lt;/em&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...3 lines deleted...]
- La conclusion d&amp;#039;un PPA doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA.
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux et équipements pluviaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;eau potable et de protection de la ressource :
+ &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaire et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux captage :
+ &lt;/em&gt;
+ Travaux suite DUP
  &lt;br /&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Economie d&amp;#039;eau et
+  maîtrise
+  des pesticides:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
-[...2 lines deleted...]
-  Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
+  Mise en place d&amp;#039;aire de remplissage sécurisée des pulvérisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériels prescrits dans le cadre d&amp;#039;un PAPPH (Plan d&amp;#039;Amélioration des Pratiques Phytosanitaires et Horticoles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication et/ou dispositifs d&amp;#039;économie d&amp;#039;eau
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux production-distribution (sauf réseau) :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de traitement (désinfection, chloration)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes d&amp;#039;isolement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de télégestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement ou création d&amp;#039;équipements intercommunaux (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes de sectorisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place ou renforcement de canalisations intercommunales (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Divers :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux pour satisfaire la réglementation en matière de défense incendie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M128" s="1" t="inlineStr">
-[...146 lines deleted...]
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T128" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
-[...80 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/eau-et-assainissement</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
+  Pour des renseignements d&amp;#039;ordre administratif ou financier :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour l&amp;#039;eau potable : Hélène Fulcand (
+  &lt;a href="mailto:helene.fulcrand&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   helene.fulcrand&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.14)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour l&amp;#039;assainissement: Sébastien Garrabou (
+  &lt;a href="mailto:sebastien.garrabou&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   sebastien.garrabou&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.13)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Le Cerema vous accompagne pour la conception et le dimensionnement de solutions de gestion innovantes et appropriées comme par exemple le traitement ou la reperméabilisation.
+  Pour des renseignements d&amp;#039;ordre général ou technique :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...128 lines deleted...]
- Toulouse Métropole lance une étude sur la débitumisation.
+ Bruno Dupasquier (
+ &lt;a href="mailto:bruno.dupasquier&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+  bruno.dupasquier&amp;#64;cg11.fr
+ &lt;/a&gt;
+ ou 04.68.11.67.83)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c7d7-developper-le-domaine-de-leau-et-de-lassainis/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2021</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="130" spans="1:27" customHeight="0">
-[...149 lines deleted...]
-    <row r="131" spans="1:27" customHeight="0">
+    <row r="131" spans="1:34" customHeight="0">
       <c r="A131" s="1">
-        <v>116545</v>
+        <v>164149</v>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Planifier la gestion des eaux usées et des eaux pluviales urbaines</t>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à maîtrise d'ouvrage - études (AMO Etudes)</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>Office de l'eau Réunion</t>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
-        <is>
-[...1038 lines deleted...]
-      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions d&amp;#039;ASSISTANCE A
 MAÎTRISE d&amp;#039;OUVRAGE pour la réalisation d&amp;#039;études (AMO Etudes) qui comprennent : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase consultation
 des bureaux d’études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
 Assistance à la définition des besoins et des attentes du maître d’ouvrage,
 évaluation du coût d’ordre des études ;&lt;/p&gt;&lt;p&gt;- 
@@ -22300,1669 +24183,2523 @@
 d’études résultant du choix du maître d’ouvrage.&lt;/p&gt;&lt;p&gt;- 
 Assistance pour le montage des dossiers de subventions et la sollicitation
 de ces dernières.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase suivie des
 études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
 Organisation des réunions d’avancement avec le bureau d’études, le comité
 de pilotage, rédaction des comptes rendus ;&lt;/p&gt;&lt;p&gt;- 
 Assistance aux choix techniques à opérer durant les études et aide à la
 décision ;&lt;/p&gt;&lt;p&gt;- 
 Vérification de l’application des dispositions du cahier des charges et des
 dispositions contractuelles, préparation des ordres de services, des avenants
 etc. …&lt;/p&gt;&lt;p&gt;- 
 Vérification du respect du planning, des délais, des enveloppes
 financières ;&lt;/p&gt;&lt;p&gt;- 
 Vérification des documents produits par le bureau d’études en application
 du contrat, de leur conformité au dit contrat ;&lt;/p&gt;&lt;p&gt;- 
 Vérification des projets de décomptes présentés par le bureau d’études ;&lt;/p&gt;&lt;p&gt;- 
 Assistance pour choisir les prestataires externes éventuellement
 nécessaires afin de mener à bien les études ;&lt;/p&gt;&lt;p&gt;- 
 Coordination avec le comité de pilotage ;&lt;/p&gt;&lt;p&gt;- 
 Assistance au maître d’ouvrage pour la réception des documents finaux.&lt;/p&gt;&lt;p&gt;Durant toute sa mission, Ingénierie70
 assure une assistance d’ordre technique et administrative au maître d’ouvrage
 et assure le contrôle de la mission du (des) bureau(x) d’étude(s). Ingénierie70 assure également un suivi
 financier global de l’opération.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M135" s="1" t="inlineStr">
+      <c r="M131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Autres exemples d’opérations d’AMO Etudes :&lt;/p&gt;&lt;p&gt;-        Etude de diagnostic des systèmes d’assainissement (réseaux et station)&lt;/p&gt;&lt;p&gt;-        Transfert de compétence assainissement / eau potable&lt;/p&gt;&lt;p&gt;-        Réhabilitation d’un ouvrage d’art&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R135" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Etre une collectivité adhérente selon le pôle concerné de l’agence technique (commune, cc, syndicat)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T135" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;NOS COORDONNÉES&lt;/h3&gt;&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/apporter-un-conseil-et-une-assistance-a-maitrise-douvrage-aux-collectivites-exemple-mise-en-place-dun-schema-directeur-dassainissement/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="136" spans="1:27" customHeight="0">
-[...426 lines deleted...]
-      <c r="A137" s="1">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
         <v>104714</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Aider à l’élaboration et à l’animation des SAGE (Schéma d’aménagement et de gestion de l’eau)</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Animation territoriale : Contrats et SAGE</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I137" s="1" t="inlineStr">
+      <c r="I132" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J137" s="1" t="inlineStr">
+      <c r="J132" s="1" t="inlineStr">
         <is>
           <t>jusqu'à 80 000€/an</t>
         </is>
       </c>
-      <c r="K137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L137" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Soutenir et accompagner l&amp;#039;élaboration et la mise en œuvre des SAGE (schéma d&amp;#039;aménagement et de gestion de l&amp;#039;eau), afin de disposer de stratégies définies à l&amp;#039;échelle des bassins versants.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De même, elle souhaite favoriser la mise en œuvre opérationnelle de programmes d&amp;#039;actions à l&amp;#039;échelle des bassins versants ou de territoires hydrauliquement cohérents. Dans ce cadre, elle apportera son soutien à l&amp;#039;animation/coordination et aux études nécessaires à l&amp;#039;élaboration des programmes d&amp;#039;actions opérationnels, notamment au travers du Contrat territorial Eau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N132" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O132" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R137" s="1" t="inlineStr">
+      <c r="P132" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles sont les charges salariales pour un équivalent temps plein (ETP) par SAGE ou Contrat et les frais de fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les SAGE, par exception à cette règle, les structures porteuses de SAGE, ayant plusieurs CT Eau sur leur territoire, et assurant la coordination ET la pré-instruction des demandes d&amp;#039;engagement et de paiement liées aux actions inscrites dans ces CT Eau, pourront bénéficier d&amp;#039;un taux d&amp;#039;aide allant jusqu&amp;#039;à 40% des dépenses éligibles plafonnées à 80 000 €/an.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les contrats, par exception à cette règle, pour l&amp;#039;année transitoire entre deux contrats, le taux d&amp;#039;aide maximum est réduit à 10% des dépenses éligibles plafonnées à 80 000 €/an.
 &lt;/p&gt;
 &lt;p&gt;
  La date de dépôt du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives.
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
  &lt;/li&gt;
  &lt;li&gt;
   Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   N° SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
  &lt;/li&gt;
  &lt;li&gt;
   Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T137" s="1" t="inlineStr">
+      <c r="T132" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V132" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/animation-territoriale-contrats-et-sage</t>
         </is>
       </c>
-      <c r="W137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X137" s="1" t="inlineStr">
+      <c r="W132" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_ANIM_POLO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Région Pays de la Loire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;/strong&gt;
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Eau et Loire
 &lt;/p&gt;
 &lt;p&gt;
  Damien Masinski
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:Damien.Masinski&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Damien.Masinski&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
  0228205473
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y132" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z132" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/307e-animation-territoriale-contrats-et-sage/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="138" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E138" s="1" t="inlineStr">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>120990</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer les opérations d'aménagement complexes</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Projet partenarial d'aménagement</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aménagement urbain durable s&amp;#039;incarne dans des projets de territoire intégrant les enjeux de sobriété, de résilience, de mixité sociale et fonctionnelle, d&amp;#039;une offre de logement adaptée, d&amp;#039;une accessibilité aux services et à l&amp;#039;emploi, et, plus généralement, de la qualité du cadre de vie de nos concitoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ A ce titre, la loi n° 2018-1021 portant évolution du logement, de l&amp;#039;aménagement et du numérique (ELAN) du 23 novembre 2018 a introduit une nouvelle forme de contrat entre l&amp;#039;Etat et un ou plusieurs établissements publics ou des collectivités territoriales, le projet partenarial d&amp;#039;aménagement (PPA), afin de favoriser la réalisation d&amp;#039;opérations d&amp;#039;aménagement d&amp;#039;ensemble .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet partenarial d&amp;#039;aménagement (PPA) est un contrat entre l&amp;#039;Etat, l&amp;#039;intercommunalité et les acteurs locaux, afin d&amp;#039;encourager sur un territoire donné la réalisation d&amp;#039;une ou plusieurs opérations d&amp;#039;aménagement complexes destinées à répondre aux objectifs de développement durable des territoires (articles L.312-1 et suivants du code de l&amp;#039;urbanisme).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, l&amp;#039;Etat porte une attention particulière à l&amp;#039;insertion du projet dans le territoire ainsi qu&amp;#039;à la satisfaction des enjeux :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De sobriété foncière, en cohérence avec la trajectoire du zéro artificialisation nette (ZAN) fixée par la loi « Climat et résilience ».
+ &lt;/li&gt;
+ &lt;li&gt;
+  De résilience des espaces urbanisés au changement climatique, voire l&amp;#039;adaptation de ceux menacés par le changement climatique ou l&amp;#039;érosion du littoral ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De production de logements abordables dans les territoires où l&amp;#039;offre est insuffisante, et ce dans le cadre d&amp;#039;opérations intégrées respectant les principes de mixité sociale et fonctionnelle et prévoyant les équipements publics nécessaires à l&amp;#039;accueil des habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De contribution au dynamisme économique et à la vitalité territoriale, le cas échéant en complémentarité de dynamiques déjà en place, dans le cadre par exemple des opérations de revitalisation des territoires (ORT) ou du programme Petites villes de demain (PVD).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De manière générale, pour tout contrat de PPA, une attention particulière est à avoir quant à l&amp;#039;ambition environnementale du projet, à son insertion territoriale afin de garantir un développement équilibré du territoire et ainsi contribuer à un cadre de vie de qualité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le PPA permet l&amp;#039;intervention d&amp;#039;un tiers facilitant les discussions entre acteurs locaux. Il apporte une ingénierie externe pour construire un processus opérationnel efficace (en particulier avec l&amp;#039;appui du centre national de ressources des PPA hébergé par Grand Paris Aménagement). Enfin, il peut prévoir la cession à l&amp;#039;amiable par l&amp;#039;État de terrains de son domaine privé à un établissement public de coopération intercommunal voire un financement complémentaire en cas de déséquilibre opérationnel persistant à l&amp;#039;issue du bilan économique du projet ou un appui à l&amp;#039;émergence d&amp;#039;un opérateur d&amp;#039;aménagement comme une SPLA ou SPLAIN.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un PPA peut prévoir la création d&amp;#039;une grande opération d&amp;#039;urbanisme (GOU), au sein de laquelle l&amp;#039;exercice de certaines compétences dérogera au droit commun et des outils juridiques pourront être mobilisés.
+&lt;/p&gt;
+&lt;p&gt;
+ La conclusion d&amp;#039;un PPA doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le déploiement de cet outil à l&amp;#039;échelle nationale permet de constater qu&amp;#039;il recouvre un large panel de projets allant de la production d&amp;#039;opérations mixtes en zone tendue, de la requalification de quartiers dégradés, de la revitalisation de cœurs de villes moyennes, de la reconstruction post-catastrophe, au recyclage de friches, ainsi qu&amp;#039;à l&amp;#039;adaptation des territoires au changement climatique ou face à l&amp;#039;érosion du trait de côte.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contrats de PPA doivent porter sur une opération d&amp;#039;aménagement au sens de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;engagement de l&amp;#039;EPCI dans la démarche est une condition sine qua non de la conclusion d&amp;#039;un PPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sa conclusion doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement qui ne trouve pas d&amp;#039;équilibre financier malgré la mobilisation de toutes les pistes de financement ou d&amp;#039;optimisation de l&amp;#039;opération. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA. A ce titre, la subvention accordée vise à couvrir un déséquilibre résiduel du bilan de l&amp;#039;action (ou de l&amp;#039;opération d&amp;#039;aménagement).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité, ces contrats peuvent faire l&amp;#039;objet de subventions pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  financer les moyens d&amp;#039;ingénierie nécessaires en vue de l&amp;#039;élaboration, la mise en œuvre et l&amp;#039;évaluation du projet urbain (études pré-opérationnelles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des actions d&amp;#039;animation, de pilotage et de conduite du projet ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux de démolition, de dépollution (dont désamiantage) et de préparation des sols à leur destination finale
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux d&amp;#039;aménagement d&amp;#039;espaces publics et, le cas échéant exceptionnellement, d&amp;#039;équipements publics (équipements de superstructure identifiés dans un programme d&amp;#039;équipements publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des études opérationnelles (études techniques et MOE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des acquisitions foncières, lorsqu&amp;#039;elles sont portées au bilan d&amp;#039;une opération d&amp;#039;aménagement dont le déficit est avéré, ou si elles contribuent à des opérations de recomposition de territoires soumis à l&amp;#039;érosion du littoral. Il devra être démontré qu&amp;#039;aucun acteur foncier (EPF local ou d&amp;#039;Etat) ne peut être mobilisé dans cette acquisition.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le principe est de limiter, sur le programme PPA, le soutien financier de l&amp;#039;Etat  à 50% du montant total des actions figurant au PPA. Le taux de financement par action de l&amp;#039;ensemble des financements de l&amp;#039;Etat peut être modulé dans la limite de 80%, 20% restant impérativement à la charge du maître d&amp;#039;ouvrage de l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Attention, sont expressément exclues des financements sur les crédits du programme 135-PPA :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dépenses de simple mise en conformité à une obligation réglementaire (comme les stations d&amp;#039;épuration) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières lorsqu&amp;#039;elles visent la constitution d&amp;#039;une réserve foncière alors qu&amp;#039;aucun projet d&amp;#039;aménagement opérationnel n&amp;#039;est défini ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses couvertes par les subventions d&amp;#039;opérateurs de l&amp;#039;Etat, en particulier les agences de l&amp;#039;eau en matière de réseau d&amp;#039;adduction en eau potable, d&amp;#039;assainissement et de renaturation de cours d&amp;#039;eau et d&amp;#039;espaces naturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement des mesures de compensation environnementale (environnement, forêt agriculture) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses de personnel, en particulier celles liées au recrutement d&amp;#039;un poste de chef de projet dédié :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses de fonctionnement des bâtiments, équipements et espaces publics dont la réalisation est prévue dans le cadre du projet d&amp;#039;aménagement
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dossier de candidature comprend a minima les éléments suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une lettre d&amp;#039;intention de l&amp;#039;EPCI (voire le cas échéant des communes concernées) confirmant le soutien à l&amp;#039;engagement dans la démarche et présentant l&amp;#039;économie générale du projet faisant l&amp;#039;objet du contrat ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une carte présentant le périmètre de l&amp;#039;opération d&amp;#039;aménagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une carte précisant la localisation du projet dans le périmètre intercommunal ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une note précisant les enjeux du projet, en particulier la réponse aux 4 défis de la démarche « Habiter la France de demain » que sont la sobriété, la résilience, l&amp;#039;inclusion et la productivité.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En fonction de la maturité des projets, la note comprendra utilement, en plus des pièces susmentionnées, dans la mesure du possible :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La liste des études préalables, réglementaires et pré-opérationnelles menées et restant à mener ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La compatibilité aux stratégies et documents de planification (SRADDET, SDRIF, SAR, PADDUC etc.), d&amp;#039;urbanisme (SCOT, PLU-i, carte communale) et de programmation (PLH notamment) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acteurs et partenaires de la démarche, en particulier l&amp;#039;aménageur (la collectivité en propre, ou une SEM, SPL, un EPA, un aménageur privé...), voire l&amp;#039;opérateur de portage foncier (EPF, foncière ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La stratégie foncière envisagée (acquisition de tout ou partie du foncier, à l&amp;#039;amiable, par préemption ou expropriation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation urbaine du projet (précisant en particulier les productions prévisionnelles de surfaces de plancher de logements, de surfaces économiques et équipements publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montage opérationnel pour le financement des équipements publics (taxe d&amp;#039;aménagement, ZAC, PUP...) et les modes de réalisation (régie, mandat, concession...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le bilan économique prévisionnel conforme au cadrage national portant sur les modalités d&amp;#039;attribution des subventions financées sur le programme 135 « politique d&amp;#039;aménagement de l&amp;#039;Etat ».
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/contrats-projets-partenarial-damenagement-et-grandes-operations-durbanisme</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En premier lieu sont à contacter : les directions départementales des territoires concernées par les projets.
+&lt;/p&gt;
+&lt;p&gt;
+ En second lieu : le bureau de l&amp;#039;aménagement opérationnel à la DHUP à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>ppa.amenagement-durable@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e04-accompagner-les-operations-damenagement-proje/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>MTECT/DHUP/AD/AD5</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>08/11/2022</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>131819</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de formations pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Formation des élus</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AMV 88 est
+ &lt;strong&gt;
+  organisme agréé
+ &lt;/strong&gt;
+ depuis 1994 par le ministère chargé des collectivités territoriales pour la formation des élus. L&amp;#039;Association conçoit chaque année une
+ &lt;strong&gt;
+  offre d&amp;#039;actions animées par des intervenants reconnus
+ &lt;/strong&gt;
+ pour leur maîtrise du sujet et leur connaissance du rôle des élus et de leur quotidien.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; Les formations sont destinées aux maires et présidents d&amp;#039;intercommunalité, adjoints et vice-présidents ainsi qu&amp;#039;aux conseillers municipaux et communautaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; Les réunions d&amp;#039;informations sont ouvertes aux agents des collectivités.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour répondre aux attentes des élus, l&amp;#039;AMV 88 propose un large choix de formations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La fiscalité de l&amp;#039;intercommunalité et son incidence sur les communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place du budget et les nouvelles dispositions de la loi finances 2023
+ &lt;/li&gt;
+ &lt;li&gt;
+  La recherche de cofinancement pour vos projets communaux et intercommunaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les pouvoirs de police
+ &lt;/li&gt;
+ &lt;li&gt;
+  La taxe d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maire employeur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maire et la médiation
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;inventaire et la gestion du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion des archives municipales
+ &lt;/li&gt;
+ &lt;li&gt;
+  La déclaration de revenus des élus
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion du scolaire : acteurs, fonctionnement et financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les pouvoirs de police en matière d&amp;#039;immeubles (insalubrité, péril...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements communaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les obligations funéraires du maire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La voirie communale et les chemins ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les relations entre les collectivités et les associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les autorisations d&amp;#039;urbanisme (permis de construire, certificats d&amp;#039;urbanisme...)
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des formations concernant le développement personnel :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réussir sa prise de parole en public
+ &lt;/li&gt;
+ &lt;li&gt;
+  La gestion des conflits
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des visites thématiques ou réunions d&amp;#039;information :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Transfert des compétences eau et assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zones humides : environnement et urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite d&amp;#039;une unité de méthanisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Route Vosgienne de l&amp;#039;Energie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Logement et habitat
+Appui méthodologique
+Animation et mise en réseau
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer à l&amp;#039;Association
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maires88.asso.fr/formation-et-information-des-elus</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez retrouver les
+ &lt;strong&gt;
+  programmes détaillés et bulletins d&amp;#039;inscription
+ &lt;/strong&gt;
+ des formations ou réunions d&amp;#039;information sur le site de l&amp;#039;AMV 88.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, vous pouvez contacter Marie-Paule MASSON par téléphone au 03 29 29 88 23 ou par mail à
+ &lt;a target="_self"&gt;
+  mpmasson&amp;#64;vosges.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ AMV 88
+ &lt;br /&gt;
+ Courriel :
+ &lt;a target="_self"&gt;
+  amv88&amp;#64;vosges.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél. : 03 29 29 88 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>amv88@vosges.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9fda-former-et-informer-les-elus/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>164183</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la trame bleue - Plans d'eau</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H138" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I138" s="1" t="inlineStr">
+      <c r="I135" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J135" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les plans d’eau, qu’ils soient naturels ou artificiels se trouvent aujourd’hui à la croisée des enjeux : biodiversité,
+qualité d’eau, quantité d’eau, activités humaines, … &lt;/p&gt;&lt;p&gt;Considérés à la fois comme des milieux aquatiques (présence d’eau permanente au sein d’une colonne d’eau),
+et des milieux humides (zones de transition entre le milieu aquatique et le milieu terrestre, en particulier au
+niveau des berges), ils sont par ailleurs le support de nombreux usages économiques (industriels, agricoles,
+piscicoles, hydroélectrique, navigation, …) ou de loisirs sur le bassin. Ils subissent, de fait, de nombreuses
+pressions qui altèrent leur morphologie, leur hydrologie, ainsi que la qualité de l’eau. &lt;/p&gt;&lt;p&gt;Les actions accompagnées par l’Agence de l’eau s’inscrivent pleinement dans un objectif de conciliation
+d’usages, en mettant particulièrement l’accent sur la restauration des fonctionnalités de ces milieux particuliers
+et du bon fonctionnement de leur bassin versant, tout en anticipant les effets du changement climatique sur
+ces milieux et sur les activités qui s’y exercent. Les plans d’eau prioritairement visés sont les plans d’eau identifiés
+dans le cadre de la Directive cadre sur l’eau (&amp;gt;50 ha de surface)
+9
+, les étangs patrimoniaux intégrés aux zones
+humides remarquables du Schéma Directeur d’Aménagement et de Gestion des Eaux, les plans d’eau
+stratégiques pour la ressource en eau, … &lt;/p&gt;&lt;p&gt;Afin de pouvoir intervenir durablement sur ces milieux et anticiper leur évolution et les usages futurs, les actions
+de l’Agence de l’eau visent à leur permettre de retrouver un fonctionnement optimal par :
+&lt;br /&gt;• L’identification et la compréhension d’éventuels dysfonctionnements et de leur origine ;
+&lt;br /&gt;• La mise en œuvre d’actions préventives, visant la limitation ou la réduction des causes de ces
+dysfonctionnements ;
+&lt;br /&gt;• La préservation des milieux les plus fonctionnels ;
+&lt;br /&gt;• La renaturation des milieux dégradés ou artificiels. &lt;/p&gt;&lt;p&gt;Ces actions seront conduites en visant à limiter les effets négatifs des plans d’eau sur les cours d’eau (qualité de
+l’eau, température, continuité écologique, invasions biologiques, …) voire en mettant en place une gestion des
+plans d’eau qui permette de contribuer à l’amélioration du fonctionnement des cours d’eau (soutien d’étiage
+par exemple).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;À ce titre, les actions curatives, notamment les actions visant les espèces végétales et/ou algales proliférantes
+(hors espèces exotiques envahissantes (cf. article 4.6.2), ne sont pas éligibles. Seront privilégiées les études et
+actions visant à identifier et lutter contre les dysfonctionnements à l’origine de ces proliférations. &lt;/p&gt;&lt;p&gt;Par ailleurs, et afin d’anticiper toute problématique ultérieure liée notamment au changement climatique, sont
+éligibles les études stratégiques ainsi que les études de gouvernance visant à atteindre dans la durée, un équilibre
+entre enjeux de biodiversité, enjeux de qualité et de quantité d’eau, et enjeux de partage de la ressource.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions de maîtrise foncière,
+d’études, de travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-milieux-humides/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>27637</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Mener des missions d'animation</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif des aides à l'animation</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I136" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J138" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mener des missions d&amp;#039;animation territoriale portées par les maitres d&amp;#039;ouvrages locaux&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;animation sectorielle ou territoriale portées par les structures professionnelles, associatives ou institutionnelles&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;assistance technique et d&amp;#039;expertise portées par des conseils départementaux et des organismes indépendants des producteurs de boues ou d&amp;#039;autres partenaires&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+      <c r="J136" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence | forfait</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mener des missions d&amp;#039;animation territoriale portées par les maitres d&amp;#039;ouvrages locaux&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;animation sectorielle ou territoriale portées par les structures professionnelles, associatives ou institutionnelles&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;assistance technique et d&amp;#039;expertise portées par des conseils départementaux et des organismes indépendants des producteurs de boues ou d&amp;#039;autres partenaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M138" s="1" t="inlineStr">
+      <c r="M136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les missions d’animation correspondant :
 &lt;br /&gt;• À l’animation des Schémas d’Aménagement et de Gestion des Eaux (SAGE) et des contrats territoriaux, 
 de leur émergence à leur mise en œuvre opérationnelle ;
 &lt;br /&gt;• Aux actions visant à faire émerger et réaliser des programmes d’actions/travaux ;
 &lt;br /&gt;• Aux actions de conseil et d’accompagnement technique et/ou administratif collectifs des acteurs 
 locaux à mobiliser pour impulser et accompagner le changement de pratiques y compris au travers de 
 l’innovation ;
 &lt;br /&gt;• Aux actions de développement de réseaux professionnels et d’animation d’un travail en réseau pour 
 développer des partenariats avec les acteurs locaux pour favoriser la cohérence et l’efficacité des 
 politiques et pour interpeller les politiques connexes (aménagement du territoire, urbanisme, 
 agriculture, santé, …) par les objectifs et ambitions des politiques de gestion de l’eau et de transition 
 écologique ;
 &lt;br /&gt;• Aux actions de structuration et coordination de filières économiques, d’économie circulaire, 
 d’opérations collectives ou groupées favorisant la pérennité de la reconquête des milieux aquatiques ;
 &lt;br /&gt;• Aux actions de communication, d’éducation et de sensibilisation du public ;
 &lt;br /&gt;• Aux actions visant à accompagner la montée en compétence ou structuration de la maîtrise d’ouvrage 
 et à la doter de moyens techniques et administratifs pour initier et assurer la conduite des projets, une 
 dynamique dans un territoire ou la qualité des performances des services public d’eau et 
 d’assainissement ;
 &lt;br /&gt;• À la mise en œuvre de l’assistance technique aux communes ou établissements publics de coopération 
 intercommunale (telle que prévue par l’article L.3232-1-1 du code général des collectivités territoriales (SATE et SATESE) et autres accords cadre ou locaux, …) ;
 &lt;br /&gt;• Au suivi et à l’expertise de la valorisation agricole des sous-produits issus de l’épuration, en vue de 
 garantir la qualité et la sécurité de la filière.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R138" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le site de l&amp;#039;Agence de l&amp;#039;eau Rhin-Meuse pour obtenir des informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T138" s="1" t="inlineStr">
+      <c r="T136" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X138" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Dispositif_des_aides_a_l%E2%80%99animation_-_FICHE_THEMATIQUE.pdf?Archive=264987908216&amp;File=Dispositif%5Fdes%5Faides%5Fa%5Fl%E2%80%99animation%5F%5F%5FFicHe%5FTHeMaTiQue%5Fpdf</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse
- &lt;/li&gt;
+ &lt;/li&gt;&lt;li&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   E-mail : agence&amp;#64;eau-rhin-meuse.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.87.34.47.00
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f7b6-aide-animation/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2020</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="139" spans="1:27" customHeight="0">
-      <c r="A139" s="1">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
         <v>119762</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
-      <c r="C139" s="1" t="inlineStr">
+      <c r="C137" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Lutte contre la pollution des activités économiques hors agricole</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I139" s="1" t="inlineStr">
+      <c r="I137" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 35</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  De manière hiérarchique, l&amp;#039;Agence incite :
  &lt;br /&gt;
  - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
  &lt;br /&gt;
  -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M139" s="1" t="inlineStr">
+      <c r="M137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
  &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
   https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Friche
 Voirie et réseaux
 Commerces et services
 Economie circulaire
 Agriculture et agroalimentaire
 Consommation et production
 Biodiversité
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etablissements éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
 &lt;/p&gt;
 &lt;p&gt;
  ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
 &lt;/p&gt;
 &lt;p&gt;
  financière,
 &lt;/p&gt;
 &lt;p&gt;
  - Petites et très Petites Entreprises, artisans,
 &lt;/p&gt;
 &lt;p&gt;
  - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
 &lt;/p&gt;
 &lt;p&gt;
  techniques, syndicats professionnels ... ), commerciale ou artisanale.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les surfaces imperméabilisées
 &lt;/p&gt;
 &lt;p&gt;
  existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
 &lt;/p&gt;
 &lt;p&gt;
  nouvelles imperméabilisations.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Montant de dépenses finançables supérieur à 10 000 €HT
 &lt;/p&gt;
 &lt;p&gt;
  Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T139" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>Philippe LESAINT
 &lt;br /&gt;
 p.lesaint&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 Chargé d&amp;#039;interventions spécialisé
 &lt;br /&gt;
 &lt;br /&gt;
 Hervé Canler
 &lt;br /&gt;
 Chargé d&amp;#039;études Pluvial
 &lt;br /&gt;
 h.canler&amp;#64;eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>p.branger@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="140" spans="1:27" customHeight="0">
-      <c r="A140" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>162636</v>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités sur la thématiques de l'eau et de l'assainissement</t>
         </is>
       </c>
-      <c r="D140" s="1" t="inlineStr">
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Eau - assainissement</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G140" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H140" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L140" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La préservation des milieux naturels et la gestion de la ressource en haut sont autant d&amp;#039;enjeux importants face au changement climatique.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO). Il nous est également possible de vous apporter une assistance pour des études de transferts de compétences, le renouvellement de contrats d&amp;#039;affermage ou le suivi de délégations de services publics.&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Œuvre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M140" s="1" t="inlineStr">
+      <c r="M138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Améliorer le rendement des réseaux fuyards&lt;/p&gt;&lt;p&gt;Amélioration de la qualité de l&amp;#039;eau distribuée (création ou réhabilitation de stations de traitement)&lt;/p&gt;&lt;p&gt;Amélioration de l&amp;#039;approvisionnement en eau&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un premier système d&amp;#039;assainissement collectif&lt;/p&gt;&lt;p&gt;Renouvellement des contrats d&amp;#039;affermage&lt;/p&gt;&lt;p&gt;Suivi des schémas directeur&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R140" s="1" t="inlineStr">
+      <c r="R138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/eau-assainissement/</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-traverses-dagglomeration-et-entretenir-le-patrimoine-routier/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="141" spans="1:27" customHeight="0">
-[...266 lines deleted...]
-      <c r="A142" s="1">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
         <v>140797</v>
       </c>
-      <c r="B142" s="1" t="inlineStr">
+      <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de Conseils, d'Assistance Technique (AT) et d'Assistance à Maîtrise d’Ouvrage (AMO) pour les problématiques quotidiennes des collectivités adhérentes</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Ingénierie et Territoires 04</t>
         </is>
       </c>
-      <c r="G142" s="1" t="inlineStr">
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H142" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseils &amp;#34;amont&amp;#34; sur l&amp;#039;ensemble des domaines d&amp;#039;intervention couverts (eau, route, bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet dans le domaine de l&amp;#039;eau, des routes et du bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie administrative et financière (recherche de financements)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise technique (eau, route et bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie réglementaire (eau) : appui à la réalisation de documents à portée réglementaire
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à la gestion et à l&amp;#039;exploitation (eau, routes)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M142" s="1" t="inlineStr">
+      <c r="M139" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   AMO pour la construction d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   AMO pour la réalisation de schémas directeurs
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de bilans et d&amp;#039;expertises sur le fonctionnement d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Études de faisabilité pour la mise en sécurité de traversées urbaines
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics et définition de programmes d&amp;#039;entretien du patrimoine &amp;#34;voirie&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N139" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O139" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Adhésion de la collectivité (délibération et cotisation annuelle) pour l&amp;#039;un des services (eau, voirie et aménagement) ou pour l&amp;#039;ensemble des services.
 &lt;/p&gt;
 &lt;p&gt;
  - Formalisation de la demande d&amp;#039;intervention (à retrouver sur le site de l&amp;#039;Agence).
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement de la demande par les services :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Inclus dans l&amp;#039;adhésion : informations et conseils simples dans chacun des domaines de compétence cités ci-dessus.
   &lt;/li&gt;
   &lt;li&gt;
    En supplément, sur la base de propositions d&amp;#039;intervention spécifiques : prestations techniques &amp;#34;complexes&amp;#34;, missions d&amp;#039;accompagnement de projets d&amp;#039;investissement et aide à la programmation pluriannuelle.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V139" s="1" t="inlineStr">
         <is>
           <t>https://www.it04.fr/</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Hôtel du département – 13 rue du docteur Romieu CS 70 216 – 04 995 Digne les Bains CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 30 08 50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;it04.fr" target="_self"&gt;
   contact&amp;#64;it04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y139" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z139" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a696-conseils-assistance-technique-at-et-assistanc/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Gestion des inondations
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="143" spans="1:27" customHeight="0">
-      <c r="A143" s="1">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I140" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W141" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>126143</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
-      <c r="D143" s="1" t="inlineStr">
+      <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Enveloppes communes urbaines</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -23974,1072 +26711,380 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R143" s="1" t="inlineStr">
+      <c r="R142" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T143" s="1" t="inlineStr">
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
+      <c r="V142" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="144" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G144" s="1" t="inlineStr">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
-[...515 lines deleted...]
-      <c r="H146" s="1" t="inlineStr">
+      <c r="H143" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L146" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N146" s="1" t="inlineStr">
+      <c r="N143" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O146" s="1" t="inlineStr">
+      <c r="O143" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S146" s="1" t="inlineStr">
+      <c r="S143" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U146" s="1" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X146" s="1" t="inlineStr">
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y146" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z146" s="1" t="inlineStr">
+      <c r="Z143" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA146" s="1" t="inlineStr">
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="147" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G147" s="1" t="inlineStr">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H147" s="1" t="inlineStr">
-[...239 lines deleted...]
-      <c r="H148" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L148" s="1" t="inlineStr">
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N148" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -25052,561 +27097,420 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T148" s="1" t="inlineStr">
+      <c r="T144" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W148" s="1" t="inlineStr">
+      <c r="W144" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X148" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z148" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="149" spans="1:27" customHeight="0">
-      <c r="A149" s="1">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
         <v>126137</v>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
-      <c r="D149" s="1" t="inlineStr">
+      <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I149" s="1" t="inlineStr">
+      <c r="I145" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J149" s="1" t="inlineStr">
+      <c r="J145" s="1" t="inlineStr">
         <is>
           <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
         </is>
       </c>
-      <c r="K149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R149" s="1" t="inlineStr">
+      <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
+      <c r="T145" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U145" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
+      <c r="V145" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W149" s="1" t="inlineStr">
+      <c r="W145" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z145" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="150" spans="1:27" customHeight="0">
-[...219 lines deleted...]
-      <c r="A151" s="1">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>120596</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D151" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G151" s="1" t="inlineStr">
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I151" s="1" t="inlineStr">
+      <c r="I146" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J151" s="1" t="inlineStr">
+      <c r="J146" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -25634,66 +27538,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P151" s="1" t="inlineStr">
+      <c r="P146" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q151" s="1" t="inlineStr">
+      <c r="Q146" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R151" s="1" t="inlineStr">
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -25705,143 +27609,183 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T151" s="1" t="inlineStr">
+      <c r="T146" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V151" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X151" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="152" spans="1:27" customHeight="0">
-      <c r="A152" s="1">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
         <v>72810</v>
       </c>
-      <c r="B152" s="1" t="inlineStr">
+      <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C152" s="1" t="inlineStr">
+      <c r="C147" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G152" s="1" t="inlineStr">
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H152" s="1" t="inlineStr">
+      <c r="H147" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -25878,79 +27822,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M152" s="1" t="inlineStr">
+      <c r="M147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
+      <c r="N147" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -25993,6733 +27937,433 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O152" s="1" t="inlineStr">
+      <c r="O147" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R152" s="1" t="inlineStr">
+      <c r="R147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S152" s="1" t="inlineStr">
+      <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T152" s="1" t="inlineStr">
+      <c r="T147" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U152" s="1" t="inlineStr">
+      <c r="U147" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V152" s="1" t="inlineStr">
+      <c r="V147" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W152" s="1" t="inlineStr">
+      <c r="W147" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X152" s="1" t="inlineStr">
+      <c r="X147" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y152" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z152" s="1" t="inlineStr">
+      <c r="Z147" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA152" s="1" t="inlineStr">
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="153" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G153" s="1" t="inlineStr">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>391</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H153" s="1" t="inlineStr">
+      <c r="H148" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I153" s="1" t="inlineStr">
-[...1939 lines deleted...]
-      <c r="X166" s="1" t="inlineStr">
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  -    Elus du Département de la Haute-Loire :
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
- &lt;br /&gt;
-[...327 lines deleted...]
- &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Objectifs :
-[...446 lines deleted...]
-      <c r="N172" s="1" t="inlineStr">
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O172" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S172" s="1" t="inlineStr">
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T172" s="1" t="inlineStr">
-[...3409 lines deleted...]
-      <c r="T195" s="1" t="inlineStr">
+      <c r="T148" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U195" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X195" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- aidesfinancieres&amp;#64;eaureunion.fr
- &lt;br /&gt;
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y195" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA195" s="1" t="inlineStr">
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...316 lines deleted...]
-          <t>published</t>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>