--- v1 (2026-05-07)
+++ v2 (2026-05-15)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH148"/>
+  <dimension ref="A1:AH146"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -393,79 +393,79 @@
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>28/02/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>140772</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux d'eau et d'assainissement</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Construire ou réhabiliter les réseaux &amp;#34;humides&amp;#34;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Réhabiliter les réseaux
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Réaliser une extension des réseaux
@@ -594,52 +594,52 @@
         <v>161799</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la conception de vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la conception de vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable.</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de modernisation de vos infrastructures d&amp;#039;eau et d&amp;#039;assainissement  (jusqu’à la validation de l’Avant-Projet (AVP ou APD en fonction du type de projet) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (Levé topographique, Etudes de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R4" s="1" t="inlineStr">
         <is>
@@ -946,51 +946,51 @@
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>161800</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en phase de réalisation du projet de modernisation de vos infrastructures d'assainissement et d'eau potable jusqu'à la fin des travaux</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné en phase de réalisation du projet (PRO) de modernisation de vos infrastructures jusqu’à la fin de la période de garantie de parfait achèvement des travaux.</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1287,52 +1287,52 @@
         <v>161798</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la prise de décision d'engager ou non la réalisation vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la prise de décision d'engager ou non la réalisation vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération sur la modernisation d&amp;#039;infrastructures d&amp;#039;eau et d&amp;#039;assainissement :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (AMO pour la définition du programme, Levé topographique, Etudes de sols, Diagnostic de réseaux, Diagnostic environnemental, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R8" s="1" t="inlineStr">
         <is>
@@ -2023,83 +2023,83 @@
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>11/02/2022</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>161797</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour le suivi et la bonne exécution des études de gestion patrimoniale de votre service d’Assainissement et/ou d’Eau Potable</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné pour le suivi et la bonne exécution des études de gestion patrimoniale de votre service d’Assainissement et/ou d’Eau Potable.</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) destinée à assurer le suivi de la bonne exécution des études de planification et de connaissance de votre patrimoine et de vos services d&amp;#039;eau et d&amp;#039;assainissement jusqu’à son rendu final, ainsi qu’une assistance à la gestion des marchés.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
       <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S13" s="1" t="inlineStr">
         <is>
@@ -2173,52 +2173,52 @@
         <v>139432</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Aude (ATD 11)</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations de l&amp;#039;ATD11 relèvent de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
  &lt;/li&gt;
  &lt;li&gt;
   La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils techniques et juridiques
  &lt;/li&gt;
@@ -2500,1096 +2500,830 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>05/07/2022</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
+        <v>30540</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Préparer le lancement de travaux en eau potable</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lorsqu&amp;#039;un projet en eau potable est lancé à l&amp;#039;initiative de la collectivité, le
+ Département peut accompagner la collectivité dans le choix d&amp;#039;un
+ maître
+ d&amp;#039;œuvre ou d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage selon les spécificités de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 12 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hameau de Sauvergue obligations règlementaires pour l&amp;#039;alimentation en eau
+&lt;/p&gt;
+&lt;p&gt;
+ Rédaction de projet de documents de consultation pour un marché de maîtrise d&amp;#039;oeuvre pour des travaux d&amp;#039;assainissement et d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ Raccordement au réseau d&amp;#039;eau de plusieurs hameaux
+&lt;/p&gt;
+&lt;p&gt;
+ Diagnostic réseaux AEP.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dc4-preparer-le-lancement-de-travaux-en-eau-potab/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>143355</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'assainissement des infrastructures et la protection des milieux aquatiques</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   VOTRE BESOIN :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La gestion des réseaux d&amp;#039;assainissement des infrastructures et la préservation des milieux aquatiques attenants sont au cœur de vos préoccupations et vous souhaitez faire les meilleurs choix en matière d&amp;#039;aménagement et/ou de politique de sécurisation pour assurer, entre autres, la gestion qualitative et quantitative de la ressource en eau.
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous souhaitez vous appuyer sur un établissement susceptible de vous offrir une large palette de prestations notamment pour optimiser l&amp;#039;évacuation des eaux de la chaussée, assurer la sécurité des usagers en évitant les risques d&amp;#039;aquaplanage et les projections d&amp;#039;eau (un assainissement correctement conçu et réalisé est gage de pérennité de la chaussée) et préserver les milieux aquatiques contre des pollutions diffuses ou accidentelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA RÉPONSE DU CEREMA :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne sur ces problématiques de protection des milieux aquatiques et assainissement des infrastructures en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous mettons en œuvre des approches complémentaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etudes préalables : assainissement routier, requalification environnementale, conception de dispositifs d&amp;#039;assainissement alternatifs ;
  &lt;/li&gt;
  &lt;li&gt;
   Contrôles de chantier : gestion des eaux de ruissellement, audits environnements ;
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation et avis dossiers loi sur l&amp;#039;eau  ;
  &lt;/li&gt;
  &lt;li&gt;
   Formations et sensibilisation des acteurs publics.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Risques naturels
 Appui méthodologique
 Mers et océans</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/assainissement-infrastructures-protection-milieux-aquatiques</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f5f-assainissement-des-infrastructures-et-protect/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
+      <c r="AH17" s="1" t="inlineStr">
         <is>
           <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>157098</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Réaliser un diagnostic ou des travaux dans le domaine de l’eau et de l’assainissement</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  Afin d&amp;#039;accompagner les collectivités Sur les domaines particuliers de l&amp;#039;eau, de l&amp;#039;assainissement et de la Gemapi, MATEC assiste les collectivités dans :
  &lt;br /&gt;
  &lt;br /&gt;
  • La réalisation des diagnostics
  &lt;br /&gt;
  • La définition de programmes de travaux
  &lt;br /&gt;
  • Les études comparatives sur les modes d&amp;#039;exploitation
  &lt;br /&gt;
  • La mise en place ou le renouvellement des contrats de DSP, de prestations de services
  &lt;br /&gt;
  • Les études de transfert de compétences eau, assainissement, Gemapi
  &lt;br /&gt;
  • Les renouvellements de réseaux d&amp;#039;eau potable et d&amp;#039;assainissement
  &lt;br /&gt;
  • Les travaux de restauration des cours d&amp;#039;eau et de lutte contre les inondations.
  &lt;br /&gt;
  &lt;br /&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/be61-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
+      <c r="AH18" s="1" t="inlineStr">
         <is>
           <t>04/05/2026</t>
-        </is>
-[...172 lines deleted...]
-          <t>10/04/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
-        <v>120427</v>
+        <v>161790</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la réalisation d'études et de travaux dans les domaines de l'eau potable et de l'assainissement collectif</t>
+          <t>Être accompagné dans la gouvernance et la planification de votre service d’assainissement collectif et/ou d’alimentation en eau potable</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>EAU POTABLE</t>
+          <t>être accompagné dans la gouvernance et la planification de votre service d’assainissement collectif (AC) et/ou d’alimentation en eau potable (AEP).</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...9 lines deleted...]
-          <t>En fonction de la nature de l'investissement, de la situation géographique de la collectivité</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K19" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L19" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...56 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) visant à recruter un prestataire spécialisé (jusqu’à la réunion de lancement).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M19" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...29 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Les prestations réalisées sont de type : schéma directeur, étude sur le 
+transfert de compétence eau et assainissement, plan de gestion de la 
+sécurité sanitaire des eaux (PGSSE).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
-Assainissement des eaux
-[...1 lines deleted...]
-Cours d'eau / canaux / plans d'eau</t>
+Assainissement des eaux</t>
         </is>
       </c>
       <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R19" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...14 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S19" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U19" s="1" t="inlineStr">
         <is>
-          <t>Drôme</t>
+          <t>Aveyron</t>
         </is>
       </c>
       <c r="V19" s="1" t="inlineStr">
         <is>
-          <t>https://collectivites.ladrome.fr/aidefinanciere/eau-potable/</t>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
       <c r="X19" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...22 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y19" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
       <c r="Z19" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/b062-eau-potable-et-assainissement/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-gouvernance-et-la-planification-de-votre-service-dassainissement-collectif-et-ou-dalimentation-en-eau-potable-1/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB19" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique</t>
+          <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
-        <v>161790</v>
+        <v>105065</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Être accompagné dans la gouvernance et la planification de votre service d’assainissement collectif et/ou d’alimentation en eau potable</t>
+          <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>être accompagné dans la gouvernance et la planification de votre service d’assainissement collectif (AC) et/ou d’alimentation en eau potable (AEP).</t>
+          <t>Fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Agence départementale Aveyron Ingénierie</t>
+          <t>Ministère des Outre-mer</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
-        <is>
-[...128 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
  &lt;br /&gt;
  Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction du groupe scolaire de Chateaubrun (Guadeloupe)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
  &lt;/li&gt;
  &lt;li&gt;
   Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
  &lt;/li&gt;
  &lt;li&gt;
   Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Risques naturels
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
  &lt;/li&gt;
  &lt;li&gt;
   Durée maximale du projet : 4 ans
  &lt;/li&gt;
  &lt;li&gt;
   Soutenabilité du projet
  &lt;/li&gt;
  &lt;li&gt;
   Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://subventions.outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Guadeloupe :
   &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guadeloupe.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Martinique :
   &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.martinique.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Guyane :
   &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guyane.gouv.fr/
    &lt;span&gt;
@@ -3641,506 +3375,506 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie Française :
   &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
    http://www.polynesie-francaise.pref.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Nouvelle-Calédonie :
   &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.nouvelle-caledonie.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion des inondations
 Gestion d'une base nautique
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>24/11/2021</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>78197</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Soutenir les études et travaux en matière d'eau potable et d'assainissement</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Eau potable - Assainissement</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J22" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Le taux de subvention s’applique selon des critères de potentiel et d’efforts fiscaux</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil Départemental cherche à contribuer à l’atteinte des objectifs suivants :
 &lt;/p&gt;&lt;p&gt;•	Participer à l’aménagement du territoire et répondre aux besoins de la population en organisant un service de l’eau de qualité ;
 &lt;/p&gt;&lt;p&gt;•	Protéger, connaître, optimiser la ressource en eau notamment pour prendre en compte et anticiper les effets du changement climatique ;
 &lt;/p&gt;&lt;p&gt;•	Optimiser la gestion patrimoniale des infrastructures ;
 &lt;/p&gt;&lt;p&gt;•	Tendre vers une gestion concertée, solidaire et intégrée de l’eau ;
 &lt;/p&gt;&lt;p&gt;•	Améliorer la qualité des masses d’eau définies par la Directive Cadre Européenne sur l’eau.
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Modalités d&amp;#039;intervention :
 &lt;/p&gt;&lt;p&gt;Les bénéficiaires pour les opérations de travaux sont les communes dont la population totale est inférieure à 3 500 habitants ou leurs groupements qui devront avoir instauré, au minimum et au choix :
 &lt;/p&gt;&lt;p&gt;•	Un prix de l’eau supérieur ou égal à 1€ HT/m3 (redevances incluses) sur la base d’une consommation de 120 m3/abonné/an ;
 &lt;/p&gt;&lt;p&gt;•	Un forfait supérieur ou égal à 120€ HT/an (redevances incluses).
 &lt;/p&gt;&lt;p&gt;Pour les études, le critère sur le prix de l’eau ne s’applique pas.
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création réservoir et surpresseurs,
  &lt;/li&gt;
  &lt;li&gt;
   Création Réservoir  d&amp;#039;équilibre (réservoir de tête),
  &lt;/li&gt;
  &lt;li&gt;
   Etudes liées à la DUP,
  &lt;/li&gt;
  &lt;li&gt;
   Travaux périmètres de protection DUP dont acquisition des PPI,
  &lt;/li&gt;
  &lt;li&gt;
   Etude simple (diagnostic ou schéma),
  &lt;/li&gt;
  &lt;li&gt;
   Etude patrimoniale et stratégique (prise de compétence eau potable à l&amp;#039;échelle d&amp;#039;une intercommunalité, regroupement de syndicats, ....),
  &lt;/li&gt;
  &lt;li&gt;
   Pose de compteurs individuels,
  &lt;/li&gt;
  &lt;li&gt;
   Station d&amp;#039;épuration,
  &lt;/li&gt;
  &lt;li&gt;
   Création de réseau d&amp;#039;assainissement ,
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de réseaux ,
  &lt;/li&gt;
  &lt;li&gt;
   Autosurveillance (équipement de mesures des débits et de la pollution) pour les stations d&amp;#039;épuration
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Commune, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Intercommunalité &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Syndicat&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Autres critères d’éligibilité : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1.	ALIMENTATION EN EAU POTABLE
 &lt;/p&gt;&lt;p&gt;Nature des opérations concernées :
 &lt;/p&gt;&lt;p&gt;•	Etudes
 &lt;/p&gt;&lt;p&gt;•	Protection de la ressource
 &lt;/p&gt;&lt;p&gt;•	Amélioration de la qualité de l’eau distribuée
 &lt;/p&gt;&lt;p&gt;•	Economies d’eau
 &lt;/p&gt;&lt;p&gt;•	Connaissance du patrimoine
 &lt;/p&gt;&lt;p&gt;•	Sécurisation-interconnections
 &lt;/p&gt;&lt;p&gt;•	Création d’ouvrages stratégiques
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Au-delà de la nature des opérations, les dossiers doivent respecter les dispositions du Schéma Départemental d&amp;#039;Alimentation en Eau Potable, les documents d’urbanisme en vigueur, ainsi que le cadre de la réglementation.
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;2.	ASSAINISSEMENT
 &lt;/p&gt;&lt;p&gt;Nature des opérations concernées :
 &lt;/p&gt;&lt;p&gt;•	Etudes
 &lt;/p&gt;&lt;p&gt;•	Réhabilitation de stations d’épuration (partielle ou totale)
 &lt;/p&gt;&lt;p&gt;•	Création de systèmes d’assainissement (réseau d’assainissement &amp;#43; station d’épuration)
 &lt;/p&gt;&lt;p&gt;•	Réseaux de transfert
 &lt;/p&gt;&lt;p&gt;•	Extension de réseau d’assainissement
 &lt;/p&gt;&lt;p&gt;•	Amélioration des installations existantes
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Concernant les travaux d’extension ou de création de réseau d’assainissement, le Conseil Départemental n&amp;#039;intervient que lorsque la collectivité aura défini les zones d&amp;#039;assainissement collectif et/ou autonome, et, choisi la solution technique la plus adaptée après comparaison des coûts globaux investissement et fonctionnement.
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service Environnement et Aménagement
 &lt;/p&gt;&lt;p&gt;
 1.	ALIMENTATION EN EAU POTABLE &lt;/p&gt;&lt;p&gt;Thierry DEVAURS - 05 62 56 78 38/06 02 08 13 77 - thierry.devaurs&amp;#64;ha-py.fr
 &lt;/p&gt;&lt;p&gt;
 Fonds Alimentation en eau potable - Département des Hautes-Pyrénées &lt;/p&gt;&lt;p&gt;
 2.	ASSAINISSEMENT &lt;/p&gt;&lt;p&gt;Marie-Claire CAMES-BAUDOUIN  - 05 62 56 70 64/07 85 59 18 51 - marie-claire.cames-baudouin&amp;#64;ha-py.fr
 &lt;/p&gt;&lt;p&gt;
 Fonds Assainissement - Département des Hautes-Pyrénées &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>stephanie.divoux@ha-py.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/50f6-soutenir-les-etudes-et-travaux-en-matiere-das/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>08/02/2021</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>165187</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Traiter les eaux usées y compris des sous-produits d’épuration et réduire à la source la pollution par les micropolluants</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Traitement des eaux usées y compris des sous-produits d’épuration et réduction à la source de la pollution par les micropolluants</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
 collectivités à mener des travaux d’amélioration, d’extension ou de 
 reconstruction des ouvrages de traitement des eaux usées y compris les 
 travaux de stockage et de traitement des boues.&lt;/p&gt;
 &lt;p&gt;Ces travaux visent à diminuer l&amp;#039;impact des rejets sur l’eau et à 
 préserver certains usages sensibles (baignade, production de 
 coquillages, pêche à pied).&lt;/p&gt;
 &lt;p&gt;L’agence de l’eau finance également les actions engagées par une 
 collectivité afin de réduire à la source les rejets de micropolluants. 
 Ces actions sont définies lors du diagnostic amont qui identifie les 
 potentiels émetteurs des micropolluants mesurés lors de la campagne RSDE
  et défini un plan d’action pour réduire à la source leurs émissions. 
 Les stations de traitement spécifique des micropolluants ne sont pas 
 éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P22" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q23" s="1" t="inlineStr">
+      <c r="Q22" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum de l’eau du service public de l’assainissement.
 &lt;/p&gt;&lt;p&gt;Quant aux travaux de traitement des eaux usées, ils sont identifiés 
 comme prioritaires dans le schéma directeur d’assainissement des eaux 
 usées au regard de la réduction des rejets polluants dans le milieu 
 naturel. Le schéma directeur repose sur une étude de diagnostic datant 
 de moins de 10 ans et conduit a minima au respect de la directive Eaux 
 Résiduaires Urbaines et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-traitement-des-eaux-usees-y-compris-des-sous-produits-depur.html</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/traiter-les-eaux-usees-y-compris-des-sous-produits-depuration-et-reduire-a-la-source-la-pollution-par-les-micropolluants/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
+      <c r="AH22" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>143372</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Favoriser une gestion intégrée de l’eau en ville et dans les infrastructures de transport</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  Alors que les villes rassemblent 80 % de la population française, la gestion de l&amp;#039;eau en milieu urbain est un enjeu majeur pour les collectivités préoccupées par les questions suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Alimenter en eau et assainir les villes ;
  &lt;/li&gt;
  &lt;li&gt;
   Gérer le risque d&amp;#039;inondation (ruissellement et débordement);
  &lt;/li&gt;
  &lt;li&gt;
   Gestion patrimoniale des réseaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Préserver et valoriser la ressource (cadre de vie qualitatif, intégration de l&amp;#039;eau au milieu urbain, favoriser la réutilisation de l&amp;#039;eau)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -4159,371 +3893,211 @@
 &lt;ul&gt;
  &lt;li&gt;
   Le développement de schémas d&amp;#039;organisation des compétences locales de l&amp;#039;eau et à la structuration de la gouvernance : analyses multi-échelles des problématiques, appui à la définition d&amp;#039;orientations politiques territorialisées...
  &lt;/li&gt;
  &lt;li&gt;
   la définition, la mise en œuvre et l&amp;#039;évaluation de stratégie d&amp;#039;économies d&amp;#039;eaux et de mobilisation de ressources alternatives (eaux usées traitées, eaux pluviales,...) : diagnostics de besoins, assistance et expertise d&amp;#039;opportunité – conception – dimensionnement, qualification des systèmes de traitement...
  &lt;/li&gt;
  &lt;li&gt;
   La définition et l&amp;#039;accompagnement de stratégies territoriales de gestion des eaux pluviales et de désimperméabilisation des sols à différentes échelles : expertise liée à la mise en œuvre des techniques alternatives, élaboration de guides locaux et nationaux, approches techniques et socio-économiques, traduction réglementaire (zonage, PLU,...)...
  &lt;/li&gt;
  &lt;li&gt;
   Le développement et l&amp;#039;évaluation de dispositifs innovants de maîtrise des eaux pluviales (hydrologie, polluants, biodiversité,..) : conduite d&amp;#039;activités de recherche opérationnelle, sites pilotes, démonstrateurs physiques et numériques, planches expérimentales, outils d&amp;#039;aide à la conception, au dimensionnement et à la gestion des eaux pluviales urbaines et provenant d&amp;#039;infrastructures de transport...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;actions de surveillance, essais, mesures, développements analytiques pour le suivi des émissions et pressions pouvant impacter les milieux aquatiques : réalisation de campagnes de mesures quantitatives et qualitatives (physico-chimie, hydrobiologie) sur milieu récepteur et réseaux (et STEP), évaluation des impacts des rejets urbains sur les eaux de surface et souterraines, instrumentation d&amp;#039;ouvrages de gestion des eaux pluviales...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;une assistance à maîtrise d&amp;#039;ouvrage sur ces thématiques (rédaction de CCTP, analyse des offres...).
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;outils d&amp;#039;accompagnement (sensibilisation, formations)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Mobilité pour tous
 Milieux humides</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/favoriser-gestion-integree-eau-ville-infrastructures</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7616-favoriser-une-gestion-integree-de-leau-en-vil/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
+      <c r="AH23" s="1" t="inlineStr">
         <is>
           <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-[...160 lines deleted...]
-      <c r="A26" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>152159</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Aider à l’amélioration de la qualité de l'eau potable et de sa distribution</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>ALIMENTATION EN EAU POTABLE</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L26" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;amélioration de la qualité, de la distribution ainsi que de l&amp;#039;optimisation de la gestion durable de nos ressources en eau potable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;un schéma directeur d&amp;#039;alimentation en eau potable pour les communes
  &lt;/li&gt;
  &lt;li&gt;
   Mise en exploitation d&amp;#039;un captage d&amp;#039;eau souterraine pour le village
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de la distribution d&amp;#039;eau potable à travers l&amp;#039;extension du réseau
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic des réseaux de distribution d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une étude de faisabilité pour la création d&amp;#039;une réserve incendie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -4856,188 +4430,348 @@
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       prix de l&amp;#039;eau potable facturé par m3 &amp;lt; 1.40 €
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       25 % du forfait ou du taux appliqué
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les travaux relatifs aux réseaux, en fonction de leur localisation, la pose de fourreaux d&amp;#039;attente et de chambres de tirage afin de préparer et de faciliter le déploiement du réseau très haut débit (FTTH) pourra être exigée.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db03-aider-a-la-realisation-daires-daccueil-des-ge/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>16/10/2023</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
+      <c r="AH24" s="1" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>164322</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Protection et restauration de la qualité de la ressource en eau - Pollution accidentelle</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
+production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
+une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
+et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
+mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
+Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
+Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
+(ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
+agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l’ensemble des 
+travaux de protection de la 
+ressource prescrits par l&amp;#039;Agence 
+Régionale de Santé sur les 
+périmètres de protection. &lt;/p&gt;&lt;p&gt;Cela peut comprendre le suivi 
+renforcé de la qualité sur une 
+période de 3 ans, renouvelable. &lt;/p&gt;&lt;p&gt;Cas particulier du traitement 
+d’une pollution (hors pollutions 
+diffuses d’origine agricoles) : le 
+cas échéant, l’Agence de l’eau 
+est informée de l’introduction du 
+recours engagé la collectivité 
+envers les responsables de la 
+pollution, de son évolution et de 
+son issue.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-protection-et-restauration-de-la-qualite-de-la-ressource-en-eau-dup/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>163220</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Soutenir les travaux de distribution des réseaux d'eau potable</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 50</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’accès à une eau potable de qualité est un enjeu de taille à l’échelle du département d&amp;#039;Eure-et-Loir. C’est pourquoi, le Conseil départemental aide financièrement et accompagne les collectivités du département pour les travaux d’amélioration de la distribution et de sécurisation de la desserte en eau potable (interconnexion des réseaux).&lt;/p&gt;&lt;p&gt;Le Département a ainsi revu en profondeur son dispositif pour 2024 afin d’accélérer notamment le renouvellement des réseaux. Ainsi, les taux et plafonds de dépense ont été revus à la hausse pour renforcer l’accompagnement des collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Opérations
 éligibles&lt;/u&gt; :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;a.
 réseau de distribution :&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Le
 prix de l’eau potable TTC doit être égal ou supérieur à 2 €/m&lt;/span&gt;&lt;sup&gt;3&lt;/sup&gt;&lt;span&gt;. Le
 calcul du prix de l’eau potable intègre la part fixe répartie sur 100 m&lt;/span&gt;&lt;sup&gt;3&lt;/sup&gt;&lt;span&gt;,
 la part variable (communale, intercommunale, exploitant), les redevances
 (agences de l’eau, redevance au fonds de solidarité départementale…) ainsi que
 les taxes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Pour
 les travaux ci-dessous, les travaux devront être effectués sur la base d’une
 étude patrimoniale avec un schéma directeur proposant une programmation
 pluriannuelle priorisant les travaux à mener ou au minimum au stade de la phase
 1 (état des lieux). Les études existantes devront avoir moins de 10 ans.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les
 travaux de renouvellement des réseaux existants&lt;a name="_Hlk88484280"&gt;,&lt;/a&gt;&lt;/li&gt;&lt;li&gt;le renouvellement
 des canalisations lié à une problématique « plomb » ou  « chlorure vinyle monomère (CVM) »,
 &lt;/li&gt;&lt;li&gt;la
 construction, la démolition ou la réhabilitation des châteaux d’eau ou
 réservoirs (suppresseurs, étanchéité et canalisation),&lt;/li&gt;&lt;li&gt;les
 installations nécessaires à l’amélioration des rendements (vannes, compteurs et
 débitmètres de sectorisation, matériel de télégestion – autorelève),&lt;/li&gt;&lt;li&gt;le raccordement des hameaux existants non
 desservis en eau potable.&lt;/li&gt;&lt;li&gt;les
 frais annexes (maîtrise d’œuvre, assistance à maîtrise d’ouvrage, publication,
 contrôle (SPS), études géotechniques, levés topographiques), lorsqu’ils sont
@@ -5050,6371 +4784,6371 @@
 &lt;p&gt;&lt;u&gt;&lt;span&gt;b. défense incendie :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Sont
 éligibles :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les
 réserves et poteaux incendies. Le bénéficiaire devra s’engager à respecter
 les prescriptions du règlement départemental de la défense extérieure contre
 l’incendie en Eure-et-Loir. Le solde de la subvention sera conditionné à la
 présentation d’une attestation de conformité de l’équipement posé.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Montant
 de l’aide&lt;/u&gt; : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Taux
 d’intervention :&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;30% maximum d’une dépense subventionnable
 plafonnée à 1 000 000 € HT par an pour l’ensemble des projets portés par les
 Communautés d’agglomération. &lt;/li&gt;&lt;li&gt;40% maximum de la dépense subventionnable
 plafonnée à 150 000 € HT par an et par commune pour les communes de plus
 de 1 000 habitants (population INSEE totale) au sein des Communautés de
 communes ou des syndicats.&lt;/li&gt;&lt;li&gt;&lt;span&gt;50% maximum de la dépense subventionnable
 plafonnée à 150 000 € HT par an et par commune pour les communes de moins de 1
 000 habitants (population INSEE totale) au sein des Communautés de communes ou
 des syndicats.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Le montant des subventions cumulées ne doit pas dépasser 80 % du montant HT du projet. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 financements seront attribués dans la limite de l’enveloppe budgétaire
 disponible.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être
 égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Conditions d’attribution &lt;/u&gt; :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les collectivités doivent être adhérentes au &lt;/span&gt;&lt;strong&gt;F&lt;/strong&gt;&lt;span&gt;onds de &lt;/span&gt;&lt;strong&gt;S&lt;/strong&gt;&lt;span&gt;olidarité à l’&lt;/span&gt;&lt;strong&gt;I&lt;/strong&gt;&lt;span&gt;nterconnexion et à l’&lt;/span&gt;&lt;strong&gt;A&lt;/strong&gt;&lt;span&gt;mélioration des &lt;/span&gt;&lt;strong&gt;R&lt;/strong&gt;&lt;span&gt;éseaux d’&lt;/span&gt;&lt;strong&gt;E&lt;/strong&gt;&lt;span&gt;au &lt;/span&gt;&lt;strong&gt;P&lt;/strong&gt;&lt;span&gt;otable (FSIAREP), ou « fonds de solidarité départementale ».&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;Les travaux
 doivent être conformes au Schéma départemental d’alimentation en eau potable
 adopté en 2021.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Les
 collectivités s’engagent à mettre à jour les déclarations SISPEA (système
 d&amp;#039;information des services publics d&amp;#039;eau et d&amp;#039;assainissement).&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/eau-potable</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-travaux-dinterconnexion-des-reseaux-deau-potable/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>06/09/2024</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
+      <c r="AH26" s="1" t="inlineStr">
         <is>
           <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-[...177 lines deleted...]
-      <c r="E29" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>164882</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la qualité de l’eau potable distribuée en traitant mieux les eaux brutes (études) - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Études dans le cadre de l’amélioration de la qualité de l’eau potable distribuée - Réservé à la solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
-[...162 lines deleted...]
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent améliorer la qualité de l’eau potable distribuée en traitant 
 mieux les eaux brutes.&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix d du service public
  suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P30" s="1" t="inlineStr">
+      <c r="P27" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q30" s="1" t="inlineStr">
+      <c r="Q27" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-etudes-dans-le-cadre-de-lamelioration-de-la-qualite-de-leau.html</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-la-qualite-de-leau-potable-distribuee-en-traitant-mieux-les-eaux-brutes-etudes-solidarite-urbain-rural/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>24/04/2025</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
+      <c r="AH27" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>111666</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 40</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le domaine de l&amp;#039;eau : aide à la réalisation d&amp;#039;études de programmation d&amp;#039;eau potable, d&amp;#039;assainissement, d&amp;#039;eaux pluviales, d&amp;#039;inondation, de ruissellement, de gestion des rivières et zones humides, d&amp;#039;élaboration de contrat de bassin, de gestion des services ou de transfert de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux d&amp;#039;aide en % des dépenses HT :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30% pour les études de programmation, les études spécialisées eau potable/assainissement/eaux pluviales, les études pré-opérationnelles et de maîtrise d&amp;#039;oeuvre liées à l&amp;#039;élaboration d&amp;#039;un contrat de bassin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  40% pour les études spécialisées inondation/ruissellement/gestion des rivières et zones humides, les études pré-opérationnelles et de maîtrise d&amp;#039;oeuvre liées au mode de gestion des services et pour le transfert de compétences.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Délibération n°2017-04-0018 (AD du 25/09/2017)</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Risques naturels
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1625-realiser-des-etudes-dans-le-domaine-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>30793</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Étudier et suivre la qualité des eaux brutes</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Études et suivis de la qualité des eaux brutes</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la 
 protection des captages d&amp;#039;eau potable. Ces études permettent 
 d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à
  long terme, en développant des solutions adaptées aux spécificités 
 locales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q31" s="1" t="inlineStr">
+      <c r="Q29" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;br /&gt;Pour le suivi opérationnel de la qualité des eaux brutes : prix minimum du service public de l’eau potable sauf si le maître d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche action).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-et-suivis-de-la-qualite-des-eaux-brutes.html</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3471-etudier-et-suivre-la-qualite-de-la-ressource/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>164307</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Protéger les captages d'eau potable</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I32" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence agit pour protéger la ressource en eau et améliorer la qualité de l’eau brute captée face aux impacts du changement climatique. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/eau-potable"&gt;Eau potable | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Elle finance des actions telles que : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en place de périmètres de protection&lt;/li&gt;&lt;li&gt;La réalisation d’études (hydrogéologiques, délimitation aire d’alimentation, …)&lt;/li&gt;&lt;li&gt;l’animation de projets&lt;/li&gt;&lt;li&gt;Des investissements (travaux de protection ou de création de captages)&lt;/li&gt;&lt;li&gt;Des acquisitions foncières.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle soutient également des études visant à évaluer la vulnérabilité des ressources et à élaborer des plans d’actions préventifs, notamment en lien avec la réduction des pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P32" s="1" t="inlineStr">
+      <c r="P30" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q32" s="1" t="inlineStr">
+      <c r="Q30" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;BÉNÉFICIAIRES &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les études et l’assistance technique, toute personne 
 publique ou privée dont le projet sera jugé pertinent par 
 l’Agence de l’Eau au regard des objectifs de sa politique 
 d’intervention &lt;/li&gt;&lt;li&gt;Pour les travaux : tout maître d’ouvrage public ou privé 
 gestionnaire de services publics d’eau potable &lt;/li&gt;&lt;li&gt;Pour les acquisitions foncières : les collectivités territoriales 
 et leurs groupements ou structure de gestion foncière
  Les organismes publics de recherche
 Les collectivités devront être regroupées à une échelle 
 intercommunale et avoir officiellement pris la compétence
 « protection de la ressource ». &lt;/li&gt;&lt;li&gt;Pour les travaux, les collectivités doivent :
  justifier d’un prix minimum de la part eau potable de 
 2 €TTC/m3
  avoir renseigné les indicateurs réglementaires dans l’observatoire national des services d’eau et d’assainissement 
 (SISPEA)
  disposer d’un arrêté préfectoral de DUP (procédure en 
 cours a minima)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20Potable_Prot%C3%A9ger%20les%20captages.pdf</t>
         </is>
       </c>
-      <c r="W32" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lapproche-integree-de-leau-a-la-bonne-echelle-territoriale/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
+      <c r="AH30" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E33" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>165194</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d’amélioration du fonctionnement des réseaux eaux usées en domaine public</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Travaux d’amélioration du fonctionnement des réseaux eaux usées en domaine public</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="N33" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités pour les travaux qui doivent être réalisés sur les réseaux
+ d’assainissement des eaux usées existants en vue de réduire les rejets 
+polluants dans le milieu naturel.&lt;/p&gt;
+&lt;p&gt;L’ensemble de ces travaux vise à diminuer l&amp;#039;impact des rejets sur 
+l’eau et à préserver certains usages sensibles (baignade, production de 
+coquillages, pêche à pied).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
+de l’assainissement. Elles sont identifiées comme prioritaires dans le 
+schéma directeur d’assainissement collectif des eaux usées au regard de 
+la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
+de la surcharge hydraulique de la station de traitement. Le schéma 
+directeur repose sur une étude de diagnostic datant de moins de 10 ans 
+et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
+ et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-travaux-damelioration-du-fonctionnement-des-reseaux-eaux-us.html</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-damelioration-du-fonctionnement-des-reseaux-eaux-usees-en-domaine-public/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>165166</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Installaler des stations d’alertes et opérations de protection des usines ou des forages d’eau potable</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Continuité de la distribution : installation de stations d’alerte et opérations de protection des usines ou des forages d’eau potable</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
+sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
+climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
+Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
+approvisionnement fiable, telles que des études d’aide à la décision, 
+des travaux d’interconnexion, de stockage ou de réhabilitation de 
+forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
+ la résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P32" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R33" s="1" t="inlineStr">
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W33" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-continuite-de-la-distribution--installation-de-stations-dal.html</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installaler-des-stations-dalertes-et-operations-de-protection-des-usines-ou-des-forages-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
+      <c r="AH32" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E34" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>165171</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études patrimoniales et des campagnes de recherche de fuites des réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Études patrimoniales et campagnes de recherche de fuites</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="N34" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
+permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
+mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
+ concertée de l’eau, elle accompagne également le remplacement de 
+canalisations fuyardes. Ces actions essentielles s’appuient sur une 
+structuration solide et bien définie de la compétence eau potable, afin 
+de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P34" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R34" s="1" t="inlineStr">
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2030</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W34" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-etudes-patrimoniales-et-campagnes-de-recherche-de-fuites.html</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-patrimoniales-et-des-campagnes-de-recherche-de-fuites-des-reseaux-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>164309</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et optimiser les services d’alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Captages, sécurisation de l’alimentation en eau  potable et économies d’eau</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence participe à l’amélioration et l’optimisation des services d’alimentation en eau potable sur tout le bassin Adour-Garonne. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/eau-potable"&gt;Eau potable | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;l’agence appuie les collectivités pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le regroupement des collectivités dans des structures intercommunales à la bonne échelle de gouvernance et de gestion permettant d’assurer la pérennité, &lt;/li&gt;&lt;li&gt;la sécurité sanitaire et la qualité du service conformément aux dispositions législatives.&lt;/li&gt;&lt;li&gt;le renforcement de la connaissance patrimoniale des infrastructures de production et de distribution d’eau potable&lt;/li&gt;&lt;li&gt;la sécurisation de la qualité sanitaire de l’eau distribuée en finançant des travaux de potabilisation, garantissant ainsi à tous un accès à une eau conforme aux normes de santé publique.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires sont : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les études et l’assistance technique, toute personne 
+publique ou privée dont le projet sera jugé pertinent par 
+l’agence de l’Eau au regard des objectifs de sa politique 
+d’intervention &lt;/li&gt;&lt;li&gt;pour les travaux : tout maître d’ouvrage public ou privé 
+gestionnaire de services publics d’eau potable
+ les organismes publics de recherche &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les principales conditions d’éligibilité sont : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les études et les travaux doivent concerner une intercommunalité (syndicat, EPCI…) regroupée à la bonne échelle 
+de gouvernance et de gestion permettant la pérennité 
+technique et financière du service d’eau potable &lt;/li&gt;&lt;li&gt;Pour les travaux, les collectivités doivent :
+ justifier d’un prix minimum de la part eau potable de 
+2 €TTC/m3
+ avoir renseigné les indicateurs réglementaires dans l’observatoire national des services d’eau et d’assainissement 
+(SISPEA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/55-24-Eau%20potable_0.pdf"&gt;55-24-Eau potable_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20Potable_Am%C3%A9liorer%20le%20service%20d%27alimentation%20en%20eau%20potable.pdf</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y34" s="1" t="inlineStr">
         <is>
-          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
       <c r="Z34" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/installaler-des-stations-dalertes-et-operations-de-protection-des-usines-ou-des-forages-deau-potable/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/economiser-leau-potable/</t>
         </is>
       </c>
       <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau Loire-Bretagne</t>
+          <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
-          <t>11/06/2025</t>
+          <t>04/02/2025</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
+        <v>30789</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de protection des captages d'eau prescrits par la déclaration d’utilité publique (DUP)</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Travaux conformes à la DUP révisée dans les périmètres de protection immédiats (PPI) et rapprochés (PPR)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les travaux conformes à la 
+DUP révisée dans les périmètres de protection immédiats (PPI) et 
+rapprochés (PPR) pour protéger la qualité de l&amp;#039;eau potable. Ces travaux,
+ visant à limiter la pollution et aménager les zones environnantes, 
+doivent respecter les normes de la DUP pour garantir une protection 
+efficace des captages.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
+&lt;p&gt;Opération conforme aux prescriptions de l’arrêté de Déclaration d’Utilité Publique (DUP) révisé, opération réalisée dans un délai de 5 ans après la signature de l’arrêté préfectoral de la DUP révisé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-travaux-conformes-a-la-dup-revisee.html</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5410-realiser-des-travaux-de-protection-des-captag/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>165164</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études d'aide à la décision et diagnostics des schémas directeurs et des plan de gestion de la sécurité sanitaire des eaux (PGSSE)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
+la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
+s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
+en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
+fiable, telles que des études d’aide à la décision, des travaux 
+d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
+actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
+résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-daider-a-la-decision-et-diagnostics-des-schemas-directeurs-et-des-plan-de-gestion-de-la-securite-sanitaire-des-eaux-pgsse/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>145890</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une maison de santé
 Création d’un terrain de football
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>20/07/2023</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
+      <c r="AH37" s="1" t="inlineStr">
         <is>
           <t>05/05/2026</t>
-        </is>
-[...329 lines deleted...]
-          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
-        <v>165164</v>
+        <v>164759</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des études d'aide à la décision et diagnostics des schémas directeurs et des plan de gestion de la sécurité sanitaire des eaux (PGSSE)</t>
+          <t>Réduire les apports de macrodéchets dans les milieux dans le domaine de l'assainissement</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
+          <t>Assainissement des collectivités</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'Eau Loire-Bretagne</t>
+          <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
-        <is>
-[...166 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions de réduction des apports de macrodéchets dans 
 les cours d’eau concourent à maîtriser et réduire le plus en 
 amont possible les pollutions domestiques émises par les 
 systèmes de collecte, en particulier par temps de pluie, 
 pour préserver les milieux aquatiques et les usages de l’eau 
 associés.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/assainissement-collectivites"&gt;Assainissement des collectivités | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau finance par exemple : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les études,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;l&amp;#039;animation, formation, sensibilisation&lt;/li&gt;&lt;li&gt;les dispositifs de rétention des 
 déchets flottants sur réseau 
 unitaire ou réseau d’eaux usées 
 domestique&lt;/li&gt;&lt;li&gt;les dispositifs de rétention des 
 déchets flottants sur réseau 
 d’eau pluviale stricte&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P39" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q39" s="1" t="inlineStr">
+      <c r="Q38" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;BÉNÉFICIAIRES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les études, toute personne morale publique ou privée 
 exerçant ou allant exercer tout ou partie des compétences 
 assainissement collectif et/ou assainissement non collectif et/ou gestion des eaux pluviales, ou toute personne 
 publique ou privée dont le projet sera jugé pertinent par 
 l’Agence de l’Eau au regard des objectifs de sa politique 
 d’intervention &lt;/li&gt;&lt;li&gt;Pour les travaux, tout maître d’ouvrage public ou privé 
 gestionnaire de services publics d’assainissement et/ou 
 de gestion des eaux pluviales ou toute personne publique 
 ou privée dont le projet sera jugé pertinent par l’Agence de 
 l’Eau au regard des objectifs de sa politique d’intervention &lt;/li&gt;&lt;li&gt;Pour les opérations d’investissement, le maître d’ouvrage 
 doit justifier d’un prix minimum pour le service public 
 d’assainissement collectif de 2,00 €TTC/m3 (sauf exception) et avoir renseigné les indicateurs réglementaires dans 
 l’observatoire national des services d’eau et d’assainissement (SISPEA&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/52-24-Re%CC%81duction%20des%20pollutions%20domestiques%20et%20pluviales-P12_0.pdf"&gt;52-24-Réduction des pollutions domestiques et pluviales-P12_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-03/FICHE-THEMATIQUE_Assainissement_R%C3%A9duction%20des%20apports%20de%20macrod%C3%A9chets.pdf</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reduire-les-emissions-de-micropolluants-et-de-microplastiques/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
+      <c r="AH38" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-[...148 lines deleted...]
-      <c r="A41" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>164302</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Collecter et traiter les eaux usées et les eaux pluviales</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I41" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence soutient des projets pour réduire les pollutions domestiques en temps sec et en 
 temps de pluie grâce à une approche territoriale intégrée, 
 reposant sur une planification hiérarchisée et globale. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/assainissement-collectivites"&gt;Assainissement des collectivités | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour cela, elle finance des opérations visant à :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;fiabiliser la collecte et le traitement des eaux usées avant leur restitution au milieu naturel (améliorer les réseaux de collecte, les branchements, et fiabiliser le transfert des eaux usées vers les outils épuratoires, créer, améliorer, réhabiliter les stations d’épuration, accompagner les filières de gestion des sous-produits spécifiques et mutualisées, &lt;/li&gt;&lt;li&gt;déployer l’autosurveillance et les diagnostics permanents.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Traiter les eaux pluviales collectées pour préserver certains usages particuliers &lt;/li&gt;&lt;li&gt;Traiter les pollutions ponctuelles liées aux activités portuaires.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P41" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q41" s="1" t="inlineStr">
+      <c r="Q39" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;BÉNÉFICIAIRES &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les travaux, tout maître d’ouvrage public ou privé 
 gestionnaire de services publics d’assainissement et/ou de 
 gestion des eaux pluviales ou toute personne publique ou 
 privée dont le projet sera jugé pertinent par l’Agence de l’Eau 
 au regard des objectifs de sa politique d’intervention ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les opérations d’investissement, le maître d’ouvrage doit 
 justifier d’un prix minimum pour le service public d’assainissement collectif de 2,00 € TTC/m3 (sauf exception) et avoir 
 renseigné les indicateurs réglementaires dans l’observatoire 
 national des services d’eau et d’assainissement (SISPEA) ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les travaux de traitement des eaux usées domestiques 
 et sous-produits de l’épuration doivent permettre d’aboutir à une réduction globale de la pression domestique, 
 y compris en cas d’augmentation des flux à traiter ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les conventions spéciales de déversement signées avec 
 les établissements raccordés au système d’assainissement 
 devront être fournies ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les opérations concernant la collecte des eaux usées 
 (neuf ou réhabilitation), le bénéficiaire s’engage à respecter 
 la charte qualité de pose des réseaux d’assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/52-24-Re%CC%81duction%20des%20pollutions%20domestiques%20et%20pluviales-P12_0.pdf"&gt;52-24-Réduction des pollutions domestiques et pluviales-P12_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Assainissement_Collecte%20et%20traitement%20des%20eaux%20us%C3%A9es%20et%20pluviales.pdf</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-gestion-integree-des-eaux-pluviales-et-renaturer-les-villes-et-villages-1/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
+      <c r="AH39" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>30791</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de mise en œuvre opérationnelle des outils fonciers</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Études de mise en œuvre opérationnelle des outils fonciers</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la protection des captages d&amp;#039;eau potable. Ces études permettent d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à long terme, en développant des solutions adaptées aux spécificités locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-de-mise-en-oeuvre-operationnelle-des-outils-fonciers.html</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dfb-boiser-les-perimetres-de-protection-de-captag/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>30792</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Indemniser les servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Indemnisations de servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J42" s="1" t="inlineStr">
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 35 % à 50 % en cas de changement de pratiques agricoles.</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les indemnisations de servitudes engagées dans les périmètres de 
 protection rapprochés (PPR) visent à compenser les pertes économiques 
 liées aux restrictions imposées pour protéger les captages d&amp;#039;eau 
 potable. Ce dispositif réduit les impacts financiers tout en 
 garantissant la préservation de la ressource en eau, accompagné de 
 mesures comme l’acquisition foncière et les obligations réelles 
 environnementales (ORE).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P42" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q42" s="1" t="inlineStr">
+      <c r="Q41" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-indemnisations-de-servitudes.html</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/18b0-indemnisation-de-servitudes-des-perimetres-de/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF42" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>165887</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Gérer et préserver la ressource en eau</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Gestion et préservation de la ressource en eau</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en œuvre d&amp;#039;actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants en suivant l&amp;#039;évolution de la qualité et de l&amp;#039;état quantitatif des cours d&amp;#039;eau et des nappes, en améliorant les connaissances sur le fonctionnement des masses d&amp;#039;eau souterraines, en accompagnant les territoires vers une sobriété de prélèvements et de consommations d&amp;#039;eau et en recherchant et valorisant des ressources alternatives (telle la réutilisation des eaux usées traitées).&lt;/p&gt;
 &lt;p&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion de la ressource en eau » qui comprend notamment les dispositifs suivants : - Gestion quantitative de la ressource et économies d&amp;#039;eau - Qualité des eaux superficielles - Gestion des eaux souterraines.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Structures publiques gestionnaires de milieu aquatique ;&lt;/li&gt; 	&lt;li&gt;collectivités et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;départements ;&lt;/li&gt; 	&lt;li&gt;autres établissements publics ;&lt;/li&gt; 	&lt;li&gt;associations ;&lt;/li&gt; 	&lt;li&gt;organismes de recherche.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P43" s="1" t="inlineStr">
+      <c r="P42" s="1" t="inlineStr">
         <is>
           <t>15/10/2024</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;instrumentation et mise en place de réseaux de suivi des masses d&amp;#039;eau superficielles et souterraines ;&lt;/li&gt; 	&lt;li&gt;études/stratégies globales de connaissance des ressource en eau superficielles et souterraines sur un territoire cohérent (bassin versant a minima) intégrant un volet prospectif ;&lt;/li&gt; 	&lt;li&gt;étude de connaissance et de détermination de sources de pollutions (dont polluants émergents) ;&lt;/li&gt; 	&lt;li&gt;étude et programmes de recherche sur l’impact des polluants émergents sur l’environnement, leur évolution et leur persistance dans le milieu ;&lt;/li&gt; 	&lt;li&gt;études et programme de recherche sur les ressources stratégiques, sur le fonctionnement et la vulnérabilité des aquifères et interactions eaux souterraines/eaux superficielles ;&lt;/li&gt; 	&lt;li&gt;audits de bâtiments publics pour la définition de mesures de bonne gestion des consommations d’eau ;&lt;/li&gt; 	&lt;li&gt;études pour l’évolution de la tarification du service de l’eau ;&lt;/li&gt; 	&lt;li&gt;achat et installation de petits équipements hydro-économes dans les bâtiments publics ;&lt;/li&gt; 	&lt;li&gt;valorisation, diffusion des données, communication et sensibilisation sur les résultats des études et suivis.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour. Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-preservation-de-la-ressource-en-eau</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-preservation-de-la-ressource-en-eau-1/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
+      <c r="AH42" s="1" t="inlineStr">
         <is>
           <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-[...27 lines deleted...]
-      <c r="H44" s="1" t="inlineStr">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>144510</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un dispositif de collecte mutualisée des déchets de venaison</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
-[...263 lines deleted...]
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La régulation du gros gibier constitue un enjeu important dans les 
 Landes et génère une grande quantité de déchets issus de la dépouille, 
 de la découpe et de l&amp;#039;éviscération du gibier.
 Pour des raisons sanitaires évidentes de réduction des risques 
 épidémiologiques notamment, la collecte et le traitement de ces déchets a
  commencé à se structurer dans les Landes.
 C&amp;#039;est pourquoi le Département, en partenariat technique avec la 
 Fédération des Chasseurs des Landes, accompagne les Groupements de 
 Communes mettant en place un dispositif de collecte mutualisée de ces 
 déchets, et leur apporte un soutien financier à l&amp;#039;investissement.&lt;/p&gt;
             &lt;p&gt;Par dérogation à la partie I duRU article 6, les 
 taux de subvention, applicables au coût hors taxes des dépenses liées à 
 la mise en place des points de collecte mutualisés des déchets de 
 venaison, sont les suivants :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;travaux de création d&amp;#039;un point de collecte mutualisé (dalle béton, système de sécurisation, panneaux informatifs) : 25 %.&lt;/li&gt;&lt;li&gt;acquisition d&amp;#039;équipements de stockage mutualisés (bac spécifique, chambre froide, congélateur) : 25 %.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;La subvention annuelle étant plafonnée à 30 000 € par EPCI.&lt;/p&gt;
       &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :
 Une aide du Département peut être accordée aux Groupements de Communes 
 pour la mise en place de points de collecte mutualisés des déchets de 
 venaison.
 Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux.&lt;/p&gt;
 &lt;p&gt;Dépenses éligibles : &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;d&amp;#039;acquisition (pour le patrimoine traditionnel),&lt;/li&gt;&lt;li&gt;d&amp;#039;investissement,&lt;/li&gt;&lt;li&gt;d&amp;#039;études pré-opérationnelles,&lt;/li&gt;&lt;li&gt;de prestation de maîtrise d&amp;#039;œuvre.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Le projet est appréhendé dans sa globalité, c&amp;#039;est-à-dire en 
 envisageant les principales étapes de sa réalisation (études, 
 investissement).&lt;/p&gt;
 &lt;p&gt;Les extensions de réseau électrique, d&amp;#039;eau potable, d&amp;#039;assainissement 
 éventuellement nécessaires à la mise en place de ces dispositifs ne sont
  pas prises en compte.&lt;/p&gt;
 &lt;p&gt;Le montant des travaux s&amp;#039;entend hors divers imprévus et honoraires.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/creation-de-point-de-collecte-des-dechets-de-venaison</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
   environnement&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2189-collecte-des-dechets-de-venaison/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>163056</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Animer et mettre en réseau les acteurs de la politique de l'eau</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>ANIMATION DE LA POLITIQUE DE L’EAU</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;IL S’AGIT D’UNE MISSION D’ANIMATION DE RÉSEAUX D’ACTEURS, PARTAGE ET DIFFUSION DE LA CONNAISSANCE, INFORMATION / SENSIBILISATION GÉNÉRALE DE TOUS LES ACTEURS, FORMATION DES ÉLUS ET TECHNICIENS DES SERVICES L’EAU ET D’ASSAINISSEMENT, DANS L’OBJECTIF GÉNÉRAL DE DÉVELOPPER UNE VISION STRATÉGIQUE PARTAGÉE DES ENJEUX DU TERRITOIRE DRÔMOIS.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Animation de réseaux d’acteurs&lt;/li&gt;
+&lt;li&gt;Dialogue territorial&lt;/li&gt;
+&lt;li&gt;Veille réglementaire&lt;/li&gt;
+&lt;li&gt;Lettres d’information&lt;/li&gt;
+&lt;li&gt;Journées d’information&lt;/li&gt;
+&lt;li&gt;Webinaires&lt;/li&gt;
+&lt;li&gt;Plaquettes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Sensibilisation &amp;amp; communications avec des temps de rencontre et d’échange&lt;/li&gt;
+&lt;li&gt;Lettres d’information, veilles technique et réglementaire&lt;/li&gt;
+&lt;li&gt;Animation de réseau d’élus ou des techniciens&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les Missions d’animation s’adressent à toutes les collectivités.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/animation-de-la-politique-de-leau/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
+Cellule d’animation&lt;br /&gt;
+04 75 79 81 41&lt;br /&gt;
+&lt;a href="mailto:eau&amp;#64;ladrome.fr"&gt;eau&amp;#64;ladrome.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-de-la-politique-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>116538</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser l’utilisation des substances polluant les masses d'eau</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations permettant de mieux connaitre, réduire ou maîtriser les rejets polluants dans les milieux aquatiques et littoraux : formations aux bonnes pratiques et à la diminution d’usages de polluants, actions d’amélioration des pratiques agricoles en vue de baisser l’usage d’intrants, gestion des substances polluantes (phytosanitaires, engrais, médicaments…), traitement d’effluents autres que domestiques, établissement de profil de vulnérabilité de zone baignade, dispositifs de dépollution des eaux pluviales via des solutions durables et adaptées localement, filets de rétention de macrodéchets situés sur des infrastructures de gestion des eaux pluviales, …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/15af-copie-04h13-modernisation-des-services-public/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>165170</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser la lutte contre les fuites</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Équipements permettant d’optimiser la lutte contre les fuites</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
+permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
+mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
+ concertée de l’eau, elle accompagne également le remplacement de 
+canalisations fuyardes. Ces actions essentielles s’appuient sur une 
+structuration solide et bien définie de la compétence eau potable, afin 
+de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-equipements-permettant-doptimiser-la-lutte-contre-les-fuite.html</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y46" s="1" t="inlineStr">
         <is>
-          <t>marie-laure.andres@landes.fr</t>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z46" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2189-collecte-des-dechets-de-venaison/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/optimiser-la-lutte-contre-les-fuites/</t>
         </is>
       </c>
       <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC46" s="1" t="inlineStr">
         <is>
-          <t>Conseil Départemental des Landes</t>
+          <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>11/06/2025</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
+        <v>165167</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Créer des réservoirs et forages de sécurisation sur les îles non alimentées par le continent - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Travaux d’interconnexion, de création de réservoirs et de forage de sécurisation dans le cadre de la solidarité urbain-rural et pour les îles du bassin Loire-Bretagne non alimentées par le continent</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
+sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
+climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
+Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
+approvisionnement fiable, telles que des études d’aide à la décision, 
+des travaux d’interconnexion, de stockage ou de réhabilitation de 
+forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
+ la résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q47" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-dinterconnexion-de-creation-de-reservoirs-et-de-for.html</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-reservoirs-et-forages-de-securisation-sur-les-iles-non-alimentees-par-le-continent-solidarite-urbain-rural/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>165165</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Étudier les stratégies quantitatives pour de la substitution, de la réhabilitation ou du stockage</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
+la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
+s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
+en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
+fiable, telles que des études d’aide à la décision, des travaux 
+d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
+actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
+résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-les-strategies-quantitatives-pour-de-la-substitution-de-la-rehabilitation-ou-du-stockage/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>164925</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Accompagner la gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient l&amp;#039;animation territoriale nécessaire à la réalisation des actions liées à la gestion de l&amp;#039;eau, en favorisant une gouvernance locale efficace, représentant les divers usages.&lt;br /&gt;
 &lt;br /&gt;
 Elle encourage la création de structures de concertation multi-partenariales et l&amp;#039;émergence de maîtrises d&amp;#039;ouvrage locales pour répondre aux enjeux des bassins versants. De plus, l&amp;#039;agence soutient les &amp;#34;têtes de réseau&amp;#34; qui facilitent la mise en relation et le partage de ressources entre les acteurs. En milieu rural, elle accompagne les services d&amp;#039;assistance technique pour améliorer les infrastructures d&amp;#039;eau et d&amp;#039;assainissement. Enfin, l&amp;#039;agence promeut la participation citoyenne et la concertation pour enrichir les projets liés à l&amp;#039;eau, en permettant aux citoyens de s&amp;#039;impliquer activement dans leur élaboration et leur mise en œuvre.</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>Emergence et animation de la gouvernance locale de l’eau&lt;br /&gt;
 Emergence de projets ou de maîtrise d&amp;#039;ouvrage locale multithématique&lt;br /&gt;
 Animation de démarches contractuelles multithématiques&lt;br /&gt;
 Animation visant à améliorer la synergie entre les politiques de l&amp;#039;eau et l&amp;#039;aménagement du territoire&lt;br /&gt;
 Animation portée par les têtes de réseau &lt;br /&gt;
 Animation de démarches participatives&lt;br /&gt;
 Communication, sensibilisation et éducation aux enjeux de l’eau</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P47" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q47" s="1" t="inlineStr">
+      <c r="Q49" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128698/fr/gouvernance-locale-de-l-eau-animation-sensibilisation-et-education-aux-enjeux-de-l-eau</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gouvernance-locale-de-leau-animation-sensibilisation-et-education-aux-enjeux-de-leau/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
+      <c r="AH49" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>143347</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de l'eau et de l'assainissement</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;assainissement collectif, d&amp;#039;alimentation en eau potable, de protection de la ressource en eau, de gestion des eaux pluviales, de défense extérieure contre l&amp;#039;incendie, de qualité des eaux superficielles, de profil des eaux de baignades :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance technique départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise technique d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à l&amp;#039;élaboration de documents
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique départementale pour le bon fonctionnement des systèmes d&amp;#039;assainissement, expertise technique d&amp;#039;ouvrages d&amp;#039;assainissement, assistance à la saisie des indicateurs sur le Système d&amp;#039;Information des Services Publics d&amp;#039;Eau et d&amp;#039;Assainissement (SISPEA) et à l&amp;#039;élaboration du Rapport sur le Prix et la Qualité du Service (RPQS), assistance à la rédaction du manuel d&amp;#039;auto surveillance et du règlement de service d&amp;#039;assainissement et/ou d&amp;#039;eau potable
+ &lt;/li&gt;&lt;li&gt;Assistance technique renforcée pour les systèmes d&amp;#039;assainissement de 201 à 1000 EH soumis à autosurveillance réglementaire&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;établissement ou la révision des autorisations de déversement d&amp;#039;eaux usées non domestiques dans le réseau d&amp;#039;assainissement collectif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage : pour études de connaissance patrimoniale, d&amp;#039;aide à la décision, de gestion de compétence ou de conduite de projet d&amp;#039;investissement, pour l&amp;#039;instauration et mise en œuvre des périmètres de protection des ressources d&amp;#039;eau potable, pour la réalisation d&amp;#039;études hydrauliques, pour la réalisation de schéma de défense extérieure contre l&amp;#039;incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi annuel d&amp;#039;une station de mesure sur cours d&amp;#039;eau, complémentaire au réseau départemental de suivi de la qualité des cours d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation du profil d&amp;#039;un site de baignade
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé 43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.inge43.fr/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:pear&amp;#64;inge43.fr" target="_self"&gt;
+  pear&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edb2-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>30851</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de délimitation et de vulnérabilité des aires d’alimentation de captages</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Études de délimitation et de vulnérabilité des aires d’alimentation de captages, diagnostic multi-pressions et de vulnérabilité</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la protection des captages d&amp;#039;eau potable. Ces études permettent d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à long terme, en développant des solutions adaptées aux spécificités locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;br /&gt;Captages prioritaires inscrits au Sdage 2022-2027 ou captages classés sensibles par le code de l’environnement faisant l’objet d’un suivi stratégique de la part des services de l’État.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-de-delimitation-et-de-vulnerabilite-des-aires-dalime.html</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cc5-realiser-des-etudes-et-travaux-de-substitutio/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>164774</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de solidarité et de coopération internationales</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Solidarité et coopération internationales</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 80</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Adour-Garonne, grâce au dispositif institué par la loi Oudin-Santini, participe à l&amp;#039;aide publique au développement française en matière d&amp;#039;eau et d&amp;#039;assainissement. En soutenant financièrement des associations françaises ou collectivités territoriales de son bassin, l&amp;#039;agence de l&amp;#039;eau contribue à l&amp;#039;amélioration  l&amp;#039;accès à l&amp;#039;eau, à l&amp;#039;assainissement et à l&amp;#039;hygiène dans les pays en développement ainsi que la mise en place de cadres institutionnels de gouvernance de l’eau. Par son action, elle contribue aux Objectifs de Développement Durable, notamment l’ODD 6, et soutient les engagements du Pacte de Paris sur l’eau et le changement climatique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/solidarite-cooperation-internationales"&gt;Solidarité et coopération internationales | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence soutient des actions visant à réduire le nombre de personnes n’ayant pas accès à une eau potable salubre, à un assainissement de base ou à des services d’hygiène, en priorité dans les Pays les Moins Avancés (PMA).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence soutient la promotion et le développement de la GIRE, dans le contexte du changement climatique, en appuyant l’étude, la mise en place et le développement de cadres institutionnels visant ou contribuant à la gestion durable, intégrée et concertée des ressources en eau à l’échelle territoriale adaptée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence contribue en France et à l’international, au plaidoyer en faveur de l’accès universel à l’eau et à l’assainissement et valorise la solidarité internationale et notamment ale dispositif institué par la loi “Oudin-Santini”. Elle soutient l’a action extérieure des collectivités et accompagne les acteurs publics et privés pour les informer, former et sensibiliser. Les financements concernent des initiatives de formation, de communication, d’animation et l’organisation d’événements pour mobiliser la communauté internationale, nationale et locale autour des défis liés à l’eau. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence accompagne les interventions d’urgence et post-urgence en cas de catastrophes naturelles majeures à fort impact humanitaire. Cette aide vise à rétablir rapidement l’accès à l’eau potable, à l’assainissement et à des conditions d’hygiène dignes pour les populations les plus démunies.&lt;br /&gt;Les actions financées incluent la fourniture ou la reconstruction de services, de matériels et d’infrastructures liés à l’eau et à l’assainissement, ainsi que des initiatives pour améliorer les pratiques d’hygiène ou accompagner la reconstruction.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 International</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P48" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q48" s="1" t="inlineStr">
+      <c r="Q52" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Peuvent être bénéficiaires des aides de l’Agence : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les projets de solidarité EAH &lt;/strong&gt;: les collectivités territoriales et leurs groupements exerçant ou non la compétence 
 Eau et assainissement, les syndicats intercommunaux du 
 bassin Adour-Garonne, mais aussi les associations et ONG 
 ayant leur siège ou une implantation pérenne en France et 
 disposant d’une expérience avérée dans les projets EAH &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets de développement de la Gestion Intégrée 
 des Ressources en Eau (GIRE)&lt;/strong&gt; : les personnes morales de 
 droit public ou privé dont les compétences et activités 
 concourent au développement de la GIRE &lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’Animation et la sensibilisation &lt;/strong&gt;: les personnes 
 morales de droit public ou privé dont les compétences et 
 l’expérience sont en adéquation avec les objectifs attendus &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les aides d’urgence&lt;/strong&gt; : les ONG spécialisées en opérations d’urgence, dont l’intervention est validée par le ministère de l’Europe et des affaires étrangère&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/62-24-Coope%CC%81ration%20internationale_0.pdf"&gt;62-24-Coopération internationale_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Solidarit%C3%A9%20et%20coop%C3%A9ration%20internationale.pdf</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-fonctionnalites-des-ecosystemes-aquatiques-humides-et-littoraux-ainsi-que-leur-biodiversite/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>26/03/2025</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
+      <c r="AH52" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E49" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>163131</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en œuvre d'actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et préservation de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en œuvre d&amp;#039;actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants en suivant l&amp;#039;évolution de la qualité et de l&amp;#039;état quantitatif des cours d&amp;#039;eau et des nappes, en améliorant les connaissances sur le fonctionnement des masses d&amp;#039;eau souterraines, en accompagnant les territoires vers une sobriété de prélèvements et de consommations d&amp;#039;eau et en recherchant et valorisant des ressources alternatives (telle la réutilisation des eaux usées traitées).&lt;/p&gt;
+&lt;p&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion de la ressource en eau » qui comprend notamment les dispositifs suivants : - Gestion quantitative de la ressource et économies d&amp;#039;eau - Qualité des eaux superficielles - Gestion des eaux souterraines.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Structures publiques gestionnaires de milieu aquatique ;&lt;/li&gt; 	&lt;li&gt;collectivités et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;départements ;&lt;/li&gt; 	&lt;li&gt;autres établissements publics ;&lt;/li&gt; 	&lt;li&gt;associations ;&lt;/li&gt; 	&lt;li&gt;organismes de recherche.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;instrumentation et mise en place de réseaux de suivi des masses d&amp;#039;eau superficielles et souterraines ;&lt;/li&gt; 	&lt;li&gt;études/stratégies globales de connaissance des ressource en eau superficielles et souterraines sur un territoire cohérent (bassin versant a minima) intégrant un volet prospectif ;&lt;/li&gt; 	&lt;li&gt;étude de connaissance et de détermination de sources de pollutions (dont polluants émergents) ;&lt;/li&gt; 	&lt;li&gt;étude et programmes de recherche sur l’impact des polluants émergents sur l’environnement, leur évolution et leur persistance dans le milieu ;&lt;/li&gt; 	&lt;li&gt;études et programme de recherche sur les ressources stratégiques, sur le fonctionnement et la vulnérabilité des aquifères et interactions eaux souterraines/eaux superficielles ;&lt;/li&gt; 	&lt;li&gt;audits de bâtiments publics pour la définition de mesures de bonne gestion des consommations d’eau ;&lt;/li&gt; 	&lt;li&gt;études pour l’évolution de la tarification du service de l’eau ;&lt;/li&gt; 	&lt;li&gt;achat et installation de petits équipements hydro-économes dans les bâtiments publics ;&lt;/li&gt; 	&lt;li&gt;valorisation, diffusion des données, communication et sensibilisation sur les résultats des études et suivis.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour. Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;instrumentation et mise en place de réseaux de suivi des masses d&amp;#039;eau superficielles et souterraines ;&lt;/li&gt; 	&lt;li&gt;études/stratégies globales de connaissance des ressource en eau superficielles et souterraines sur un territoire cohérent (bassin versant a minima) intégrant un volet prospectif ;&lt;/li&gt; 	&lt;li&gt;étude de connaissance et de détermination de sources de pollutions (dont polluants émergents) ;&lt;/li&gt; 	&lt;li&gt;étude et programmes de recherche sur l’impact des polluants émergents sur l’environnement, leur évolution et leur persistance dans le milieu ;&lt;/li&gt; 	&lt;li&gt;études et programme de recherche sur les ressources stratégiques, sur le fonctionnement et la vulnérabilité des aquifères et interactions eaux souterraines/eaux superficielles ;&lt;/li&gt; 	&lt;li&gt;audits de bâtiments publics pour la définition de mesures de bonne gestion des consommations d’eau ;&lt;/li&gt; 	&lt;li&gt;études pour l’évolution de la tarification du service de l’eau ;&lt;/li&gt; 	&lt;li&gt;achat et installation de petits équipements hydro-économes dans les bâtiments publics ;&lt;/li&gt; 	&lt;li&gt;valorisation, diffusion des données, communication et sensibilisation sur les résultats des études et suivis.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour. Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-preservation-de-la-ressource-en-eau</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-preservation-de-la-ressource-en-eau/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>28/07/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
+ &lt;strong&gt;
+  Cantal Ingénierie &amp;amp; Territoires
+ &lt;/strong&gt;
+ est un établissement public dénommé agence départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une assistance à toutes les étapes du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ - dès la définition du besoin à la réalisation des travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
+&lt;/p&gt;
+&lt;p&gt;
+ • Accompagnement de projets et aide à la programmation ;
+&lt;/p&gt;
+&lt;p&gt;
+ • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
+&lt;/p&gt;
+&lt;p&gt;
+ • Patrimoine bâti, Espaces publics et Tourisme;
+&lt;/p&gt;
+&lt;p&gt;
+ • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
+&lt;/p&gt;
+&lt;p&gt;
+ • RGPD – DPO.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Tourisme
+Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
+ organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
+ habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
+ et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
+ de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ingenierie-et-territoires.cantal.fr</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 15 000 AURILLAC
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;
+&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>8008</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Actions d&amp;#039;accompagnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiabilisation des dispositifs de  gestion des effluents
+&lt;/p&gt;
+&lt;p&gt;
+ - Amélioration de la collecte
+&lt;/p&gt;
+&lt;p&gt;
+ - Prévention des pollutions accidentelles
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les ouvrages visant la prévention des pollutions accidentelles, la dépollution des eaux pluviales ou la réduction des risques de pollution liés à l&amp;#039;inondation du site, l&amp;#039;assiette est limitée au montant des travaux nécessaires pour contenir les pollutions accidentelles et les déversements de polluants par temps de pluie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises : 40%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Taux réduits directive IED.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b623-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>165163</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Créer des unités de désinfection et de traitement de l’agressivité (travaux) - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de création d’unités de désinfection et de traitement de l’agressivité - Réservé à la solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="O49" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
+Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
+souhaitent améliorer la qualité de l’eau potable distribuée en traitant 
+mieux les eaux brutes.&lt;/p&gt;
+&lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
+bien définie de la compétence eau potable et un prix du service public 
+suffisant, pour entretenir les ouvrages financés et maintenir la 
+performance du service.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P49" s="1" t="inlineStr">
+      <c r="P56" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q49" s="1" t="inlineStr">
+      <c r="Q56" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
-&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S49" s="1" t="inlineStr">
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
+&lt;p&gt;Existence préalable de la déclaration d’utilité publique (DUP) des 
+périmètres de protection des captages (PPC) des ressources concernées ou
+ dépôt du dossier en préfecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U49" s="1" t="inlineStr">
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W49" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-creation-dunites-de-desinfection-et-de-traitemen.html</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-unites-de-desinfection-et-de-traitement-de-lagressivite-travaux-solidarite-urbain-rural/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
+      <c r="AH56" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-[...978 lines deleted...]
-      <c r="A56" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>71808</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Financer les projets pour l’environnement (eau, économie circulaire, biodiversité, etc.)</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Financement de projets en faveur de l’environnement</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
 collectivité locale, une entreprise publique locale (EPL), une entreprise ou un
 acteur financier et vous portez un projet en faveur de l’environnement, structuré
 par exemple autour de la gestion de l’eau, de l’économie circulaire, de la biodiversité
 ? La Banque des Territoires vous propose une offre de financement des projets
 en faveur de l’environnement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes à la
 recherche d’investisseurs pour structurer et financer un projet portant sur
 l’eau et l’assainissement, l’économie circulaire ou bien encore les services
 liés à l’environnement permettant également d’adresser les problématiques debiodiversité
 et de compensation environnementale, avec des coopératives carbone.. Nous
 finançons en fonds propres et quasi-fonds propres ce type de projets.
 Sollicitez-nous pour bénéficier de financements adaptés, d’un accompagnement et
 d’une expertise reconnus.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projet-environnement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=environnement_biodiversite_psat</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-projet-environnement/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>19/11/2020</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...223 lines deleted...]
-      </c>
       <c r="AH57" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:34" customHeight="0">
       <c r="A58" s="1">
-        <v>165163</v>
+        <v>165172</v>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Créer des unités de désinfection et de traitement de l’agressivité (travaux) - Solidarité urbain-rural</t>
+          <t>Remplacer des canalisations fuyardes en zone de répartition des eaux (solidarité urbain-rural) ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Travaux de création d’unités de désinfection et de traitement de l’agressivité - Réservé à la solidarité urbain-rural</t>
+          <t>Remplacement de canalisations fuyardes en zone de répartition des eaux dans le cadre de la solidarité urbain-rural ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
       <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
-        <is>
-[...171 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne soutient le remplacement des 
 canalisations fuyardes pour réduire les pertes d&amp;#039;eau potable. Cette 
 initiative, inscrite dans le plan d&amp;#039;action gouvernemental, vise à 
 améliorer l&amp;#039;efficacité des réseaux et optimiser la gestion de la 
 ressource en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P58" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q59" s="1" t="inlineStr">
+      <c r="Q58" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Travaux réalisés sur une commune située à la fois en zone de 
 répartition des eaux (ZRE) et en zonage France Ruralité Revitalisation 
 (FRR) ou dans le cadre d’un programme d’actions élaboré avec l’agence de
  l’eau.&lt;/p&gt;
 &lt;p&gt;Travaux conformes à une campagne de recherche de fuites préalable 
 permettant de justifier le caractère fuyard des canalisations à 
 remplacer et permettant de quantifier le volume des fuites pouvant être 
 évitées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-remplacement-de-canalisations-fuyardes.html</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/remplacer-de-canalisations-fuyardes-en-zone-de-repartition-des-eaux-solidarite-urbain-rural-ainsi-que-pour-les-iles-du-bassin-loire-bretagne-non-alimentees-par-le-continent/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
+      <c r="AH58" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-[...478 lines deleted...]
-      <c r="A62" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>165169</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de substitution de prélèvements en zone de répartition des eaux, ou déficit quantitatif à l’étiage ou prélèvements sur les îles non alimentées par le continent</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Travaux de substitution de prélèvements impactant en zone de répartition des eaux ou en cas de déficit quantitatif en période d’étiage ou pour les prélèvements situés sur les îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J62" s="1" t="inlineStr">
+      <c r="J59" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q62" s="1" t="inlineStr">
+      <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Opération située en zone de répartition des eaux (ZRE), en déficit 
 quantitatif en période d’étiage ou concernant des prélèvements situés 
 sur les îles du bassin Loire-Bretagne.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Uniquement pour les travaux :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Étude préalable justifiant l’impact de l’exploitation du captage 
 existant sur la ressource en eau ou les milieux aquatiques (contribution
  au déficit quantitatif de la ressource, contamination entre nappes),&lt;/li&gt;&lt;li&gt;Travaux conformes à l’étude préalable précisant l’amélioration 
 attendue pour la ressource en eau ou les milieux aquatiques et les 
 conditions techniques et économiques de réalisation du nouvel ouvrage 
 avec comblement de l’ouvrage initial.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-substitution-de-prelevements-impactant-en-zone-d.html</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-substitution-de-prelevements-en-zone-de-repartition-des-eaux-ou-deficit-quantitatif-a-letiage-ou-prelevements-sur-les-iles-non-alimentees-par-le-continent/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
+      <c r="AH59" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>165168</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I63" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J63" s="1" t="inlineStr">
+      <c r="J60" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P63" s="1" t="inlineStr">
+      <c r="P60" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q63" s="1" t="inlineStr">
+      <c r="Q60" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Étude préalable justifiant l’impact de l’exploitation du captage existant sur la ressource en eau ou les milieux aquatiques.&lt;/p&gt;
 &lt;p&gt;Travaux conformes au diagnostic préalable du forage permettant de 
 déterminer la nature des travaux les mieux adaptés au problème posé.&lt;/p&gt;
 &lt;p&gt;Étude technico-économique comparative justifiant la décision de réhabiliter ou de reboucher.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-rehabilitations-ou-de-comblements-de-forages.html</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-rehabilitations-ou-de-comblements-de-forages-mettant-en-communication-des-nappes/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
+      <c r="AH60" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>101706</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider à la recherche de financements ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la définition du besoin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier la faisabilité technique, réglementaire et financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation les élus avec les financeurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats pour la réalisation des études préalables ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir le programme de l&amp;#039;opération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats de maîtrise d&amp;#039;œuvre et suivre les études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter l&amp;#039;aide nécessaire au maître d&amp;#039;ouvrage pendant la phase de réalisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur les domaines de compétence suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VOIRIE : classement de la voirie communale ; programme pluriannuel et travaux d&amp;#039;entretien et de réparation de chaussée ; aménagement de sécurité ; entrées et traversées de bourg.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ESPACES PUBLICS : aménagement de l&amp;#039;espace ; places de village ; trottoirs ; parking ; carrefours ;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
+  &lt;br /&gt;
+  levé géométrique, diagnostic structure, plomb, amiante, thermique,
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;AMO :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de cheminements doux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des abords des écoles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un City-parc ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la place de la Mairie, de l&amp;#039;Église ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un centre culturel ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la salle des fêtes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des ateliers municipaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une nouvelle station d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de diagnostic d&amp;#039;assainissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un contrat de prestations de service (assainissement, eau potable) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude des solutions de gestion des eaux pluviales ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma de défense incendie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préfiguration de l&amp;#039;organisation des services AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du réseau d&amp;#039;eau potable ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de bassin d&amp;#039;alimentation de captage AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Yonne</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd89.fr/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;ATD 89 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
+  atd&amp;#64;yonne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Standard :
+ 03 86 34 61 01
+&lt;/p&gt;
+&lt;p&gt;
+ Site Internet :
+ &lt;a href="https://www.atd89.fr/" target="_self"&gt;
+  https://www.atd89.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>yvan.telpic@yonne.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>111667</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les ressources en eau potable</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 40</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;investissement pour des travaux destinés à la préservation des ressources en eau et la fiabilisation de l&amp;#039;alimentation en eau potable : production et distribution d&amp;#039;eau potable, canalisations, amélioration de la desserte en eau, stockage d&amp;#039;eau potable, équipements d&amp;#039;instrumentation et de télégestion, économie d&amp;#039;eau pour les bâtiments publics, préservation de la ressource en eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond de travaux éligibles par opération : 3 millions d&amp;#039;euros HT.
+&lt;/p&gt;
+&lt;p&gt;
+ Variation des taux d&amp;#039;aide en % des dépenses HT :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   15 % pour les travaux de : production d&amp;#039;eau potable, amélioration de la desserte en eau et du stockage d&amp;#039;eau potable, les équipements d&amp;#039;instrumentation et de télégestion ; bonification &amp;#43;10 % pour les bénéficiaires en périmètre de la ruralité.
+  &lt;/li&gt;
+  &lt;li&gt;
+   20 % pour les travaux de : distribution d&amp;#039;eau potable ; bonification &amp;#43;10 % pour les bénéficiaires en périmètre de la ruralité.
+  &lt;/li&gt;
+  &lt;li&gt;
+   25 % pour les travaux d&amp;#039;économie d&amp;#039;eau pour les bâtiments publics.
+  &lt;/li&gt;
+  &lt;li&gt;
+   40 % pour les travaux de préservation de la ressource en eau.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Le montant éligible pour les travaux de canalisation est établi au regard d&amp;#039;un prix de référence calculé en fonction des caractéristiques de l&amp;#039;opération.
+&lt;p&gt;
+ Délibération n°2017-04-0018 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae05-preserver-les-ressources-en-eau-potable/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>151711</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réalisation d'aires d'accueil des gens du voyage et de terrains familiaux</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>AIRES D'ACCUEIL DES GENS DU VOYAGE ET TERRAINS FAMILIAUX</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L64" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la réalisation d&amp;#039;aires d&amp;#039;accueil des gens du voyage et de terrains familiaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire d&amp;#039;accueil des gens du voyage de 20 places à la Petite-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un terrain familial avec 10 emplacements à la périphérie de la commune
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;aire d&amp;#039;accueil existante pour les gens du voyage, incluant la mise en place d&amp;#039;un bloc sanitaire moderne
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de terrains pour la création d&amp;#039;une nouvelle aire d&amp;#039;accueil de grand passage
  &lt;/li&gt;
  &lt;li&gt;
   Coût des études de faisabilité pour l&amp;#039;implantation d&amp;#039;une aire d&amp;#039;accueil dans le quartier nord
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Dépenses éligibles
       &lt;/strong&gt;
       &lt;br /&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Taux de financement
       &lt;/strong&gt;
       &lt;br /&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Observations
@@ -11460,704 +11194,704 @@
       &lt;br /&gt;
       &lt;br /&gt;
       - L&amp;#039;aide intervient en complément de l&amp;#039;aide de l&amp;#039;Etat (seuls les dossiers subventionnés par l&amp;#039;Etat peuvent bénéficier de l&amp;#039;aide du Département)
       &lt;br /&gt;
       &lt;br /&gt;
       - Dépense subventionnable plafonnée à :
       &lt;br /&gt;
       &lt;br /&gt;
       •  15 245 € par place pour les nouvelles aires d&amp;#039;accueil
       &lt;br /&gt;
       •  114 336 € par opération pour les aires de grand passage
       &lt;br /&gt;
       •  30 000 € par place pour les terrains familiaux
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/42cb-aider-a-lacquisition-de-proprietes-baties-ou-/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>13/10/2023</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
+      <c r="AH63" s="1" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-[...181 lines deleted...]
-      <c r="A66" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>30796</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Créer et améliorer la performance des usines de production (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Travaux de création et d’amélioration de la performance des usines de production -Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
+      <c r="J64" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent améliorer la qualité de l’eau potable distribuée en 
 améliorant la performance des usines de traitement.&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix d du service public
  suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P66" s="1" t="inlineStr">
+      <c r="P64" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q66" s="1" t="inlineStr">
+      <c r="Q64" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;
  &lt;br /&gt;
 Existence préalable de la déclaration d’utilité publique (DUP) des 
 périmètres de protection des captages (PPC) des ressources concernées ou
  dépôt du dossier en préfecture.&lt;br /&gt;
  &lt;br /&gt;
 Travaux de traitement des pollutions diffuses (nitrates, pesticides, 
 métabolites et autres micropolluants organiques) : pour les captages 
 prioritaires faisant l’objet d’un accord de territoire comportant un 
 volet de lutte contre les pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-creation-et-damelioration-de-la-performance-des.html</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4679-creer-des-usines-de-traitement-de-traitement-/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF66" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>30797</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Remplacer les tronçons de conduites en PVC relarguant du chlorure de vinyle monomère CVM (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Travaux de remplacement des tronçons de conduites en PVC relarguant du CVM - Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J67" s="1" t="inlineStr">
+      <c r="J65" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent maîtriser le risque lié au chlorure de vinyle monomère (CVM) 
 présent dans l’eau distribuée par le remplacement des conduites en 
 polychlorure de vinyle (PVC).&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix d du service public
  suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P67" s="1" t="inlineStr">
+      <c r="P65" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q67" s="1" t="inlineStr">
+      <c r="Q65" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;
  &lt;br /&gt;
 Existence préalable de la déclaration d’utilité publique (DUP) des 
 périmètres de protection des captages (PPC) des ressources concernées ou
  dépôt du dossier en préfecture.&lt;br /&gt;
  &lt;br /&gt;
 Travaux de traitement des pollutions diffuses (nitrates, pesticides, 
 métabolites et autres micropolluants organiques) : pour les captages 
 prioritaires faisant l’objet d’un accord de territoire comportant un 
 volet de lutte contre les pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-remplacement-des-troncons-de-conduites-en-pvc-re.html</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e81-remplacer-les-troncons-de-conduites-en-pvc-re/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G68" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>44622</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner le développement territorial et monter des dossiers d'investissement</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Autre aide financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renseignement et orientation vers toutes les aides financières figurant au guide des subventions aux collectivités. Elles concernent les domaines suivants : eau et assainissement, environnement, solidarité territoriale, voirie, projet culturel, sports et jeunesse
+&lt;/p&gt;
+&lt;p&gt;
+ Conseils à l&amp;#039;élaboration des projets d&amp;#039;investissement des communes et des EPCI en matières juridiques, techniques et financières.
+&lt;/p&gt;
+&lt;p&gt;
+ Conseils en matière de constitution de dossiers de demandes de subventions.
+&lt;/p&gt;
+&lt;p&gt;
+ Information sur les procédures d&amp;#039;instruction de dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Appui aux montages de plans de financement pour les projets des communes et des EPCI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de la passerelle de Mazamet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement d&amp;#039;une commune pour son projet d&amp;#039;aménagement d&amp;#039;un bâtiment communal à destination de multiples service
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation et mise en sécurité des façades de l&amp;#039;église
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et appui aux montages d&amp;#039;opérations / de projets d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de dossier de demande de subvention au titre des amendes de police et aide à la voirie communale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance pour le contrat de la revue de communication &amp;#34;Atout Tarn&amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-des-subventions-aux-collectivites</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Direction de l&amp;#039;Accompagnement des Territoires et des Pratiques Sportives
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 65 91
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ebbc-subventionner-le-developpement-territorial-et/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>117385</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un suivi technique pour la protection et la gestion des forages d’eau potable et de leur aire d’alimentation des captages (AAC)</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Protéger l&amp;#039;ensemble des points d&amp;#039;eau des pollutions diffuses et ponctuelles sur la base d&amp;#039;études et/ou la délimitation des périmètres de protection des captages d&amp;#039;eau potable et/ou dans l&amp;#039;accompagnement à la mise en œuvre du programme d&amp;#039;actions établi à l&amp;#039;issue de la démarche AAC.
 &lt;/p&gt;
 &lt;p&gt;
  Assistance pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La procédure de Déclaration d&amp;#039;utilité publique (DUP) de mise en place des périmètres de protection,
   &lt;/li&gt;
   &lt;li&gt;
    Le diagnostic et les travaux sur les captages,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;établissement et le suivi des programmes d&amp;#039;actions sur les aires d&amp;#039;alimentations des captages (AAC) des collectivités.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Ces missions consistent :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
@@ -12177,440 +11911,440 @@
    Appui au montage des dossiers administratifs dans le cadre de la procédure DUP jusqu&amp;#039;à l&amp;#039;enquête publique,
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement des maitres d&amp;#039;ouvrage dans l&amp;#039;animation des programmes d&amp;#039;actions sur les AAC
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;animation du volet agricole étant traité soit par la Chambre d&amp;#039;agriculture de région IDF soit Eau de Paris ou encore AQUI&amp;#039;Brie sur leurs territoires historiques respectifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Rédactions de notes et de rapports
   &lt;/li&gt;
   &lt;li&gt;
    Présence des agents du Département aux réunions
   &lt;/li&gt;
   &lt;li&gt;
    Réunions de travail sur des thématiques particulières à la demande
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Sols
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>http://www.eau.seine-et-marne.fr/</t>
         </is>
       </c>
-      <c r="W68" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a8a2-mettre-en-place-un-suivi-technique-pour-la-pr/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>104672</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Reconquérir la ressource en eau</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Reconquête de la ressource en eau</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
+      <c r="I68" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Favoriser une approche intégrée de la ressource en mobilisant notamment le Contrat territorial Eau, outil co-porté avec l&amp;#039;Agence de l&amp;#039;eau, les Départements et les services de l&amp;#039;Etat.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien de la Région vise notamment à accompagner les changements de pratiques et l&amp;#039;amélioration de la résilience du territoire face au changement climatique.
  &lt;br /&gt;
  &lt;br /&gt;
  Les projets éligibles relèvent notamment des domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Amélioration des connaissances et suivis
  &lt;/li&gt;
  &lt;li&gt;
   Préservation et restauration des fonctionnalités des cours d&amp;#039;eau et des zones humides
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre les pollutions diffuses
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation au changement climatique et gestion durable la ressource
  &lt;/li&gt;
  &lt;li&gt;
   Communication, sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Restauration du lit de la Loire
  &lt;/li&gt;
  &lt;li&gt;
   Protection de la ressource en eau potable
  &lt;/li&gt;
  &lt;li&gt;
   Expérimentation et innovation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le principal outil financier mobilisé par la Région pour soutenir les projets de reconquête de la ressource en eau est le Contrat territorial Eau (CT Eau). Ce contrat formalise pour chaque territoire, et pour une durée de 3 ans, la nature des actions ou travaux à engager, les coûts prévisionnels, le plan de financement, les calendriers de réalisation et les engagements des différents signataires. Ce contrat s&amp;#039;adosse à la stratégie du territoire et à la feuille de route définies pour une durée de 6 ans et validées par le comité de pilotage du CT eau.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;éligibilité du programme d&amp;#039;action est étudiée dans son ensemble au regard des objectifs du SDAGE, des enjeux du SAGE et des PAOT et de sa contribution à la stratégie du territoire validée par le comité de pilotage.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour l&amp;#039;ensemble du programme d&amp;#039;action, le taux moyen d&amp;#039;intervention de la Région ne peut pas dépasser 40% des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
  &lt;/li&gt;
  &lt;li&gt;
   Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   N° SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
  &lt;/li&gt;
  &lt;li&gt;
   Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/reconquete-de-la-ressource-en-eau</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
+      <c r="W68" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/CRBV/depot/simple</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Eau et Loire
 &lt;/p&gt;
 &lt;p&gt;
  Damien Masinski : 02 28 20 54 73
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9940-reconquete-de-la-ressource-en-eau/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB68" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF69" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>94676</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -12723,898 +12457,567 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>163054</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l'exploitation du système d'alimentation en eau potable de la collectivité</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Service d'Assistance Technique à l'Eau potable (SATEP)</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Assistance et conseils pour l’exploitation des ouvrages d’eau potable (bon entretien, amélioration de leurs performances…)&lt;/li&gt;
 &lt;li&gt;Réalisation de visites d’ouvrages (captages, réservoirs…)&lt;/li&gt;
 &lt;li&gt;Mise à disposition de l’expertise du service dans le diagnostic et la résolution de dysfonctionnements, dans la programmation et le suivi de travaux sur les ouvrages&lt;/li&gt;
 &lt;li&gt;Accompagnement dans le choix d’équipements&lt;/li&gt;
 &lt;li&gt;Accompagnement pour protéger les ressources en eau des pollutions et suivi dans le temps de l’évolution de la productivité&lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Conseil : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
 &lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Assistance à l&amp;#039;exploitation (visite régulière des ouvrages) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Conseils sur l’exploitation : conseils pratiques pour un bon entretien, l’optimisation du fonctionnement et la résolution de dysfonctionnements&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Soutien aux obligations techniques : bilans 24h, audits d’autosurveillance, manuels d’autosurveillance, cahiers de vie, plan de réduction des pertes en eau…&lt;/li&gt;
 &lt;li&gt;Soutien aux obligations administratives : déclarations annuelles Agence de l’Eau, SISPEA, RPQS…&lt;/li&gt;
 &lt;li&gt;Accompagnement à la réalisation de petits travaux ou à l’installation d’équipements réglementaires (compteurs, autosurveillance…)&lt;/li&gt;
 &lt;li&gt;Accompagnements spécifiques : gestion des boues, suivi de la production des ressources, conventions de rejets, formation des agents…&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;[INTERVENTION GRATUITE] Animation :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Sensibilisation &amp;amp; communications avec des temps de rencontre et d’échange&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;MODALITÉS DE CONTRACTUALISATION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le service bi-départemental d’assistance technique dans le domaine de l’eau vise l’accompagnement des communes ou des établissements publics de coopération intercommunale qui ne bénéficient pas des moyens suffisants pour l’exercice de leurs compétences dans le domaine de l’assainissement, de la protection de la ressource en eau […](art L3232-1-1 CGCT). Ces collectivités sont « éligibles » à l’assistance technique départementale.&lt;/p&gt;&lt;p&gt;Dans la limite de ses moyens, le service intervient également auprès des autres collectivités.&lt;/p&gt;&lt;p&gt;Les missions d’animation sont gratuites et s’adressent à toutes les collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONVENTIONNEMENT AVEC LES COLLECTIVITÉS ÉLIGIBLES*&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements mettent à jour annuellement la liste des services éligibles.&lt;/p&gt;&lt;p&gt;Une convention unique d’assistance technique dans le domaine de l’eau est proposée à ces collectivités, comprenant au choix les missions SATESE, SATEP et/ou Ingénierie.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTRACTUALISATION AVEC LES COLLECTIVITÉS NON ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements peuvent intervenir à la demande ou en réponse à un appel d’offre en tant qu’opérateur économique soumis aux règles de la commande publique.&lt;/p&gt;&lt;p&gt;Dans ce cas, les Départements établissent une offre technique et financière pour répondre au besoin de la collectivité, qui est ensuite contractualisée.&lt;/p&gt;&lt;p&gt;&lt;em&gt;*L’éligibilité est définie par des critères de population, de potentiel financier et d’appartenance à une zone de montagne (Art R3232-1 du CGCT).&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/service-dassistance-technique-a-leau-potable-satep/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
 SATEP DROME&lt;br /&gt;
 04 75 79 82 73 • 04 75 79 82 41&lt;br /&gt;
 &lt;a href="mailto:satep&amp;#64;ladrome.fr"&gt;satep&amp;#64;ladrome.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/service-dassistance-technique-a-leau-potable-satep/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF71" s="1" t="inlineStr">
+      <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>14/07/2024</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
+      <c r="AH70" s="1" t="inlineStr">
         <is>
           <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-[...331 lines deleted...]
-      <c r="A74" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>30790</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Réaliser des acquisitions foncières et obligations réelles environnementales (ORE) des périmètres de protection</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Acquisitions foncières et obligations réelles environnementales (ORE)</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif permet d&amp;#039;assurer un usage durable des terres en acquérant 
 des parcelles ou en mettant en place des ORE, garantissant ainsi la 
 préservation à long terme de la qualité de l&amp;#039;eau. L&amp;#039;agence accompagne 
 ces démarches en finançant les actions nécessaires pour limiter les 
 risques de pollution et assurer la protection des ressources en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Foncier</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P74" s="1" t="inlineStr">
+      <c r="P71" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q74" s="1" t="inlineStr">
+      <c r="Q71" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Dans le cadre d’application des prescriptions de l’arrêté de DUP :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projets d’acquisition foncière conformes aux prescriptions de l’arrêté de DUP.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Dans le cadre d’une opération inscrite dans la stratégie 
 foncière d’une démarche territoriale sur une aire d’alimentation de 
 captage&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Garantie de l’échange entre les terrains par fourniture du 
 compromis de vente ou à défaut de l’attestation sur l’honneur ou de la 
 délibération. L’acquisition en vue d’un échange en propriété impliquant 
 une ou des parcelle(s) localisée(s) dans la (les) zone(s) à enjeux 
 identifiée(s) dans la stratégie foncière est possible dès lors que le 
 stockage temporaire des parcelles n’excède pas 6 ans. Cet échange en 
 propriété doit être conclu entre une maîtrise d’ouvrage publique et un 
 exploitant agricole.&lt;/li&gt;&lt;li&gt;Cas des obligations réelles environnementales (ORE) :
 	&lt;ul&gt;&lt;li&gt;La compétence principale du co-contractant est la protection de la ressource en eau ou du milieu naturel ou de la biodiversité,&lt;/li&gt;&lt;li&gt;Les engagements réciproques doivent présenter un niveau d’ambition suffisant pour répondre aux enjeux identifiés dans le 12&lt;sup&gt;e&lt;/sup&gt; programme,&lt;/li&gt;&lt;li&gt;Les signataires (propriétaire et co-contractant) s’engagent à contractualiser l’ORE sur une durée de 30 ans minimum.&lt;/li&gt;&lt;/ul&gt;
 	&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-acquisitions-foncieres-et-obligations-reelles-environnement.html</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/253b-realiser-des-acquisitions-foncieres-des-perim/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF74" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>131826</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)
 Subvention</t>
         </is>
       </c>
-      <c r="I75" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J75" s="1" t="inlineStr">
+      <c r="J72" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -13634,768 +13037,759 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
+      <c r="AH72" s="1" t="inlineStr">
         <is>
           <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>128955</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils juridiques</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;une analyse des problématiques juridiques,
+des pièces et documents afférents selon
+les réglementations applicables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Se voir proposer des solutions et être aidé dans leur
+mise en oeuvre en matière de :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Police administrative générale, polices spéciales
+&lt;/p&gt;
+&lt;p&gt;
+ - Gestion domaniale : domaine public - privé,
+régime de la domanialité publique. Acquisitions,
+cessions, échanges, régime des différents types
+&lt;/p&gt;
+&lt;p&gt;
+ - Services publics : eau potable, assainissement,
+déchets, restauration collective, CCAS... -
+  Intercommunalité : statuts des groupements,
+transferts de compétences, modifications de
+périmètres, répartition des compétences entre
+le groupement et les communes membres,
+régime des biens et des personnels affectés aux
+compétences transférées, mise en place de services
+communs, et mutualisation
+&lt;/p&gt;
+&lt;p&gt;
+ - Urbanisme
+&lt;/p&gt;
+&lt;p&gt;
+ - Responsabilité administrative et pénale des
+collectivités et des élus
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etre assisté dans l&amp;#039;analyse ou la rédaction d&amp;#039;actes :
+contrats, délibérations, arrêtés, règlements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement et/ou
+échanges avec la juriste de Gironde Ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse juridique ou rédaction d&amp;#039;actes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges avec la juriste de l&amp;#039;Association des Maires
+de Gironde
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;actes juridiques : délibérations, statuts,
+conventions, arrêtés, règlements...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions de notes, courriers, analyses de textes
+juridiques...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mail ou lettre de saisine de l&amp;#039;exécutif au contact retenu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs en lien avec
+la demande
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b44e-beneficier-de-conseils-juridiques/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>165642</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse) ;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer, voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et du froid ;&lt;/li&gt;&lt;li&gt;bénéficier d’une technologie performante sur le plan énergétique et environnemental ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources énergétiques locales, disponibles 24h/24 et indépendantes des conditions climatiques ;&lt;/li&gt;&lt;li&gt;profiter d’une technologie adaptable aux différentes demandes selon les usages des bâtiments (chaud et/ou froid) ;&lt;/li&gt;&lt;li&gt;exploiter une technologie qui s’intègre harmonieusement à son environnement et évolutive par rapport à un programme d’aménagement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes ;&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine ;&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP) ;&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimums de performance des installations : COP des PAC (coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc. D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle, etc.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d’EnR&amp;amp;R de l’opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q74" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-partir-de-boucle-deau-temperee-geothermique</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-d-eau-temperee-geothermique/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>157096</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’informations et de conseils juridiques</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Aide juridique</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficier d&amp;#039;une analyse des problématiques juridiques, des pièces et documents afférents selon les réglementations applicables
  &lt;br /&gt;
  Se voir proposer des informations, solutions et être aidé en matière de :
  &lt;br /&gt;
  -    Etat civil
  &lt;br /&gt;
  -    Fonctionnement et tenue des assemblées délibérantes (conseil municipal...)
  &lt;br /&gt;
  -    Statut de l&amp;#039;élu
  &lt;br /&gt;
  -    Cimetières et législation funéraire
  &lt;br /&gt;
  -    Police administrative générale, polices spéciales, police judiciaire
  &lt;br /&gt;
  -    Gestion domaniale : domaine public - privé, cessions, acquisitions, baux, biens sans maître, édifices menaçant ruine
  &lt;br /&gt;
  -    Voirie (domaine public routier, chemins ruraux)
  &lt;br /&gt;
  -    Services publics : eau potable, assainissement, déchets ...
  &lt;br /&gt;
  -    Affaires scolaires, périscolaire
  &lt;br /&gt;
  -    Intercommunalité
  &lt;br /&gt;
  -    Marchés publics
  &lt;br /&gt;
  -    Urbanisme
  &lt;br /&gt;
  -    Cultes (édifices cultuels, presbytères, relations avec les fabriques)
  &lt;br /&gt;
  •    Être assisté dans l&amp;#039;analyse ou la rédaction d&amp;#039;actes : contrats, délibérations, arrêtés, règlements
  &lt;br /&gt;
  •    Bénéficier de fiches et de dossiers pratiques disponibles sur le site de MATEC (accessibles par identifiant et mot de passe)
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables :
  &lt;br /&gt;
  •    Informations et conseils juridiques
  &lt;br /&gt;
  •    Rédaction d&amp;#039;actes juridiques : délibérations, statuts, conventions, arrêtés, règlements...
  &lt;br /&gt;
  •    Propositions de notes, courriers, analyses de textes juridiques...
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3efa-beneficier-dinformations-et-de-conseils-jurid/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
+      <c r="AH75" s="1" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G77" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>152463</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la préservation de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
-[...221 lines deleted...]
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...76 lines deleted...]
-      <c r="AF78" s="1" t="inlineStr">
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG78" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -14540,317 +13934,657 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W79" s="1" t="inlineStr">
+      <c r="W76" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB79" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
+      <c r="AH76" s="1" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>163589</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la stratégie régionale de l'eau</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Aides de la stratégie régionale de l&amp;apos;eau</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l’Eau ainsi que l’urgence d’atteindre les objectifs fixés par la Directive Cadre sur l’Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l’échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux.&lt;/p&gt;&lt;p&gt; Aussi, afin d’inciter les acteurs de l’eau à s’organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus. L’accompagnement de la Région au titre de sa politique de l’eau sera ainsi conditionné à : &lt;span&gt;La nécessité d’inscrire l’opération dans une démarche de gestion intégrée de l’eau (adéquation entre le milieu naturel, le développement local et l’aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Forte de ces éléments, la Région s’engage dans les démarches de contractualisation (Contrats territoriaux, …) à l’échelle de bassins versants au côté des agences de l’eau. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Cette politique de l’eau transversale se décline selon les quatre orientations stratégiques : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Accompagner les changements de pratiques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Contribuer à la prise en compte des enjeux de l’eau dans l’aménagement du territoire et à la gestion des risques naturels &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Préserver les milieux aquatiques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Développer et partager les connaissances &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; La mise en œuvre de cette politique de l’eau se fera en collaboration étroite avec les Agences de l’eau Adour-Garonne et Loire-Bretagne.
+Au-delà de l’intervention de la Région dans la mise en œuvre d’actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s’appuiera sur des partenaires afin notamment d’améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l’échelle de la Nouvelle-Aquitaine.&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la Région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressources en eau (cours d’eau, nappes, étangs, zones humides, …), rencontrées de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l’occupation du territoire et les activités humaines présentes.
+Ces pressions se trouveront accentuées par le changement climatique qui impactera d’une manière significative, directement et indirectement, l’ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l’eau associés.
+Les objectifs visés par la Région sont de pouvoir répondre aux différents enjeux liés à la ressource en eau. &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Transition énergétique
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités et leurs groupements &lt;/li&gt;&lt;li&gt;Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants &lt;/li&gt;&lt;li&gt; Syndicats mixtes et établissements de coopération intercommunale&lt;/li&gt;&lt;li&gt; Collectivités productrices d’eau potable&lt;/li&gt;&lt;li&gt; Organisations professionnelles agricoles donnant du conseil sur le système des exploitations et les pratiques des agriculteurs présentes sur les zones à enjeu&lt;/li&gt;&lt;li&gt; Eau prioritaires bénéficiant d’un contrat territorial de bassin versant ou d’un contrat territorial Re-Sources &lt;/li&gt;&lt;li&gt; Entreprises &lt;/li&gt;&lt;li&gt; Groupements de collectivités (Communautés de Communes et Communautés d’Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)&lt;/li&gt;&lt;li&gt; Structures porteuses de SAGE
+	Associations créées sur la base de la Loi du 1er juillet 1901 &lt;/li&gt;&lt;li&gt; Propriétaires privés &lt;/li&gt;&lt;li&gt; Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre  &lt;/li&gt;&lt;li&gt;Associations ayant une action significative sur les espèces exotiques envahissantes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subvention seront traitées au fil de l’eau.
+&lt;/p&gt;&lt;p&gt;Pour les demandes de subvention pour travaux et/ou études, elles sont à déposer, avant leur démarrage, de préférence avant le 31 mars ou avant le 30 juin de chaque année, pour favoriser leur instruction en vue des commissions du 1er ou 2e semestre, en privilégiant un dépôt regroupé par tranche annuelle. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/aides-de-la-strategie-regionale-de-leau</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
+Les dossiers sont à transmettre par voie dématérialisée à l&amp;#039;adresse : &lt;a target="_self"&gt;eau&amp;#64;nouvelle-aquitaine.fr&lt;/a&gt;. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-de-la-strategie-regionale-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD77" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>36013</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  déplacements et usages de la voirie et des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiments et équipements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de l&amp;#039;espace et habitat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dynamisation des centres-bourgs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau et assainissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier les sources de financement possibles du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Revitalisation des centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification d&amp;#039;espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de cheminements doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>http://finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>severine.fossey@finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2020</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>53696</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Conseiller les territoires dans le cadre de projets d'aménagements - Ingénierie Territoriale de l'Etat / Nouveau conseil aux territoires (NCT)</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>DDT du Tarn</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   4 missions de conseil dans le domaine de l&amp;#039;aménagement du territoire :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à l&amp;#039;émergence de projet de territoire
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la mise en œuvre de politiques publiques prioritaires
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement d&amp;#039;opération
  &lt;/li&gt;
  &lt;li&gt;
   Appui méthodologique aux collectivités confrontées à des difficultés particulières, notamment dans le domaine des risques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre du nouveau conseil aux Territoires (NCT), la direction départementale des territoires (DDT) du Tarn a mis en place depuis quelques années une organisation qui s&amp;#039;appuie sur plusieurs agents dont certains avec un profil pluridisciplinaire de type « référent territorial » et d&amp;#039;autres avec un profil plus spécialisé pour faire face à des enjeux particuliers dans le domaine de l&amp;#039;eau (GEMAPI, eau potable et assainissement) et du développement de la production des énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  Les référents territoriaux de la DDT ont un positionnement transversal et sont de ce fait un interlocuteur privilégié des EPCI-FP et des collectivités. Ils constituent une porte d&amp;#039;entrée sur les différents domaines de compétence de la DDT et interviennent notamment dans les domaines de l&amp;#039;aménagement durable, de l&amp;#039;urbanisme (planification, réglementation, assainissement, etc.), la mobilité, la qualité des constructions, l&amp;#039;habitat et le logement, la revitalisation des centres bourgs, la problématique des risques naturels, le développement des énergies renouvelables,...
 &lt;/p&gt;
 &lt;p&gt;
  La DDT apporte une vision transversale et intégrée des projets et ce dès leur émergence. Elle offre une aide aux EPCI-FP et aux villes principales souhaitant répondre aux appels à projets nationaux ou régionaux concernant l&amp;#039;aménagement durable (écoquartier, ville durable, ...) ou qui accompagnent la démarche de transition énergétique ainsi que l&amp;#039;appui aux secteurs ruraux. Des compétences spécifiques en ingénierie financière ont été développées (connaissance des sources et des modes de financement, en particulier financement de l&amp;#039;aménagement TA, PUP, PEPE, ...) permettant de contribuer utilement à l&amp;#039;émergence d&amp;#039;un projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exemples d&amp;#039;intervention :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   accompagnement dans l&amp;#039;évolution de la gouvernance sur la Gemapi, Eau et Assainissement. Conseil dans le domaine réglementaire (SUP, schémas, zonages) ;
  &lt;/li&gt;
  &lt;li&gt;
   accompagnement de communes dans des démarches de revitalisation de centre bourgs/centre ville/quartier urbain ;
  &lt;/li&gt;
  &lt;li&gt;
   financement 1% paysage RN 88 : accompagnement de collectivités dans la sélection de projets éligibles ;
  &lt;/li&gt;
  &lt;li&gt;
   accompagnement administratif d&amp;#039;une collectivité pour la création d&amp;#039;une UTN locale en zone de moyenne montagne ;
  &lt;/li&gt;
  &lt;li&gt;
   participation aux suivis des AMI friches et conseil sur des projets en zone inondable ;
  &lt;/li&gt;
  &lt;li&gt;
   accompagnement des développeurs éoliens et de centrales au sol dans leurs prospections et au travers du pôle ENR du Tarn. Conseil auprès des collectivités sur leurs démarches prospectives ou d&amp;#039;urbanisme ;
  &lt;/li&gt;
  &lt;li&gt;
   conseils à des communes confrontées à des mouvements de terrain (réglementation, fonds Barnier, relogement d&amp;#039;urgence) ;
  &lt;/li&gt;
  &lt;li&gt;
   participation aux comités de suivi d&amp;#039;études de projet de pôle multimodal de deux villes ;
  &lt;/li&gt;
  &lt;li&gt;
   appui réglementaire sur la publicité dans un site à haute valeur patrimoniale et paysagère ;
  &lt;/li&gt;
  &lt;li&gt;
   etc.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Patrimoine et monuments historiques
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Alimentation
 Revitalisation
 Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Appui méthodologique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P80" s="1" t="inlineStr">
+      <c r="P79" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>http://www.tarn.gouv.fr/les-missions-de-la-ddt-a540.html</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;blockquote&gt;
  &lt;blockquote&gt;
   &lt;br /&gt;
  &lt;/blockquote&gt;
 &lt;/blockquote&gt;
 &lt;p&gt;
  Marie BRAU, référente territoriale du Gaillacois et Vaurais
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : marie.brau&amp;#64;tarn.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone :  06 07 78 22 86
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  ------
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sophie DEBRIEU, référente territoriale de l&amp;#039;Albigeois
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -14866,127 +14600,127 @@
 &lt;p&gt;
  Pierre-Luc RIVIERE, référent territorial d&amp;#039;Autan et Cocagne
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : pierre-luc.riviere&amp;#64;tarn.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 07 89 30 04 35
 &lt;/p&gt;
 &lt;p&gt;
  ------
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cyril CREME, chef du pôle appui territorial
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : cyril.creme&amp;#64;tarn.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 81 27 51 19
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>christophe.antoine@tarn.gouv.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4fd9-ddt-du-tarn-nouveau-conseil-au-territoire-nct/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>DDT 81</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>15/07/2020</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>90732</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Mener un projet s'intégrant dans la stratégie régionale de l'eau</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine
 Commission européenne</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      L&amp;#039;ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l&amp;#039;Eau ainsi que l&amp;#039;urgence d&amp;#039;atteindre les objectifs fixés par la Directive Cadre sur l&amp;#039;Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l&amp;#039;échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux. Aussi, afin d&amp;#039;inciter les acteurs de l&amp;#039;eau à s&amp;#039;organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus.
     &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement de la Région au titre de sa politique de l&amp;#039;eau sera ainsi conditionné à :
  &lt;br /&gt;
  La nécessité d&amp;#039;inscrire l&amp;#039;opération dans une démarche de gestion intégrée de l&amp;#039;eau (adéquation entre le milieu naturel, le développement local et l&amp;#039;aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. Fort de ces éléments, la Région s&amp;#039;engage dans les démarches de contractualisation (Contrat territoriaux, ...) à l&amp;#039;échelle de bassins versant aux côtés des agences de l&amp;#039;eau.
 &lt;/p&gt;
 &lt;p&gt;
  Cette politique de l&amp;#039;eau transversale se décline selon les quatre orientations stratégiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner les changements de pratiques
@@ -15006,69 +14740,69 @@
  &lt;br /&gt;
  Au-delà de l&amp;#039;intervention de la Région dans la mise en œuvre d&amp;#039;actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s&amp;#039;appuiera sur des partenaires afin notamment d&amp;#039;améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l&amp;#039;échelle de la Nouvelle-Aquitaine.
 &lt;/p&gt;
 &lt;p&gt;
  A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressource en eau (cours d&amp;#039;eau, nappes, étangs, zones humides, ...), rencontrés de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l&amp;#039;occupation du territoire et les activités humaines présentes.
 &lt;/p&gt;
 &lt;p&gt;
  Ces pressions se trouveront accentuées par le changement climatique qui impactera d&amp;#039;une manière significative, directement et indirectement, l&amp;#039;ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l&amp;#039;eau associés.
 &lt;/p&gt;
 &lt;p&gt;
  Les objectifs visés par la Région est de pouvoir répondre aux différents enjeux liés à la ressource en eau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment faire ma demande ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont à nous transmettre par voie dématérialisée à l&amp;#039;adresse : eau&amp;#64;nouvelle-aquitaine.fr et par courrier postal à Région Nouvelle Aquitaine.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire
 Consommation et production
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;strong&gt;
  Calendrier
 &lt;/strong&gt;
 :
 &lt;p&gt;
  Les dossiers d&amp;#039;animation, les demandes au titre de l&amp;#039;année N (2019) doivent être déposés avant le 31 décembre de l&amp;#039;année N-1 (2018).
  &lt;br /&gt;
  Les dossiers de travaux, les demandes doivent être déposés soit avant le 31 mars ou avant le 30 juin de chaque année.
 &lt;/p&gt;
 &lt;strong&gt;
  Bénéficiaires
 &lt;/strong&gt;
 :
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités et leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats mixtes et les établissements de coopération intercommunale
  &lt;/li&gt;
  &lt;li&gt;
@@ -15079,799 +14813,496 @@
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de collectivités (Communautés de Communes et Communautés d&amp;#039;Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)
  &lt;/li&gt;
  &lt;li&gt;
   Structures porteuses de SAGE
  &lt;/li&gt;
  &lt;li&gt;
   Associations créées sur la base de la Loi du 1er juillet 1901
  &lt;/li&gt;
  &lt;li&gt;
   Propriétaires privés
  &lt;/li&gt;
  &lt;li&gt;
   Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre
  &lt;/li&gt;
  &lt;li&gt;
   Associations ayant une action significative sur les espèces exotiques envahissantes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/strategie-regionale-de-leau</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Mail : eau&amp;#64;nouvelle-aquitaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/393d-strategie-regionale-de-leau/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF81" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>164923</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Soutenir la gestion durable et l’alimentation en eau potable</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Alimentation en eau potable</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
+      <c r="I81" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
+      <c r="J81" s="1" t="inlineStr">
         <is>
           <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient la gestion durable de la ressource et de l’alimentation en eau potable.&lt;br /&gt;
 &lt;br /&gt;
 Elle accompagne les collectivités dans la modernisation de leurs infrastructures, en particulier pour réduire les fuites sur les réseaux et pour sécuriser l’approvisionnement en eau, notamment dans les collectivités rurales. L’agence soutient également la préservation de la qualité de l’eau brute en finançant des actions de réduction des pollutions. Enfin, elle accompagne les collectivités face aux polluants émergents, comme les PFAS, en soutenant des solutions adaptées et des projets de recherche.</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>Sobriété en eau des collectivités&lt;br /&gt;
 Mise en conformité de l’eau destinée à la consommation humaine&lt;br /&gt;
 Sécurisation de l’alimentation en eau potable&lt;br /&gt;
 Préservation et restauration de la qualité des eaux sur les captages&lt;br /&gt;
 Gestion durable des services publics d’eau et d’assainissement&lt;br /&gt;
 Remise en état post-sinistre</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P82" s="1" t="inlineStr">
+      <c r="P81" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q82" s="1" t="inlineStr">
+      <c r="Q81" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128696/fr/alimentation-en-eau-potable</t>
         </is>
       </c>
-      <c r="W82" s="1" t="inlineStr">
+      <c r="W81" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/alimentation-en-eau-potable/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
+      <c r="AH81" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>166163</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Soutenir les aménagements des cours d'eau et bassins versants</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Aménagement des cours d'eau et bassins versants</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I83" s="1" t="inlineStr">
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 20</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Collectivités exerçant la compétence GEMAPI&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le Département apporte un soutien, sous réserve d’éligibilité, aux études et aménagements de cours d’eau visant à restaurer et améliorer les fonctionnalités des milieux aquatiques et des bassins versants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux hydromorphologiques :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;reméandrage
 avec ou sans création de ripisylve, rétablissement du cours d’eau dans son lit
 naturel, reconstitution du lit mineur et des berges, contournement de plan
 d’eau, mise en défens des berges, reconnexions d’annexes hydrauliques et
 restauration d’espaces de mobilité&lt;/p&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagement de la continuité écologique &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;création de passe à poissons, passe mixte&lt;/p&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagement
 de bassins versant &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;achat de terrain pour expansion de crues et
 ralentissement dynamique, remblaiement de fossés, arasement de digues ou de
 remblais longitudinaux en bordure de cours d’eau&lt;/p&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;taux de la subvention maximum applicable à la dépense HT : 20 % plafonné à 100 000 € de dépenses&lt;/p&gt;&lt;p&gt;Après application des critères et déduction de toutes les aides obtenues, la participation du Département représentera au mieux 50 % de la charge restant au maître d’ouvrage et ne pourra pas dépasser un plafond de subvention fixé à 250 000 €. Le phasage d’une opération n’est pas autorisé.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CRITERES D’INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La participation du Département est conditionnée à l’approbation du projet d’un point de vue technique par les services du Département qui pourra solliciter, si besoin, le syndicat mixte Charente Eaux.&lt;/p&gt;&lt;p&gt;Les dossiers présentés doivent être conformes aux orientations définies dans le contrat de progrès signé entre le Département, l’Etat, l’Agence de l’Eau, Charente Eaux et la Banque des territoires.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;Travaux (entreprise, location et achat de matériaux) et opérations connexes associées à l’opération (études et maîtrise d’œuvre confiées à des entreprises, frais d’acquisition foncière hors animation SAFER).&lt;/p&gt;&lt;p&gt;Etudes : études préalables à la constitution de nouvelles structures syndicales, étude d’aménagement de bassin versant.&lt;/p&gt;&lt;p&gt;Dépenses non éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Missions d’assistance technique, assistance à maitrise d’ouvrage, études et maitrise d’œuvre réalisées en régie, dépenses de personnel (maitrise d’ouvrage) en lien avec l’opération&lt;/li&gt;&lt;li&gt;Opérations relevant du fonctionnement, de l’entretien courant, du renouvellement ou de la gestion des ouvrages à la charge du maitre d’ouvrage &lt;/li&gt;&lt;li&gt;Travaux d’ouvrages d’art situés sous les voieries&lt;/li&gt;&lt;li&gt;Plantations de haies : des aides sont mobilisables au titre du dispositif financier « schéma des espaces naturels, plantation de haies et d’arbres »&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une demande actualisée et signée du porteur de projet énumérant l&amp;#039;objet du projet, son coût global, le plan de financement incluant la subvention sollicitée auprès du Département&lt;/li&gt;&lt;li&gt;une délibération de l&amp;#039;organe compétent de la collectivité territoriale approuvant le programme d&amp;#039;investissement adopté et le plan de financement&lt;/li&gt;&lt;li&gt;une présentation détaillée du projet validé devant démontrer l’impact des travaux sur les milieux aquatiques&lt;/li&gt;&lt;li&gt;l’acte d’engagement du marché de travaux signé et/ou les devis ou marchés des autres dépenses liées à l&amp;#039;opération&lt;/li&gt;&lt;li&gt;les autorisations préalables requises par la réglementation en vigueur&lt;/li&gt;&lt;li&gt;le plan de financement du programme intégrant les dépenses connexes et précisant l&amp;#039;origine et le montant des moyens financiers&lt;/li&gt;&lt;li&gt;un planning de réalisation de l’opération précisant l’échéancier prévisionnel des demandes d&amp;#039;acomptes et solde de la subvention (en adéquation avec l&amp;#039;échéancier de réalisation de l’opération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’INSTRUCTION ET DE VERSEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Modalités particulières d’instruction : our les besoins de l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes de pièces complémentaires&lt;/p&gt;&lt;p&gt;Modalités de versement : maximum de deux acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80 % du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le paiement de la subvention interviendra dans le cadre d’une Autorisation de Programme / crédit de paiement, dans la limite des crédits de paiement inscrits par l’Assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces à fournir pour les demandes de paiement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acompte :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le tableau récapitulatif des dépenses réalisées exprimées en HT.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Solde :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le plan de financement final ;&lt;/p&gt;&lt;p&gt;o	le décompte général et définitif de l’opération (travaux ou fournitures) attestant leur conformité avec l’opération subventionnée et visée par le Trésorier de la collectivité, auquel seront jointes les factures acquittées pour les dépenses connexes ;&lt;/p&gt;&lt;p&gt;o	le certificat attestant de l’affichage du soutien départemental à la réalisation de l’opération.&lt;/p&gt;&lt;p&gt;Caducité : l’opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de trois ans à compter de la date d’attribution de la subvention.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/amenagement_eau_bassins_travaux.pdf</t>
         </is>
       </c>
-      <c r="W83" s="1" t="inlineStr">
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;DEPOT D’UNE DEMANDE SUR LE PORTAIL
 Subventions16&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce portail est accessible depuis le site
 institutionnel www.lacharente.fr dans la rubrique « Portail citoyen ».&lt;/p&gt;&lt;p&gt;Pour
 déposer une demande sur le portail subventions, vous devez utiliser le
 télé-service : Subvention
 d&amp;#039;investissement&lt;/p&gt;&lt;p&gt;&lt;strong&gt;INFOS
 PRATIQUES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt des demandes :
 avant le démarrage de l’opération.&lt;/p&gt;&lt;p&gt;Service eau hydrologie ;
 Tél. : 05 16 09 60 30&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à
 nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; portail
 citoyen &amp;gt; contactez-nous&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-amenagements-des-cours-d-eau-et-bassins-versants/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>23/03/2026</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
+      <c r="AH82" s="1" t="inlineStr">
         <is>
           <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-[...303 lines deleted...]
-      <c r="A85" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>166161</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'assainissement collectif</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Assainissement collectif</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I85" s="1" t="inlineStr">
+      <c r="I83" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 25</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES     &lt;/strong&gt;                                                                                &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;·    Les
 collectivités compétentes en matière d’assainissement collectif, à l’exception
 de Grand Angoulême et Grand Cognac&lt;/p&gt;&lt;p&gt;&lt;strong&gt;     DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;    Le Département apporte un soutien, sous réserve d’éligibilité, aux opérations et travaux majeurs qui contribuent au traitement des eaux usées des collectivités et apporte un bénéfice pour la qualité des milieux aquatiques (réduction de la pollution, protection des écosystèmes,…).  &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Travaux sur les stations de traitement des eaux usées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilité : travaux portant sur la filière eau et boues, disposer d&amp;#039;une étude de diagnostique du système d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Taux : 25 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Travaux sur les réseaux d&amp;#039;eaux usées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilité : travaux visant à limiter les apports d&amp;#039;eaux parasites identifiés dans une étude diagnostique, création de réseaux de collecte uniquement lié à la création d&amp;#039;un nouveau système d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Taux : 25 %&lt;/p&gt;&lt;p&gt;Après application des critères et déduction de toutes les aides obtenues, la participation du Département représentera au mieux 50 % de la charge restant au maître d’ouvrage et ne pourra pas dépasser un plafond de subvention fixé à 250 000 €. Le phasage d’une opération n’est pas autorisé.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CRITERES
 D’INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La participation du
 Département est conditionnée à l’approbation du projet d’un point de vue
 technique par les services du Département qui pourra solliciter, si besoin, le
 syndicat mixte Charente Eaux.&lt;/p&gt;&lt;p&gt;Les dossiers présentés
 doivent être conformes aux orientations définies dans le contrat de progrès
 signé entre le Département, l’Etat, l’Agence de l’Eau, Charente Eaux et la
 Banque des Territoires.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Dépenses éligibles&lt;/u&gt; : Travaux d’investissement, maîtrise
 d’œuvre et opérations connexes associées &lt;/p&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles&lt;/u&gt; : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Missions
 d’assistance technique, assistance à maitrise d’ouvrage, études et maitrise
 d’œuvre réalisées en régie, dépenses de personnel (maitrise d’ouvrage) en lien
 avec l’opération&lt;/li&gt;&lt;li&gt;    Opérations
 relevant du fonctionnement, de l’entretien courant, du renouvellement ou de la
 gestion des installations à la charge de l’exploitant et/ou du maitre d’ouvrage
 &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;·    Travaux
 portant sur l’assainissement de nouveaux bâtiments (desserte de lotissements,
 de zones d’activités, habitats non réhabilités, …) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES
 A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    une
 demande actualisée et signée du porteur de projet énumérant l&amp;#039;objet du projet,
 son coût global, le plan de financement incluant la subvention sollicitée
 auprès du Département&lt;/li&gt;&lt;li&gt;    une
 délibération de l&amp;#039;organe compétent de la collectivité territoriale approuvant
 le programme d&amp;#039;investissement adopté et le plan de financement&lt;/li&gt;&lt;li&gt;    une
@@ -15909,5472 +15340,2251 @@
 paiement. &lt;/p&gt;&lt;p&gt;Le versement s’effectuera selon un
 échéancier prévisionnel arrêté par le Département au moment de l’individualisation
 de la subvention, dans la limite des dépenses effectivement réalisées et dans
 celle des crédits de paiement inscrits par l’Assemblée départementale.
 Exceptionnellement, le Département pourra déroger à ce calendrier prévisionnel,
 dans la limite des crédits de paiement inscrits.&lt;/p&gt;&lt;p&gt;Pièces
 à fournir pour les demandes de paiement : &lt;/p&gt;&lt;p&gt;·        
 Acompte :&lt;/p&gt;&lt;p&gt;o   
 le tableau récapitulatif des dépenses
 réalisées exprimées en HT.&lt;/p&gt;&lt;p&gt;·        
 Solde :&lt;/p&gt;&lt;p&gt;o   
 le plan de financement final ;&lt;/p&gt;&lt;p&gt;o   
 le décompte général et définitif de
 l’opération (travaux ou fournitures) attestant leur conformité avec l’opération
 subventionnée et visée par le Trésorier de la collectivité, auquel seront
 jointes les factures acquittées pour les dépenses connexes ;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;o   
 le certificat attestant de l’affichage du
 soutien départemental à la réalisation de l’opération.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
 l’opération devra être achevée et la demande de versement du solde devra
 intervenir dans un délai maximal de trois
 ans à compter de la date d’attribution de la subvention.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/etude_assainissement.pdf</t>
         </is>
       </c>
-      <c r="W85" s="1" t="inlineStr">
+      <c r="W83" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;DEPOT
 D’UNE DEMANDE SUR LE PORTAIL Subventions16&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce portail est accessible depuis le site
 institutionnel www.lacharente.fr dans la rubrique « Portail citoyen ».&lt;/p&gt;&lt;p&gt;Pour
 déposer une demande sur le portail subventions, vous devez utiliser le
 télé-service : Subvention
 d&amp;#039;investissement&lt;/p&gt;&lt;p&gt;&lt;strong&gt;INFOS
 PRATIQUES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt des demandes :
 avant le démarrage des travaux&lt;/p&gt;&lt;p&gt;Service eau hydrologie ; Tél. : 05
 16 09 60 30&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour tout
 renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse
 suivante : www.lacharente.fr &amp;gt; portail citoyen &amp;gt; contactez-nous&lt;u&gt;&lt;/u&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-assainissement-collectif/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>23/03/2026</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
+      <c r="AH83" s="1" t="inlineStr">
         <is>
           <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...35 lines deleted...]
-      <c r="S86" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...28 lines deleted...]
-      <c r="AA86" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
-[...22 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>164920</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une gestion durable des services d'assainissement</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Assainissement</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J87" s="1" t="inlineStr">
+      <c r="J85" s="1" t="inlineStr">
         <is>
           <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient la réduction des pollutions domestiques en promouvant une gestion durable des services d&amp;#039;assainissement.&lt;br /&gt;
 &lt;br /&gt;
 Elle accompagne les collectivités dans l&amp;#039;amélioration de leurs infrastructures, notamment par la réhabilitation des stations de traitement des eaux usées et l&amp;#039;optimisation des réseaux d&amp;#039;assainissement. Des actions ciblées visent à réduire l&amp;#039;impact environnemental des systèmes d&amp;#039;assainissement, en intégrant des solutions innovantes pour l&amp;#039;adaptation au changement climatique, comme la réutilisation des eaux usées traitées ou la récupération d’énergie. L&amp;#039;agence encourage également une gestion globale des eaux pluviales en promouvant la déconnexion et infiltration des eaux pluviales et des projets de recherche sur des enjeux émergents, tout en luttant contre la pollution par les plastiques.</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>Stations de traitement des eaux usées&lt;br /&gt;
 Réseaux d&amp;#039;assainissement&lt;br /&gt;
 Gestion des boues des stations de traitement des eaux usées&lt;br /&gt;
 Réutilisation des eaux usées traitées et des eaux grises&lt;br /&gt;
 Gestion intégrée des eaux pluviales en zone urbaine&lt;br /&gt;
 Gestion durable des services publics d’eau et d’assainissement&lt;br /&gt;
 Démarches territoriales de réduction des substances dangereuses&lt;br /&gt;
 Remise en état post-sinistre</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P87" s="1" t="inlineStr">
+      <c r="P85" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q87" s="1" t="inlineStr">
+      <c r="Q85" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128701/fr/aides-a-l-assainissement</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W85" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/assainissement/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
+      <c r="AH85" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>166162</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'alimentation en eau potable</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Alimentation en eau potable</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I88" s="1" t="inlineStr">
+      <c r="I86" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 15</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités compétentes en matière d’eau potable, à l’exception de Grand Angoulême et Grand Cognac.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le Département apporte un soutien, sous réserve d’éligibilité, aux opérations et travaux majeurs qui contribuent à l’amélioration de la distribution de l’eau potable, tant au niveau qualitatif que quantitatif, pour des ressources dites « stratégiques » ou justifiés par des considérations de sécurité d’approvisionnement, de salubrité et de protection de la santé publique. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sécurisation - unités de traitement &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilités : pour répondre aux enjeux suivants : bactériologie turbidité, arsenic, nitrates, phytosanitaires et micropolluants émergents ; financement conditionné à la mise en place d’un plan d’actions pour reconquérir la qualité de l’eau&lt;/p&gt;&lt;p&gt;Taux : 15 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sécurisation - interconnexions de réseaux &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilités : pour pallier une insuffisance de ressource mobilisable ou pour pallier un problème qualitatif ; uniquement pour les interconnexions structurantes et pérennes&lt;/p&gt;&lt;p&gt;Taux : 15 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sécurisation - mise en service de nouvelles ressources&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilités : pour
 pallier une insuffisance de ressource mobilisable ou pour pallier un problème
 qualitatif ; financement conditionné à
 la mise en place d’un plan d’actions pour préserver la qualité de l’eau de la
 nouvelle ressource&lt;/p&gt;&lt;p&gt;Après application des critères et déduction de toutes les aides obtenues, la participation du Département représentera au mieux 50 % de la charge restant au maître d’ouvrage et ne pourra pas dépasser un plafond de subvention fixé à 250 000 €. Le phasage d’une opération n’est pas autorisé.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CRITERES D’INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La participation du Département est conditionnée à l’approbation du projet d’un point de vue technique par les services du Département qui pourra solliciter, si besoin, le syndicat mixte Charente Eaux.&lt;/p&gt;&lt;p&gt;Les dossiers présentés doivent être conformes aux orientations définies dans le contrat de progrès signé entre le Département, l’Etat, l’Agence de l’Eau, Charente Eaux et la Banque des Territoires.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : Travaux d’investissement, maîtrise d’œuvre et opérations connexes associées &lt;/p&gt;&lt;p&gt;Dépenses non éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Missions d’assistance technique, assistance à maitrise d’ouvrage, études et maitrise d’œuvre réalisées en régie, dépenses de personnel (maitrise d’ouvrage) en lien avec l’opération&lt;/li&gt;&lt;li&gt;Opérations relevant du fonctionnement, de l’entretien courant, du renouvellement ou de la gestion des installations à la charge de l’exploitant et/ou du maitre d’ouvrage &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une demande actualisée et signée du porteur de projet énumérant l&amp;#039;objet du projet, son coût global, le plan de financement incluant la subvention sollicitée auprès du Département&lt;/li&gt;&lt;li&gt;une délibération de l&amp;#039;organe compétent de la collectivité territoriale approuvant le programme d&amp;#039;investissement adopté et le plan de financement&lt;/li&gt;&lt;li&gt;une présentation détaillée du projet validé&lt;/li&gt;&lt;li&gt;le schéma directeur d’alimentation en eau potable de la collectivité et le plan pluriannuel d’investissement (PPI) intégrant l’opération présentée&lt;/li&gt;&lt;li&gt;l’acte d’engagement du marché de travaux signé et les devis ou marchés des autres dépenses liées à l&amp;#039;opération&lt;/li&gt;&lt;li&gt;les autorisations préalables requises par la réglementation en vigueur&lt;/li&gt;&lt;li&gt;le plan de financement du programme intégrant les dépenses connexes et précisant l&amp;#039;origine et le montant des moyens financiers&lt;/li&gt;&lt;li&gt;le RPQS (rapport annuel sur le prix et la qualité du service)&lt;/li&gt;&lt;li&gt;une fiche permettant d’apprécier l’impact du projet sur le tarif de l’eau potable et sa trajectoire d’évolution envisagée au regard des investissements projetés&lt;/li&gt;&lt;li&gt;un planning de réalisation de l’opération précisant l’échéancier prévisionnel des demandes d&amp;#039;acomptes et solde de la subvention (en adéquation avec l&amp;#039;échéancier de réalisation de l’opération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’INSTRUCTION ET DE VERSEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Modalités particulières d’instruction : Pour les besoins de l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Modalités de versement : maximum de deux acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80 % du montant de la subvention ; solde à l’achèvement de l’opération.&lt;/p&gt;&lt;p&gt;Le paiement de la subvention interviendra dans le cadre d’une Autorisation de Programme / crédit de paiement. &lt;/p&gt;&lt;p&gt;Le versement s’effectuera selon un échéancier prévisionnel arrêté par le Département au moment de l’individualisation de la subvention, dans la limite des dépenses effectivement réalisées et dans celle des crédits de paiement inscrits par l’Assemblée départementale. Exceptionnellement, le Département pourra déroger à ce calendrier prévisionnel, dans la limite des crédits de paiement inscrits.&lt;/p&gt;&lt;p&gt;Pièces à fournir pour les demandes de paiement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acompte :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le tableau récapitulatif des dépenses réalisées exprimées en HT.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Solde :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le plan de financement final ;&lt;/p&gt;&lt;p&gt;o	le décompte général et définitif de l’opération (travaux ou fournitures) attestant leur conformité avec l’opération subventionnée et visée par le Trésorier de la collectivité, auquel seront jointes les factures acquittées pour les dépenses connexes ;&lt;/p&gt;&lt;p&gt;o	le certificat attestant de l’affichage du soutien départemental à la réalisation de l’opération.&lt;/p&gt;&lt;p&gt;Caducité : l’opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de trois ans à compter de la date d’attribution de la subvention.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/7120_EAU_POTABLE.pdf</t>
         </is>
       </c>
-      <c r="W88" s="1" t="inlineStr">
+      <c r="W86" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;DEPOT
 D’UNE DEMANDE SUR LE PORTAIL Subventions16&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce portail est accessible depuis le site
 institutionnel www.lacharente.fr dans la rubrique « Portail citoyen ».&lt;/p&gt;&lt;p&gt;Pour
 déposer une demande sur le portail subventions, vous devez utiliser le
 télé-service : Subvention
 d&amp;#039;investissement&lt;/p&gt;&lt;p&gt;&lt;strong&gt;INFOS
 PRATIQUES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt des demandes :
 avant le démarrage des travaux&lt;/p&gt;&lt;p&gt;Service eau hydrologie ;
 Tél. : 05 16 09 60 30&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour tout
 renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse
 suivante : www.lacharente.fr &amp;gt; portail citoyen &amp;gt;
 contactez-nous&lt;u&gt;&lt;/u&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-alimentation-en-eau-potable/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>23/03/2026</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
+      <c r="AH86" s="1" t="inlineStr">
         <is>
           <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E89" s="1" t="inlineStr">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>161774</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le financement d’une étude de faisabilité avant d'investir dans une installation de géothermie de surface ou dans une installation d'aérothermie</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité en géothermie de surface et aérothermie</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="O89" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité, en apportant une aide financière et en mettant à votre disposition des trames de cahier des charges selon les technologies utilisées.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide comprend les &lt;strong&gt;études de projets&lt;/strong&gt; liés à la mise en œuvre de :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pompes à chaleur sur aquifère superficiel, champs de sondes géothermiques, géostructures énergétiques, eaux usées, eau de mer ou eaux thermales&lt;br /&gt;&lt;/li&gt;&lt;li&gt;pompes à chaleur aérothermiques (PAC air/eau)&lt;/li&gt;&lt;li&gt;de boucle d’eau tempérée « géothermique »&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;vérifier la faisabilité technique et économique&lt;/strong&gt; du projet d’implantation d’une installation de géothermie de surface&lt;/li&gt;&lt;li&gt;&lt;strong&gt;proposer des solutions techniques adaptées&lt;/strong&gt; au contexte ainsi qu’aux opportunités et aux contraintes qu’offre le site&lt;/li&gt;&lt;li&gt;&lt;strong&gt;comparer la solution « géothermique » aux autres possibilités&lt;/strong&gt; en termes d’investissement et d’exploitation&lt;/li&gt;&lt;li&gt;&lt;strong&gt;rechercher des solutions&lt;/strong&gt; visant à assurer l’exploitation pérenne de la ressource « géothermique »&lt;/li&gt;&lt;li&gt;&lt;strong&gt;proposer des solutions pour le financement de l’opération&lt;/strong&gt; et son montage administratif et juridique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets de pompes à chaleur géothermiques sur aquifère superficiel ou sur champ de sondes ou de pompes à chaleur aérothermiques, l’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Étude) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page)&lt;/p&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers les plus pertinente pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis. Vous pouvez contacter votre direction régionale ADEME, en amont de l’étude de faisabilité.&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le financement d’&lt;strong&gt;installations géothermiques&lt;/strong&gt; de production de chaleur et de froid&lt;/li&gt;&lt;li&gt;le financement d&amp;#039;&lt;strong&gt;installations aérothermiques&lt;/strong&gt; de production de chaleur&lt;/li&gt;&lt;li&gt;le financement d’&lt;strong&gt;installations de boucles d’eau tempérée géothermiques&lt;/strong&gt; de production de chaleur et de froid&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X89" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-geothermie-surface-aerothermie</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-en-geothermie-de-surface-et-aerothermie/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF89" s="1" t="inlineStr">
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG89" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>162380</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Travaux de résorption de fuites sur les réseaux d'eau potable</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif de ce dispositif d’aide est de pouvoir accompagner les collectivités gestionnaires de réseaux d’eau potable, qui doivent entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites et contribuer ainsi à réduire les prélèvements sur la ressource en eau dans les milieux naturels.&lt;/p&gt; &lt;p&gt;Les organismes publics ayant la compétence de distribution d’eau potable :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Communes,&lt;/li&gt; 	&lt;li&gt;Communautés de Communes et d’Agglomération,&lt;/li&gt; 	&lt;li&gt;Métropoles,&lt;/li&gt; 	&lt;li&gt;Syndicats d’eau potable,&lt;/li&gt; 	&lt;li&gt;Régies des eaux...&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;Dans le contexte de tension sur les ressources en eau de 2022, la Région adoptait, dès le 24 juin 2022, plusieurs délibérations en lien avec l’épisode exceptionnel de sécheresse, et en mars 2023, le Plan d’actions pour l’eau de la Région Provence-Alpes-Côte d&amp;#039;Azur.&lt;br /&gt; &lt;br /&gt; Par ailleurs, la Région a organisé le 7 juin 2023 les États Régionaux de l’Eau qui ont permis de poursuivre la mobilisation de tous les acteurs de l’eau, et de démontrer que des solutions peuvent être proposées face au manque d’eau, en matière de sobriété, de solidarité et d’innovation.&lt;br /&gt; &lt;br /&gt; Dans ce cadre, la Région s’est engagée à déployer de nouvelles démarches structurantes et d’expérimentations ainsi que de nouveaux dispositifs financiers, afin de répondre concrètement aux nécessaires économies d’eau sur le territoire régional.&lt;br /&gt; L&amp;#039;aide aux travaux de résorption de fuites sur les réseaux d&amp;#039;eau potable est un dispositif qui en est issu.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P90" s="1" t="inlineStr">
+      <c r="P88" s="1" t="inlineStr">
         <is>
           <t>22/01/2024</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Le dépôt du dossier de demande d’aide doit se faire via la plateforme d’aide en ligne.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; Au-delà des pièces administratives et techniques prévues par le règlement financier de la Région en vigueur, le dossier devra comprendre :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une attestation de dépôt de dossier auprès de l’Agence de l’eau Rhône-Méditerranée Corse&lt;/li&gt; 	&lt;li&gt;le schéma directeur d’eau potable ou l’étude diagnostic réseaux&lt;/li&gt; 	&lt;li&gt;les études AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Par ailleurs, le dossier de présentation devra clairement faire apparaître l’origine de la ressource en eau prélevée pour l’alimentation en eau potable, permettant d’attester que le bénéfice portera sur les milieux naturels des secteurs prioritaires définis ci-dessus.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable</t>
         </is>
       </c>
-      <c r="W90" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;a href="mailto:fuites-aep&amp;#64;maregionsud.fr" title="mailto:fuites-aep&amp;#64;maregionsud.fr"&gt;fuites-aep&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB88" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF90" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
+      <c r="AH88" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G91" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>163057</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l'accompagnement du service d'assistance technique à l'assainissement autonome (SATAA)</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>SERVICE D’ASSISTANCE TECHNIQUE À L’ASSAINISSEMENT AUTONOME (SATAA)</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
-[...128 lines deleted...]
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...3280 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;IL S’AGIT D’UNE MISSION D’ANIMATION À DESTINATION DES ÉLUS ET AGENTS EN CHARGE DE L’ASSAINISSEMENT NON COLLECTIF (ANC). LE SATAA PERMET UN ÉCHANGE DE BONNES PRATIQUES ET LA DIFFUSION D’INFORMATIONS TOUT EN CONSTRUISANT UN ÉTAT DE LA SITUATION DE L’ANC À L’ÉCHELLE DE LA DRÔME ET DE L&amp;#039;ARDÈCHE.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Assistance à la création des Services publics d’assainissement non collectifs (SPANC)&lt;/li&gt;
 &lt;li&gt;Conseils au bon fonctionnement des SPANC : accompagnements dans certains choix techniques, administratifs et stratégiques liés au fonctionnement du service (matériel, tarification, actes administratifs…).&lt;/li&gt;
 &lt;li&gt;Organisation de rencontres techniques entre spankeurs, diffusion d’informations, animation d’un forum en ligne, partage de pratiques…&lt;/li&gt;
 &lt;li&gt;Réalisation et diffusion d’une veille réglementaire.&lt;/li&gt;
 &lt;li&gt;Réalisation de bilans annuels sur les SPANC et l’état du parc ANC à l’échelle de l’Ardèche et de la Drôme.&lt;/li&gt;
 &lt;li&gt;Expertise sur les dossiers d’ANC regroupé.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conseil :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
 &lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Animation :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Sensibilisation &amp;amp; communications avec des temps de rencontre et d’échange&lt;/li&gt;
 &lt;li&gt;Lettres d’information, veilles technique et réglementaire&lt;/li&gt;
 &lt;li&gt;Animation de réseau d’élus ou des techniciens&lt;/li&gt;
 &lt;li&gt;Appui auprès des collectivités pour la mise en place des Services Publics d’Assainissement Non Collectif (SPANC)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les Missions d’animation s’adressent à toutes les collectivités.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Drôme + Ardèche</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/service-dassistance-technique-a-lassainissement-autonome-sataa/</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
 SATAA Drôme-Ardèche&lt;br /&gt;
 04 75 66 75 32 • 04 75 66 77 32&lt;br /&gt;
 &lt;a href="mailto:sataa&amp;#64;ardeche.fr"&gt;sataa&amp;#64;ardeche.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/service-dassistance-technique-a-lassainissement-autonome-sataa/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB111" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF111" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>14/07/2024</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
+      <c r="AH89" s="1" t="inlineStr">
         <is>
           <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>163055</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une mission d'assistance aux maîtres d'ouvrage (AMO) pour la réalisation de projets, d'études ou de travaux</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>SERVICE INGÉNIERIE</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mission d’ingénierie vous accompagne pour :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Réaliser une étude :
 &lt;ul&gt;
 &lt;li&gt;vous accompagne de votre réflexion initiale à sa finalisation pour vous aider à préciser vos objectifs, rédiger le cahier des charges, prendre en charge la consultation des bureaux d’étude et l’analyse des offres et vous assister dans les démarches de financement de l’étude.&lt;/li&gt;
 &lt;li&gt;participe aux réunions, délivre des avis techniques sur les livrables produits et vous accompagne dans vos prises de décisions et l’appropriation des résultats.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;/li&gt;
 &lt;li&gt;Réaliser une procédure de protection de captage (PPC)&lt;/li&gt;
 &lt;li&gt;Réaliser des travaux (faisabilité, marché de Moe, conception, suivi du chantier…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Conseil - information :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
 &lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Ingénierie (complémentaire aux bureaux d&amp;#039;étude ou aux maîtres d&amp;#039;œuvre) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Assistance pour la réalisation d’études ou de travaux : définition des objectifs, gestion du projet,&lt;br /&gt;
 suivi technique, financements, aide à la décision, marchés publics, autorisations (foncier, réglementaire…)&lt;br /&gt;
 &lt;em&gt;Exemples : schémas directeurs, diagnostics, procédure de protection de captage, travaux…&lt;/em&gt;&lt;/li&gt;
 &lt;li&gt;Accompagnement sur l’organisation, la structuration et la gestion des services proposés (tarification,&lt;br /&gt;
 modes de gestion, etc.)&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;MODALITÉS DE CONTRACTUALISATION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le service bi-départemental d’assistance technique dans le domaine de l’eau vise l’accompagnement des communes ou des établissements publics de coopération intercommunale qui ne bénéficient pas des moyens suffisants pour l’exercice de leurs compétences dans le domaine de l’assainissement, de la protection de la ressource en eau […](art L3232-1-1 CGCT). Ces collectivités sont « éligibles » à l’assistance technique départementale.&lt;/p&gt;&lt;p&gt;Dans la limite de ses moyens, le service intervient également auprès des autres collectivités.&lt;/p&gt;&lt;p&gt;Les missions d’animation sont gratuites et s’adressent à toutes les collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONVENTIONNEMENT AVEC LES COLLECTIVITÉS ÉLIGIBLES*&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements mettent à jour annuellement la liste des services éligibles.&lt;/p&gt;&lt;p&gt;Une convention unique d’assistance technique dans le domaine de l’eau est proposée à ces collectivités, comprenant au choix les missions SATESE, SATEP et/ou Ingénierie.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTRACTUALISATION AVEC LES COLLECTIVITÉS NON ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements peuvent intervenir à la demande ou en réponse à un appel d’offre en tant qu’opérateur économique soumis aux règles de la commande publique.&lt;/p&gt;&lt;p&gt;Dans ce cas, les Départements établissent une offre technique et financière pour répondre au besoin de la collectivité, qui est ensuite contractualisée.&lt;/p&gt;&lt;p&gt;*L’éligibilité est définie par des critères de population, de potentiel financier et d’appartenance à une zone de montagne (Art R3232-1 du CGCT).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/service-ingenierie/</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
 Pôle Ingénierie Drôme&lt;br /&gt;
 04 75 79 82 74&lt;br /&gt;
 &lt;a href="mailto:piea&amp;#64;ladrome.fr"&gt;piea&amp;#64;ladrome.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/service-ingenierie/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC112" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF112" s="1" t="inlineStr">
+      <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>14/07/2024</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
+      <c r="AH90" s="1" t="inlineStr">
         <is>
           <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>163877</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Protéger la ressource en eau et l'alimentation en eau potable</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Protection de la ressource en eau et alimentation en eau potable</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I113" s="1" t="inlineStr">
+      <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’approvisionnement permanent du service public d’eau
 potable par une eau de qualité satisfaisante et en quantité suffisante est un
 enjeu majeur de l’Agence de l’Eau Artois-Picardie.&lt;/p&gt;&lt;p&gt;Le bassin Artois-Picardie compte environ 1 000 captages
 d’eau potable actifs, dont la quasi-totalité dispose d’une déclaration
 d’utilisé publique visant la protection contre les pollutions accidentelles et
 ponctuelles. Plus de 200 captages sont néanmoins considérés comme dégradés par
 des pollutions diffuses, parmi lesquels les 60 captages d’eau potable
 prioritaires identifiés par le Schéma Directeur d’Aménagement et de Gestion des
 Eaux (SDAGE) au regard de taux de nitrates et/ou de phytosanitaires et leurs
 métabolites en augmentation tendancielle, voire en dépassement des valeurs
 limites de potabilité.&lt;/p&gt;&lt;p&gt;Les problèmes de qualité de la ressource sont de différentes
 origines, et leur résolution appelle une mobilisation large des dispositifs du
 programme d’intervention de l’Agence de l’Eau en conformité avec les
 orientations du Gouvernement définies dans le « Plan Eau » lancé au mois de
 mars 2023, la mise en place de démarches préventives doit être prioritairement
 recherchée pour réduire à la source l’ensemble des pollutions qui s’exercent
 sur les aires d’alimentation de captages. Elles sont le préalable à la mise en
 place des solutions curatives qui s’avèreraient nécessaires, ou des projets
 d’interconnexions accompagnés par l’Agence de l’Eau afin de sécuriser
 l’alimentation en eau potable des territoires.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’Agence de l’Eau Artois-Picardie incite les maitres
 d’ouvrage à mettre en place des actions de protection de la ressource en eau,
 principalement à travers des actions de réduction des pollutions qui s’exercent
 sur les aires d’alimentation des captages afin de reconquérir à terme la
 qualité des eaux brutes, et de sécurisation de l’alimentation au bénéfice de
 tous les usagers du service public d’eau potable.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation financière pour l’élaboration et
 la mise en œuvre des contrats d’actions pour la ressource en eau portant sur
 les captages prioritaires identifiés par le SDAGE&lt;/li&gt;&lt;li&gt;Les travaux de rebouchage de captages, puits ou
 forages inutilisés au sein d’une aire d’alimentation de captage&lt;/li&gt;&lt;li&gt;Les acquisitions foncières (y compris les
 indemnités d’éviction et les frais d’actes, de notaire ou de portage) réalisées
 au sein d’une aire d’alimentation de captage et le boisement pérenne&lt;/li&gt;&lt;li&gt;Les études techniques, juridiques et financières
 liées à la prise de compétence et à la structuration du service eau potable&lt;/li&gt;&lt;li&gt;Les études préalables à la réalisation des
 travaux (assistance à maîtrise d’ouvrage, définition des besoins, études de
 faisabilité, études spécifiques, choix du site et des solutions techniques…)&lt;/li&gt;&lt;li&gt;Les études technico-économiques d’examen des
 différentes solutions de sécurisation (nouveau forage, raccordement,
 interconnexion...)&lt;/li&gt;&lt;li&gt;Les travaux de déplacement, d’adaptation et de
 sécurisation des ouvrages d’eau potable existants situés dans les zones d’aléa
 fort et définis dans un document d’urbanisme en lien avec un plan de prévention
 des risques&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation,
 d’échange d’expérience, de concertation et de consultation du public, y compris
 sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Espace public
 Risques naturels
 Biodiversité
 Equipement public
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P113" s="1" t="inlineStr">
+      <c r="P91" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q113" s="1" t="inlineStr">
+      <c r="Q91" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité et
 plus particulièrement les conditions particulières sont précisées en détail dans
 la délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contrats d’action pour la ressource en eau&lt;/li&gt;&lt;li&gt;La protection de la ressource en eau &lt;/li&gt;&lt;li&gt;La production d’eau potable et la sécurisation
 quantitative&lt;/li&gt;&lt;li&gt;L’approvisionnement en eau potable et la
 sécurisation quantitative&lt;/li&gt;&lt;li&gt;Les actions de communication et de
 sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
 &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/proteger-la-ressource-en-eau-et-lalimentation-en-eau-potable/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB113" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC113" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
+      <c r="AH91" s="1" t="inlineStr">
         <is>
           <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>162512</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements nécessaires à la réalisation d'économies d'eau</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>INVESTISSEMENTS NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="I92" s="1" t="inlineStr">
         <is>
           <t> Min : 30</t>
         </is>
       </c>
-      <c r="J114" s="1" t="inlineStr">
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les investissements nécessaires au suivi et à la réduction des consommations d’eau potable des services et bâtiments publics existants. Il encourage également la réalisation d’actions de sensibilisation des usagers aux économies d’eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes de moins de 10 000 habitants&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Compteurs divisionnaires (sous-compteurs), compteurs intelligents, détecteurs de fuites, disjoncteurs d’eau, système de télé-relève et outil numérique associé, etc.&lt;/li&gt;&lt;li&gt;Équipements hydro-économes : réducteurs ou régulateurs de pression, limiteurs de débit, robinetterie temporisée, aérateurs d’eau / mousseurs, chasses d’eau à chasse temporisée (ou mécanisme double-commande), douchettes économiques, etc.&lt;/li&gt;&lt;li&gt;Optimisation des systèmes d’arrosage visant à économiser l’eau&lt;/li&gt;&lt;li&gt;Actions et outils de communication visant la sensibilisation des usagers de l’eau aux économies d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le renouvellement des canalisations d’eau potable,&lt;/li&gt;&lt;li&gt;Le remplacement de matériel existant,&lt;/li&gt;&lt;li&gt;Les équipements liés à la récupération et l’utilisation des eaux de pluie (cf fiche spécifique “récupération et utilisation des eaux de pluie des bâtiments publics existants),&lt;/li&gt;&lt;li&gt;Les projets de rénovation globale, d’extension ou de création de bâtiments,&lt;/li&gt;&lt;li&gt;Les dépenses de fonctionnement, d’entretien et de maintenance.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères: &lt;/strong&gt;L’installation des équipements devra être préconisée par une étude ou un diagnostic des consommations d’eau des bâtiments et services publics.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plafond de dépenses éligibles : &lt;/strong&gt;100 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT des travaux s’ils sont non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/investissements-necessaires-a-la-realisation-deconomie-deau/</t>
         </is>
       </c>
-      <c r="W114" s="1" t="inlineStr">
+      <c r="W92" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
 Seine-Maritime &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Direction de la Cohésion des
 Territoires &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
 &lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-investissements-necessaires-a-la-realisation-deconomies-deau/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC114" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>19/04/2024</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
+      <c r="AH92" s="1" t="inlineStr">
         <is>
           <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>162511</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Soutenir la gestion durable des eaux pluviales - études préalables, travaux et acquisitions foncières</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>GESTION DURABLE DES EAUX PLUVIALES - ETUDES PREALABLES, TRAVAUX ET ACQUISITIONS FONCIERES</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I115" s="1" t="inlineStr">
+      <c r="I93" s="1" t="inlineStr">
         <is>
           <t> Min : 30</t>
         </is>
       </c>
-      <c r="J115" s="1" t="inlineStr">
+      <c r="J93" s="1" t="inlineStr">
         <is>
           <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités pour les études préalables et les travaux favorisant une gestion à la source des eaux pluviales en soutenant des projets privilégiant l’infiltration des eaux pluviales et le recours à des solutions fondées sur la nature sur les espaces publics existants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espaces verts
 Espace public
 Voirie et réseaux
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études préalables à la réalisation des travaux : étude de perméabilité des sols, études topographiques, géotechniques, loi sur l’eau, missions SPS, études d’ingénierie, … .&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;aménagements de surface : noues, fossés, bassins d’infiltration, aménagements avec revêtements perméables (végétalisation, matériaux poreux, … ), espaces verts inondables, arbres de pluie, reprofilage de trottoirs et arasements de bordures, …&lt;/li&gt;&lt;li&gt;Ouvrages enterrés : tranchées drainantes, chaussées à structure réservoir, Structures Alvéolaires Ultra Légères (SAUL), …&lt;/li&gt;&lt;li&gt;Essais préalables à la réception des travaux&lt;/li&gt;&lt;li&gt;Acquisitions foncières&lt;/li&gt;&lt;li&gt;Communication et sensibilisation : expositions, documents pédagogiques, etc.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Nouveaux aménagements d’urbanisation (lotissements, zones d’activités, … ),&lt;/li&gt;&lt;li&gt;Les opérations exclusives de création de réseau d’eaux pluviales,&lt;/li&gt;&lt;li&gt;Travaux d’entretien courant,&lt;/li&gt;&lt;li&gt;Réserves incendie (autre dispositif d’aide).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le choix de travaux doit être justifié par un schéma directeur d’assainissement ou un schéma de gestion des eaux pluviales de moins de 10 ans.&lt;/li&gt;&lt;li&gt;Les opérations peuvent être également préconisées par une étude spécifique (déconnexion des eaux pluviales, potentiel de désimperméabilisation).&lt;/li&gt;&lt;li&gt;Les gains hydrauliques attendus suite à la réalisation des travaux devront être estimés.&lt;/li&gt;&lt;li&gt;L’avis technique de la Direction de l’Environnement pourra être sollicité concernant les aspects touchant à la- conception et à la mise en oeuvre des projets.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plafond des dépenses subventionnables (travaux):&lt;/strong&gt; 500 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT de l’étude ou des travaux si non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/eau-potable-etudes-prealables-travaux-et-acquisitions-foncieres/</t>
         </is>
       </c>
-      <c r="W115" s="1" t="inlineStr">
+      <c r="W93" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
 Seine-Maritime &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Direction de la Cohésion des
 Territoires &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
 &lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-gestion-durable-des-eaux-pluviales-travaux-et-acquisitions-foncieres/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB115" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC115" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG115" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>19/04/2024</t>
         </is>
       </c>
-      <c r="AH115" s="1" t="inlineStr">
+      <c r="AH93" s="1" t="inlineStr">
         <is>
           <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="116" spans="1:34" customHeight="0">
-      <c r="A116" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>162510</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Soutenir la gestion durable des eaux pluviales - études, amélioration des connaissances et gestion patrimoniale</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D94" s="1" t="inlineStr">
         <is>
           <t>GESTION DURABLE DES EAUX PLUVIALES - ETUDES, AMELIORATION DES CONNAISSANCES ET GESTION PATRIMONIALE</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I116" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 50</t>
         </is>
       </c>
-      <c r="J116" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagner les collectivités pour les études d’aides à la décision et les équipements nécessaires à l’amélioration de la gestion des eaux pluviales en privilégiant leur déconnexion des réseaux et leur infiltration. Soutenir ainsi les collectivités souhaitant disposer des éléments techniques, administratifs et financiers indispensables à une prise de décision éclairée.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espace public</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités compétents&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Études d’aide à la décision et de programmation, portant notamment sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les schémas de gestion des eaux pluviales, zonages, bilans &lt;/span&gt;&lt;span&gt;hydrauliques, …&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les études globales d’analyse du potentiel de désimperméabilisation et de renaturation des espaces publics&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les études globales de déconnexion des eaux pluviales&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;2.&lt;/strong&gt; Équipements permettant l&amp;#039;acquisition de données qualitatives et &lt;/span&gt;&lt;span&gt;quantitatives relatives à la gestion des eaux pluviales&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Équipements de surveillance des rejets pluviaux (sondes ultrasons, radars, hauteur/vitesse, qualité des eaux, … )&lt;/li&gt;&lt;li&gt;Dispositifs de piégeage des déchets aux exutoires des réseaux d’eaux pluviales&lt;/li&gt;&lt;li&gt;Outils de supervision et de gestion de données à l’échelle du territoire du maître d’ouvrage&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;p&gt;Le cahier des charges des études doit être soumis préalablement à l’avis des services du Département. Dans le cadre des schémas de gestion des eaux pluviales, il doit respecter les prescriptions du modèle élaboré par le Département et l’AREAS.&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;L’arrêté de mise en enquête publique est nécessaire pour le solde des zonages et schémas de gestion des eaux pluviales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/gestion-durable-des-eaux-pluviales-etudes-amelioration-des-connaissances-et-gestion-patrimoniale/</t>
         </is>
       </c>
-      <c r="W116" s="1" t="inlineStr">
+      <c r="W94" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
 Seine-Maritime &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Direction de la Cohésion des
 Territoires &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
 &lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-gestion-durable-des-eaux-pluviales-etudes-et-gestion-patrimoniale/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB116" s="1" t="inlineStr">
+      <c r="AB94" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC116" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE116" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG116" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>19/04/2024</t>
         </is>
       </c>
-      <c r="AH116" s="1" t="inlineStr">
+      <c r="AH94" s="1" t="inlineStr">
         <is>
           <t>03/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="117" spans="1:34" customHeight="0">
-      <c r="A117" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>161795</v>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la gestion patrimoniale de votre service d’Assainissement et/ou d’eau potable</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la gestion patrimoniale de votre service d’Assainissement et/ou d’eau potable</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G117" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H117" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L117" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’animation d’ateliers de réflexion stratégique pour vous aider à identifier les enjeux, définir vos objectifs de qualité de service et arrêter un programme d’actions, mettre en place des périmètres de protection de captages…&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O117" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R117" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S117" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V117" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X117" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y117" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z117" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-gestion-patrimoniale-de-votre-service-dassainissement-et-ou-deau-potable/</t>
         </is>
       </c>
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB117" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC117" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG117" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH117" s="1" t="inlineStr">
+      <c r="AH95" s="1" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="118" spans="1:34" customHeight="0">
-      <c r="A118" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>161794</v>
       </c>
-      <c r="B118" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour gérer la fin d’un contrat de DSP (Délégation de Service Public) ou MPS (Marché Prestation de Services)</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné pour gérer la fin d’un contrat de DSP (Délégation de Service Public) ou MPS (Marché Prestation de Services).</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G118" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H118" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K118" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un accompagnement dans les demandes à réaliser par votre délégataire et le suivi des réponses pour optimiser cette phase de fin de contrat dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement ainsi que le tuilage avec le prochain exploitant (régie ou nouveau délégataire).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N118" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O118" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R118" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S118" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U118" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V118" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X118" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y118" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z118" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-pour-gerer-la-fin-dun-contrat-de-dsp-delegation-de-service-public-ou-mps-marche-prestation-de-services/</t>
         </is>
       </c>
-      <c r="AA118" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB118" s="1" t="inlineStr">
+      <c r="AB96" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC118" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE118" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG118" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH118" s="1" t="inlineStr">
+      <c r="AH96" s="1" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="119" spans="1:34" customHeight="0">
-      <c r="A119" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>155115</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Préserver et améliorer la qualité des eaux littorales et des usages qui sont liés à l'assainissement collectif (baignade, conchyliculture, pêche à pied, …)</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Assainissement collectif – Préservation et amélioration de la qualité des milieux (politique 22-28)</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I119" s="1" t="inlineStr">
+      <c r="I97" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la politique territoriale 2022-2028, le conseil départemental priorise ses interventions financières en faveur de l&amp;#039;assainissement collectif afin de préserver et améliorer la qualité des eaux littorales et des usages qui y sont liés (baignade, conchyliculture, pêche à pied, ...).
 &lt;/p&gt;
 &lt;p&gt;
  Ainsi, sont éligibles les secteurs classés zones d&amp;#039;influence microbiologique immédiate (ZIM) ou rapprochée sur le littoral au titre des Contrats de territoire, qui, par exception peuvent intégrer des projets portés par les communes. Ces zones, conformes au zonage de l&amp;#039;Agence de l&amp;#039;Eau Seine Normandie, sont identifiées sur la carte et le tableau téléchargeables ci-après.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de primo-investissements sont également éligibles au présent dispositif d&amp;#039;aide et cela indépendamment du zonage d&amp;#039;influence microbiologique.
 &lt;/p&gt;
 &lt;p&gt;
  Il est précisé que les 5 villes urbaines de Cherbourg-en-Cotentin, Saint-Lô, Coutances, Granville et Avranches ne sont pas éligibles au présent dispositif d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ces conditions, les opérations éligibles sont les suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La création, l&amp;#039;extension et la réhabilitation de stations de traitement des eaux usées,
  &lt;/li&gt;
@@ -21384,61 +17594,61 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
 &lt;/p&gt;
 &lt;p&gt;
  Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les primo-investissements : étude d&amp;#039;incidence financière sur le prix du m3 assaini.
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé devra concerner des secteurs déjà urbanisés, zonés en assainissement collectif.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra répondre à la législation et à la réglementation en vigueur relatives notamment à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Concernant les projets de stations : obligation préalable via les rapports de surveillance de prouver que le projet n&amp;#039;est pas motivé par une surcharge hydraulique (eaux claires parasites dans les réseaux) ;
  &lt;/li&gt;
  &lt;li&gt;
   Concernant les primo-investissements : obligation de réalisation d&amp;#039;un modèle économique (simulation de prix) permettant de déterminer un coût pour l&amp;#039;abonné du mètre cube assaini. Ce coût doit être inférieur à 4.50 € HT, après déduction des éventuelles subventions, pour que le projet soit éligible à une aide du Département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences techniques requises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -21487,179 +17697,179 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;extension de station et de réseaux concernant des secteurs non urbanisés ;
  &lt;/li&gt;
  &lt;li&gt;
   Les ouvrages liés exclusivement à des problématiques d&amp;#039;inondation ou de surcharge hydraulique (eau claire parasite) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les études techniques (par ailleurs financées par d&amp;#039;autres partenaires) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité et de reproduction des dossiers.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/assainissement-collectif-preservation-et-amelioration-de-la-qualite-des-milieux-politique-22-28/</t>
         </is>
       </c>
-      <c r="W119" s="1" t="inlineStr">
+      <c r="W97" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X119" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.40
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bfc7-assainissement-collectif-preservation-et-amel/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB119" s="1" t="inlineStr">
+      <c r="AB97" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF119" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG119" s="1" t="inlineStr">
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH119" s="1" t="inlineStr">
+      <c r="AH97" s="1" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="120" spans="1:34" customHeight="0">
-      <c r="A120" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>152161</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Aider à la mise en place ou à la réhabilitation de l’assainissement des communes rurales</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>ASSAINISSEMENT RURAL</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I120" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 30</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L120" s="1" t="inlineStr">
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la mise en place ou à la réhabilitation de l&amp;#039;assainissement collectif, ainsi qu&amp;#039;à la réhabilitation de l&amp;#039;assainissement autonome dans les communes rurales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M120" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un réseau d&amp;#039;assainissement collectif dans le hameau de &amp;#34;La Vallée&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Étude préalable à la réhabilitation des réseaux d&amp;#039;assainissement sur la commune de &amp;#34;Petitville&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de la station d&amp;#039;épuration de &amp;#34;La Violette&amp;#34; (800 équivalents habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Extension du réseau de collecte des eaux usées dans le quartier &amp;#34;Saint-Martin&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une station d&amp;#039;épuration à roseaux pour le village de &amp;#34;Beaulieu&amp;#34; (1 200 équivalents habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Étude de faisabilité pour l&amp;#039;assainissement autonome dans les hameaux de &amp;#34;Bellecombe&amp;#34; et &amp;#34;Rivière&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des réseaux d&amp;#039;assainissement et mise en séparatif sur l&amp;#039;ensemble de la commune de &amp;#34;Grandvillage&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;un traitement anti-H2S sur le poste de relevage de &amp;#34;La Chapelle&amp;#34;
@@ -21679,65 +17889,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à maîtrise d&amp;#039;ouvrage pour la construction d&amp;#039;une station d&amp;#039;épuration collective dans le groupement de communes &amp;#34;Lac et Montagne&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des réseaux d&amp;#039;assainissement et création d&amp;#039;un nouveau poste de refoulement pour &amp;#34;Les Champs&amp;#34; (75 branchements)
  &lt;/li&gt;
  &lt;li&gt;
   Étude d&amp;#039;actualisation du schéma directeur d&amp;#039;assainissement pour les communes de &amp;#34;Bordelac&amp;#34; et &amp;#34;Mareil-sur-Mer&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une station d&amp;#039;épuration pour le traitement des eaux usées de &amp;#34;La Plaine&amp;#34; (2 500 équivalents habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de mise en séparatif des eaux usées dans le secteur de &amp;#34;La Grande Rue&amp;#34; (50 branchements)
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un réseau d&amp;#039;assainissement autonome pour le hameau de &amp;#34;La Ferme&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des réseaux d&amp;#039;assainissement et modernisation des installations techniques de la station d&amp;#039;épuration de &amp;#34;Belleval&amp;#34; (1 000 équivalents habitants)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Voirie et réseaux
 Equipement public
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -21982,928 +18192,4713 @@
   MODALITES DE VERSEMENT DE LA SUBVENTION :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention sera versée selon les conditions définies dans le règlement général des aides aux communes.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;assainissement sur les communes considérées comme urbaines.
  &lt;/li&gt;
  &lt;li&gt;
   tous travaux s&amp;#039;apparentant à de l&amp;#039;entretien ou du renouvellement,
  &lt;/li&gt;
  &lt;li&gt;
   les études suivies de travaux non éligibles ne sont pas finançables au titre de l&amp;#039;aide aux communes.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W120" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X120" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2605-aider-a-la-creation-damenagements-de-securite/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB120" s="1" t="inlineStr">
+      <c r="AB98" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC120" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE120" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG120" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH120" s="1" t="inlineStr">
+      <c r="AH98" s="1" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="121" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G121" s="1" t="inlineStr">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>140771</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Construire / réhabiliter des stations de traitement d'eau (eau potable et eaux usées)</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Construire ou réhabiliter les stations de traitement des eaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Améliorer les performances des équipements existants
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Créer ou augmenter la capacité des équipements en place
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9030-construire-rehabiliter-des-stations-de-traite/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>139934</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une aide pour accompagner, définir, piloter et exploiter un projet dans le domaine de l’eau et de l’assainissement</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>AMO Mission eau-assainissement</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de Cantal Ingénierie &amp;amp; Territoires (CIT) dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement s&amp;#039;inscrit en complément des missions obligatoires d&amp;#039;assistance technique réalisées par la MAGE (Mission d&amp;#039;Assistance à la Gestion de l&amp;#039;Eau) du département, en proposant des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Eau Potable : la création et l&amp;#039;aménagement d&amp;#039;ouvrages d&amp;#039;eau potable (captages réservoirs, stations de pompage), la mise en place de traitement de potabilisation, de travaux d&amp;#039;interconnexion de réseaux, de mise en place de compteurs de sectorisation et de télésurveillance, la passation de contrats de prestation ou de concession,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Assainissement Collectif : des travaux de mise en séparatif ou de réhabilitation de réseaux de collecte, la création ou la réhabilitation de systèmes de traitement des eaux usées, la mise en place de dispositifs d&amp;#039;auto surveillance et/ou de mesure, la passation de contrats de prestation ou de concession.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;études dans le domaine de l&amp;#039;eau : diagnostic de réseaux et d&amp;#039;ouvrages, études de valorisation des boues, révision de zonage, étude de gouvernance préalable à un transfert de compétences
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Transition énergétique
+Equipement public
+Appui méthodologique
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre adhérent à CIT
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conventionnement
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/683e-beneficier-dune-aide-pour-accompagner-definir/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>119646</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou aménager des ouvrages de nature à améliorer l’assainissement sur routes départementales</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Construction, modification ou renforcement du réseau pluvial (hors création de bordures caniveaux et construction ou la modification du réseau d&amp;#039;assainissement pluvial afférentes).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les travaux doivent se situés le long des routes départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide concerne uniquement les communes auboises ou groupement de communes aubois de moins de 10.000 habitants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Communes de l'Aube de moins de 10.000 habitants</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus, contactez :
+ &lt;a href="mailto:drat&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  drat&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>drat@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3f1-construire-ou-amenager-des-ouvrages-de-nature/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2022</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>126135</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une assistance technique en matière d'eau potable et/ou d'assainissement</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Assistance technique départementale Domaine Eau et Assainissement</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les missions proposées permettent d&amp;#039;aider les collectivités à la gestion patrimoniale et à l&amp;#039;amélioration de l&amp;#039;exploitation des systèmes d&amp;#039;assainissement collectif ainsi que des installations d&amp;#039;eau potable. Cela comprend, par exemple, des visites sur site avec des analyses d&amp;#039;eaux usées, des conseils pour l&amp;#039;entretien des ouvrages d&amp;#039;épuration ou d&amp;#039;alimentation en eau potable, des appareillages électromécaniques, des réglages, des rejets dans le milieu naturel, des bilans de fonctionnement, etc.
 &lt;/p&gt;
 &lt;p&gt;
  En complément, certains EPCI &amp;lt; 40 000 habitants pour lesquels la convention type ne serait pas appropriée pourront solliciter un accompagnement particulier et se voir proposer une convention spécifique soumise à la validation de la commission permanente selon des modalités techniques et financières adaptées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Retenir l&amp;#039;éligibilité des communes rurales et des EPCI de moins de 40 000 habitants à l&amp;#039;assistance technique définie dans la convention type figurant en annexe 1 et d&amp;#039;en exclure les EPCI de plus de 40 000 habitants éligibles du fait du critère « zone de montagne »
   &lt;/li&gt;
   &lt;li&gt;
    Autoriser ces EPCI de plus de 40 000 habitants à solliciter un accompagnement spécifique et adapté à leurs besoins. Cette demande sera instruite par les services départementaux et les modalités de l&amp;#039;assistance technique feront l&amp;#039;objet d&amp;#039;une convention spécifique soumise à l&amp;#039;approbation de la commission permanente
   &lt;/li&gt;
   &lt;li&gt;
    Autoriser les EPCI de moins de 40 000 habitants pour lesquels la convention type n&amp;#039;est pas appropriée, à solliciter un accompagnement spécifique et adapté à leurs besoins. Cette demande sera instruite par les services départementaux et les modalités de l&amp;#039;assistance technique feront l&amp;#039;objet d&amp;#039;une convention spécifique soumise à l&amp;#039;approbation de la commission permanente
   &lt;/li&gt;
   &lt;li&gt;
    Exclure du bénéfice de l&amp;#039;assistance technique les EPCI en délégation de service public pour l&amp;#039;intégralité de leurs équipements d&amp;#039;eau potable.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/ci_537149/fr/preservation-de-la-qualite-de-l-eau#niveau_5</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Eau Environnement Forêt Agriculture
 &lt;/p&gt;
 &lt;p&gt;
  Mission d&amp;#039;assistance à la gestion de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  MAGE : 04 77 12 52 38
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mage&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   mage&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5dbc-obtenir-une-assistance-technique-en-matiere-d/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>117383</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la prise de compétence assainissement - eau potable</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mettre en place une gouvernance opérationnelle à échéance de 2020, dans le cadre des nouvelles compétences définies par la loi NOTRe et potentiellement la loi Ferrand :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Analyse des enjeux « eau » sur le territoire considéré
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etablissement du cahier des charges décrivant la mission attendue de la part du prestataire en vue de la réalisation des études
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la passation du marché ; Etude des offres afin d&amp;#039;aider le maître d&amp;#039;ouvrage dans son choix du prestataire
+  &lt;/li&gt;
+  &lt;li&gt;
+   Suivi de l&amp;#039;étude.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;étude très importante et complexe (volet finances publiques étoffé), le service limitera son action à l&amp;#039;aide au maître d&amp;#039;ouvrage pour le choix d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage (établissement du programme de la mission, passation du marché, aide au choix du prestataire).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Prestations écrites
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réunions de travail sur des thématiques particulières à la demande
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau.seine-et-marne.fr/</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0ac2-accompagner-la-prise-de-competence-assainisse/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>117389</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place le contrôle et l'analyse de l’eau dans le cadre de l’autosurveillance réglementaire sur les stations d’épuration</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mettre en place le contrôle et l&amp;#039;analyse de l&amp;#039;eau dans le cadre de l&amp;#039;autosurveillance réglementaire sur les stations d&amp;#039;épurations ou au droit de points de déversement en milieu naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ Expertiser le fonctionnement des systèmes d&amp;#039;assainissement  par l&amp;#039;analyse d&amp;#039;échantillons et/ ou établissement de bilans 24h.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Réalisation des prélèvements et des analyses pour l&amp;#039;établissement des bilans 24h de fonctionnement sur les stations d&amp;#039;épuration avec rédaction d&amp;#039;un rapport technique d&amp;#039;intervention et émission de rapports d&amp;#039;analyses sous accréditation COFRAC.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Prestations écrites
+  &lt;/li&gt;
+  &lt;li&gt;
+   Déplacement sur le terrain et dans les stations d&amp;#039;épuration
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour la réalisation des bilans, tarif défini d&amp;#039;une part sur la base d&amp;#039;un forfait horaire d&amp;#039;intervention de techniciens et ingénieurs pour la pose, le réglage et le retrait du matériel auquel s&amp;#039;ajoute le coût des analyses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau.seine-et-marne.fr/</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d405-mettre-en-place-le-controle-et-lanalyse-de-le/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>117381</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre un projet d'assainissement (eaux usées et eaux pluviales) collectif ou non collectif</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Définir des enjeux d&amp;#039;assainissement et des besoins pour la réalisation d&amp;#039;études ad-hoc :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avis technique sur les besoins
+  &lt;/li&gt;
+  &lt;li&gt;
+   Elaboration de cahier des charges
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la passation des marchés publics
+  &lt;/li&gt;
+  &lt;li&gt;
+   Analyse des offres, appui pour les dossiers de demandes de subventions et les prises de délibérations nécessaires
+  &lt;/li&gt;
+  &lt;li&gt;
+   Suivi d&amp;#039;étude
+  &lt;/li&gt;
+  &lt;li&gt;
+   Animation de réunions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rédaction de notes et rapports
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau.seine-et-marne.fr/</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-mettre-en-uvre-dun-projet-dassainissement-eau/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>116549</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les services publics d’assainissement et de gestion des eaux pluviales urbaines</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Acquisition de matériels spécifiques à l’usage exclusif des services publics d’assainissement ou de gestion des eaux pluviales urbaines, entrant dans le cadre d’un projet d’amélioration des conditions de travail et de fonctionnement du service public concerné, acquisition ou développement d’applications numériques dédiées au service (gestion patrimoniale, spatialisation des contrôles d’installation non collective, …), formation des agents des services dédiés, …&lt;br /&gt;Sont exclus les outillages non spécifiques aux métiers de l’assainissement collectif ou non-collectif ou de gestion des eaux pluviales urbaines.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0cd5-copie-07h15-rehabilitation-des-systemes-dassa/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>116548</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les systèmes d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I107" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations visées : les opérations groupées de réhabilitation de dispositifs d’assainissement non collectif existants, inférieurs à 200 EH.&lt;br /&gt;Ces opérations groupées sont coordonnées par le SPANC.&lt;br /&gt;Sont exclus les travaux entrant dans le cadre de la construction de logement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ea1e-copie-07h13-epuration-des-eaux-usees/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>116546</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Développer les réseaux d’assainissement collectif et les équipements connexes</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I108" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations visées : toute opération globale concernant les réseaux de collecte d’assainissement : renouvellement, renforcement, dévoiement, extension des canalisations, création, renforcement, modernisation ou déplacement de postes de relevage … y compris les équipements connexes d’autosurveillance…&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les réseaux et les postes de relevage associés à une opération d’aménagement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86cd-copie-07h10-planifier-lamelioration-du-traite/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>111670</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Dépolluer et gérer les systèmes d'assainisssement</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I109" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 50</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dépollution et gestion des systèmes d&amp;#039;assainissement. Subvention dont la variation des taux d&amp;#039;aide à l&amp;#039;investissement est exprimée en % des dépenses HT.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux 10 % (taux de base bonifiable) :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   station d&amp;#039;épuration à partir de 10.000 équivalents habitants (montant éligible des travaux établi selon un prix de référence en fonction des caractéristiques de l&amp;#039;opération, plafonné à 10 M€ HT)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Taux 15 % (taux de base bonifiable) :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   station d&amp;#039;épuration de moins de 10.000 équivalents habitants (montant éligible des travaux établi selon un prix de référence en fonction des caractéristiques de l&amp;#039;opération, plafonné à 10 M€ HT)
+  &lt;/li&gt;
+  &lt;li&gt;
+   amélioration des réseaux d&amp;#039;eaux usées (montant éligible des travaux établi selon un prix de référenceau fonction des caractéristiques de l&amp;#039;opération, plafonné à 2 M€ HT)
+  &lt;/li&gt;
+  &lt;li&gt;
+   création de réseau pour un petit système d&amp;#039;assainissement collectif (prix de référence de 8.000 € par habitation à raccorder)
+  &lt;/li&gt;
+  &lt;li&gt;
+   instrumentation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Taux 25 % :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   étude de diagnostic des eaux non domestiques
+  &lt;/li&gt;
+  &lt;li&gt;
+   assainissement non collectif (prix de référence de 10.000 € HT par habitation)
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en conformité ou création de branchements pour un système d&amp;#039;assainissement, pour les branchements publics et privés (prix de référence de 3.000 € HT par branchement en domaine privé, plafond ne s&amp;#039;appliquant pas aux bâtiments publics)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Taux 40 % :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   adaptation des ouvrages d&amp;#039;assainissement pour la contribution à la transition énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   dépollution extensive des eaux pluviales
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0018 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes, Intercommunalités.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d453-depolluer-et-gerer-les-systemes-dassainisssem/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>95045</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer la gouvernance et la structuration de maîtrise d'ouvrage de projets structurants dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer la gouvernance et la structuration de maitrise d’ouvrage de projets structurants dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Appui à l&amp;#039;animation de sages
+Plafond de 45 0000 € /an pour le salaire et 5 000 € pour les frais de fonctionnement /an, étude au cas par cas
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide régionale  à l&amp;#039;animation en complément de l&amp;#039;aide des Agences de l&amp;#039;Eau dans la limite de 80 % d&amp;#039;aide publique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide aux études à 20% maximum dans la limite de 80% d&amp;#039;aide publique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Structurer la maitrise d&amp;#039;ouvrage sur les grands axes fluviaux
+Subvention variable selon les statuts, les besoins et la gouvernance de l&amp;#039;EPTB
+Aide aux études à 20 % maximum dans la limite de 80 % d&amp;#039;aide publique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Friche
+Foncier
+Equipement public
+Réhabilitation
+Paysage
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P110" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structures porteuses des SAGE : collectivités, associations. EPTB
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Animation des SAGE en cours d&amp;#039;élaboration ou mis en œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etude nécessaire à l&amp;#039;élaboration/mise en œuvre des SAGE.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la structuration des EPTB sur les bassins d&amp;#039;intérêts régionaux à enjeu de maîtrise d&amp;#039;ouvrage.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etude nécessaire à l&amp;#039;élaboration et mise en œuvre des travaux des EPTB (inventaire, analyse hydraulique..) non couverte par les autres dispositifs régionaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ Dépenses salariales (salaire brut chargé &amp;#43; enveloppe forfaitaire pour les dépenses d&amp;#039;accompagnement) dans la limite d&amp;#039;un animateur (1 ETP) par SAGE. Subvention pluriannuelle/ adhésion régionale aux EPTB. Dépenses pour les études nécessaires à l&amp;#039;élaboration/mise en œuvre des SAGE. Dépenses pour les études nécessaires à l&amp;#039;élaboration et la mise en œuvre des travaux des EPTB (inventaire, analyse hydraulique..) non couvertes par les autres dispositifs régionaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/appuyer-gouvernance-structuration-de-maitrise-douvrage/</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0088/depot/simple</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Axe Rhin-Sarre (site Strasbourg) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Adeline ALBRECHT : 03.88.15.67.84 / adeline.albrecht&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Meuse-Saône (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Francis VOGIN : 03 87 33 67 65 / francis.vogin&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Moselle (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Camille BARTHE : 03 87 33 67 62 / camille.barthe&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Seine-Marne-Aisne (site Châlons-en-Champagne) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Sophie PAYER : 03 26 70 31 68 / spayer&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f8d-appuyer-la-gouvernance-et-la-structuration-de/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>97356</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la réduction de l'impact de l'assainissement en zone littorale</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 30</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à favoriser et accompagner les réflexions en matière d&amp;#039;assainissement et de gestion des eaux pluviales concourant à la reconquête des usages littoraux (conchyculture, pêche à  pied et baigande) et du bon état des masses d&amp;#039;eau littorales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostics de systèmes d&amp;#039;assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostic des réseaux d&amp;#039;eau pluvial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  équipement des points de déversement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  étude de déconnexion et gestion alternative des eaux pluviales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  profil de vulnérabilité et études de modélisation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  campagne de suivi des sources de contamination bactériologique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : les communes, EPCI et syndicats intercommaux compétents en matière d&amp;#039;assainissement et de gestion des eaux pluviales.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme vise en premier lieu l&amp;#039;amélioration des connaissances et l&amp;#039;identification des sources de contamination et des rejets de micropolluants. Ainsi seront éligibles les études ou diagnostics visant à l&amp;#039;amélioration des connaissances.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les masses d&amp;#039;eaux littorales dont l&amp;#039;état chimique est déclassée par des micropolluants ou en cas de contamination récurrente des sites aquacoles, des études spécifiques pourront être subventionnées (étude de source de contamination, diagnostic amont).
+&lt;/p&gt;
+&lt;p&gt;
+ Sur les communes identifiées, les éléments de diagnostic doivent permettre d&amp;#039;établir les sources principales de contamination et de les hiérarchiser. Les travaux qui en découlent ainsi identifiés pourront être accompagnés (réhabilitation structurante des réseaux, amélioration des performances de traitement de la bactériologie, renforcement des capacités de transfert et stockage des réseaux, aide aux collectivités pour la mise en oeuvre d&amp;#039;une politique d&amp;#039;incitation à la réhabilitation des assainissements non collectifs).
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux accompagnés devront nécessairement avoir été identifiés comme contributeurs significatifs par une étude préalable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Communes littorales de Vendée</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée – Service Eau
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.38
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  eau&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/909a-accompagner-la-reduction-de-limpact-de-lassai/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>97358</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser et accompagner les réflexions et la programmation des ouvrages structurants en matière d'assainissement</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à favoriser et accompagner les réflexions et la programmation des ouvrages structurants en matière d&amp;#039;assainissement dans un objectif de reconquête de la qualité de l&amp;#039;eau.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Diagnostic et schéma directeur d&amp;#039;assainissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficaires : Communes et EPCI compétents.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme vise le financement des études de planification en matière d&amp;#039;assainissement collectif et eaux pluviales.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant la création, l&amp;#039;amélioration et l&amp;#039;extension des systèmes d&amp;#039;assainissement collectif, sont éligibles les révisions de zonage (à l&amp;#039;échelle du territoire des communes concernées), les études d&amp;#039;impact, les diagnostics et les schémas directeurs d&amp;#039;assainissement (hors gestion patrimoniale des réseaux), les études de faisabilité et de filières.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les eaux pluviales sont éligibles les schémas et zonages des eaux pluviales (hors gestion patrimoniale des réseaux), les études de solution de gestion intégrée des eaux pluviales hors projet d&amp;#039;urbanisation nouvelle (réduction des pollutions de temps de pluie, réduction des écoulements à la source).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil Départemental – Service Eau
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.38 – Fax : 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  eau&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55d5-favoriser-et-accompagner-les-reflexions-et-la/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>30538</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service assainissement et son fonctionnement</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la prise de compétence assainissement ou dans le cadre la réorganisation de ce service, le Département peut accompagner la collectivité dans les démarches préalables à ces changements.
+&lt;/p&gt;
+&lt;p&gt;
+ Un processus méthodologique peut être proposé afin d&amp;#039;identifier les enjeux, problématiques, opportunités, qui permettront aux élus d&amp;#039;identifier le scénario qui sera retenu.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 15 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avis sur le règlement du fonctionnement d&amp;#039;un service assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ Note pour l&amp;#039;établissement du prix de l&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement dans la réflexion préalable à la prise de compétence
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place du service, point technique
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement lié à une convention de déversement - Mise à jour du projet fin 2020
+&lt;/p&gt;
+&lt;p&gt;
+ Rédaction d&amp;#039;un projet de DCE pour le choix d&amp;#039;un prestataire pour réaliser le SCA.
+&lt;/p&gt;
+&lt;p&gt;
+ Point au lancement du service
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81ee-mettre-en-place-un-service-assainissement-et-/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>30537</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Préparer le lancement de travaux d'assainissement</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un projet d&amp;#039;assainissement est lancé à l&amp;#039;initiative de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département peut accompagner la collectivité dans le choix d&amp;#039;un maitre d&amp;#039;œuvre ou un assistant à maîtrise d&amp;#039;ouvrage selon les spécificités de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 17 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etude faisabilité expertise nouveau système de traitement
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux réhabilitation système assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ Assistance collectivité curage ruisseau / rejet station noyé et colmaté
+&lt;/p&gt;
+&lt;p&gt;
+ Mise aux normes autosurveillance station et travaux de réfection des prétraitements affaissés
+&lt;/p&gt;
+&lt;p&gt;
+ Propositions d&amp;#039;amélioration du système d&amp;#039;assainissement, prise en considération des demandes DDT
+&lt;/p&gt;
+&lt;p&gt;
+ Suivi lancement opération raccordement plusieurs hameaux
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement réseaux, poste de relevage et dégrilleur secteur du pont filtre planté de roseaux
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement au projet d&amp;#039;assainissement collecif pour le Bourg  centre
+&lt;/p&gt;
+&lt;p&gt;
+ Lancement du projet assainissement avec prise en compte de la problématique du lavoir
+&lt;/p&gt;
+&lt;p&gt;
+ Création du système d&amp;#039;assainissement dans le
+&lt;/p&gt;
+&lt;p&gt;
+ Assistance à la problématique du réseau collectif traversant le collège et des eaux pluviales de la voirie amont
+&lt;/p&gt;
+&lt;p&gt;
+ Remise en service installation de traitement
+&lt;/p&gt;
+&lt;p&gt;
+ Assistance convention de raccordement &amp;#43; cohérence zonage et règlement de service
+&lt;/p&gt;
+&lt;p&gt;
+ Projet travaux réhabilitation réseaux du Bourg - Réduction des eaux claires parasites
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/12b7-preparer-le-lancement-de-travaux-dassainissem/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>30536</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Lancer un schéma communal ou intercommunal en assainissement</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département peut accompagner les communes et EPCI dans le lancement et le suivi :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des études de diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  du schéma d&amp;#039;assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ avec pour objectif la constitution d&amp;#039;un programme d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 16 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil sur le devenir d&amp;#039;une station d&amp;#039;épuration (STEP) filtre à sable.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un DCE pour la mise à jour du schéma communal d&amp;#039;assainsisement  (SCA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;#34;Actualisation du schéma communal d&amp;#039;assainissement  (SCA) et réalisation d&amp;#039;un diagnostic des réseaux d&amp;#039;assainissement et pluvial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lancement du schéma communal d&amp;#039;assainissement (SCA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude pour gestion des surcharges sur la  station d&amp;#039;épuration (STEP)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à jour du schema d&amp;#039;assainissement intercommunal  (SCA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lancement de l&amp;#039;étude pour la création du système d&amp;#039;assainissement du bourg.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude visant à connaitre l&amp;#039;opportunité ou non de réaliser le SDA
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement sur l&amp;#039;amélioration du système d&amp;#039;assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d417-lancer-un-schema-communal-ou-intercommunal-en/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>28158</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de gestion du temps de pluie</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’aides pour le déraccordement des surfaces actives raccordées aux systèmes d’assainissement 
+ou réseaux pluviaux sont décrites dans la fiche thématique « eau et nature en ville et village ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations de 
+déraccordement des 
+eaux pluviales du 
+système 
+d’assainissement 
+ponctuelles ou 
+opérations réalisées sur 
+l&amp;#039;ensemble d&amp;#039;un bassin 
+versant, d&amp;#039;une 
+opération d&amp;#039;ampleur ou 
+d&amp;#039;une collectivité, dans 
+le cadre d’une 
+démarche globale et 
+d’un plan d’actions de 
+gestion du temps de 
+pluie&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opérations de 
+déraccordement des 
+surfaces actives 
+raccordées au système 
+d’assainissement, en 
+domaine public ou 
+privé&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4a0d-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2020</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>10198</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet de gestion durable de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J117" s="1" t="inlineStr">
+        <is>
+          <t>Le taux maximal de la Région est de 20 % de l'assiette éligible. Il peut être porté jusqu'à 40% pour</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Omniprésente, l&amp;#039;eau contribue grandement à l&amp;#039;attractivité régionale. Cependant, le dynamisme démographique et touristique, associé à de nombreux usages économiques, exercent des pressions grandissantes sur la ressource, notamment avec les effets de l&amp;#039;évolution du climat.
+&lt;/p&gt;
+&lt;p&gt;
+ Voté le 22 juin 2018 par la Région Occitanie, le présent dispositif d&amp;#039;intervention en faveur d&amp;#039;une gestion durable de la ressource en eau vise la poursuite   de ce développement économique, en contribuant à limiter les concurrences entre les usages et à utiliser  la ressource en eau de façon responsable. Il encourage en priorité des actions d&amp;#039;économies et de préservation de l&amp;#039;eau et l&amp;#039;optimisation de l&amp;#039;usage de la ressource ; il permet également de soutenir sous  certaines conditions, la mobilisation de ressources nouvelles.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif constitue un volet essentiel du Plan d&amp;#039;Intervention régional pour l&amp;#039;eau adopté par les élus régionaux en juin 2018.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne relèvent pas de ce dispositif d&amp;#039;intervention les opérations du petit cycle de l&amp;#039;eau :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de pose de réseau d&amp;#039;eau potable et d&amp;#039;amélioration de leurs rendements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;assainissement (collectif ou autonome),
+ &lt;/li&gt;
+ &lt;li&gt;
+  de  protection des captages d&amp;#039;alimentation en eau  potable (dans  le  cadre  de  la mise en place des périmètres de protection).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le plancher minimal de subvention est de
+ &lt;strong&gt;
+  2 000 €
+ &lt;/strong&gt;
+ . En cas de co-financements Europe / Région, ce plancher pourra  être diminué.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Mers et océans</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions listées ci-après sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gouvernance locale en faveur d&amp;#039;une gestion intégrée de la ressource en eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation de la qualité de la ressource en eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition d&amp;#039;un plan d&amp;#039;action préalable à la réalisation de projets visant les économies d&amp;#039;eau, l&amp;#039;optimisation des ressources existantes ou la mobilisation de nouvelles ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Économies d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation des ressources existantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilisation de ressources nouvelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les investissements, sont exclusivement retenues les dépenses directement liées à l&amp;#039;opération et nécessaires à sa réalisation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations sous-traitées, l&amp;#039;assiette éligible correspond aux factures ayant un lien direct avec l&amp;#039;opération.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les actions d&amp;#039;animation (financement de postes), l&amp;#039;assiette éligible correspond : aux frais de personnel directs (salaires bruts chargés) dédiés à la mise en œuvre de l&amp;#039;opération présentée, plafonnés à 60 000 € par an et par ETP ; auxquels sont additionnés les coûts indirects liés à la mise en œuvre de l&amp;#039;animation : taux forfaitaire maximal de 20% des frais de personnel directs éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  En outre, pour tout programme de sensibilisation, seules les parties de l&amp;#039;opération assimilables à des investissements (maquette, exposition itinérante,.) sont éligibles, les dépenses liées à la production et l&amp;#039;édition de plaquettes, ou à des réunions publiques par exemple ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;intervention régionale est soumise au respect d&amp;#039;un certain nombre de principes communs d&amp;#039;éligibilité.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cadre des opérations (opérations d&amp;#039;envergure régionale et/ou portant sur un périmètre cohérent d&amp;#039;intervention, échelle hydraulique cohérente)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Approche multi-usages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation de la ressource
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proportionnalité des opérations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acceptation sociale des projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation des milieux aquatiques, et plus globalement prise en compte des aspects connexes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-regional-pour-la-gestion-durable-de-la-ressource-en</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Eau, Milieux Aquatiques et Risques Direction de la Transition Ecologique et Energétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier : Alexandre CARRIER : alexandre.carrier&amp;#64;laregion.fr / 04 67 22 93 08
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : Anne NESPOULOUS : anne.nespoulous&amp;#64;laregion.fr Téléphone : 05 61 39 66 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/71ac-dispositif-regional-pour-la-gestion-durable-d/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>452</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Animer les opérations d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J118" s="1" t="inlineStr">
+        <is>
+          <t>Forfait de 350 € par installation</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Assainissement non collectif - Animation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible : l&amp;#039;animation portée par une collectivité permettant de porter à la connaissance de la population du territoire, l&amp;#039;existence de l&amp;#039;opération groupée de réhabilitation ainsi que ses modalités de mise en œuvre et l&amp;#039;incite à y adhérer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P118" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q118" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention de 50 % ou forfait de 300 euros par installation</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1ab-assainissement-non-collectif-animation/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>443</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le système d’assainissement - animations</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I119" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention de 50 % ou forfait de 300€/branchement.</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réseaux d&amp;#039;assainissement - Animation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible l&amp;#039;animation portée par une collectivité dans l&amp;#039;objectif d&amp;#039;améliorer le système d&amp;#039;assainissement, dont des actions relatives aux activités économiques raccordées ou visant à promouvoir la collecte séparative des urines par exemple, ou dans l&amp;#039;objectif de développer la gestion à la source des eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q119" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Subvention de 50 % ou forfait de 300€/branchement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c9a-animation/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>441</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des branchements pour les réseaux d’assainissement (domaine privé)</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réseaux d&amp;#039;assainissement - Branchements (domaine privé)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en conformité des branchements ne peut bénéficier d&amp;#039;aides que dans les cas suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  actions groupées sur la partie privative des branchements particuliers conduites soit directement ou indirectement par la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  action portant sur un nombre significatif de logements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P120" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Branchement d&amp;#039;une habitation au(x) réseau(x) public(s) : 3 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Immeuble et bâtiment public : 300 €/EH
+&lt;/p&gt;
+&lt;p&gt;
+ Déconnexion des eaux de pluie: 1 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W120" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux : http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9585-branchements-domaine-prive/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>440</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les réseaux d'eau</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I121" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La réhabilitation des réseaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle concerne : la réhabilitation des réseaux et des ouvrages associés (postes de relèvement, ...) existants, la mise en séparatif par pose d&amp;#039;un réseau eaux usées et les collecteurs de transferts d&amp;#039;une ancienne STEU vers une autre, ainsi que les collecteurs de maillage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le conseil d&amp;#039;administration de l&amp;#039;agence de l&amp;#039;eau Seine-Normandie du 15 juin 2020 et le comité de bassin dans sa séance du 23 juin votent un plan de reprise pour soutenir l&amp;#039;investissement en augmentant ses taux d&amp;#039;aides pour :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les projets d&amp;#039;assainissement et de gestion des eaux de pluie, prioritaires pour la reconquête du bon état des masses d&amp;#039;eau et pour la mise en œuvre du plan baignade en Seine et en Marne,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets de sécurisation de l&amp;#039;alimentation en eau potable pour les territoires les plus exposés au risque de sécheresse,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets prioritaires de restauration de la continuité écologique des cours d&amp;#039;eau.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P121" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les travaux réalisés sous la charte qualité nationale.
+Minoration de la Subvention à 20% (&amp;#43; Avance 40 %) pour agglomérations d&amp;#039;assainissement ≥ 10 000 EH en cas de non-respect du critère de zonage pluvial (Cette condition entre en vigueur au 01/01/2021).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W121" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y121" s="1" t="inlineStr">
         <is>
-          <t>helene.goodsir@loire.fr</t>
+          <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
       <c r="Z121" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/5dbc-obtenir-une-assistance-technique-en-matiere-d/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/560d-la-rehabilitation-des-reseaux/</t>
         </is>
       </c>
       <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB121" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC121" s="1" t="inlineStr">
         <is>
-          <t>Département de la Loire</t>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE121" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF121" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG121" s="1" t="inlineStr">
         <is>
-          <t>09/01/2023</t>
+          <t>19/11/2018</t>
         </is>
       </c>
       <c r="AH121" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:34" customHeight="0">
       <c r="A122" s="1">
-        <v>140771</v>
+        <v>165630</v>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Construire / réhabiliter des stations de traitement d'eau (eau potable et eaux usées)</t>
+          <t>Accompagner les études pour une installation hydroélectrique</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Études pour une installation hydroélectrique</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H122" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K122" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L122" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...15 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Cette aide dédiée à l’hydroélectricité vise la &lt;strong&gt;réalisation de projets de production électrique&lt;/strong&gt; par la &lt;strong&gt;force motrice de l’eau&lt;/strong&gt; d’un cours d’eau, d’une rivière, d’un lac ou des eaux captées par gravitation (turbinage d’eau potable ou usée, par exemple).&lt;/p&gt;&lt;p&gt;Les futurs aménagements hydroélectriques sont envisagés sur des &lt;strong&gt;chutes existantes créées par un seuil ou un barrage&lt;/strong&gt; (la construction d’un nouveau seuil ou barrage constitue une difficulté majeure dans le contexte actuel et une telle étude ne sera pas finançable).&lt;/p&gt;&lt;p&gt;Cela correspond à l’un des cas suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;réalisation d’un aménagement&lt;/strong&gt; neuf de production d’énergie sur un seuil existant qui n’a jamais été équipé auparavant ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;remise en service &lt;/strong&gt;d’un équipement n’étant plus en activité, mais bénéficiant ou pas d’un droit d’eau (fondé en titre, autorisation, etc.) et pouvant prouver l’existence de la chute et des organes qui utilisent ou ont utilisé la force hydraulique ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;optimisation &lt;/strong&gt;d’un équipement complémentaire sur un site actuellement exploité ;&lt;/li&gt;&lt;li&gt;le&lt;strong&gt; turbinage d’eau déjà captée&lt;/strong&gt; (eau potable, eaux usées, réseau neige...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La &lt;strong&gt;concertation des enjeux énergétiques et enjeux environnementaux&lt;/strong&gt; doit obligatoirement être menée dès la phase d’étude de faisabilité. La &lt;strong&gt;concertation avec tous les usagers du cours d’eau&lt;/strong&gt; (pêche, pratiques de loisirs ou sportives, navigation, etc.) est également à rechercher. La mise en place de réunions de démarrage et de restitution impliquant les acteurs de l’eau et de l’environnement est obligatoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3 types d’études peuvent être financés&lt;/strong&gt; avec des spécificités régionales :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’étude de &lt;strong&gt;potentiel&lt;/strong&gt; devra déterminer le potentiel administratif, énergétique, environnemental et économique des seuils/sites potentiels sur un territoire/cours d’eau défini.&lt;/li&gt;&lt;li&gt;L’étude de &lt;strong&gt;faisabilité&lt;/strong&gt; devra démontrer la faisabilité administrative, technique, environnementale et économique d’une centrale hydroélectrique afin de fournir au maître d’ouvrage des éléments clairs, fiables et chiffrés lui permettant d’apprécier l’intérêt de réaliser ce projet.&lt;/li&gt;&lt;li&gt;L’étude d’&lt;strong&gt;avant-projet&lt;/strong&gt; devra préciser les conditions techniques et économiques de réalisation de l’installation au regard de l’implantation sur le site avec des études de sol, de génie civil, des relevés topographiques précis, voire tout autre type d’études préalablement validées en concertation avec l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les études d’ordre réglementaires ne sont pas éligibles aux subventions de l’ADEME.Pour les régions Bourgogne-Franche-Comté et Auvergne-Rhône-Alpes, les trois types d’études sont éligibles.&lt;/p&gt;&lt;p&gt;Pour les régions Provence-Alpes-Côte d’Azur, Nouvelle-Aquitaine, les études de potentiel et de faisabilité sont éligibles. Les études d’avant-projet ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N122" s="1" t="inlineStr">
         <is>
-          <t>Eau potable
-[...1 lines deleted...]
-Assainissement des eaux</t>
+          <t>Transition énergétique</t>
         </is>
       </c>
       <c r="O122" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P122" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q122" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U122" s="1" t="inlineStr">
         <is>
-          <t>Jura</t>
+          <t>regions_27_75_84_93</t>
         </is>
       </c>
       <c r="V122" s="1" t="inlineStr">
         <is>
-          <t>https://www.sidec-jura.com</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-pour-une-installation-hydroelectrique</t>
         </is>
       </c>
       <c r="X122" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...25 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y122" s="1" t="inlineStr">
         <is>
-          <t>b.caron@sidec-jura.fr</t>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z122" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9030-construire-rehabiliter-des-stations-de-traite/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-une-installation-hydroelectrique-2/</t>
         </is>
       </c>
       <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB122" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AE122" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF122" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG122" s="1" t="inlineStr">
         <is>
-          <t>11/05/2023</t>
+          <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH122" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:34" customHeight="0">
       <c r="A123" s="1">
-        <v>139934</v>
+        <v>164928</v>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d’une aide pour accompagner, définir, piloter et exploiter un projet dans le domaine de l’eau et de l’assainissement</t>
+          <t>Soutenir des actions de solidarité à l’international</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>AMO Mission eau-assainissement</t>
+          <t>International</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
-        <is>
-[...169 lines deleted...]
-      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I124" s="1" t="inlineStr">
+      <c r="I123" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient des actions de solidarité à l’international, en mobilisant jusqu&amp;#039;à 1 % de ses recettes pour améliorer l&amp;#039;accès à l&amp;#039;eau et à l&amp;#039;assainissement dans les pays en développement.&lt;br /&gt;
 &lt;br /&gt;
 Elle encourage pour cela les acteurs des bassins Rhône-Méditerranée et de Corse à participer. Son action est coordonnée avec les politiques publiques de développement de la France et les objectifs de développement durable de l&amp;#039;ONU, de façon ciblée sur l&amp;#039;eau, l&amp;#039;assainissement et l&amp;#039;hygiène, la coopération scientifique et l&amp;#039;aide d&amp;#039;urgence.</t>
         </is>
       </c>
-      <c r="M124" s="1" t="inlineStr">
+      <c r="M123" s="1" t="inlineStr">
         <is>
           <t>Actions d&amp;#039;accès à l&amp;#039;eau, à l&amp;#039;assainissement et à l&amp;#039;hygiène&lt;br /&gt;
 Coopération institutionnelle et partage scientifique&lt;br /&gt;
 Action d&amp;#039;urgence&lt;br /&gt;
 Organisation d&amp;#039;événements internationaux</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P124" s="1" t="inlineStr">
+      <c r="P123" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q124" s="1" t="inlineStr">
+      <c r="Q123" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T124" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128703/fr/international</t>
         </is>
       </c>
-      <c r="W124" s="1" t="inlineStr">
+      <c r="W123" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/international/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC124" s="1" t="inlineStr">
+      <c r="AC123" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
+      <c r="AH123" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-      <c r="A125" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>161767</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Demander une aide financière à la réalisation de votre installation de production de chaud et de froid à partir d’une boucle d’eau tempérée « géothermique »</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H125" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Maîtriser      sa facture énergétique en ayant de la visibilité sur les coûts de la      chaleur et du froid.&lt;/li&gt;&lt;li&gt;Bénéficier      d’une technologie performante sur le plan énergétique et      environnemental.&lt;/li&gt;&lt;li&gt;promouvoir      des ressources énergétiques locales, disponibles 24 heures sur 24 et      indépendantes des conditions climatiques.&lt;/li&gt;&lt;li&gt;Profiter      d’une technologie adaptable aux différentes demandes selon les usages des      bâtiments (chaud et/ou froid).&lt;/li&gt;&lt;li&gt;Exploiter      une technologie qui s’intègre harmonieusement à son environnement et      évolutive par rapport à un programme d’aménagement.&lt;/li&gt;&lt;li&gt;Agir      avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP)&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimum de performance des installations (COP des PAC (Coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc.). D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle...&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d&amp;#039;EnR&amp;amp;R de l&amp;#039;opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-a-partir-boucle-deau-temperee</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-deau-temperee-geothermique/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB125" s="1" t="inlineStr">
+      <c r="AB124" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>143287</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez en charge la gestion des eaux pluviales et devez l&amp;#039;adapter aux contraintes de pollution des sols, de dissolution du gypse, de faible perméabilité, tout en gérant le risque d&amp;#039;inondation par ruissellement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour la conception et le dimensionnement de solutions de gestion innovantes et appropriées comme par exemple le traitement ou la reperméabilisation.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment élaborer un diagnostic de l&amp;#039;écoulement et du devenir des eaux pluviales et des réseaux d&amp;#039;assainissement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment éviter le ruissellement des eaux de pluie ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions innovantes de reperméabilisation des sols mettre en oeuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment se former à la gestion des eaux pluviales ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences et moyens matériels dans le domaine de l&amp;#039;eau : hydrologie quantitative, hydrogéologie, approche qualitative, hydrobiologie, écologie urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des analyses depuis l&amp;#039;amont (ruissellement, sources de pollution) jusqu&amp;#039;au milieu récepteur (cours d&amp;#039;eau, nappe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des outils développés pour évaluer les services écosystémiques rendus par les ouvrages, leurs performances        hydrauliques et épuratoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises entre ingénierie et recherche pour des solutions innovantes, adaptées aux contextes locaux et aux caractéristiques des sols et du sous-sol
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner l&amp;#039;élaboration d&amp;#039;un diagnostic de l&amp;#039;existant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser le diagnostic de territoire et de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les services écosystémiques rendus par les aménagements en place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertiser les enjeux, déterminer des critères
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluer le potentiel de reperméabilisation à l&amp;#039;échelle du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Exploiter les résultats du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer des solutions d&amp;#039;amélioration de la qualité de l&amp;#039;eau, la prévention des inondations, la régulation de l&amp;#039;îlot de chaleur urbain, le développement de paysages naturels, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer la gestion intégrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser le zonage pluvial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des recommandations concrètes pour une stratégie de reperméabilisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister la construction de nouveaux projets d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appuyer la maîtrise d&amp;#039;ouvrage dans l&amp;#039;élaboration d&amp;#039;un cahier des charges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les scénarios d&amp;#039;aménagement et de modalités d&amp;#039;exploitation associées (gestion différenciée, gestion naturelle, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examiner, étudier les problématiques locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Grand Paris Seine &amp;amp; Oise
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude de faisabilité d&amp;#039;une politique d&amp;#039;infiltration des eaux pluviales dans des contextes hydrogéologiques sensibles (risque de dissolution du gypse).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Grand Narbonne Communauté d&amp;#039;Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des solutions pour la désimperméabilisation des sols du Grand Narbonne
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Toulouse Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toulouse Métropole lance une étude sur la débitumisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-gestion-vos-eaux-pluviales-leurs-interactions</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be77-ameliorer-la-gestion-de-vos-eaux-pluviales-et/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
       <c r="AE125" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF125" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG125" s="1" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
+          <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH125" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:34" customHeight="0">
       <c r="A126" s="1">
         <v>116545</v>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Planifier la gestion des eaux usées et des eaux pluviales urbaines</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H126" s="1" t="inlineStr">
         <is>
@@ -22992,51 +22987,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC126" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
       <c r="AE126" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF126" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG126" s="1" t="inlineStr">
         <is>
           <t>28/02/2022</t>
         </is>
       </c>
       <c r="AH126" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:34" customHeight="0">
       <c r="A127" s="1">
         <v>94791</v>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en oeuvre de leur projet d'urbanisme, d'aménagement, d'assainissement, d'eau, de voirie et d'ouvrage d'art</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de Meurthe et Moselle (ATD 54)</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
@@ -23168,1006 +23163,288 @@
         </is>
       </c>
       <c r="AB127" s="1" t="inlineStr">
         <is>
           <t>Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE127" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF127" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG127" s="1" t="inlineStr">
         <is>
           <t>30/06/2021</t>
         </is>
       </c>
       <c r="AH127" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:34" customHeight="0">
       <c r="A128" s="1">
-        <v>143287</v>
+        <v>159890</v>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+          <t>Conseiller les communes et les intercommunalités en matière technique et de financement de projets</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil technique et financement</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Agence technique départementale du Gard</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
-        <is>
-[...264 lines deleted...]
-      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H129" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficier d&amp;#039;assistance et de conseil dans les domaines techniques et de financement de projet pour les questions liées à la gestion locale
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M129" s="1" t="inlineStr">
+      <c r="M128" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Apporter soutien et expertise aux collectivités en matière d&amp;#039;ingénierie publique
  &lt;/li&gt;
  &lt;li&gt;
   Assistance technique en matière d&amp;#039;urbanisme, de voirie, d&amp;#039;eau et d&amp;#039;assainissement
  &lt;/li&gt;
  &lt;li&gt;
   Expertise technique pour mener à bien tous projets d&amp;#039;équipement et d&amp;#039;aménagement public
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement de projets, diagnostics des besoins et aide à la programmation
  &lt;/li&gt;
  &lt;li&gt;
   Assistance en matière d&amp;#039;étude de faisabilité technique, règlementaire et financière pour tous projets locaux
  &lt;/li&gt;
  &lt;li&gt;
   Elaboration de cahiers des charges spécifiques aux projets ( lettre de consultation, acte d&amp;#039;engagement, CCTP, CCAP, mémoire technique cadre, programme de travaux)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance pour la recherche de financement, élaboration de tableaux de financements, calcul du reste à charge potentiel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R129" s="1" t="inlineStr">
+      <c r="R128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier des services de l&amp;#039;agence technique, la collectivité doit avoir approuver les statuts de l&amp;#039;ATD du Gard, délibérer sur son adhésion et signer la  convention d&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de l&amp;#039;adhésion est calculé ainsi qu&amp;#039;il suit :
 &lt;/p&gt;
 &lt;p&gt;
  0,50 € par habitant pour les communes
 &lt;/p&gt;
 &lt;p&gt;
  0,25 € pour les EPCI à fiscalité propre
 &lt;/p&gt;
 &lt;p&gt;
  0,10 €pour les EPCI sans fiscalité propre
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>Gard</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-technique-gard.fr/</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  04.66.02.85.50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>d.paloc@atdgard.fr</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/870e-conseiller-les-communes-et-les-intercommunali/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC129" s="1" t="inlineStr">
+      <c r="AC128" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale du Gard</t>
         </is>
       </c>
-      <c r="AE129" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG129" s="1" t="inlineStr">
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>01/02/2024</t>
         </is>
       </c>
-      <c r="AH129" s="1" t="inlineStr">
+      <c r="AH128" s="1" t="inlineStr">
         <is>
           <t>04/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-[...457 lines deleted...]
-      <c r="A131" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
         <v>164149</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Assistance à maîtrise d'ouvrage - études (AMO Etudes)</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions d&amp;#039;ASSISTANCE A
 MAÎTRISE d&amp;#039;OUVRAGE pour la réalisation d&amp;#039;études (AMO Etudes) qui comprennent : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase consultation
 des bureaux d’études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
 Assistance à la définition des besoins et des attentes du maître d’ouvrage,
 évaluation du coût d’ordre des études ;&lt;/p&gt;&lt;p&gt;- 
@@ -24183,402 +23460,859 @@
 d’études résultant du choix du maître d’ouvrage.&lt;/p&gt;&lt;p&gt;- 
 Assistance pour le montage des dossiers de subventions et la sollicitation
 de ces dernières.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase suivie des
 études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
 Organisation des réunions d’avancement avec le bureau d’études, le comité
 de pilotage, rédaction des comptes rendus ;&lt;/p&gt;&lt;p&gt;- 
 Assistance aux choix techniques à opérer durant les études et aide à la
 décision ;&lt;/p&gt;&lt;p&gt;- 
 Vérification de l’application des dispositions du cahier des charges et des
 dispositions contractuelles, préparation des ordres de services, des avenants
 etc. …&lt;/p&gt;&lt;p&gt;- 
 Vérification du respect du planning, des délais, des enveloppes
 financières ;&lt;/p&gt;&lt;p&gt;- 
 Vérification des documents produits par le bureau d’études en application
 du contrat, de leur conformité au dit contrat ;&lt;/p&gt;&lt;p&gt;- 
 Vérification des projets de décomptes présentés par le bureau d’études ;&lt;/p&gt;&lt;p&gt;- 
 Assistance pour choisir les prestataires externes éventuellement
 nécessaires afin de mener à bien les études ;&lt;/p&gt;&lt;p&gt;- 
 Coordination avec le comité de pilotage ;&lt;/p&gt;&lt;p&gt;- 
 Assistance au maître d’ouvrage pour la réception des documents finaux.&lt;/p&gt;&lt;p&gt;Durant toute sa mission, Ingénierie70
 assure une assistance d’ordre technique et administrative au maître d’ouvrage
 et assure le contrôle de la mission du (des) bureau(x) d’étude(s). Ingénierie70 assure également un suivi
 financier global de l’opération.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M131" s="1" t="inlineStr">
+      <c r="M129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Autres exemples d’opérations d’AMO Etudes :&lt;/p&gt;&lt;p&gt;-        Etude de diagnostic des systèmes d’assainissement (réseaux et station)&lt;/p&gt;&lt;p&gt;-        Transfert de compétence assainissement / eau potable&lt;/p&gt;&lt;p&gt;-        Réhabilitation d’un ouvrage d’art&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N129" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Etre une collectivité adhérente selon le pôle concerné de l’agence technique (commune, cc, syndicat)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T129" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;NOS COORDONNÉES&lt;/h3&gt;&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/apporter-un-conseil-et-une-assistance-a-maitrise-douvrage-aux-collectivites-exemple-mise-en-place-dun-schema-directeur-dassainissement/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB131" s="1" t="inlineStr">
+      <c r="AB129" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC131" s="1" t="inlineStr">
+      <c r="AC129" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE131" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG131" s="1" t="inlineStr">
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
         <is>
           <t>22/01/2025</t>
         </is>
       </c>
-      <c r="AH131" s="1" t="inlineStr">
+      <c r="AH129" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="132" spans="1:34" customHeight="0">
-      <c r="A132" s="1">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
         <v>104714</v>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Aider à l’élaboration et à l’animation des SAGE (Schéma d’aménagement et de gestion de l’eau)</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Animation territoriale : Contrats et SAGE</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G132" s="1" t="inlineStr">
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H132" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I132" s="1" t="inlineStr">
+      <c r="I130" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J132" s="1" t="inlineStr">
+      <c r="J130" s="1" t="inlineStr">
         <is>
           <t>jusqu'à 80 000€/an</t>
         </is>
       </c>
-      <c r="K132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L132" s="1" t="inlineStr">
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Soutenir et accompagner l&amp;#039;élaboration et la mise en œuvre des SAGE (schéma d&amp;#039;aménagement et de gestion de l&amp;#039;eau), afin de disposer de stratégies définies à l&amp;#039;échelle des bassins versants.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De même, elle souhaite favoriser la mise en œuvre opérationnelle de programmes d&amp;#039;actions à l&amp;#039;échelle des bassins versants ou de territoires hydrauliquement cohérents. Dans ce cadre, elle apportera son soutien à l&amp;#039;animation/coordination et aux études nécessaires à l&amp;#039;élaboration des programmes d&amp;#039;actions opérationnels, notamment au travers du Contrat territorial Eau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O132" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P132" s="1" t="inlineStr">
+      <c r="P130" s="1" t="inlineStr">
         <is>
           <t>13/03/2026</t>
         </is>
       </c>
-      <c r="R132" s="1" t="inlineStr">
+      <c r="R130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles sont les charges salariales pour un équivalent temps plein (ETP) par SAGE ou Contrat et les frais de fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les SAGE, par exception à cette règle, les structures porteuses de SAGE, ayant plusieurs CT Eau sur leur territoire, et assurant la coordination ET la pré-instruction des demandes d&amp;#039;engagement et de paiement liées aux actions inscrites dans ces CT Eau, pourront bénéficier d&amp;#039;un taux d&amp;#039;aide allant jusqu&amp;#039;à 40% des dépenses éligibles plafonnées à 80 000 €/an.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les contrats, par exception à cette règle, pour l&amp;#039;année transitoire entre deux contrats, le taux d&amp;#039;aide maximum est réduit à 10% des dépenses éligibles plafonnées à 80 000 €/an.
 &lt;/p&gt;
 &lt;p&gt;
  La date de dépôt du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives.
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
  &lt;/li&gt;
  &lt;li&gt;
   Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   N° SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
  &lt;/li&gt;
  &lt;li&gt;
   Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T132" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V132" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/animation-territoriale-contrats-et-sage</t>
         </is>
       </c>
-      <c r="W132" s="1" t="inlineStr">
+      <c r="W130" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_ANIM_POLO/depot/simple</t>
         </is>
       </c>
-      <c r="X132" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Région Pays de la Loire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;/strong&gt;
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Eau et Loire
 &lt;/p&gt;
 &lt;p&gt;
  Damien Masinski
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:Damien.Masinski&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Damien.Masinski&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
  0228205473
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y132" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z132" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/307e-animation-territoriale-contrats-et-sage/</t>
         </is>
       </c>
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB132" s="1" t="inlineStr">
+      <c r="AB130" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF132" s="1" t="inlineStr">
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG132" s="1" t="inlineStr">
+      <c r="AG130" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH132" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="133" spans="1:34" customHeight="0">
-      <c r="A133" s="1">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>95343</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Développer le domaine de l'Eau et de l'Assainissement</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude
+Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J131" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d'aide dépend du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce projet formalise les objectifs et actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tendre vers une gestion concertée et intégrée de l&amp;#039;eau
+  &lt;/strong&gt;
+  (schémas départementaux, structuration de la maîtrise d&amp;#039;ouvrage, assistance technique à la maîtrise d&amp;#039;ouvrage publique, prise en compte du réchauffement climatique, coordination dans l&amp;#039;aménagement du territoire).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Garantir durablement l&amp;#039;accès à une ressource de qualité
+  &lt;/strong&gt;
+  (mise en conformité des stations d&amp;#039;épuration, protection des captages, préservation des zones humides, investissement durable, création des Services Publics d&amp;#039;Assainissement Non Collectif).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Optimiser la gestion de la ressource et sécuriser les réserves
+  &lt;/strong&gt;
+  (gestion des ressources stockées, développement de notre connaissance du karst, gestion patrimoniale, favoriser les économies d&amp;#039;eau).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développer et partager les connaissances
+  &lt;/strong&gt;
+  (projets innovants, réseaux d&amp;#039;échanges, promotion des chartes qualité, éducation à l&amp;#039;environnement, coopération décentralisée, tarification sociale).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;éligibilité des projets est conditionnée par le prix de l&amp;#039;eau ou de l&amp;#039;assainissement. Ceux-ci doivent être au-dessus d&amp;#039;un seuil fixé par le Conseil général :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;assainissement :
+ 1,14 € HT / m3
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;eau :  1,40 € HT / m3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes pratiquant, par dérogation préfectorale, un prix au forfait, celui-ci sera ramené à un prix au mètre cube, en considérant un volume moyen consommé de 120 m3 / an (sauf si la commune peut justifier d&amp;#039;une consommation moyenne annuelle par abonné, différente, auquel cas, cette consommation réelle pourra être prise en compte).
+&lt;/p&gt;
+&lt;p&gt;
+ Cette condition d&amp;#039;éligibilité ne s&amp;#039;applique pas pour les opérations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aire de remplissage sécurisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;amélioration des pratiques phytosanitaires et horticoles (PAPPH).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;assainissement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic réseau et station
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zonage d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;épandage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaires et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de transfert
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de collecte (dans le cadre de la création d&amp;#039;un système d&amp;#039;assainissement pour l&amp;#039;habitant existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux station épuration:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction (pour l&amp;#039;habitat existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;amélioration (y compris sur la filière de traitement des boues)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux liés au traitement des sous-produits de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;em&gt;
+ Divers:
+&lt;/em&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux et équipements pluviaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;eau potable et de protection de la ressource :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaire et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux captage :
+ &lt;/em&gt;
+ Travaux suite DUP
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Economie d&amp;#039;eau et
+  maîtrise
+  des pesticides:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;aire de remplissage sécurisée des pulvérisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériels prescrits dans le cadre d&amp;#039;un PAPPH (Plan d&amp;#039;Amélioration des Pratiques Phytosanitaires et Horticoles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication et/ou dispositifs d&amp;#039;économie d&amp;#039;eau
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux production-distribution (sauf réseau) :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de traitement (désinfection, chloration)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes d&amp;#039;isolement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de télégestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement ou création d&amp;#039;équipements intercommunaux (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes de sectorisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place ou renforcement de canalisations intercommunales (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Divers :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux pour satisfaire la réglementation en matière de défense incendie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/eau-et-assainissement</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour des renseignements d&amp;#039;ordre administratif ou financier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour l&amp;#039;eau potable : Hélène Fulcand (
+  &lt;a href="mailto:helene.fulcrand&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   helene.fulcrand&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.14)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour l&amp;#039;assainissement: Sébastien Garrabou (
+  &lt;a href="mailto:sebastien.garrabou&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   sebastien.garrabou&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.13)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour des renseignements d&amp;#039;ordre général ou technique :
+ &lt;/strong&gt;
+ Bruno Dupasquier (
+ &lt;a href="mailto:bruno.dupasquier&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+  bruno.dupasquier&amp;#64;cg11.fr
+ &lt;/a&gt;
+ ou 04.68.11.67.83)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c7d7-developper-le-domaine-de-leau-et-de-lassainis/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2021</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
         <v>120990</v>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Accélérer les opérations d'aménagement complexes</t>
         </is>
       </c>
-      <c r="C133" s="1" t="inlineStr">
+      <c r="C132" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Projet partenarial d'aménagement</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G133" s="1" t="inlineStr">
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aménagement urbain durable s&amp;#039;incarne dans des projets de territoire intégrant les enjeux de sobriété, de résilience, de mixité sociale et fonctionnelle, d&amp;#039;une offre de logement adaptée, d&amp;#039;une accessibilité aux services et à l&amp;#039;emploi, et, plus généralement, de la qualité du cadre de vie de nos concitoyens.
 &lt;/p&gt;
 &lt;p&gt;
  A ce titre, la loi n° 2018-1021 portant évolution du logement, de l&amp;#039;aménagement et du numérique (ELAN) du 23 novembre 2018 a introduit une nouvelle forme de contrat entre l&amp;#039;Etat et un ou plusieurs établissements publics ou des collectivités territoriales, le projet partenarial d&amp;#039;aménagement (PPA), afin de favoriser la réalisation d&amp;#039;opérations d&amp;#039;aménagement d&amp;#039;ensemble .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet partenarial d&amp;#039;aménagement (PPA) est un contrat entre l&amp;#039;Etat, l&amp;#039;intercommunalité et les acteurs locaux, afin d&amp;#039;encourager sur un territoire donné la réalisation d&amp;#039;une ou plusieurs opérations d&amp;#039;aménagement complexes destinées à répondre aux objectifs de développement durable des territoires (articles L.312-1 et suivants du code de l&amp;#039;urbanisme).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre, l&amp;#039;Etat porte une attention particulière à l&amp;#039;insertion du projet dans le territoire ainsi qu&amp;#039;à la satisfaction des enjeux :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   De sobriété foncière, en cohérence avec la trajectoire du zéro artificialisation nette (ZAN) fixée par la loi « Climat et résilience ».
  &lt;/li&gt;
  &lt;li&gt;
   De résilience des espaces urbanisés au changement climatique, voire l&amp;#039;adaptation de ceux menacés par le changement climatique ou l&amp;#039;érosion du littoral ;
  &lt;/li&gt;
  &lt;li&gt;
   De production de logements abordables dans les territoires où l&amp;#039;offre est insuffisante, et ce dans le cadre d&amp;#039;opérations intégrées respectant les principes de mixité sociale et fonctionnelle et prévoyant les équipements publics nécessaires à l&amp;#039;accueil des habitants ;
@@ -24593,72 +24327,72 @@
 &lt;p&gt;
  Le PPA permet l&amp;#039;intervention d&amp;#039;un tiers facilitant les discussions entre acteurs locaux. Il apporte une ingénierie externe pour construire un processus opérationnel efficace (en particulier avec l&amp;#039;appui du centre national de ressources des PPA hébergé par Grand Paris Aménagement). Enfin, il peut prévoir la cession à l&amp;#039;amiable par l&amp;#039;État de terrains de son domaine privé à un établissement public de coopération intercommunal voire un financement complémentaire en cas de déséquilibre opérationnel persistant à l&amp;#039;issue du bilan économique du projet ou un appui à l&amp;#039;émergence d&amp;#039;un opérateur d&amp;#039;aménagement comme une SPLA ou SPLAIN.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un PPA peut prévoir la création d&amp;#039;une grande opération d&amp;#039;urbanisme (GOU), au sein de laquelle l&amp;#039;exercice de certaines compétences dérogera au droit commun et des outils juridiques pourront être mobilisés.
 &lt;/p&gt;
 &lt;p&gt;
  La conclusion d&amp;#039;un PPA doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
  &lt;/li&gt;
  &lt;li&gt;
   Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M133" s="1" t="inlineStr">
+      <c r="M132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le déploiement de cet outil à l&amp;#039;échelle nationale permet de constater qu&amp;#039;il recouvre un large panel de projets allant de la production d&amp;#039;opérations mixtes en zone tendue, de la requalification de quartiers dégradés, de la revitalisation de cœurs de villes moyennes, de la reconstruction post-catastrophe, au recyclage de friches, ainsi qu&amp;#039;à l&amp;#039;adaptation des territoires au changement climatique ou face à l&amp;#039;érosion du trait de côte.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N132" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O132" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contrats de PPA doivent porter sur une opération d&amp;#039;aménagement au sens de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;engagement de l&amp;#039;EPCI dans la démarche est une condition sine qua non de la conclusion d&amp;#039;un PPA.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
  &lt;/li&gt;
  &lt;li&gt;
   Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sa conclusion doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement qui ne trouve pas d&amp;#039;équilibre financier malgré la mobilisation de toutes les pistes de financement ou d&amp;#039;optimisation de l&amp;#039;opération. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA. A ce titre, la subvention accordée vise à couvrir un déséquilibre résiduel du bilan de l&amp;#039;action (ou de l&amp;#039;opération d&amp;#039;aménagement).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -24740,198 +24474,198 @@
  &lt;li&gt;
   La liste des études préalables, réglementaires et pré-opérationnelles menées et restant à mener ;
  &lt;/li&gt;
  &lt;li&gt;
   La compatibilité aux stratégies et documents de planification (SRADDET, SDRIF, SAR, PADDUC etc.), d&amp;#039;urbanisme (SCOT, PLU-i, carte communale) et de programmation (PLH notamment) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acteurs et partenaires de la démarche, en particulier l&amp;#039;aménageur (la collectivité en propre, ou une SEM, SPL, un EPA, un aménageur privé...), voire l&amp;#039;opérateur de portage foncier (EPF, foncière ...) ;
  &lt;/li&gt;
  &lt;li&gt;
   La stratégie foncière envisagée (acquisition de tout ou partie du foncier, à l&amp;#039;amiable, par préemption ou expropriation) ;
  &lt;/li&gt;
  &lt;li&gt;
   La programmation urbaine du projet (précisant en particulier les productions prévisionnelles de surfaces de plancher de logements, de surfaces économiques et équipements publics) ;
  &lt;/li&gt;
  &lt;li&gt;
   Le montage opérationnel pour le financement des équipements publics (taxe d&amp;#039;aménagement, ZAC, PUP...) et les modes de réalisation (régie, mandat, concession...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Le bilan économique prévisionnel conforme au cadrage national portant sur les modalités d&amp;#039;attribution des subventions financées sur le programme 135 « politique d&amp;#039;aménagement de l&amp;#039;Etat ».
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S132" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T133" s="1" t="inlineStr">
+      <c r="T132" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V133" s="1" t="inlineStr">
+      <c r="V132" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/contrats-projets-partenarial-damenagement-et-grandes-operations-durbanisme</t>
         </is>
       </c>
-      <c r="X133" s="1" t="inlineStr">
+      <c r="X132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En premier lieu sont à contacter : les directions départementales des territoires concernées par les projets.
 &lt;/p&gt;
 &lt;p&gt;
  En second lieu : le bureau de l&amp;#039;aménagement opérationnel à la DHUP à l&amp;#039;adresse suivante :
  &lt;a href="mailto:ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
+      <c r="Y132" s="1" t="inlineStr">
         <is>
           <t>ppa.amenagement-durable@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z133" s="1" t="inlineStr">
+      <c r="Z132" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e04-accompagner-les-operations-damenagement-proje/</t>
         </is>
       </c>
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB133" s="1" t="inlineStr">
+      <c r="AB132" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC133" s="1" t="inlineStr">
+      <c r="AC132" s="1" t="inlineStr">
         <is>
           <t>MTECT/DHUP/AD/AD5</t>
         </is>
       </c>
-      <c r="AE133" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG133" s="1" t="inlineStr">
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
         <is>
           <t>08/11/2022</t>
         </is>
       </c>
-      <c r="AH133" s="1" t="inlineStr">
+      <c r="AH132" s="1" t="inlineStr">
         <is>
           <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="134" spans="1:34" customHeight="0">
-      <c r="A134" s="1">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>131819</v>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de formations pluridisciplinaires</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Formation des élus</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
         </is>
       </c>
-      <c r="G134" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L134" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;AMV 88 est
  &lt;strong&gt;
   organisme agréé
  &lt;/strong&gt;
  depuis 1994 par le ministère chargé des collectivités territoriales pour la formation des élus. L&amp;#039;Association conçoit chaque année une
  &lt;strong&gt;
   offre d&amp;#039;actions animées par des intervenants reconnus
  &lt;/strong&gt;
  pour leur maîtrise du sujet et leur connaissance du rôle des élus et de leur quotidien.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt; Les formations sont destinées aux maires et présidents d&amp;#039;intercommunalité, adjoints et vice-présidents ainsi qu&amp;#039;aux conseillers municipaux et communautaires.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt; Les réunions d&amp;#039;informations sont ouvertes aux agents des collectivités.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M134" s="1" t="inlineStr">
+      <c r="M133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour répondre aux attentes des élus, l&amp;#039;AMV 88 propose un large choix de formations :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La fiscalité de l&amp;#039;intercommunalité et son incidence sur les communes
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place du budget et les nouvelles dispositions de la loi finances 2023
  &lt;/li&gt;
  &lt;li&gt;
   La recherche de cofinancement pour vos projets communaux et intercommunaux
  &lt;/li&gt;
  &lt;li&gt;
   Les marchés publics
  &lt;/li&gt;
  &lt;li&gt;
   Les pouvoirs de police
  &lt;/li&gt;
  &lt;li&gt;
   La taxe d&amp;#039;aménagement
  &lt;/li&gt;
@@ -24989,1077 +24723,1360 @@
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Des visites thématiques ou réunions d&amp;#039;information :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Transfert des compétences eau et assainissement
  &lt;/li&gt;
  &lt;li&gt;
   Zones humides : environnement et urbanisme
  &lt;/li&gt;
  &lt;li&gt;
   Visite d&amp;#039;une unité de méthanisation
  &lt;/li&gt;
  &lt;li&gt;
   Route Vosgienne de l&amp;#039;Energie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transition énergétique
 Logement et habitat
 Appui méthodologique
 Animation et mise en réseau
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R134" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Adhérer à l&amp;#039;Association
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V134" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://www.maires88.asso.fr/formation-et-information-des-elus</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez retrouver les
  &lt;strong&gt;
   programmes détaillés et bulletins d&amp;#039;inscription
  &lt;/strong&gt;
  des formations ou réunions d&amp;#039;information sur le site de l&amp;#039;AMV 88.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, vous pouvez contacter Marie-Paule MASSON par téléphone au 03 29 29 88 23 ou par mail à
  &lt;a target="_self"&gt;
   mpmasson&amp;#64;vosges.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  AMV 88
  &lt;br /&gt;
  Courriel :
  &lt;a target="_self"&gt;
   amv88&amp;#64;vosges.fr
  &lt;/a&gt;
  &lt;br /&gt;
  Tél. : 03 29 29 88 30
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>amv88@vosges.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9fda-former-et-informer-les-elus/</t>
         </is>
       </c>
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC134" s="1" t="inlineStr">
+      <c r="AC133" s="1" t="inlineStr">
         <is>
           <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
         </is>
       </c>
-      <c r="AE134" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG134" s="1" t="inlineStr">
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH134" s="1" t="inlineStr">
+      <c r="AH133" s="1" t="inlineStr">
         <is>
           <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="135" spans="1:34" customHeight="0">
-      <c r="A135" s="1">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
         <v>164183</v>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue - Plans d'eau</t>
         </is>
       </c>
-      <c r="D135" s="1" t="inlineStr">
+      <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G135" s="1" t="inlineStr">
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I135" s="1" t="inlineStr">
+      <c r="I134" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J135" s="1" t="inlineStr">
+      <c r="J134" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M135" s="1" t="inlineStr">
+      <c r="M134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les plans d’eau, qu’ils soient naturels ou artificiels se trouvent aujourd’hui à la croisée des enjeux : biodiversité,
 qualité d’eau, quantité d’eau, activités humaines, … &lt;/p&gt;&lt;p&gt;Considérés à la fois comme des milieux aquatiques (présence d’eau permanente au sein d’une colonne d’eau),
 et des milieux humides (zones de transition entre le milieu aquatique et le milieu terrestre, en particulier au
 niveau des berges), ils sont par ailleurs le support de nombreux usages économiques (industriels, agricoles,
 piscicoles, hydroélectrique, navigation, …) ou de loisirs sur le bassin. Ils subissent, de fait, de nombreuses
 pressions qui altèrent leur morphologie, leur hydrologie, ainsi que la qualité de l’eau. &lt;/p&gt;&lt;p&gt;Les actions accompagnées par l’Agence de l’eau s’inscrivent pleinement dans un objectif de conciliation
 d’usages, en mettant particulièrement l’accent sur la restauration des fonctionnalités de ces milieux particuliers
 et du bon fonctionnement de leur bassin versant, tout en anticipant les effets du changement climatique sur
 ces milieux et sur les activités qui s’y exercent. Les plans d’eau prioritairement visés sont les plans d’eau identifiés
 dans le cadre de la Directive cadre sur l’eau (&amp;gt;50 ha de surface)
 9
 , les étangs patrimoniaux intégrés aux zones
 humides remarquables du Schéma Directeur d’Aménagement et de Gestion des Eaux, les plans d’eau
 stratégiques pour la ressource en eau, … &lt;/p&gt;&lt;p&gt;Afin de pouvoir intervenir durablement sur ces milieux et anticiper leur évolution et les usages futurs, les actions
 de l’Agence de l’eau visent à leur permettre de retrouver un fonctionnement optimal par :
 &lt;br /&gt;• L’identification et la compréhension d’éventuels dysfonctionnements et de leur origine ;
 &lt;br /&gt;• La mise en œuvre d’actions préventives, visant la limitation ou la réduction des causes de ces
 dysfonctionnements ;
 &lt;br /&gt;• La préservation des milieux les plus fonctionnels ;
 &lt;br /&gt;• La renaturation des milieux dégradés ou artificiels. &lt;/p&gt;&lt;p&gt;Ces actions seront conduites en visant à limiter les effets négatifs des plans d’eau sur les cours d’eau (qualité de
 l’eau, température, continuité écologique, invasions biologiques, …) voire en mettant en place une gestion des
 plans d’eau qui permette de contribuer à l’amélioration du fonctionnement des cours d’eau (soutien d’étiage
 par exemple).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;À ce titre, les actions curatives, notamment les actions visant les espèces végétales et/ou algales proliférantes
 (hors espèces exotiques envahissantes (cf. article 4.6.2), ne sont pas éligibles. Seront privilégiées les études et
 actions visant à identifier et lutter contre les dysfonctionnements à l’origine de ces proliférations. &lt;/p&gt;&lt;p&gt;Par ailleurs, et afin d’anticiper toute problématique ultérieure liée notamment au changement climatique, sont
 éligibles les études stratégiques ainsi que les études de gouvernance visant à atteindre dans la durée, un équilibre
 entre enjeux de biodiversité, enjeux de qualité et de quantité d’eau, et enjeux de partage de la ressource.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R135" s="1" t="inlineStr">
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions de maîtrise foncière,
 d’études, de travaux&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T135" s="1" t="inlineStr">
+      <c r="T134" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-restauration-de-la-trame-bleue-milieux-humides/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC135" s="1" t="inlineStr">
+      <c r="AC134" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE135" s="1" t="inlineStr">
+      <c r="AE134" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG135" s="1" t="inlineStr">
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
-      <c r="AH135" s="1" t="inlineStr">
+      <c r="AH134" s="1" t="inlineStr">
         <is>
           <t>02/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-      <c r="A136" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>27637</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Mener des missions d'animation</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Dispositif des aides à l'animation</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H136" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I136" s="1" t="inlineStr">
+      <c r="I135" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J136" s="1" t="inlineStr">
+      <c r="J135" s="1" t="inlineStr">
         <is>
           <t>Taux de référence | forfait</t>
         </is>
       </c>
-      <c r="K136" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L136" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mener des missions d&amp;#039;animation territoriale portées par les maitres d&amp;#039;ouvrages locaux&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;animation sectorielle ou territoriale portées par les structures professionnelles, associatives ou institutionnelles&lt;/li&gt;&lt;li&gt;Mener des missions d&amp;#039;assistance technique et d&amp;#039;expertise portées par des conseils départementaux et des organismes indépendants des producteurs de boues ou d&amp;#039;autres partenaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M136" s="1" t="inlineStr">
+      <c r="M135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les missions d’animation correspondant :
 &lt;br /&gt;• À l’animation des Schémas d’Aménagement et de Gestion des Eaux (SAGE) et des contrats territoriaux, 
 de leur émergence à leur mise en œuvre opérationnelle ;
 &lt;br /&gt;• Aux actions visant à faire émerger et réaliser des programmes d’actions/travaux ;
 &lt;br /&gt;• Aux actions de conseil et d’accompagnement technique et/ou administratif collectifs des acteurs 
 locaux à mobiliser pour impulser et accompagner le changement de pratiques y compris au travers de 
 l’innovation ;
 &lt;br /&gt;• Aux actions de développement de réseaux professionnels et d’animation d’un travail en réseau pour 
 développer des partenariats avec les acteurs locaux pour favoriser la cohérence et l’efficacité des 
 politiques et pour interpeller les politiques connexes (aménagement du territoire, urbanisme, 
 agriculture, santé, …) par les objectifs et ambitions des politiques de gestion de l’eau et de transition 
 écologique ;
 &lt;br /&gt;• Aux actions de structuration et coordination de filières économiques, d’économie circulaire, 
 d’opérations collectives ou groupées favorisant la pérennité de la reconquête des milieux aquatiques ;
 &lt;br /&gt;• Aux actions de communication, d’éducation et de sensibilisation du public ;
 &lt;br /&gt;• Aux actions visant à accompagner la montée en compétence ou structuration de la maîtrise d’ouvrage 
 et à la doter de moyens techniques et administratifs pour initier et assurer la conduite des projets, une 
 dynamique dans un territoire ou la qualité des performances des services public d’eau et 
 d’assainissement ;
 &lt;br /&gt;• À la mise en œuvre de l’assistance technique aux communes ou établissements publics de coopération 
 intercommunale (telle que prévue par l’article L.3232-1-1 du code général des collectivités territoriales (SATE et SATESE) et autres accords cadre ou locaux, …) ;
 &lt;br /&gt;• Au suivi et à l’expertise de la valorisation agricole des sous-produits issus de l’épuration, en vue de 
 garantir la qualité et la sécurité de la filière.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Artisanat
 Industrie
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R136" s="1" t="inlineStr">
+      <c r="R135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rendez-vous sur le site de l&amp;#039;Agence de l&amp;#039;eau Rhin-Meuse pour obtenir des informations relatives aux conditions d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S135" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T136" s="1" t="inlineStr">
+      <c r="T135" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Dispositif_des_aides_a_l%E2%80%99animation_-_FICHE_THEMATIQUE.pdf?Archive=264987908216&amp;File=Dispositif%5Fdes%5Faides%5Fa%5Fl%E2%80%99animation%5F%5F%5FFicHe%5FTHeMaTiQue%5Fpdf</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse
  &lt;/li&gt;&lt;li&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   E-mail : agence&amp;#64;eau-rhin-meuse.fr
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.87.34.47.00
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f7b6-aide-animation/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC136" s="1" t="inlineStr">
+      <c r="AC135" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE136" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG136" s="1" t="inlineStr">
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
         <is>
           <t>12/02/2020</t>
         </is>
       </c>
-      <c r="AH136" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="137" spans="1:34" customHeight="0">
-      <c r="A137" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
         <v>119762</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
-      <c r="C137" s="1" t="inlineStr">
+      <c r="C136" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Lutte contre la pollution des activités économiques hors agricole</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I137" s="1" t="inlineStr">
+      <c r="I136" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 35</t>
         </is>
       </c>
-      <c r="K137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L137" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  De manière hiérarchique, l&amp;#039;Agence incite :
  &lt;br /&gt;
  - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
  &lt;br /&gt;
  -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M137" s="1" t="inlineStr">
+      <c r="M136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
  &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
   https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Friche
 Voirie et réseaux
 Commerces et services
 Economie circulaire
 Agriculture et agroalimentaire
 Consommation et production
 Biodiversité
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R137" s="1" t="inlineStr">
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etablissements éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
 &lt;/p&gt;
 &lt;p&gt;
  ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
 &lt;/p&gt;
 &lt;p&gt;
  financière,
 &lt;/p&gt;
 &lt;p&gt;
  - Petites et très Petites Entreprises, artisans,
 &lt;/p&gt;
 &lt;p&gt;
  - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
 &lt;/p&gt;
 &lt;p&gt;
  techniques, syndicats professionnels ... ), commerciale ou artisanale.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les surfaces imperméabilisées
 &lt;/p&gt;
 &lt;p&gt;
  existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
 &lt;/p&gt;
 &lt;p&gt;
  nouvelles imperméabilisations.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Montant de dépenses finançables supérieur à 10 000 €HT
 &lt;/p&gt;
 &lt;p&gt;
  Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T137" s="1" t="inlineStr">
+      <c r="T136" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
         </is>
       </c>
-      <c r="X137" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>Philippe LESAINT
 &lt;br /&gt;
 p.lesaint&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 Chargé d&amp;#039;interventions spécialisé
 &lt;br /&gt;
 &lt;br /&gt;
 Hervé Canler
 &lt;br /&gt;
 Chargé d&amp;#039;études Pluvial
 &lt;br /&gt;
 h.canler&amp;#64;eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>p.branger@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB137" s="1" t="inlineStr">
+      <c r="AB136" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>162636</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités sur la thématiques de l'eau et de l'assainissement</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Eau - assainissement</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La préservation des milieux naturels et la gestion de la ressource en haut sont autant d&amp;#039;enjeux importants face au changement climatique.&lt;/p&gt;
+&lt;p&gt;Dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO). Il nous est également possible de vous apporter une assistance pour des études de transferts de compétences, le renouvellement de contrats d&amp;#039;affermage ou le suivi de délégations de services publics.&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Œuvre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Améliorer le rendement des réseaux fuyards&lt;/p&gt;&lt;p&gt;Amélioration de la qualité de l&amp;#039;eau distribuée (création ou réhabilitation de stations de traitement)&lt;/p&gt;&lt;p&gt;Amélioration de l&amp;#039;approvisionnement en eau&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un premier système d&amp;#039;assainissement collectif&lt;/p&gt;&lt;p&gt;Renouvellement des contrats d&amp;#039;affermage&lt;/p&gt;&lt;p&gt;Suivi des schémas directeur&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/eau-assainissement/</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-traverses-dagglomeration-et-entretenir-le-patrimoine-routier/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AC137" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'Eau Artois-Picardie</t>
+          <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
       <c r="AE137" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF137" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG137" s="1" t="inlineStr">
         <is>
-          <t>11/07/2022</t>
+          <t>14/05/2024</t>
         </is>
       </c>
       <c r="AH137" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:34" customHeight="0">
       <c r="A138" s="1">
-        <v>162636</v>
+        <v>140797</v>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités sur la thématiques de l'eau et de l'assainissement</t>
-[...4 lines deleted...]
-          <t>Eau - assainissement</t>
+          <t>Bénéficier de Conseils, d'Assistance Technique (AT) et d'Assistance à Maîtrise d’Ouvrage (AMO) pour les problématiques quotidiennes des collectivités adhérentes</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale (ATD) des Vosges</t>
+          <t>Ingénierie et Territoires 04</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
-        <is>
-[...140 lines deleted...]
-      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseils &amp;#34;amont&amp;#34; sur l&amp;#039;ensemble des domaines d&amp;#039;intervention couverts (eau, route, bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet dans le domaine de l&amp;#039;eau, des routes et du bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie administrative et financière (recherche de financements)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise technique (eau, route et bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie réglementaire (eau) : appui à la réalisation de documents à portée réglementaire
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à la gestion et à l&amp;#039;exploitation (eau, routes)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M139" s="1" t="inlineStr">
+      <c r="M138" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   AMO pour la construction d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   AMO pour la réalisation de schémas directeurs
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de bilans et d&amp;#039;expertises sur le fonctionnement d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Études de faisabilité pour la mise en sécurité de traversées urbaines
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics et définition de programmes d&amp;#039;entretien du patrimoine &amp;#34;voirie&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Adhésion de la collectivité (délibération et cotisation annuelle) pour l&amp;#039;un des services (eau, voirie et aménagement) ou pour l&amp;#039;ensemble des services.
 &lt;/p&gt;
 &lt;p&gt;
  - Formalisation de la demande d&amp;#039;intervention (à retrouver sur le site de l&amp;#039;Agence).
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement de la demande par les services :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Inclus dans l&amp;#039;adhésion : informations et conseils simples dans chacun des domaines de compétence cités ci-dessus.
   &lt;/li&gt;
   &lt;li&gt;
    En supplément, sur la base de propositions d&amp;#039;intervention spécifiques : prestations techniques &amp;#34;complexes&amp;#34;, missions d&amp;#039;accompagnement de projets d&amp;#039;investissement et aide à la programmation pluriannuelle.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>https://www.it04.fr/</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Hôtel du département – 13 rue du docteur Romieu CS 70 216 – 04 995 Digne les Bains CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 30 08 50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;it04.fr" target="_self"&gt;
   contact&amp;#64;it04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a696-conseils-assistance-technique-at-et-assistanc/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB139" s="1" t="inlineStr">
+      <c r="AB138" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts
 Gestion des inondations
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC139" s="1" t="inlineStr">
+      <c r="AC138" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W139" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AE139" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF139" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG139" s="1" t="inlineStr">
         <is>
-          <t>11/05/2023</t>
+          <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH139" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:34" customHeight="0">
       <c r="A140" s="1">
         <v>119940</v>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
       <c r="H140" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -26324,382 +26341,99 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC140" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
       <c r="AE140" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF140" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG140" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
       <c r="AH140" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:34" customHeight="0">
       <c r="A141" s="1">
-        <v>155117</v>
+        <v>126143</v>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+          <t>Enveloppes communes urbaines</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
-          <t>Commune
-Intercommunalité / Pays</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H141" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K141" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L141" s="1" t="inlineStr">
-        <is>
-[...280 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -26711,380 +26445,380 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R141" s="1" t="inlineStr">
         <is>
           <t>Communes urbaines</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T142" s="1" t="inlineStr">
+      <c r="T141" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U141" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V141" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z141" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB142" s="1" t="inlineStr">
+      <c r="AB141" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC142" s="1" t="inlineStr">
+      <c r="AC141" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE142" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG142" s="1" t="inlineStr">
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH142" s="1" t="inlineStr">
+      <c r="AH141" s="1" t="inlineStr">
         <is>
           <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="143" spans="1:34" customHeight="0">
-      <c r="A143" s="1">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
         <v>98630</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N142" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z142" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB143" s="1" t="inlineStr">
+      <c r="AB142" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE143" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG143" s="1" t="inlineStr">
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH143" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="144" spans="1:34" customHeight="0">
-      <c r="A144" s="1">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
         <v>126141</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
         </is>
       </c>
-      <c r="D144" s="1" t="inlineStr">
+      <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Enveloppes territorialisées</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
+      <c r="H143" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
  &lt;/li&gt;
  &lt;li&gt;
   les modes doux,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation du patrimoine ligérien (naturel et bâti protégé),
  &lt;/li&gt;
  &lt;li&gt;
   le développement touristique local,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de proximité,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
  &lt;/li&gt;
  &lt;li&gt;
   les aménagements d&amp;#039;espaces publics (traversées de bourg...),
  &lt;/li&gt;
  &lt;li&gt;
   les études.
  &lt;/li&gt;
 &lt;/ul&gt;
 Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N143" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -27097,420 +26831,420 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O143" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S143" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T144" s="1" t="inlineStr">
+      <c r="T143" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V143" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W144" s="1" t="inlineStr">
+      <c r="W143" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z143" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB144" s="1" t="inlineStr">
+      <c r="AB143" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC144" s="1" t="inlineStr">
+      <c r="AC143" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE144" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG144" s="1" t="inlineStr">
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH144" s="1" t="inlineStr">
+      <c r="AH143" s="1" t="inlineStr">
         <is>
           <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-      <c r="A145" s="1">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
         <v>126137</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppes de solidarité</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I145" s="1" t="inlineStr">
+      <c r="I144" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J145" s="1" t="inlineStr">
+      <c r="J144" s="1" t="inlineStr">
         <is>
           <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R145" s="1" t="inlineStr">
+      <c r="R144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T145" s="1" t="inlineStr">
+      <c r="T144" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W145" s="1" t="inlineStr">
+      <c r="W144" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB145" s="1" t="inlineStr">
+      <c r="AB144" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC145" s="1" t="inlineStr">
+      <c r="AC144" s="1" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
-      <c r="AE145" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG145" s="1" t="inlineStr">
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
-      <c r="AH145" s="1" t="inlineStr">
+      <c r="AH144" s="1" t="inlineStr">
         <is>
           <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="146" spans="1:34" customHeight="0">
-      <c r="A146" s="1">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
         <v>120596</v>
       </c>
-      <c r="B146" s="1" t="inlineStr">
+      <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D146" s="1" t="inlineStr">
+      <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G146" s="1" t="inlineStr">
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H146" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I146" s="1" t="inlineStr">
+      <c r="I145" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J146" s="1" t="inlineStr">
+      <c r="J145" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K146" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L146" s="1" t="inlineStr">
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N146" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -27538,66 +27272,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O146" s="1" t="inlineStr">
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P146" s="1" t="inlineStr">
+      <c r="P145" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q146" s="1" t="inlineStr">
+      <c r="Q145" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R146" s="1" t="inlineStr">
+      <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -27609,183 +27343,183 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S146" s="1" t="inlineStr">
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T146" s="1" t="inlineStr">
+      <c r="T145" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U146" s="1" t="inlineStr">
+      <c r="U145" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V146" s="1" t="inlineStr">
+      <c r="V145" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X146" s="1" t="inlineStr">
+      <c r="X145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y146" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z146" s="1" t="inlineStr">
+      <c r="Z145" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA146" s="1" t="inlineStr">
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB146" s="1" t="inlineStr">
+      <c r="AB145" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC146" s="1" t="inlineStr">
+      <c r="AC145" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE146" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG146" s="1" t="inlineStr">
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
-      <c r="AH146" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="147" spans="1:34" customHeight="0">
-      <c r="A147" s="1">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>72810</v>
       </c>
-      <c r="B147" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C147" s="1" t="inlineStr">
+      <c r="C146" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H147" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L147" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -27822,79 +27556,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M147" s="1" t="inlineStr">
+      <c r="M146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -27937,433 +27671,206 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O147" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R147" s="1" t="inlineStr">
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T147" s="1" t="inlineStr">
+      <c r="T146" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U147" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V147" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W147" s="1" t="inlineStr">
+      <c r="W146" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X147" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z147" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB147" s="1" t="inlineStr">
+      <c r="AB146" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC147" s="1" t="inlineStr">
+      <c r="AC146" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE147" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG147" s="1" t="inlineStr">
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH147" s="1" t="inlineStr">
-[...228 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>