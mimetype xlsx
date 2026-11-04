--- v0 (2026-02-03)
+++ v1 (2026-11-04)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA37"/>
+  <dimension ref="A1:AH25"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1815 +225,991 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>95004</v>
+        <v>1075</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les émergences Arts Visuels</t>
-[...4 lines deleted...]
-          <t>Soutien aux émergences Arts Visuels</t>
+          <t>Soutenir les lieux et les projets d'arts visuels structurants</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...151 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H3" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les lieux permanents professionnels et les projets annuels structurants des arts visuels, ancrés localement et de rayonnement régional, jouant un rôle majeur en matière de création, de diffusion et de dynamique culturelle territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   réduire les inégalités territoriales d&amp;#039;accès à la culture,
  &lt;/li&gt;
  &lt;li&gt;
   amener les lieux à travailler en réseau et à chercher de nouvelles synergies visant à améliorer les conditions de la création artistique ainsi que l&amp;#039;offre culturelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les associations culturelles, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est. Seules sont concernées les structures dirigées par des professionnels disposant d&amp;#039;une expertise dans la discipline artistique qui est la leur et pouvant justifier de l&amp;#039;appui d&amp;#039;autres partenaires publics pour leur fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel de l&amp;#039;opération. La collectivité se réserve la possibilité de proposer pour certaines manifestations structurantes et à fort rayonnement régional de travailler à un projet de convention pluriannuelle. L&amp;#039;association d&amp;#039;autres collectivités territoriales à ces conventionnements sera recherchée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Tourisme</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    présenter un projet artistique global de qualité comprenant un volet diffusion et médiation, et pouvant s&amp;#039;accompagner d&amp;#039;autres actions – ex : production, résidences, formation – sur une durée minimum d&amp;#039;une année,
   &lt;/li&gt;
   &lt;li&gt;
    disposer de ressources humaines professionnelles,
   &lt;/li&gt;
   &lt;li&gt;
    disposer d&amp;#039;un lieu mobilisable ou de moyens dédiés,
   &lt;/li&gt;
   &lt;li&gt;
    prévoir la valorisation ou l&amp;#039;accompagnement d&amp;#039;artistes ou collectifs d&amp;#039;artistes installés dans le Grand Est.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;appui d&amp;#039;une autre collectivité territoriale ou de l&amp;#039;Etat est un atout.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/aides-aux-lieux-projets-structurants/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   Dépôt des dossiers : culture-subvention&amp;#64;grandest.fr
  &lt;/p&gt;
  &lt;p&gt;
   Pour les demandes de paiement : versements-creation&amp;#64;grandest.fr
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bebc-aides-aux-lieux-et-projets-structurants-arts-/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...526 lines deleted...]
-      <c r="A7" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>162467</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F7" s="1" t="inlineStr">
+      <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H7" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides au fonctionnement ou au projet ont comme objectif de soutenir la diversité des esthétiques, des expressions, des formes et des formats dans le champ des arts visuels, du théâtre, de la marionnette, des arts du cirque et de la rue, de la danse et de musique. Les services déconcentrés ou centraux du ministère de la culture apportent ainsi une aide au fonctionnement à des structures ou une aide à des projets spécifiques de création et de diffusion artistiques. &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que l&amp;#039;aide au projet ou au fonctionnement, spectacle vivant et arts visuels ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Selon les dispositifs et types d’aides, l’instruction de la demande est réalisée à partir de formulaires différents.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention, chaque dispositif a un calendrier propre, qui peut être différent selon les régions. &lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_creation-artistique-2024</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question, vous êtes invités à vous adresser aux conseillers arts visuels et spectacle vivant de votre Direction régionale aux affaires culturelles (DRAC). Ils sont les interlocuteurs privilégiés des acteurs culturels et des porteurs de projet en&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E8" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165985</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...3 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
-[...15 lines deleted...]
-&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif doit soutenir nos partenaires culturels professionnels sur l’ensemble du territoire, offrir aux publics et aux artistes des conditions techniques et d’accueil optimales et permettre une transition vers des investissements durables et éco-responsables.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les structures:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;bénéficiant d’un soutien régional au fonctionnement ou d’une convention particulière avec la Région, ayant un établissement ou une succursale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;situés en Région Provence-Alpes-Côte d’Azur et ayant au moins une année d’existence à la date du vote.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les bâtiments privés, obligation est faite de détenir un bail non précaire d’une durée au moins égale à la durée d’amortissement des travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les studios d’enregistrement&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures d’enseignement artistique (hors Pôles d’enseignement supérieur)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les établissements scolaires et universitaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les centres sociaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures non financées en fonctionnement par la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable (voir annexes pour la prise en compte des critères et pièces spécifiques).&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
-&lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
-[...33 lines deleted...]
-      <c r="S8" s="1" t="inlineStr">
+&lt;p&gt;Le demandeur ne pourra présenter une nouvelle aide à l’investissement qu&amp;#039;après présentation des justificatifs définitifs de réalisation du projet pour lequel il a déjà été aidé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X8" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INVMUSIQ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-investissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-      <c r="A9" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>95032</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les réseaux et centres de ressources spectacle vivant et arts visuels</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux réseaux et centres de ressources spectacle vivant et Arts visuels</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les structures professionnelles positionnées en réseaux ou en centres de ressources et qui contribuent, via l&amp;#039;animation de réseaux et des actions d&amp;#039;information, de médiation ou de formation, à l&amp;#039;accompagnement des acteurs culturels et au développement de la culture sur le territoire et en direction de tous les publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  réduire les inégalités d&amp;#039;accès à la culture.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide régionale est octroyée.
+Recommandation : le versement du solde de l&amp;#039;aide antérieure est demandé au plus tard à la date du dépôt du nouveau dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2017</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations culturelles, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est. Seules sont concernées les structures dirigées par des professionnels disposant d&amp;#039;une expertise dans la discipline artistique qui est la leur et pouvant justifier du rayonnement de leur activité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   justifier de son rôle de réseau ou de centre de ressources pour les acteurs culturels et du rayonnement territorial de la structure, être en relation partenariale avec d&amp;#039;autres acteurs de la vie culturelle régionale,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ présenter un projet artistique et culturel global comprenant un ou plusieurs des volets suivants :
+ &lt;br /&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   veille sur un sujet déterminé du développement culturel,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ingénierie, expertise, conseil aux porteurs de projets,
+  &lt;/li&gt;
+  &lt;li&gt;
+   conception et diffusion d&amp;#039;outils d&amp;#039;appui, d&amp;#039;études,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ressources en diffusion ou en matériel,
+  &lt;/li&gt;
+  &lt;li&gt;
+   animation, structuration de réseau,
+  &lt;/li&gt;
+  &lt;li&gt;
+   accompagnement, appui, conseil, formation en direction d&amp;#039;artistes professionnels ou en voie de professionnalisation,
+  &lt;/li&gt;
+  &lt;li&gt;
+   accompagnement des pratiques amateurs,
+  &lt;/li&gt;
+  &lt;li&gt;
+   actions culturelles en direction de publics spécifiques,
+  &lt;/li&gt;
+  &lt;li&gt;
+   disposer de ressources humaines professionnelles adaptées à la nature du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   avoir conventionné avec d&amp;#039;autres partenaires publics – Etat, Villes notamment – constitue un atout,
+  &lt;/li&gt;
+  &lt;li&gt;
+   présenter un budget global de fonctionnement de la structure sur 3 ans si le projet s&amp;#039;inscrit sur une durée de 3 ans dans le cadre d&amp;#039;une convention, sur la base de budgets prévisionnels annuels détaillés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-reseaux-centres-de-ressources/</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0018/depot/simple</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les demandes de paiement :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;a href="mailto:versements-creation&amp;#64;grandest.fr"&gt;
+    versements-creation&amp;#64;grandest.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les demandes se font exclusivement en ligne. Un guide et un mode d&amp;#039;emploi sont à votre disposition pour vous aider dans cette démarche :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
+    Guide utilisateurs du portail des aides dématérialisées
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/mode-emploi-demande-aide-demat-arpege-simpl.pdf"&gt;
+    Mode d&amp;#039;emploi de l&amp;#039;outil de dépôt en ligne
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dc33-soutien-aux-reseaux-et-centres-de-ressources-/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>95003</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Aider à la diffusion régionale, nationale, internationale - Arts Visuels</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E9" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la diffusion et à la promotion - Arts Visuels</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Association
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cet appel à projets vise à soutenir la diffusion ponctuelle des créations des artistes régionaux en leur permettant d&amp;#039;accéder à de nouveaux réseaux de diffusion en France et à l&amp;#039;étranger, à promouvoir le rayonnement de la création et de la production artistique en région et au-delà, en partenariat avec les lieux de diffusion ayant une responsabilité essentielle dans ces domaines, à accompagner les filières professionnelles et soutenir l&amp;#039;emploi culturel au travers de l&amp;#039;aide aux projets de diffusion.
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Les artistes ou les collectifs d&amp;#039;artistes professionnel sous forme associative du champ des arts visuels ayant une activité régulière de création et de diffusion d&amp;#039;œuvres originales en région Grand Est.
 &lt;/p&gt;
 &lt;h3&gt;
  Calendrier
 &lt;/h3&gt;
 &lt;p&gt;
  Dépôt des demandes : 31 octobre de l&amp;#039;année n-1 (Ex : 31 octobre 2019 pour un projet se déroulant en 2020).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>07/08/2017</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Projets éligibles
 &lt;/h3&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   respecter les dispositions légales et réglementaires,
  &lt;/li&gt;
  &lt;li&gt;
   être implanté en région Grand Est et y mener son activité de manière effective,
  &lt;/li&gt;
  &lt;li&gt;
   justifier de son statut d&amp;#039;artiste professionnel – numéro Siret, inscription à la Maison des artistes ou à l&amp;#039;Agessa -, ou d&amp;#039;indépendant,
  &lt;/li&gt;
  &lt;li&gt;
   justifier d&amp;#039;un projet de diffusion en France ou à l&amp;#039;étranger accueilli par une structure professionnelle,
  &lt;/li&gt;
  &lt;li&gt;
   justifier de l&amp;#039;engagement et de l&amp;#039;implication de la structure d&amp;#039;accueil,
  &lt;/li&gt;
  &lt;li&gt;
   dépôt d&amp;#039;un seul dossier pour l&amp;#039;année civile et par bénéficiaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/diffusion-promotion-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0431/depot/simple</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Candidatures à envoyer à :
  &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr"&gt;
   culture-subvention&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Demandes de paiement :
  &lt;a href="mailto:versements-creation&amp;#64;grandest.fr"&gt;
   versements-creation&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/68b3-aide-a-la-diffusion-regionale-nationale-inter/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...486 lines deleted...]
-      <c r="A13" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>153932</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutenir les écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide est à la fois:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une aide au fonctionnement, égalitaire, prenant en compte à la fois le nombre d&amp;#039;élèves (tous les élèves, enfants et adultes confondus, suivant un cursus ou des ateliers en musique, danse, théâtre, arts du cirque et/ou arts visuels), la masse salariale, l&amp;#039;accessibilité des tarifs et le niveau de formation des enseignants. Cette aide est par ailleurs modulée en fonction de la richesse des territoires (cf. politique contractuelle du département) ;
   &lt;/li&gt;
   &lt;li&gt;
    Une aide au(x) projet(s) mis en place au cours de l&amp;#039;année scolaire, inscrits dans l&amp;#039;une des 5 thématiques prédéfinies et répondant aux critères de recevabilité ;
   &lt;/li&gt;
   &lt;li&gt;
    Une aide à l&amp;#039;investissement
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Le Conseil départemental apporte un soutien aux projets répondant à l&amp;#039;une des 5 thématiques suivantes :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     La diversification des disciplines et des esthétiques;
    &lt;/li&gt;
    &lt;li&gt;
@@ -2059,173 +1235,340 @@
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Présence d&amp;#039;un directeur ou d&amp;#039;un professeur coordinateur clairement identifié et rémunéré;
    &lt;/li&gt;
    &lt;li&gt;
     Existence d&amp;#039;un projet d&amp;#039;établissement pluriannuel vivant et concerté, évalué à échéance régulière ;
    &lt;/li&gt;
    &lt;li&gt;
     Enseignement au minimum de 5 disciplines cohérentes entre elles et permettant les pratiques d&amp;#039;ensemble ;
    &lt;/li&gt;
    &lt;li&gt;
     Enseignants formés (niveau DE souhaité, DEM requis ou en cours de formation) ;
    &lt;/li&gt;
    &lt;li&gt;
     Soutien affiché des collectivités locales, assurant le bon fonctionnement de l&amp;#039;école ;
    &lt;/li&gt;
    &lt;li&gt;
     Minimum de 50 enfants
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chaque école peut déposer chaque année 3 projets maximum (6 pour les territoires fusionnant leurs établissements à l&amp;#039;occasion de regroupements intercommunaux), qu&amp;#039;il s&amp;#039;agisse de projets d&amp;#039;école ou de projets de réseau (rassemblant plusieurs écoles), inscrits dans l&amp;#039;une et/ou l&amp;#039;autre des 5 thématiques prédéfinies et répondant aux critères de recevabilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/ecoles-de-musique-danse-theatre-art-du-cirque-et-arts-visuels/</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 96 47
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/547c-ecoles-de-musique-danse-theatre-art-du-cirque/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-      <c r="A14" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165980</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals et manifestations de musique, théâtre, arts du mouvement et arts visuels</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible, diversifiée et de qualité,&lt;/li&gt; 	&lt;li&gt; Favoriser la programmation d’artistes professionnels régionaux, nationaux, internationaux&lt;/li&gt; 	&lt;li&gt;Soutenir l’emploi et participer à l’émergence d’artistes et au développement des carrières,&lt;/li&gt; 	&lt;li&gt; Développer des événements artistiques, festivals et expositions dans le domaine des arts visuels,&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et au développement économique et touristique des territoires,&lt;/li&gt; 	&lt;li&gt; Favoriser la rencontre avec un public large et diversifié, en période estivale et aussi toute l’année,&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt;Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (collectivités, Etat, Europe...)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Et présentant un dossier complet :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt; Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations portés par les structures d’enseignement artistique&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les grands orchestres, opéras, ballets et centres chorégraphiques nationaux&lt;/li&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt; Soutien au fonctionnement dans la musique et les arts de la scène :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une programmation artistique détaillée garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt; une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt; une dynamique de développement et une prise de risque artistique&lt;/li&gt; 	&lt;li&gt; l’emploi d’artistes professionnels, notamment régionaux et émergents&lt;/li&gt; 	&lt;li&gt; un projet de territoire à rayonnement régional ou intercommunal a minima ou concourant à la valorisation d’un patrimoine remarquable&lt;/li&gt; 	&lt;li&gt;une durée supérieure à 2 jours et des actions dans l’année&lt;/li&gt; 	&lt;li&gt;des collaborations avec les acteurs du territoire (éducatif, social, entreprises, tourisme, etc.)&lt;/li&gt; 	&lt;li&gt;une démarche écoresponsable&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Soutien au fonctionnement dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une programmation d’exposition(s) présentant les oeuvres de créateurs et tout particulièrement la création émergente,&lt;/li&gt; 	&lt;li&gt; une action culturelle de diffusion et de promotion des artistes à destination des publics de la région,&lt;/li&gt; 	&lt;li&gt;l’organisation d’actions de communication et de promotion destinées à sensibiliser le public régional et le milieu de l’art contemporain à la créativité des artistes, des galeries et des musées du secteur&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le montant de l’aide régionale est plafonné à 500 000 euros et ne peut excéder 40 % du montant total des dépenses subventionnables retenues.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Le montant de l’aide est estimé en fonction de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la qualité artistique et culturelle du projet et l’accompagnement des artistes&lt;/li&gt; 	&lt;li&gt;de l’impact social auprès des publics&lt;/li&gt; 	&lt;li&gt;de l’engagement et de l’implication des financeurs publics et privés&lt;/li&gt; 	&lt;li&gt;de la participation à la structuration de la filière professionnelle des arts visuels&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional : &lt;/strong&gt;Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les manifestations ponctuelles ou à rayonnement exclusivement local&lt;/li&gt; 	&lt;li&gt;les commémorations et anniversaires&lt;/li&gt; 	&lt;li&gt;les festivals du rire&lt;/li&gt; 	&lt;li&gt;les reconstitutions historiques ou folkloriques&lt;/li&gt; 	&lt;li&gt;les manifestations liées aux fêtes religieuses&lt;/li&gt; 	&lt;li&gt;les rencontres citoyennes sans caractère culturel&lt;/li&gt; 	&lt;li&gt;les manifestations à but commercial, ou ayant pour but la récolte de fonds&lt;/li&gt; 	&lt;li&gt;les jumelages entre villes&lt;/li&gt; 	&lt;li&gt;les voyages à caractère culturel&lt;/li&gt; 	&lt;li&gt;les conférences&lt;/li&gt; 	&lt;li&gt;les concours&lt;/li&gt; 	&lt;li&gt;les tremplins/battles&lt;/li&gt; 	&lt;li&gt;les manifestations représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les académies de formation musicale&lt;/li&gt; 	&lt;li&gt; les spectacles de cabaret et d’humour&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Ne sont pas éligibles: &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets ponctuels d’exposition, de résidence, de production ou d’édition qui sont examinés dans le cadre du dispositif « Carte blanche aux artistes Arts Visuels ».&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt; Pour un projet d’investissement :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt;Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;Equipements bureautique et informatique, achat de véhicules, création et maintenance de sites internet.&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Pour les arts visuels : &lt;/span&gt;seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>150679</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Financer des investissements mobiliers et immobiliers dans les secteurs du spectacle vivant et des arts visuels</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Aide à l&amp;apos;investissement mobilier et immobilier dans les secteurs du spectacle vivant et des arts visuels</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F14" s="1" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la culture peut attribuer des aides à l&amp;#039;investissement, mobilier ou immobilier, à des structures de production, diffusion, enseignement spécialisé ou enseignement supérieur, des arts visuels et du spectacle vivant.
  &lt;br /&gt;
  Ces aides sont notamment encadrées par le décret n° 2018-514 du 25 juin 2018 relatif aux subventions de l&amp;#039;Etat pour des projets d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les aides sont attribuées dans le cadre d&amp;#039;opérations de travaux, et/ou d&amp;#039;investissements mobilier, par exemple pour des études préalables, des travaux sur les bâtiments, l&amp;#039;équipement mobilier dans le cadre de travaux de rénovation, etc.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000037106457?init&amp;#61;true&amp;amp;page&amp;#61;1&amp;amp;query&amp;#61;2018-514&amp;#43;du&amp;#43;25&amp;#43;juin&amp;#43;2018&amp;#43;&amp;amp;searchField&amp;#61;ALL&amp;amp;tab_selection&amp;#61;all" rel="noopener" target="_blank"&gt;
   En savoir plus
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Nature des dépenses éligibles
@@ -2270,328 +1613,506 @@
  Un autre délai de 8 mois à partir de l&amp;#039;accusé de réception court pour l&amp;#039;instruction du dossier et l&amp;#039;éventuelle décision d&amp;#039;attribution d&amp;#039;une subvention, qui fait alors l&amp;#039;objet d&amp;#039;un arrêté ou d&amp;#039;une convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;absence de réponse de l&amp;#039;administration dans un délai de
  &lt;strong&gt;
   8 mois à compter de la date d&amp;#039;accusé de réception de la demande de subvention vaut refus d&amp;#039;attribution de subvention.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En cas de décision favorable, des versements intermédiaires peuvent avoir lieu en cours de projet, sur présentation de pièces justifiant la dépense, c&amp;#039;est-à-dire des factures acquittées par le bénéficiaire de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  À la fin des travaux, le bénéficiaire doit ensuite fournir, dans un délai de 12 mois à compter de la date prévisionnelle d&amp;#039;achèvement du projet indiquée dans la convention, l&amp;#039;ensemble des factures acquittées et une attestation d&amp;#039;achèvement des travaux présentant le décompte final des dépenses et la liste des aides publiques perçues.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Selon région
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Communes
   &lt;/li&gt;
   &lt;li&gt;
    Départements
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises privées
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises publiques locales
   &lt;/li&gt;
   &lt;li&gt;
    EPCI à fiscalité propre
   &lt;/li&gt;
   &lt;li&gt;
    Établissements publics / Services de l&amp;#039;État
   &lt;/li&gt;
   &lt;li&gt;
    Organismes de recherche
   &lt;/li&gt;
   &lt;li&gt;
    Régions
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les aides à l&amp;#039;investissement sont destinées aux structures culturelles et d&amp;#039;enseignement déjà soutenues en fonctionnement par le ministère de la culture.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du projet
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet ne doit pas avoir débuté au moment du dépôt de la demande. L&amp;#039;exécution peut commencer seulement après la réception par le demandeur de l&amp;#039;accusé de réception du dossier complet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets ne doivent pas faire l&amp;#039;objet d&amp;#039;une aide par l&amp;#039;ASTP (association pour le soutien du théâtre privé) ou par le CNM (centre national de la musique).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;acquisition d&amp;#039;œuvres par les FRAC font l&amp;#039;objet d&amp;#039;une démarche spécifique, avec un formulaire spécifique
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;orgues non classés font l&amp;#039;objet d&amp;#039;une démarche spécifique
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-l-investissement-mobilier-et-immobilier-dans-les-secteurs-du-spectacle-vivant-et-des-arts-visuels</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur les subventions d&amp;#039;investissement mobilier et immobilier dans les secteurs du spectacle vivant et des arts visuels, vous êtes invités à vous adresser à la DRAC/DAC de votre région.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cf52-aide-a-linvestissement-mobilier-et-immobilier/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E15" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165981</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les lieux dédiés à la musique, au théâtre, aux arts du mouvement et aux arts visuels</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux lieux : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H15" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="O15" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible et de qualité toute l’année, complémentaires aux festivals et manifestations&lt;/li&gt; 	&lt;li&gt;Favoriser la présence d’artistes sur le territoire et accompagner les artistes, notamment régionaux, dans leur parcours et soutenir l’emploi des professionnels&lt;/li&gt; 	&lt;li&gt;Accueillir les artistes et les œuvres majeures de l’art d’aujourd’hui dans le domaine des arts visuels&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et à l’attractivité économique et touristique du territoire&lt;/li&gt; 	&lt;li&gt;Favoriser la rencontre de l’offre culturelle avec les publics les plus diversifiés, par des actions de diffusion, de médiation, de participation et de recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; Encourager la coopération professionnelle et territoriale dans une dynamique de filière et de mutualisations&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles à une aide régionale :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;span&gt; &lt;/span&gt;les lieux et structures de production et/ou de diffusion dirigés par des artistes ou des professionnels du monde culturel,&lt;/li&gt; 	&lt;li&gt;ayant un établissement ou une succursale situés en région Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote,&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée,&lt;/li&gt; 	&lt;li&gt;le droit de la propriété intellectuelle et du travail,&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Et présentant un dossier complet :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="S15" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Soutien au fonctionnement des lieux dans la musique et les arts de la scène :&lt;/span&gt;&lt;br /&gt; L’aide régionale participe au financement de lieux qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet artistique et culturel détaillé garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt;un soutien à la création artistique, aux artistes, en particulier régionaux, à travers des résidences, des soutiens à la production, à l’insertion professionnelle&lt;/li&gt; 	&lt;li&gt; un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt; des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; 	&lt;li&gt;une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt; &lt;span&gt;Soutien au fonctionnement des lieux dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Une programmation d’expositions régulières qui présentent les artistes confirmés ou émergents de la scène de l’art contemporain et contribuent à la recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; L’organisation d’un programme de résidence d’artistes et/ou de spectateurs conciliant temps de création des artistes et participation des spectateurs et actions de rencontres avec le grand public, le public professionnel et les publics éloignés&lt;/li&gt; 	&lt;li&gt;La proposition d’actions culturelles et artistiques de médiation, d’échanges et de rencontres avec le public, en particulier les jeunes et les publics éloignés de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt;Les conditions générales de l’accueil des artistes doivent faire l’objet d’une convention entre la structure d’accueil et les artistes. La résidence et le travail des artistes doivent être rémunérés conformément au droit du travail et au code de la propriété littéraire et artistique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional :&lt;/strong&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour un projet d’investissement&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;&lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165983</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;br /&gt; &lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
+&lt;p&gt;La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt; &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-offre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>145872</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les VHSS (violences et harcèlement sexistes et sexuels) dans le spectacle vivant et les arts visuels (FALC)</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les VHSS (violences et harcèlement sexistes et sexuels) dans le spectacle vivant et les arts visuels (version en français simplifié)</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H16" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la Culture a mis en place un plan pour lutter contre les violences et harcèlement sexistes et sexuels ou VHSS. Vous travaillez dans le secteur du spectacle vivant et des arts visuels ? Vous demandez ou souhaitez renouveler une aide financière auprès du ministère de la culture ?
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2022, les structures culturelles du
  &lt;strong&gt;
   spectacle vivant
  &lt;/strong&gt;
  et des
  &lt;strong&gt;
   arts visuels
  &lt;/strong&gt;
  doivent respecter le plan de lutte contre les VHSS. C&amp;#039;est une condition pour recevoir les aides financières du ministère de la culture.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que le plan de lutte contre les VHSS ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le ministère de la Culture a mis en place le plan de lutte contre les VHSS (violences et harcèlements sexistes et sexuels). C&amp;#039;est la loi &amp;#34;Schiappa&amp;#34;, votée le 3 août 2018.
 &lt;/p&gt;
 &lt;p&gt;
  La loi &amp;#34;Schiappa&amp;#34; renforce la lutte contre les violences sexuelles et sexistes. Par exemple contre les violences sexuelles, contre les comportements ou les paroles mal placées à connotations sexuelles, ...
@@ -2701,1108 +2222,237 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Cliquer sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
  &lt;/li&gt;
  &lt;li&gt;
   Connectez-vous ou créez un compte, puis laissez-vous guider pour remplir le formulaire.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  Si le ministère de la Culture vous accorde une aide financière, le formulaire sera un document officiel. Ce formulaire sera joint aux documents du projet, c&amp;#039;est-à-dire à la convention ou l&amp;#039;arrêté de subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci signifie que vous devrez mettre en place les actions pour lutter contre les VHSS décrites dans le formulaire.
 &lt;/p&gt;
 &lt;p&gt;
  Nous vous demanderons un bilan détaillé des actions réalisées à la fin du projet ou tous les ans si le projet dure plusieurs années.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Êtes-vous concerné par cette démarche ?
 &lt;/p&gt;
 &lt;p&gt;
  Vous devez déposer un dossier si :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous travaillez dans le secteur des arts visuels et du spectacle vivant
  &lt;/li&gt;
  &lt;li&gt;
   Vous êtes :
   &lt;ul&gt;
    &lt;li&gt;
     Une association
    &lt;/li&gt;
    &lt;li&gt;
     Une commune
    &lt;/li&gt;
    &lt;li&gt;
     Un département
    &lt;/li&gt;
    &lt;li&gt;
     Une EPCI à fiscalité propre
    &lt;/li&gt;
    &lt;li&gt;
     Un établissement public
    &lt;/li&gt;
    &lt;li&gt;
     Une entreprise privée
    &lt;/li&gt;
    &lt;li&gt;
     Une entreprise publique locale
    &lt;/li&gt;
    &lt;li&gt;
     Une personne physique qui travaille dans une structure culturelle
    &lt;/li&gt;
    &lt;li&gt;
     Une région
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Vous avez déposé une demande d&amp;#039;aide financière auprès du ministère de la culture pour un projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/declaration-renouvellement/lutte-contre-les-vhss-violences-et-harcelement-sexistes-et-sexuels-dans-le-spectacle-vivant-et-les-arts-visuels-version-en-francais-simplifie</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/theatre-spectacle_vhss</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La sous-direction des affaires financières et générales (SDAFIG) répond à toutes vos questions sur la lutte contre les VHSS :
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale de la création artistique (DGCA)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous-direction des affaires financières et générales
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:demarchevhss.creation&amp;#64;culture.gouv.fr" target="_self"&gt;
   demarchevhss.creation&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 40 15 88 32
 &lt;/p&gt;
 &lt;p&gt;
  62 Rue Beaubourg, 75003 Paris
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1290-lutte-contre-les-vhss-violences-et-harcelemen/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>94924</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les initiatives artistiques et culturelles locales</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux initiatives artistiques et culturelles locales</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...895 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="K21" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L21" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide &amp;#34;Soutien aux initiatives artistiques et culturelles locales&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Objectif : Par ce dispositif, la Région Grand Est décide de contribuer au développement culturel des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir des projets culturels ponctuels sur les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives enrichissant l&amp;#039;offre culturelle dans les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des projets de diffusion culturelle et participer à une démarche d&amp;#039;irrigation des territoires associant praticiens amateurs encadrés par des artistes et des techniciens professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives associatives portant un projet relevant d&amp;#039;une démarche artistique et culturelle favorisant l&amp;#039;accès des citoyens aux différentes formes d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -3813,764 +2463,1591 @@
 &lt;p&gt;
  Les associations culturelles ou porteuses d&amp;#039;un projet culturel ayant leur siège dans la région Grand Est, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide revêt la forme d&amp;#039;une subvention de fonctionnement. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide est octroyée.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Demande d&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont traités au fil de l&amp;#039;eau. La date de réception par la Région du dossier complet doit être antérieure de 4 mois avant la date de démarrage de l&amp;#039;opération.
  &lt;strong&gt;
   Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention.
  &lt;/strong&gt;
  Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>18/06/2019</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    présenter dans la programmation une ligne éditoriale artistique identifiée et répondant aux exigences techniques et artistiques indispensables à la bonne conduite d&amp;#039;un tel projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire appel à des artistes et des techniciens professionnels,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    pour les manifestations, être d&amp;#039;une durée minimale de 3 jours pour les arts visuels et spectacle vivant ou donner au moins 6 représentations pour le spectacle vivant,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire apparaitre clairement la part artistique dans le budget,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité territoriale sachant que la Région ne saurait être le premier financeur,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    s&amp;#039;inscrire dans une dynamique et un rayonnement a minima intercommunal,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant et de arts visuels.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
   &lt;/strong&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/initiatives-artistiques-et-culturelles-locales/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0432/depot/simple</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention. Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;
 &lt;p&gt;
  Dossier de demande de subvention à retourner par email au minimum 4 mois avant la date de démarrage de l&amp;#039;opération à l&amp;#039;adresse suivante :
  &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr" rel="noopener" target="_blank"&gt;
   culture-subvention&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c472-soutien-aux-initiatives-artistiques-et-cultur/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-      <c r="A22" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>95035</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la présence d’un artiste ou d’une équipe artistique dans un lieu de diffusion culturelle et sur un territoire</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux résidences mission de territoire Arts visuels</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contrairement aux résidences de création portées habituellement par les structures culturelles, ces résidences artistiques et culturelles n&amp;#039;entraînent pas une obligation de production. Il s&amp;#039;agit d&amp;#039;une période où les artistes ont l&amp;#039;opportunité de développer une démarche de recherche ou d&amp;#039;expérimentation en lien avec le territoire où est installée la structure d&amp;#039;accueil. Les résidences se déroulent sur une période de 6 mois à 3 ans. Cette période de résidence doit permettre de mieux ancrer le travail artistique dans une réalité territoriale.
+Ce dispositif de soutien a pour objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;accompagner l&amp;#039;expérimentation et la recherche artistique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;améliorer le cadre d&amp;#039;activité des professionnels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser l&amp;#039;échange entre la population et les artistes notamment par de nouvelles formes de rencontres.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Subvention plafonnée à 30 000 €
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2017</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent être présentés conjointement par un artiste ou un collectif d&amp;#039;artistes et une structure d&amp;#039;accueil. Les Structures concernées : associations culturelles, collectivités territoriales et structures culturelles de droit public ou privé à but non lucratif ayant leur siège en région Grand Est. L&amp;#039;idée de structure implique l&amp;#039;existence d&amp;#039;un lieu équipé ou ayant accès aux équipements nécessaires, capable de donner aux artistes résidents les conditions techniques et financières pour mener leur travail de recherche ou d&amp;#039;expérimentation, d&amp;#039;un responsable culturel qui « porte » le projet de résidence avec l(es)&amp;#039;artiste(s), d&amp;#039;une équipe qui accompagne le projet et s&amp;#039;implique dans la médiation entre artiste et public. Il s&amp;#039;agit donc de structures conventionnées ou non, participant à une dynamique territoriale, ayant vocation à accueillir des artistes et disposant d&amp;#039;une personne ressource référente. Artistes concernés : artistes professionnels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets relèvent des arts visuels, et s&amp;#039;inscrivent dans une logique de transversalité avec le lieu de résidence, le territoire et ses acteurs. Sont éligibles à ce dispositif, les projets proposant à la fois un travail de création ou d&amp;#039;expérimentation et des actions culturelles sur les territoires concernés :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Par expérimentation : on entend un projet centré sur la recherche artistique, sans obligation de production, construit par un binôme entre lieu d&amp;#039;accueil et équipe artistique-artiste-collectif d&amp;#039;artistes et associant le public et le territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Par action sur le territoire : on entend les rencontres entre les artistes et la population du territoire où est implantée la structure d&amp;#039;accueil. Cela implique la diffusion du travail de recherche ou de création et plus largement d&amp;#039;autres moments partagés avec la population sous différentes formes. Il y a ici l&amp;#039;idée de sensibiliser le public à la création, de ne pas seulement lui proposer « verticalement » un produit fini, mais de lui faire partager sous diverses formes le cheminement des artistes et de favoriser les collaborations avec d&amp;#039;autres acteurs installés sur le territoire régional.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-residences-mission-de-territoire-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0118/depot/simple</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des demandes
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   31 octobre de l&amp;#039;année n-1 (Ex : 31 octobre 2019 pour un projet se déroulant en 2020)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Candidatures à envoyer à :
+ &lt;br /&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr"&gt;
+    culture-subvention&amp;#64;grandest.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Pour les demandes de paiement :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;a href="mailto:versements-creation&amp;#64;grandest.fr"&gt;
+    versements-creation&amp;#64;grandest.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04a5-soutien-aux-residences-mission-de-territoire-/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>117402</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la mise en œuvre de projets culturels, de spectacles et de résidences artistiques</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre aux EPCI de développer leur offre culturelle dans les domaines du spectacle vivant et des arts visuels :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Accompagnement dans la mise en œuvre de projets culturels dans les domaines du spectacle vivant et des arts visuels : saisons de spectacles, festivals, résidences d&amp;#039;artistes, projets d&amp;#039;action culturelle...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseil dans les domaines artistiques, techniques et administratifs et juridiques.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mise à disposition de documents de référence. Accompagnement des processus de définition de projets.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Co-organisation de projets, impliquant l&amp;#039;intervention de professionnels du secteur.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Variables (Jusqu&amp;#039;à 7500 € pour la mise en œuvre d&amp;#039;une résidence artistique).
+&lt;/p&gt;
+&lt;p&gt;
+ Cofinancements possibles Département de Seine-et-Marne / Région Ile-de-France / Direction régionale des Affaires Culturelles d&amp;#039;Ile-de-France.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/621a-accompagner-les-collectivites-dans-la-mise-en/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>131362</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Accompagner les pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Aide aux pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le règlement « Aide aux pratiques artistiques et culturelles en amateur » vise à soutenir les associations, les communes et EPCI dans le développement qualitatif des pratiques artistiques et culturelles innovantes, non professionnelles, dans les domaines suivants : musique, danse, théâtre, chant choral, arts visuels, culture numérique, etc..., ainsi que les projets des structures émergentes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers seront examinés au regard des éléments suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la qualité artistique et culturelle du projet,
   &lt;/li&gt;
   &lt;li&gt;
    le rayonnement territorial du projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;inscription dans un projet culturel de territoire et la capacité du projet à fédérer (autres acteurs culturels, inscription dans des réseaux locaux...),
   &lt;/li&gt;
   &lt;li&gt;
    la diversité des publics cibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les critères suivants seront obligatoirement remplis :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;aide au projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication d&amp;#039;un EPCI ou de deux autres partenaires au moins dans l&amp;#039;élaboration et le plan de financement du projet,
   &lt;/li&gt;
   &lt;li&gt;
    un seul financement du conseil départemental par structure,
   &lt;/li&gt;
   &lt;li&gt;
    la conformité de la structure avec la réglementation en vigueur,
   &lt;/li&gt;
   &lt;li&gt;
    le dossier complet.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/reglement_pratiques_amateurs%20modifi%C3%A9%2014122018.pdf</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://messervicesenligne.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, des sports et du monde associatif
 &lt;/p&gt;
 &lt;p&gt;
  Service action culturelle, sportive et territoriale
 &lt;/p&gt;
 &lt;p&gt;
  Tél. 03 25 32 86 50
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toute correspondance doit être adressée à :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Monsieur le Président du conseil départemental
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Direction de la culture, des sports et du monde associatif
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Service action culturelle, sportive et territoriale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   1 rue du Commandant Hugueny – CS 62127
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   52905 Chaumont Cedex 9
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>romain.paillard@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5056-accompagner-les-pratiques-artistiques-et-cult/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>30561</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet culturel : "Le Lauragais dans les arts"</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...17 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>Plafonnée à 2000€</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contrats culturels de territoire (CCT) : aide apportée pour le développement des projets dans les domaines de la lecture publique, de la valorisation du patrimoine, des enseignements artistiques, de l&amp;#039;éducation artistique et culturelle, des arts vivants, du cinéma et des arts visuels.
-[...5 lines deleted...]
- Délibération n°2016-02-0023 (AD du 27/06/2016)
+ Le « Lauragais dans les arts » est un programme éducatif et culturel qui vise à mettre en pratique sur le territoire du PETR du Pays Lauragais les trois grands principes ou « piliers » de l&amp;#039;Education Artistique et Culturelle : 1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des lieux culturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Le « Lauragais dans les arts » vise à favoriser la connaissance, la compréhension et 
+ l&amp;#039;appropriation du patrimoine culturel du Lauragais par ses habitants, notamment les enfants et les 
+jeunes, à travers une lecture artistique originale de cet héritage commun
+ : transformer la vision que les publics ont du patrimoine grâce à une proposition artistique 
+immersive et participative.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;action doit :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être portée par un établissement du périmètre du PETR du Pays Lauragais,
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir lieu sur le territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  se dérouler au bénéfice de publics résidant de préférence sur le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements bénéficiaires
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements culturels structurants : musées et centres d&amp;#039;interprétation, 
+médiathèques et bibliothèques, écoles de musique et écoles des arts, salles de spectacle et de cinéma...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement de l&amp;#039;animation et de l&amp;#039;éducation populaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements de la sphère sociale et médico-sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations soutenues 
+:
+ &lt;/strong&gt;
+ Les projets aidés doivent s&amp;#039;inscrire dans les domaines des arts visuels, des arts
+ vivants, des savoirs-faire et métiers d&amp;#039;art locaux. Ils doivent porter sur au moins un élément constitutif du 
+patrimoine culturel du Lauragais, à des fins de valorisation et de diffusion auprès des 
+habitants, particulier des jeunes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contenu du projet 
+:
+ &lt;/strong&gt;
+ Le projet donne lieu à une mise en valeur et à une meilleure compréhension 
+du patrimoine, culturel du Lauragais en se basant sur les trois piliers de l&amp;#039;Education Artistique et Culturelle 
+(1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des 
+lieux culturels).
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet repose sur un partenariat avec un/des artistes ou compagnies artistiques exerçant 
+dans les domaines des arts vivants ou des arts visuels, ou 
+ un/des artisans d&amp;#039;art ou entreprises 
+artisanales détenteurs d&amp;#039;un savoir-faire représentatif du patrimoine culturel du Lauragais.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après l&amp;#039;édition 2018 qui a vu la concrétisation de 13 projets portés par des établissements scolaires ou des équipements culturels, l&amp;#039;Appel à Projet va permettre d&amp;#039;accompagner 16 projets d&amp;#039;ici la fin de l&amp;#039;année 2019 !
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Voici la liste de nos partenaires porteurs de projets pour cette année :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le Réseau Lecture Publique de la Communauté de Communes Castelnaudary Lauragais Audois
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;Ecole de Musique Intercommunale Castelnaudary Lauragais Audois
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Syndicat Lauragais Audois
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Lycées agricole Pierre-Paul Riquet de Castelnaudary (3 projets)
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;Ecole Jean Côme Noguès de Soupex
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Lycée des métiers du bois et de l&amp;#039;ameublement de Revel
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Réservoir, Espace découverte du canal du Midi (3 projets)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Réseau Lecture Publique de la Communauté de Communes Piège Lauragais Malepère
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Service Jeunesse de la Communauté de Communes Piège Lauragais Malepère
+  &lt;/li&gt;
+  &lt;li&gt;
+   La Médiathèque d&amp;#039;Avignonet-Lauragais
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Collège Nicolas de Condorcet de Nailloux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Service Enfance-Jeunesse de la Communauté de Communes des Terres du Lauragais
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
-[...9 lines deleted...]
-      <c r="R23" s="1" t="inlineStr">
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit être en cohérence avec les objectifs et orientations d
+e la CGEAC du Pays Lauragais et s&amp;#039;appuyer sur au moins l&amp;#039;un d&amp;#039;entre eux
+:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Communes et Intercommunalités en Essonne.
+   Développer et soutenir la présence d&amp;#039;artistes sur le territoire grâce à la découverte et à la pratique sur le temps scolaire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Soutenir et structurer les pratiques amateurs en dehors du temps scolaire
+  &lt;/li&gt;
+  &lt;li&gt;
+   Favoriser les actions visant un accès et une plus grande
+ implication de tous les publics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit satisfaire des critères de qualité artistique, culturelle et éducative
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Compétences reconnues de la structure et professionnalisme des intervenant (agrément Education Nationale si sur le temps scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité de médiation, approche pluridisciplinaire et transversale en termes de 
+champs culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation par les services de l&amp;#039;Education Nationale si sur le temps scolaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit être élaboré et mis en œuvre en partenariat avec au moins un 
+établissement du territoire:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements culturels structurants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipement ou  service éducatif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement de la sphère sociale et médico
+-sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit être construit pour 
+au moins un type de public (par ordre de priorité) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  publics cibles : enfants et jeunes de 3 à 18 ans en temps scolaire et hors temps
+ scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  publics spécifiques et éloignés : Zone Revitalisation Rurale, culture/justice, 
+culture/santé, culture/handicap, éducation prioritaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  public familial, notamment dans u
+ne relation parent/enfant
+ &lt;/li&gt;
+ &lt;li&gt;
+  les habitants du territoire, en privilégiant la mixité sociale et intergénérationnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet fait l&amp;#039;objet d&amp;#039;une restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet intègre une démarche de développement durable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet porte une attention particulière à la promotion de l&amp;#039;égalité fille
+-garçons / femmes-hommes et à la prévention et la lutte contre toutes formes de discriminations.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>http://www.payslauragais.com/le-pays-en-action/projet-artistique-pedagogique</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>http://www.payslauragais.com/sites/scot-lauragais/files/fichiers/aap_lauragais_dans_les_arts_2020_cahier_des_charges.pdf</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ PETR du Pays Lauragais
+&lt;/p&gt;
+&lt;p&gt;
+ 04 68 60 56 54
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission Culture : William Dupré
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : culture.payslauragais&amp;#64;orange.fr
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.forestier@payslauragais.com</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbd5-projet-culturel-le-lauragais-dans-les-arts/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2020</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>131364</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de contribuer au développement patrimonial et touristique du département, le règlement valorisation du patrimoine (naturel, matériel, immatériel) vise plus spécifiquement à encourager :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le développement de projets patrimoniaux d&amp;#039;animation culturelle et pédagogique,
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;organisation de manifestations temporaires (d&amp;#039;envergure nationale) des arts visuels et du monde littéraire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la valorisation scientifique, pédagogique, et muséographique via la réalisation de  supports multimédias, mis à disposition du plus grand nombre : production d&amp;#039;expositions temporaires, ouverture de sites patrimoniaux au public, mise en place d&amp;#039;une signalétique, etc.,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la production d&amp;#039;ouvrages ou d&amp;#039;œuvres portant sur le département et/ou ses communes.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
-[...105 lines deleted...]
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Médias et communication</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers seront examinés au regard des éléments suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la qualité artistique et culturelle du projet,
   &lt;/li&gt;
   &lt;li&gt;
    le rayonnement territorial du projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;inscription dans un projet culturel de territoire et la capacité du projet à fédérer (autres acteurs culturels, inscription dans des réseaux locaux...),
   &lt;/li&gt;
   &lt;li&gt;
    la diversité des publics cibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les critères suivants seront obligatoirement remplis :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;aide au projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication d&amp;#039;un EPCI ou de deux autres partenaires au moins dans l&amp;#039;élaboration et le plan de financement du projet,
   &lt;/li&gt;
   &lt;li&gt;
    un seul financement du conseil départemental par structure,
   &lt;/li&gt;
   &lt;li&gt;
    la conformité de la structure avec la réglementation en vigueur,
   &lt;/li&gt;
   &lt;li&gt;
    le dossier complet.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/reglement_valorisation_du_patrimoine%20modifi%C3%A9%2014122018.pdf</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://messervicesenligne.haute-marne.fr</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, des sports et du monde associatif
 &lt;/p&gt;
 &lt;p&gt;
  Service action culturelle, sportive et territoriale
 &lt;/p&gt;
 &lt;p&gt;
  Tél. 03 25 32 88 19
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toute correspondance doit être adressée à :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Monsieur le Président du conseil départemental
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Direction de la culture, des sports et du monde associatif
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Service action culturelle, sportive et territoriale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   1 rue du Commandant Hugueny – CS 62127
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   52905 Chaumont Cedex 9
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>romain.paillard@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b306-accompagner-les-projets-de-valorisation-du-pa/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-      <c r="A25" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>165850</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les agences et réseaux</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux agences et réseaux</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les agences de la Région ont pour mission :&lt;/span&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt; Accompagner / professionnaliser les filières des arts de la scène, des arts visuels et du livre ;&lt;/li&gt; 	&lt;li&gt; Programmer / promouvoir les richesses artistiques et patrimoniales auprès du grand public ;&lt;/li&gt; 	&lt;li&gt; Observer / informer en faveur de prise de décisions stratégiques par les acteurs publics.&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;&lt;br /&gt; Dans un même dynamique d’accompagnement des filières, la Région soutient les réseaux professionnels qui mettent en œuvre la mise en réseau, la professionnalisation et l’animation des acteurs professionnels.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux....&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les associations et les établissements publics ayant un établissement ou une succursale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; situés en région Provence-Alpes-Côte d’Azur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;ayant au moins une année d’existence à la date du vote&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; en conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; subventionnés par au moins deux partenaires institutionnels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les projets devront attester des actions suivantes :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; des actions de mise en valeur des compétences et des réalisations culturelles de la région&lt;/li&gt; 	&lt;li&gt; des actions d’information générale et régulière des structures de la filière culturelle&lt;/li&gt; 	&lt;li&gt; une attention particulière pour les publics lycéens, apprentis ou éloignés de la culture (quartiers urbains sensibles éloignement géographique, publics empêchés) &lt;/li&gt; 	&lt;li&gt; l’organisation de manifestations destinés à promouvoir les capacités des acteurs culturels régionaux &lt;/li&gt; 	&lt;li&gt;des actions d’assistance technique aux acteurs culturels régionaux par le conseil et le soutien logistique &lt;/li&gt; 	&lt;li&gt; des activités de ressources, d’études et d’observations&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur.&lt;/p&gt;
+&lt;p&gt;Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;strong&gt;Ne sont pas éligibles : &lt;/strong&gt;Les actions pouvant être examinées dans le cadre des dispositifs de la Culture dédiés aux actions culturelles, aux aides à la création ou aux programmations artistiques ; les actions destinées aux pratiques amateurs, les stages et master-classes, les tremplins, les concours, les cours de pratiques artistiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-agences-et-reseaux</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-agences-et-reseaux-1/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>155124</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;espaces de diffusion et de pratiques artistiques et culturelles : cinémas, théâtres, salles de concert, salles culturelles, résidences d&amp;#039;artistes, établissements d&amp;#039;enseignement de musique, de danse, du théâtre, des arts du cirque et des arts visuels...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Note d&amp;#039;opportunité développant le projet culturel ou le projet d&amp;#039;établissement, le budget de fonctionnement prévisionnel pluriannuel et le partenariat développé sur le territoire avec les acteurs culturels, éducatifs, sociaux, ...
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Bâtiments et construction
 Réhabilitation
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -4635,535 +4112,183 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non-collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-de-creation-de-diffusion-et-de-pratiques-artistiques-et-culturelles-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...372 lines deleted...]
-      <c r="A28" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>120634</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets culturels et artistiques organisés pendant l’été</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E28" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Vacances culturelles</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F28" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H28" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J28" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>12.000€</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de favoriser la participation à la vie culturelle, le ministère de la Culture apporte son soutien à des projets culturels et artistiques organisées pendant l&amp;#039;été.
 &lt;/p&gt;
 &lt;p&gt;
  Votre structure propose un projet culturel en été ? Le ministère de la Culture apporte un soutien financier à des projets culturels et artistiques en ce sens, organisés en juillet et en août.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que l&amp;#039;été culturel ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lancé en 2020, l&amp;#039;été culturel est une opération nationale visant à
  &lt;strong&gt;
   soutenir des propositions artistiques et culturelles
  &lt;/strong&gt;
  (concerts, représentations, ateliers, projets participatifs...), toutes disciplines confondues, ayant lieu en juillet et août. Ces  projets peuvent être proposés par une association, un particulier, une collectivité (territoriale, régionale, départementale, communale), un établissement public ou bien un organisme privé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les objectifs de la démarche
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -5253,1174 +4378,635 @@
  &lt;span&gt;
   &lt;strong&gt;
    Montant de la subvention
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Chaque équipe ou artiste retenu sera accompagnée par la DRAC Hauts-de-France à hauteur de 12 000 €.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Modalités d&amp;#039;attribution de la subvention
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   La subvention est versée dans son entièreté dès que les résultats de la commission sont connus et que le dossier de subvention est complet.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Dans le cadre de l&amp;#039;Eté culturel 2022, en Normandie, dix musiciens à vélos ont proposé des concerts, une découverte des instruments baroques, des étapes cyclistes avec le public.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Une compagnie a proposé dans des quartiers prioritaires de la métropole de Bordeaux des ateliers de médiation ainsi que la création d&amp;#039;un spectacle de danse verticale par les artistes et les habitants.
  &lt;/li&gt;
  &lt;li&gt;
   En Martinique, des comédiens ont animé le quotidien des personnes âgées et des équipes de 4 EHPAD. Ces derniers ont découvert la nouvelle création de la compagnie, ont participé à des ateliers et se sont laissés surprendre par des jeux de clown impromptus.
  &lt;/li&gt;
  &lt;li&gt;
   En Grand Est, le dispositif Jeunes ESTivants a compté 63 projets artistiques, 210 jeunes artistes et 60 lieux mobilisés en 2021.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont sollicités dans ce cadre des compagnies ou collectifs artistiques, des ensembles musicaux ou vocaux, des regroupements factuels d&amp;#039;artistes, des artistes des arts visuels, des artistes auteurs illustrateurs – tous professionnels souhaitant s&amp;#039;engager collectivement ou individuellement dans la réalisation de ces impromptus.
 &lt;/p&gt;
 &lt;p&gt;
  Ces artistes et compagnies doivent avoir une expérience professionnelle dans les Hauts-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de non-éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les structures culturelles, lieux de diffusion et agences de production ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les équipes ou artistes, volontaires et autonomes, doivent proposer au minimum 10 impromptus artistiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de courte durée (n&amp;#039;excédant pas 45 minutes)
  &lt;/li&gt;
  &lt;li&gt;
   au dispositif technique le plus léger possible
  &lt;/li&gt;
  &lt;li&gt;
   permettant leur diffusion en une grande diversité de lieux/sites et à toutes sortes de moments
  &lt;/li&gt;
  &lt;li&gt;
   se déroulant au cours de la période allant du 1er juin au 30 septembre 2023.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette série peut prendre la forme de différents impromptus sur un même lieu, d&amp;#039;un impromptu identique proposé dans différents lieux ou un mix des deux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Hauts-de-France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W28" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/vacances-culturelles</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/dev-culturel_plaines-ete</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur la démarche &amp;#34;Plaines d&amp;#039;été&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;p&gt;
  DRAC des Hauts-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Pôle Publics, territoires et industries culturelles
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:plaines-drac-hauts-de-france&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
   plaines-drac-hauts-de-france&amp;#64;culture.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 03 28 36 61 89
 &lt;/p&gt;
 &lt;p&gt;
  3 Rue du Lombard, 59800 Lille
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fad-ete-culturel/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...20 lines deleted...]
-      <c r="H29" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>148151</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les jeunes à pratiquer une activité physique ou culturelle en Mayenne</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>GENERATION MAYENNE</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Mayenne</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K29" s="1" t="inlineStr">
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention de 35 €</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L29" s="1" t="inlineStr">
-[...78 lines deleted...]
- Toute demande fait l&amp;#039;objet d&amp;#039;une  lettre d&amp;#039;intention. Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet incitatif. Si cet effet n&amp;#039;est pas démontré, l&amp;#039;aide ne peut être accordée.
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département alloue une aide forfaitaire de 35 € à tous les collégiens, pour leur inscription dans une association sportive ou une structure d&amp;#039;enseignement artistique ou une aide à la prise d&amp;#039;un abonnement dans les théâtres, salles de spectacles, cinémas ou une aide pour des cours de natation, en Mayenne, pour la saison 2026-2027.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action vise à soutenir le tissu associatif sportif et culturel mayennais dans cette phase de reprise d&amp;#039;activités d&amp;#039;une part , à encourager les jeunes à pratiquer une activité physique ou culturelle en Mayenne, en partenariat avec le Comité départemental olympique et sportif (CDOS) et Mayenne culture d&amp;#039;autre part, et enfin à promouvoir l&amp;#039;action du Conseil départemental en faveur d&amp;#039;enjeux sanitaires et sociaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
-[...47 lines deleted...]
-délai de 10 ans entre deux demandes, 5 ans pour le matériel audiovisuel et numérique.
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2027</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires doivent être scolarisés dans un collège ou tout autre établissement de niveau équivalent en Mayenne (sauf cas particuliers pour des collégiens domiciliés en Mayenne scolarisés en dehors du département : sport études en dehors du département par exemple...).
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de remboursement peut être faite du 1er septembre 2026 au 31 mai 2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide forfaitaire de 35 € à tous les collégiens, pour leur inscription :
+&lt;/p&gt;
+&lt;p&gt;
+ - à la prise de licence sportive 2026-2027, hors fédérations scolaires,
+&lt;/p&gt;
+&lt;p&gt;
+ - à l&amp;#039;inscription dans un conservatoire public ou une école privée ou association loi 1901 pour une des activités suivantes : musique, danse, théâtre, cirque, art de la rue, arts visuels (activité régulière : hors stage),
+&lt;/p&gt;
+&lt;p&gt;
+ -  à la prise d&amp;#039;un abonnement dans les théâtres ou salles de spectacles ou cinémas,
+&lt;/p&gt;
+&lt;p&gt;
+ -	des cours de natation annuels en piscine.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir pour bénéficier de la subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Un justificatif de scolarité (attestation de scolarité),
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les prises de licences sportives, les cours de natation et les activités culturelles : un justificatif d&amp;#039;inscription aux activités (licence ou attestation d&amp;#039;inscription faisant apparaitre le montant de l&amp;#039;adhésion acquitté (datée, signée avec un tampon),
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les abonnements aux les théâtres ou salles de spectacles ou cinémas : un justificatif de prise d&amp;#039;abonnement faisant apparaitre le montant de l&amp;#039;abonnement acquitté (daté, signé avec un tampon),
+&lt;/p&gt;
+&lt;p&gt;
+ - La copie du livret de famille (avec la page des parents et du bénéficiaire),
+&lt;/p&gt;
+&lt;p&gt;
+ - Un Relevé d&amp;#039;Identité Bancaire original banque format PDF&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://lamayenne.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;
+  generationmayenne&amp;#64;lamayenne.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
-[...45 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.bouvetalonso@lamayenne.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46c3-encourager-les-jeunes-a-pratiquer-une-activit/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Mayenne</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>24/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>162647</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Innover en soutenant et en développant des projets préservant une vie locale dynamique et attractive, proches de l’environnement</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 5 - Innover en soutenant et en développant des projets préservant une vie locale dynamique et attractive, proches de l’environnement</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...11 lines deleted...]
-      <c r="K30" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 40 000 €</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
-[...445 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’offre culturelle, sportive et de loisirs est à la fois peu nombreuse et qualitativement en retrait au regard des besoins attendus par la population du Pays (en termes de diffusion artistique, de pratique et d’enseignement artistiques au-delà de l’agglomération périgourdine).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Et surtout, elle ne relie pas assez l’homme et la nature, à l’heure du changement climatique. Le besoin de se réconcilier est réel. Ce que permet la présence d’artistes sur le territoire, dans la mesure où ils savent créer un imaginaire, des ponts entre les différentes identités culturelles, qui composent notre société. Nous et nos territoires sommes tous porteurs de culture. Nous avons tous des valeurs, des histoires, des convictions, des traditions, des savoirs, des modes de vie et des pratiques artistiques, qui ne demandent qu’à s’exprimer, à&lt;br /&gt;se confronter pour faire société, dans un rapport à l’autre et à la nature apaisée. Cette définition élargie de la culture valorise le patrimoine culturel de chacun et de chacun de nos territoires.&lt;/p&gt;&lt;p&gt;Au-delà de l’offre culturelle, l’offre sportive, récréative et de loisirs a besoin d’être encouragée afin de monter en qualité et son nombre, tant pour les populations locales que pour les jeunes, désireux d’un dynamisme nouveau pour leur territoire, d’équipements permettant la rencontre et de tisser des liens.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les actions seront également pensées pour la vitalité sociale du territoire. Il s’agit par ailleurs d’apporter un appui au tissu associatif en améliorant son offre ou ses évènementiels et de les faire davantage fréquenter par la population.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Il s’agit aussi ici de co-construire dans la durée des actions culturelles avec des artistes et des habitants, afin que chacun se retrouve&lt;br /&gt;dans l’offre proposée. En partant des envies, des pratiques et des savoir-faire des personnes (promotion des droits culturels).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Encourager des actions en lien avec la thématique de l’Isle et de l’eau (dans sa dimension symbolique, fonctionnelle et environnementale) et sur les autres versants du patrimoine matériel et immatériel du territoire (gastronomie, forêt, biodiversité, bâti, histoire) …&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Opérations liées à la préservation et la valorisation de la rivière Isle et son milieu&lt;br /&gt;• Créations d’espace écologique&lt;br /&gt;• Zones d’éducation …&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer la pratique récréative, sportive et de loisirs tout en permettant de créer et développer du lien social&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Équipements et sites de loisirs sportifs / récréatifs&lt;br /&gt;• Espaces concourant à soutenir et développer une vie locale dynamique et attractive&lt;br /&gt;• Aires de jeux&lt;br /&gt;• City-stades et Pumptracks …&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer des actions de diffusion et de pratique artistique dans et hors les murs (en privilégiant les zones blanches, l’usage de l’espace public et des espaces transitoires, la convivialité et l’accès au plus grand nombre)&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Spectacles&lt;br /&gt;• Expositions dans les murs et hors les murs&lt;br /&gt;• Ateliers (itinérants) de pratique artistique&lt;br /&gt;• Évènementiels …&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Initier des projets de médiation culturelle et scientifique (sensibilisation sur les ressources du territoire)&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées, manifestations, sensibilisation&lt;br /&gt;• Résidences d’artistes avec des actions pédagogiques&lt;br /&gt;• Évènementiels&lt;br /&gt;• Festivals qui valorisent les ressources du territoire&lt;br /&gt;• Art visuel pour valorisation du patrimoine&lt;br /&gt;• Ingénierie liée à l’organisation et l’animation d’ateliers&lt;br /&gt;• Land art&lt;br /&gt;• Prestations artistiques&lt;br /&gt;• Pôle multiculturel …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Animation et mise en réseau
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q33" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Les opérations relevant de l’éducation à l’environnement portant un intérêt régional &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>PAYS DE L'ISLE EN PÉRIGORD</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA5-Vie-locale-et-Environnement.pdf</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>s.giedelmann@pays-isle-perigord.com</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-soutenant-et-en-developpant-des-projets-preservant-une-vie-locale-dynamique-et-attractive-proches-de-lenvironnement/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...111 lines deleted...]
-      <c r="A35" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>145879</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F35" s="1" t="inlineStr">
+      <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H35" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L35" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   participer au développement de
   &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
    l&amp;#039;éducation artistique et culturelle
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
  &lt;/li&gt;
@@ -6531,108 +5117,108 @@
  &lt;li&gt;
   la faisabilité technique et financière du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ouverture du dépôt des dossiers : 31 juillet 2023.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
   &lt;/strong&gt;
   . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
  &lt;/li&gt;
  &lt;li&gt;
   Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
 &lt;/p&gt;
 &lt;p&gt;
  Ce projet est mené en partenariat avec le centre Pompidou.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
 &lt;/p&gt;
 &lt;p&gt;
  Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Jeunesse
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / Services de l&amp;#039;État
  &lt;/li&gt;
@@ -6662,511 +5248,243 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;absence de processus de recherche et de création
  &lt;/li&gt;
  &lt;li&gt;
   les projets de diffusion exclusive d&amp;#039;une création déjà existante
  &lt;/li&gt;
  &lt;li&gt;
   une résidence se déroulant sur une durée inférieure à trois mois
  &lt;/li&gt;
  &lt;li&gt;
   un dossier administratif incomplet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Affaires Culturelles de La Réunion (DAC Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  Emails :
  &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
   nicolas.stojcic&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
   marie-dominique.picard&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
   karine.saingainy&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 0692 45 99 47
 &lt;/p&gt;
 &lt;p&gt;
  23 Rue Labourdonnais 97400 Saint-Denis
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt des dossiers ouvrira le 31 juillet 2023.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-[...293 lines deleted...]
-      <c r="A37" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>95128</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Intervenir en faveur des arts plastiques et visuels</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H37" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J37" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Le montant d'aide varie selon le dispositif</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L37" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude met en place plusieurs dispositifs dans le domaine des arts plastiques et visuels:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subventions en direction des arts plastiques et visuels
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la création en arts plastiques et visuels dans le cadre du 1% artistique
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la diffusion d&amp;#039;œuvres plastiques et visuelles dans les bâtiments départementaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;action du Département, dans le dispositif n°1, vise à soutenir la diffusion des arts plastiques et visuels auprès du tout public avec une ambition qualitative, à favoriser l&amp;#039;équilibre de l&amp;#039;offre culturelle sur le territoire et à accompagner les professionnels du secteur.
  Le Département apporte son concours à des projets de diffusion d&amp;#039;œuvres et d&amp;#039;accompagnement à la création artistique comprenant la réalisation d&amp;#039;actions de médiation, de sensibilisation et d&amp;#039;éveil à l&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif n°2 concerne les réalisations artistiques suivantes : dessin, peinture, sculpture, gravure, lithographie, œuvres graphiques et typographiques, œuvres photographiques, œuvres utilisant la lumière, installation, œuvres appartenant à la catégorie des arts appliqués, œuvres utilisant le numérique.
  Il comprend également les interventions spécialement prévues pour le lieu d&amp;#039;installation de l&amp;#039;ouvrage telles que la conception d&amp;#039;un aménagement d&amp;#039;espaces paysagers ou la création d&amp;#039;un mobilier original.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le dispositif n°3, le Département apporte son concours à des projets d&amp;#039;exposition d&amp;#039;œuvres plastiques et visuelles comportant la réalisation d&amp;#039;animations culturelles (rencontre d&amp;#039;artiste, visites commentées, ateliers d&amp;#039;initiation etc.).
  Ce concours prend la forme de la mise à disposition temporaire des bâtiments départementaux et de moyens techniques, logistiques et humains.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Organisation d&amp;#039;expositions temporaires, festivals
  &lt;/li&gt;
  &lt;li&gt;
   Programmation des lieux permanents
  &lt;/li&gt;
  &lt;li&gt;
   Organisation de résidences d&amp;#039;artistes visant la mise à disposition de moyens de production (atelier de travail, hébergement) et la rencontre avec le public
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  &lt;em&gt;
   Dispositif n°1 :
  &lt;/em&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne concerne pas :
  &lt;/strong&gt;
  les activités des musées portant sur la conservation et la gestion des collections permanentes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes et Etablissements publics à l&amp;#039;exclusion des communautés d&amp;#039;agglomération et des villes de plus de 30 000 hab.
  &lt;/li&gt;
  &lt;li&gt;
   Structures culturelles associatives ayant pour objet principal la promotion et la diffusion des arts plastiques et visuels (centre d&amp;#039;art contemporain, artothèque, collectif d&amp;#039;artistes et d&amp;#039;artisans d&amp;#039;art)
  &lt;/li&gt;
  &lt;li&gt;
@@ -7271,104 +5589,129 @@
  &lt;/li&gt;
  &lt;li&gt;
   Prise en charge de l&amp;#039;assurance relative à la responsabilité civile et à la protection des œuvres
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aide à la conception de la scénographie et des activités pédagogiques par le personnel départemental (Conservation départementale des musées)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui au montage et démontage de la structure par le personnel départemental (technicien des arts du spectacle)
  &lt;/li&gt;
  &lt;li&gt;
   Prise en charge des frais de réception (vernissage) et de communication (affiches)
  &lt;/li&gt;
  &lt;li&gt;
   Défraiement des repas sous réserve de la présence effective de l&amp;#039;artiste sur le lieu
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
  Le dispositif n&amp;#039;est pas qualifiable en résidence d&amp;#039;artiste et ne prend pas en charge, de ce fait la rémunération, les coûts de déplacement et d&amp;#039;hébergement des artistes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/arts-plastiques</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil Général de l&amp;#039;Aude - Service culture
 &lt;/p&gt;
 &lt;p&gt;
  Secrétaire - Audrey De Bentzmann
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04.68.11.64.95
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:audrey.debentzmann&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   audrey.debentzmann&amp;#64;aude.fr
  &lt;/a&gt;
  /
  &lt;a href="mailto:culture&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
   culture&amp;#64;cg11.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/42dc-intervenir-en-faveur-des-arts-plastiques-et-v/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>