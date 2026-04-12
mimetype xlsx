--- v0 (2026-02-18)
+++ v1 (2026-04-12)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH19"/>
+  <dimension ref="A1:AH14"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,395 +263,141 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>105313</v>
+        <v>95128</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les expositions et manifestations consacrées aux arts plastiques</t>
-[...4 lines deleted...]
-          <t>Culture - arts plastiques - expositions et manifestations consacrés aux arts plastiques</t>
+          <t>Intervenir en faveur des arts plastiques et visuels</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...247 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Le montant d'aide varie selon le dispositif</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude met en place plusieurs dispositifs dans le domaine des arts plastiques et visuels:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subventions en direction des arts plastiques et visuels
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la création en arts plastiques et visuels dans le cadre du 1% artistique
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la diffusion d&amp;#039;œuvres plastiques et visuelles dans les bâtiments départementaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;action du Département, dans le dispositif n°1, vise à soutenir la diffusion des arts plastiques et visuels auprès du tout public avec une ambition qualitative, à favoriser l&amp;#039;équilibre de l&amp;#039;offre culturelle sur le territoire et à accompagner les professionnels du secteur.
  Le Département apporte son concours à des projets de diffusion d&amp;#039;œuvres et d&amp;#039;accompagnement à la création artistique comprenant la réalisation d&amp;#039;actions de médiation, de sensibilisation et d&amp;#039;éveil à l&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif n°2 concerne les réalisations artistiques suivantes : dessin, peinture, sculpture, gravure, lithographie, œuvres graphiques et typographiques, œuvres photographiques, œuvres utilisant la lumière, installation, œuvres appartenant à la catégorie des arts appliqués, œuvres utilisant le numérique.
  Il comprend également les interventions spécialement prévues pour le lieu d&amp;#039;installation de l&amp;#039;ouvrage telles que la conception d&amp;#039;un aménagement d&amp;#039;espaces paysagers ou la création d&amp;#039;un mobilier original.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le dispositif n°3, le Département apporte son concours à des projets d&amp;#039;exposition d&amp;#039;œuvres plastiques et visuelles comportant la réalisation d&amp;#039;animations culturelles (rencontre d&amp;#039;artiste, visites commentées, ateliers d&amp;#039;initiation etc.).
  Ce concours prend la forme de la mise à disposition temporaire des bâtiments départementaux et de moyens techniques, logistiques et humains.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Organisation d&amp;#039;expositions temporaires, festivals
  &lt;/li&gt;
  &lt;li&gt;
   Programmation des lieux permanents
  &lt;/li&gt;
  &lt;li&gt;
   Organisation de résidences d&amp;#039;artistes visant la mise à disposition de moyens de production (atelier de travail, hébergement) et la rencontre avec le public
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  &lt;em&gt;
   Dispositif n°1 :
  &lt;/em&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne concerne pas :
  &lt;/strong&gt;
  les activités des musées portant sur la conservation et la gestion des collections permanentes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes et Etablissements publics à l&amp;#039;exclusion des communautés d&amp;#039;agglomération et des villes de plus de 30 000 hab.
  &lt;/li&gt;
  &lt;li&gt;
   Structures culturelles associatives ayant pour objet principal la promotion et la diffusion des arts plastiques et visuels (centre d&amp;#039;art contemporain, artothèque, collectif d&amp;#039;artistes et d&amp;#039;artisans d&amp;#039;art)
  &lt;/li&gt;
  &lt;li&gt;
@@ -756,1432 +502,849 @@
  &lt;/li&gt;
  &lt;li&gt;
   Prise en charge de l&amp;#039;assurance relative à la responsabilité civile et à la protection des œuvres
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aide à la conception de la scénographie et des activités pédagogiques par le personnel départemental (Conservation départementale des musées)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui au montage et démontage de la structure par le personnel départemental (technicien des arts du spectacle)
  &lt;/li&gt;
  &lt;li&gt;
   Prise en charge des frais de réception (vernissage) et de communication (affiches)
  &lt;/li&gt;
  &lt;li&gt;
   Défraiement des repas sous réserve de la présence effective de l&amp;#039;artiste sur le lieu
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
  Le dispositif n&amp;#039;est pas qualifiable en résidence d&amp;#039;artiste et ne prend pas en charge, de ce fait la rémunération, les coûts de déplacement et d&amp;#039;hébergement des artistes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/arts-plastiques</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil Général de l&amp;#039;Aude - Service culture
 &lt;/p&gt;
 &lt;p&gt;
  Secrétaire - Audrey De Bentzmann
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04.68.11.64.95
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:audrey.debentzmann&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   audrey.debentzmann&amp;#64;aude.fr
  &lt;/a&gt;
  /
  &lt;a href="mailto:culture&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
   culture&amp;#64;cg11.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/42dc-intervenir-en-faveur-des-arts-plastiques-et-v/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>153930</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures de développement et de diffusion culturelle et les équipes artistiques</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Structures et actions d&amp;rsquo;intérêt départemental ou supra-départemental dans le domaine culturel</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de soutenir les structures de développement et de diffusion culturelle et les équipes artistiques (tous secteurs confondus : arts plastiques, audiovisuel, livre et lecture, musiques, patrimoine, spectacle vivant).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment bénéficier de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt de la demande d&amp;#039;aide :
+La demande pour l&amp;#039;année N doit être déposée sur la plateforme à la mi-octobre de l&amp;#039;année N-1.
+Exemple : le Département n&amp;#039;instruit plus de demandes de subventions pour l&amp;#039;année 2024 ; pour les demandes de 2025, elles peuvent être déposées jusqu&amp;#039;au dimanche 15 octobre 2024.;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Adéquation du projet avec les objectifs départementaux &amp;#34;partagés&amp;#34; avec les opérateurs locaux :
+&lt;/p&gt;
+&lt;p&gt;
+ - caractère professionnel de l&amp;#039;organisation,
+&lt;/p&gt;
+&lt;p&gt;
+ - respect de la réglementation,
+&lt;/p&gt;
+&lt;p&gt;
+ - capacité à mobiliser des partenaires et travail en réseau,
+&lt;/p&gt;
+&lt;p&gt;
+ - rayonnement de l&amp;#039;action et cohérence action/territoire (action en territoire rural déficitaire, action structurante en
+&lt;/p&gt;
+&lt;p&gt;
+ - territoire urbain, absence de concurrence/thématique),
+&lt;/p&gt;
+&lt;p&gt;
+ - impact du projet en termes de dynamique et d&amp;#039;attractivité du territoire,
+&lt;/p&gt;
+&lt;p&gt;
+ - reconnaissance ou label culturel,
+&lt;/p&gt;
+&lt;p&gt;
+ - inscription dans une démarche de développement durable (éco-festival),
+&lt;/p&gt;
+&lt;p&gt;
+ - ouverture au plus grand nombre.,
+&lt;/p&gt;
+&lt;p&gt;
+ 2. Qualité du projet ou de l&amp;#039;action :
+&lt;/p&gt;
+&lt;p&gt;
+ - risque artistique avéré,
+&lt;/p&gt;
+&lt;p&gt;
+ - développement d&amp;#039;actions périphériques,
+&lt;/p&gt;
+&lt;p&gt;
+ - maturité de l&amp;#039;action et identité culturelle.,
+&lt;/p&gt;
+&lt;p&gt;
+ 3. Mobilisation des financements :
+&lt;/p&gt;
+&lt;p&gt;
+ - implication des collectivités locales,
+&lt;/p&gt;
+&lt;p&gt;
+ - participation d&amp;#039;autres partenaires publics et privés,
+&lt;/p&gt;
+&lt;p&gt;
+ - autofinancement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-et-actions-dinteret-departemental-ou-supra-departemental-dans-le-domaine-culturel/</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.99.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
-          <t>stephanie.quere@aude.fr</t>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/42dc-intervenir-en-faveur-des-arts-plastiques-et-v/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e855-structures-et-actions-drsquointeret-departeme/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>02/07/2021</t>
+          <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>162895</v>
+        <v>120281</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les résidences de création d’une durée de 2 à 10 mois s’inscrivant dans le champ des arts plastiques, numériques et urbains</t>
+          <t>Mener un projet de développement de l'Education aux Arts et à la Culture (EAC)</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>Programme régional de résidences d'artistes - arts plastiques, numériques et urbains</t>
+          <t>Projet de développement de l'Education aux Arts et à la Culture (EAC)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   OPÉRATIONS CONCERNÉES
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une stratégie de développement de l&amp;#039;Education aux Arts et à la Culture à l&amp;#039;échelle des territoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre d&amp;#039;actions d&amp;#039;éducation aux arts et à la culture dans les domaines du spectacle vivant, de la musique, des arts plastiques, du cinéma, de la lecture,...à destination des publics jeunes, des publics spécifiques (personnes âgés, en situation de handicap), habitants de territoires ruraux éloignés de l&amp;#039;offre culturelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur le contexte réglementaire et la politique départementale et nationale de l&amp;#039;éducation aux arts et à la culture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la définition d&amp;#039;un projet territorial d&amp;#039;éducation aux arts et à la culture, si nécessaire aide à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;un diagnostic EAC et accompagnement au choix du prestataire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;identification des acteurs culturels en présence sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Orientation vers les partenaires institutionnels potentiels (Etat – Région – Education nationale...) et les dispositifs techniques et financiers mobilisables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à la construction de l&amp;#039;offre d&amp;#039;éducation aux arts et à la culture d&amp;#039;un territoire (Mise en complémentarité et maillage territoriale des acteurs et des projets).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide ponctuelle au montage d&amp;#039;une action spécifique ( définition de l&amp;#039;action à conduire – expertise technique et méthodologie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en matériel scénique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Si nécessaire accompagnement à la rédaction d&amp;#039;une convention avec les partenaires institutionnels.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Education et renforcement des compétences
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/projet-developpement-education-aux-arts-et-culture/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction culture et patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement culturel
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:culture&amp;#64;ladrome.fr"&gt;
+  culture&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 0475 79 26 01
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ced5-projet-de-developpement-de-leducation-aux-art/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>120950</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Permettre à de jeunes artistes de 18 à 30 ans d'être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds régional pour les talents émergents (FoRTE) - Subvention aux structures (2025)</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
-[...126 lines deleted...]
-      </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Autres organismes de droit privé&lt;/li&gt;&lt;li&gt;Artiste professionnel ayant une activité depuis plus de 3 ans (étude du dossier au cas par cas)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
-[...126 lines deleted...]
-        <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...27 lines deleted...]
-  Consulter l&amp;#039; éco-charte
+ Afin de soutenir la jeune création, la Région propose le Fonds régional pour les talents émergents, qui permet à de jeunes artistes de 18 à 30 ans d&amp;#039;être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit de la 6ème édition du
+ &lt;a href="https://https//www.iledefrance.fr/forte-le-fonds-regional-pour-les-talents-emergents-dile-de-france" rel="noopener" target="_blank"&gt;
+  dispositif annuel FoRTE, lancé en 2017.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
-[...76 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...231 lines deleted...]
- Nota : bien qu&amp;#039;inscrits sur ce dispositif, ces éléments ne concernent pas les scènes Musiques Actuelles ni la Maison Maria Casarès
+ La structure d&amp;#039;accompagnement FoRTE doit être une structure professionnelle œuvrant dans le domaine artistique ou culturel (association, institution, collectivité...).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle doit résider et avoir son activité en Île-de-France, à l&amp;#039;exclusion des seules domiciliations postales franciliennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La structure doit avoir 2 ans d&amp;#039;existence et être indépendante du (des) jeune(s) artiste(s) présenté(s).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle doit s&amp;#039;engager, à travers une lettre détaillée, à accompagner le jeune talent/le collectif de jeunes artistes, cet accompagnement devant viser à lui permettre de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser une première œuvre en disposant de moyens leur permettant d&amp;#039;atteindre leur meilleur niveau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mieux appréhender le domaine de création dans lequel il souhaite faire carrière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accéder à un réseau de professionnels reconnus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obtenir une visibilité à l&amp;#039;échelle régionale, nationale, voire internationale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Afin d&amp;#039;accueillir et d&amp;#039;accompagner les talents émergents dans la conception, la réalisation et la diffusion de leur projet artistique, les structures professionnelles bénéficient d&amp;#039;une subvention régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette subvention est calculée sur la base des dépenses éligibles, qui incluent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La rémunération du ou des jeunes créateurs, pour 10 mois maximum,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais artistiques, techniques, de communication et autres frais directement liés à la réalisation du projet artistique pour lequel l&amp;#039;artiste a été choisi,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de fonctionnement généraux relatifs au projet d&amp;#039;accompagnement, qui peuvent être pris en compte dans la limite de 20% du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le soutien régional est plafonné à 80% maximum des dépenses éligibles, dans la limite d&amp;#039;une subvention régionale de 50.000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Fonds régional pour les talents
+émergents (FoRTE) est un dispositif transdisciplinaire d&amp;#039;aide à la création
+artistique et de professionnalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le fonds
+  a pour vocation de soutenir et
+d&amp;#039;accompagner les jeunes artistes dans la production de leur première création
+professionnelle en Île-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidatures peuvent concerner
+les champs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Arts plastiques au sens large
+     (architecture, design, mode, photographie...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cinéma- vidéo
+ &lt;/li&gt;
+ &lt;li&gt;
+  Musique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arts de la scène
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout champ hybride entre ces
+     disciplines, à rattacher au champ principal.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Partenaire
+de l&amp;#039;organisation des Jeux Olympiques et Paralympiques de 2024, la Région
+participe à la mise en œuvre de l&amp;#039;Olympiade culturelle, qui se déroulera de
+2021 à 2024.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce contexte, dès
+cette année, les candidats qui le souhaitent pourront proposer des projets
+artistiques s&amp;#039;inscrivant dans cet enjeu et faisant dialoguer culture, art et
+sport.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;aide FoRTE, vous devez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous assurer que vous-même ainsi que le (les) jeune(s) artiste(s) que vous vous proposez d&amp;#039;accompagner et le projet proposé remplissez les conditions d&amp;#039;éligibilité (synthétisées ci-dessus),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déposer un dossier de co-candidature avec le (les) jeune(s) artiste(s)  sur notre plateforme en ligne
+  &lt;a href="https://mesdemarches.iledefrance.fr." rel="noopener" target="_blank"&gt;
+   mesdemarches.iledefrance.fr.
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : 2 modalités d&amp;#039;entrée sont offertes pour FoRTE :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit une structure accompagnant un (plusieurs) jeune(s) artiste(s) présente une demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit un (une) jeune artiste accompagné(e) d&amp;#039;une structure dépose une demande de bourse.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Selon les cas (ex : projet d&amp;#039;un seul artiste, champs des Arts plastiques...), il pourra être préférable que ce soit plutôt le (la) jeune artiste qui dépose une demande de bourse.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
-[...92 lines deleted...]
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-regional-pour-les-talents-emergents-forte-subvention-aux-structures-2025</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...26 lines deleted...]
-  Consulter l&amp;#039; éco-charte
+ Direction de la Culture / Équipe FoRTE :
+ &lt;a href="mailto:forte&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  forte&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6191-fonds-regional-pour-les-talents-emergents-for/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-[...404 lines deleted...]
-      <c r="A9" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>103485</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Investissement culturel - Aide aux travaux et à l'acquisition d'équipements</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Le dispositif permet le soutien à la construction et la restructuration des équipements culturels relevant des quatre disciplines suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Enseignement artistique : conservatoires agrées par le ministère de la culture,
   &lt;/li&gt;
   &lt;li&gt;
    Spectacle vivant : lieux de répétition, de formation et de diffusion du spectacle vivant, lieux labellisés par le ministère de la culture,
   &lt;/li&gt;
   &lt;li&gt;
    Arts plastiques : centres d&amp;#039;art, espace collectifs de travail, ateliers,
   &lt;/li&gt;
   &lt;li&gt;
    livre et lecture : bibliothèques, médiathèques et lieux de vie littéraire.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le dispositif permet également l e soutien à la rénovation, l&amp;#039;extension ou l&amp;#039;aménagement des cinémas classés art et essai.
@@ -2197,103 +1360,103 @@
   &lt;/li&gt;
   &lt;li&gt;
    Fonds initial de la collection d&amp;#039;une nouvelle bibliothèque,
   &lt;/li&gt;
   &lt;li&gt;
    Matériel numérique et scénographique.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un dossier de candidature complet .
 &lt;/p&gt;
 &lt;p&gt;
  Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espace public</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>31/10/2019</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide régionale est une subvention, d&amp;#039;un montant maximum de 30% des dépenses éligibles , avec un plafond de dépense de 6,5 M€ pour les travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Ce plafond peut monter à 40 % des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements, les dépenses éligibles correspondent aux montants des devis des acquisitions envisagées.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En fonction du secteur dont relève le projet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Spectacle vivant et enseignement artistique
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Christine Vacher -
   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    christine.vacher&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Arts plastiques
   &lt;/strong&gt;
   &lt;strong&gt;
@@ -2314,569 +1477,122 @@
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
    cinema.audiovisuel&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Livre et lecture
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Delphine Martincourt -
   &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    delphine.martincourt&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/326d-investissement-culturel-aide-aux-travaux-et-a/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>17/09/2021</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-[...447 lines deleted...]
-      <c r="A12" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>92587</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals et manifestations culturelles</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une attention particulière sera portée aux manifestations organisées sur des secteurs géographiques isolés et/ou hors période estivale, ainsi qu&amp;#039;à celles œuvrant à la promotion des talents émergents, aux créations inédites ou à l&amp;#039;innovation artistique.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;envergure du festival et de la manifestation constituera un critère d&amp;#039;appréciation du projet. Cette dimension sera évaluée de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Dimension nationale ou internationale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fréquentation supérieure à 10 000 spectateurs par édition
  &lt;/li&gt;
  &lt;li&gt;
   Manifestation reconnue par les professionnels dans l&amp;#039;esthétique qu&amp;#039;elle représente et identifiée comme l&amp;#039;une des plus importantes au niveau national
  &lt;/li&gt;
  &lt;li&gt;
   Personnels permanents affectés au festival
  &lt;/li&gt;
  &lt;li&gt;
   Plan de communication multiple par le biais de supports et médias nationaux
  &lt;/li&gt;
@@ -2924,244 +1640,244 @@
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions et outils de médiation associés à la manifestation (cartels, livrets pédagogiques, visites accompagnées...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Cinéma :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nombre et caractéristiques des films programmés (cinéma d&amp;#039;auteurs, premiers films, thématiques,...)
  &lt;/li&gt;
  &lt;li&gt;
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions de médiation
 o Jurys et prix
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles les festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les festivals et manifestations dont la programmation est déléguée à des organisateurs de tournées à but lucratif et dont l&amp;#039;organisation ne s&amp;#039;inscrit pas dans une politique publique d&amp;#039;action culturelle
  &lt;/li&gt;
  &lt;li&gt;
   Les restitutions d&amp;#039;ateliers de travail, colloques, conférences, salons, expositions-ventes à but commercial ou dans lesquels les artistes doivent s&amp;#039;acquitter d&amp;#039;un droit de participation
  &lt;/li&gt;
  &lt;li&gt;
   Les projets initiés par un lieu permanent ou une structure de diffusion recevant une subvention pour son activité annuelle (volet 1 du présent dispositif)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide variable en fonction de la nature et de l&amp;#039;intérêt du projet de la structure, de son implantation, des actions et partenariats menés pendant l&amp;#039;année, des co-financements mobilisés.
 &lt;/p&gt;
 &lt;p&gt;
  Assiette éligible : intégralité du budget prévisionnel sur lequel porte la demande de subvention, à l&amp;#039;exception des contributions en nature.
 Sera également prise en compte dans l&amp;#039;analyse des demandes la pluralité des financements alloués au projet. Une participation financière significative de la collectivité organisatrice (commune ou EPCI) sera attendue.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc2a-soutenir-les-festivals-et-manifestations-cult/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>145879</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   participer au développement de
   &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
    l&amp;#039;éducation artistique et culturelle
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
  &lt;/li&gt;
@@ -3272,108 +1988,108 @@
  &lt;li&gt;
   la faisabilité technique et financière du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ouverture du dépôt des dossiers : 31 juillet 2023.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
   &lt;/strong&gt;
   . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
  &lt;/li&gt;
  &lt;li&gt;
   Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
 &lt;/p&gt;
 &lt;p&gt;
  Ce projet est mené en partenariat avec le centre Pompidou.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
 &lt;/p&gt;
 &lt;p&gt;
  Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Jeunesse
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / Services de l&amp;#039;État
  &lt;/li&gt;
@@ -3403,658 +2119,229 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;absence de processus de recherche et de création
  &lt;/li&gt;
  &lt;li&gt;
   les projets de diffusion exclusive d&amp;#039;une création déjà existante
  &lt;/li&gt;
  &lt;li&gt;
   une résidence se déroulant sur une durée inférieure à trois mois
  &lt;/li&gt;
  &lt;li&gt;
   un dossier administratif incomplet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Affaires Culturelles de La Réunion (DAC Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  Emails :
  &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
   nicolas.stojcic&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
   marie-dominique.picard&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
   karine.saingainy&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 0692 45 99 47
 &lt;/p&gt;
 &lt;p&gt;
  23 Rue Labourdonnais 97400 Saint-Denis
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt des dossiers ouvrira le 31 juillet 2023.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>16/07/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...429 lines deleted...]
-      <c r="A15" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>127288</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements (mobilier, fonds initial d’une nouvelle bibliothèque, matériel numérique et scénographique)</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>INVESTISSEMENT CULTUREL - Aide aux travaux et à l'acquisition d'équipements</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
 &lt;/p&gt;
 &lt;p&gt;
  Les autres aides à l&amp;#039;investissement culturel :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
    Investissement culturel – Aide aux investissements numériques
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
    Investissement culturel – Aide aux structures itinérantes
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espace public</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>31/10/2019</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
  &lt;/li&gt;
  &lt;li&gt;
   Aménageurs mandatés par les collectivités locales,
  &lt;/li&gt;
  &lt;li&gt;
   Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est une subvention, d&amp;#039;un
  &lt;strong&gt;
   montant maximum de 30% des dépenses éligibles
  &lt;/strong&gt;
  , avec un plafond de dépense de 6,5 M€ pour les travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Ce plafond peut monter à 40% des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
@@ -4121,73 +2408,73 @@
 &lt;br /&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux
  &lt;/strong&gt;
  (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
  &lt;br /&gt;
  La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un
  &lt;strong&gt;
   dossier de candidature complet
  &lt;/strong&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet objet de la demande d&amp;#039;aide doit être financé
  &lt;strong&gt;
   à hauteur de 20% minimum par la structure porteuse.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En fonction du secteur dont relève le projet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Spectacle vivant et enseignement artistique
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Christine Vacher -
   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    christine.vacher&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Arts plastiques
   &lt;/strong&gt;
   &lt;strong&gt;
@@ -4206,162 +2493,591 @@
    Cinéma
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Livre et lecture
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Delphine Martincourt -
   &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    delphine.martincourt&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a897-investissement-culturel-aide-aux-travaux-et-a/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>22/01/2023</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/02/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>120623</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Mener des projets de développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Culture et Justice</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Ministère de la Justice</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Grand Est</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le ministère de la Culture et le ministère de la Justice soutiennent le développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse, en allouant une subvention aux organisateurs de tels projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que l&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Depuis le premier protocole d&amp;#039;accord signé en 1986, la politique interministérielle Culture &amp;amp; Justice a pour objectif de mettre en œuvre, pour les personnes placées sous main de justice, une politique culturelle de qualité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans cette optique, le ministère de la Culture favorise l&amp;#039;accès de tous et de chacun, et notamment des personnes les plus éloignées voire exclues, à l&amp;#039;art et à la culture. L&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; soutient, dans les établissements pénitentiaires et les services de la protection judiciaire, un programme d&amp;#039;actions culturelles en liaison avec les collectivités territoriales et les organismes qui souhaiteraient s&amp;#039;associer au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions culturelles prennent en compte la diversité des secteurs d&amp;#039;expression et des modes d&amp;#039;interventions tels que : le livre et la lecture, le théâtre, les arts du cirque, la musique et la danse, les arts plastiques, le cinéma, l&amp;#039;audiovisuel, le multimédia et le patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Un plan de développement des bibliothèques et de la lecture est mis en œuvre ainsi que des actions culturelles et artistiques en direction des publics relevant du ministère de la Justice dans le cadre des politiques d&amp;#039;insertion et d&amp;#039;éducation. Ce plan favorise l&amp;#039;accès aux pratiques culturelles et artistiques et doit contribuer à la lutte contre l&amp;#039;illettrisme par l&amp;#039;appropriation et la réappropriation de la culture. L&amp;#039;évaluation des actions culturelles et des pratiques artistiques réalisées ces dernières années confirme leur capacité à susciter l&amp;#039;expression des personnes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce partenariat se situe dans le contexte du grand projet national pour l&amp;#039;éducation artistique et culturelle. Ainsi, considérant que l&amp;#039;éducation artistique et culturelle, placée dans un principe de continuité des politiques publiques menées en lien par l&amp;#039;État et les collectivités territoriales, participe à la réussite personnelle des individus et notamment des jeunes. Elle contribue à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la construction de la personnalité et à l&amp;#039;acquisition des savoirs et compétences nécessaires à la vie en société,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la créativité, la capacité d&amp;#039;Initiative et l&amp;#039;esprit d&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réduction des inégalités et permet la construction de l&amp;#039;Identité culturelle de chacun dans l&amp;#039;ouverture aux cultures des autres.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Ce partenariat vise à privilégier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le développement d&amp;#039;activités culturelles spécifiques dans les établissements pénitentiaires co-construit avec les acteurs de la justice et en faveur du plus grand nombre de détenus (résidence, programme thématique...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement de la lecture et la maîtrise de la langue au sein d&amp;#039;actions valorisant les bibliothèques/médiathèques des trois établissements pénitentiaires concernés
+ &lt;/li&gt;
+ &lt;li&gt;
+  le renforcement des liens avec les réseaux artistiques  et culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;inscription des établissements pénitentiaires dans les manifestations culturelles nationales et locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  la valorisation à l&amp;#039;extérieur des activités menées en milieu pénitentiaire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → L&amp;#039;Académie Fratellini et la Maison d&amp;#039;arrêt de Villepinte (93) - 2021
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Académie Fratellini a développé en 2021 à la Maison d&amp;#039;arrêt de Villepinte (93) des ateliers de découverte des arts du cirque, orchestrés de manière à ce que les personnes détenues puissent découvrir plusieurs agrès au fil des séances.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs suivis :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  valorisation des capacités et qualités individuelles au sein du groupe ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  apprentissage de l&amp;#039;écoute de l&amp;#039;autre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  retrouver la confiance en soi et dans les autres.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Passage / Parenthèse et l&amp;#039;Agence régionale du livre PACA - 2022
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention versée : 30.000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Passage&amp;#34; et &amp;#34;Parenthèse&amp;#34; sont deux dispositifs portés par l&amp;#039;Agence Régionale du Livre Provence-Alpes-Côte d&amp;#039;Azur en direction des publics placés sous main de justice.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, &amp;#34;Passage&amp;#34; s&amp;#039;attache à aménager et à animer des espaces de lecture dans les foyers de la Protection judiciaire de la jeunesse. &amp;#34;Parenthèse&amp;#34;, initié en 2015, contribue au développement des bibliothèques en milieu carcéral pour les populations majeures et mineures et à la mise en œuvre d&amp;#039;actions culturelles de sensibilisation à la lecture (ateliers d&amp;#039;écriture journalistique, résidences d&amp;#039;auteurs etc).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / services de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles à l&amp;#039;appel à projets :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les structures ayant pour principal objectif la création et la diffusion d&amp;#039;œuvres artistiques et culturelles. Pour les institutions culturelles relevant du ministère de la Culture (structures labellisées aidées au fonctionnement : centres dramatiques nationaux, scènes nationales, scènes de musiques actuelles, centres d&amp;#039;art etc.), un bilan préalable sera demandé dans le cadre de leur CPO (convention pluriannuelle d&amp;#039;objectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les artistes, collectifs d&amp;#039;artistes ou professionnels de la culture (journaliste etc.) justifiant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ - d&amp;#039;une structuration juridique au moment de leur inscription (intermittence, maison des artistes, autoentrepreneur etc.) ou ayant recours à une personne morale pour soutenir leur activité (ex. : coopérative d&amp;#039;activité et d&amp;#039;emploi
+&lt;/span&gt;
+&lt;br /&gt;
+&lt;span&gt;
+ - d&amp;#039;une actualité de création et d&amp;#039;une expérience artistique reconnue, attestées par l&amp;#039;envoi d&amp;#039;un CV
+&lt;/span&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les établissements et services pénitentiaires et de la protection judiciaire de la jeunesse
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet artistique mené par une même équipe artistique ne pourra pas être soutenu au-delà de trois appels à projets successifs. L&amp;#039;équipe artistique est invitée à se tourner vers de nouveaux établissements pénitentiaires, services pénitentiaires d&amp;#039;insertion et de probation ou établissements et services sociaux et médico-sociaux partenaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions attribuées constituent une participation financière au projet et ne sauraient constituer une prise en charge globale. Elles sont fléchées exclusivement sur les dépenses artistiques, qui comprennent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rémunération des artistes (pour rappel, la participation financière de la DRAC à la rémunération des artistes est de 60€/h)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de transport, d&amp;#039;hébergement et de restauration, qui ne peuvent excéder 50% du coût total du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  le matériel nécessaire à l&amp;#039;action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ce dispositif n&amp;#039;a pas vocation à financer des frais de coordination. Les porteurs de projet sont incités à trouver des cofinancements (collectivités locales, mécénat, contributions volontaires en nature...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la DRAC et le SPIP (Service pénitentiaire d&amp;#039;insertion et probation), la mise en paiement de la subvention nécessite l&amp;#039;envoi préalable d&amp;#039;un dossier Cerfa au service référent dont les coordonnées figurent ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ Le règlement de la part PJJ (Protection judiciaire de la jeunesse) est réalisé via un système de facturation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un comité de sélection, associant des représentants de la DISP, de la DIRPJJ Grand Est et de la DRAC se réunira courant décembre 2023 pour sélectionner les projets et déterminer le montant des subventions accordées.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera portée aux éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualité du projet artistique et culturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adéquation avec les objectifs de l&amp;#039;accompagnement des personnes placées sous main de justice
+ &lt;/li&gt;
+ &lt;li&gt;
+  Modalités de mise en œuvre du partenariat artiste / structure / bénéficiaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ouverture culturelle proposée aux bénéficiaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence des objectifs et des modalités pratiques de l&amp;#039;évaluation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-justice</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur l&amp;#039;opération Culture et Justice en Grand Est, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - À la DRAC Grand Est :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Département des Ardennes :
+  &lt;a href="mailto:frederique.petit&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   frederique.petit&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 60 44 22 84
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements de l&amp;#039;Aube et de la Haute-Marne :
+  &lt;a href="mailto:pascale.valentin-bemmert&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   pascale.valentin-bemmert&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 98 73 96 74
+ &lt;/li&gt;
+ &lt;li&gt;
+  Département de la Marne :
+  &lt;a href="mailto:elise.merigeau&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   elise.merigeau&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 34 08 96 23
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements de la Meurthe-et-Moselle et de la Moselle :
+  &lt;a href="mailto:emmanuelle.brandenburger&amp;#64;culture.gouv.fr" target="_self"&gt;
+   emmanuelle.brandenburger&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ; 06 60 39 22 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements de la Meuse et des Vosges :
+  &lt;a href="mailto:anais.guedon&amp;#64;culture.gouv.fr" target="_self"&gt;
+   anais.guedon&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ; 06 64 37 61 61
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements du Bas-Rhin et du Haut-Rhin :
+  &lt;a href="mailto:pierre.vogler&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   pierre.vogler&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 27 26 12 82
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - À la DISP Grand Est-Strabourg :
+ &lt;/strong&gt;
+ &lt;a href="mailto:elodie.roche&amp;#64;justice.fr" rel="noopener" target="_blank"&gt;
+  elodie.roche&amp;#64;justice.fr
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ ; 03 88 56 81 72
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b040-culture-justice/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>120951</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Permettre à de jeunes artistes de 18 à 30 ans d'être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Fonds Régional pour les Talents Emergents (FoRTE) - Bourse aux Jeunes artistes (2025)</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de soutenir la jeune création, la Région a lancé le Fonds régional pour les talents émergents, qui permet à de jeunes artistes de 18 à 30 ans d&amp;#039;être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de la 6ème édition du
  &lt;a href="https://https//www.iledefrance.fr/forte-le-fonds-regional-pour-les-talents-emergents-dile-de-france" rel="noopener" target="_blank"&gt;
   dispositif annuel FoRTE, lancé en 2017.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FoRTE s&amp;#039;adresse aux jeunes artistes et créateurs de 18 à 30 ans, diplômés d&amp;#039;une école d&amp;#039;art ou de culture ou justifiant d&amp;#039;une formation qualifiante dans ce domaine, et qui résident en Île-de-France pour la majorité du temps du projet soumis.
 &lt;/p&gt;
 &lt;p&gt;
  Ils co-candidatent impérativement avec une structure qui s&amp;#039;engage à les accompagner dans la réalisation de leur projet et dans leur insertion professionnelle, pour une durée soumise n&amp;#039;excédant pas 10 mois.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif a notamment pour objectif de permettre aux jeunes artistes et créateurs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser leur première œuvre en disposant de moyens leur permettant d&amp;#039;atteindre leur meilleur niveau,
  &lt;/li&gt;
  &lt;li&gt;
   Mieux appréhender le domaine de création dans lequel ils souhaitent faire carrière,
  &lt;/li&gt;
  &lt;li&gt;
   Accéder à un réseau de professionnels reconnus,
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir une visibilité à l&amp;#039;échelle régionale, nationale, voire internationale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -4441,222 +3157,222 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : 2 modalités d&amp;#039;entrée sont offertes pour FoRTE :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit un (une) jeune artiste accompagné(e) d&amp;#039;une structure dépose une demande de bourse.
  &lt;/li&gt;
  &lt;li&gt;
   Soit une structure accompagnant un (plusieurs) jeune(s) artiste(s) présente une demande de subvention,
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Selon les cas (ex : impossibilité de verser l&amp;#039;aide direct au jeune artiste, projet mobilisant non pas un artiste mais un collectif d&amp;#039;artistes...), il pourra être préférable que ce soit plutôt la structure qui dépose une demande de subvention. Elle aura alors la charge du projet et de la rémunération des jeunes artistes.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-regional-pour-les-talents-emergents-forte-bourse-aux-jeunes-artistes-2025</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture / Équipe FoRTE :
  &lt;a href="mailto:forte&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   forte&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6add-fonds-regional-pour-les-talents-emergents-for/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>90803</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Restaurer et valoriser des sites patrimoniaux</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le patrimoine doit être considéré comme une ressource pour les territoires, parfois la seule dans les zones rurales, dans une perspective d&amp;#039;aménagement et de développement socio-économique et touristique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Ces opérations globales de valorisation concernent des sites ou édifices majeurs, mais aussi des entités patrimoniales plus modestes, reconnus de préférence par un label patrimonial, qui présentent un intérêt tout particulier par leur forte singularité historique ou architecturale, dans une optique d&amp;#039;aménagement maillant le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  De tels sites ou monuments, à l&amp;#039;attractivité touristique potentielle ou avérée, peuvent contribuer au développement économique local s&amp;#039;ils sont suffisamment mis en valeur et accessibles au public. Ils doivent correspondre à des programmes d&amp;#039;investissement, à la fois matériels et immatériels, comprenant nécessairement plusieurs volets : restauration – cristallisation / création de contenus de supports de visite, scénographie, muséographie  / aménagements liés à l&amp;#039;accueil du public, prestations intellectuelles, outils de médiation, mise en tourisme...
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de favoriser les pratiques culturelles et de découvertes et notamment des formes de valorisation nouvelles et originales, aujourd&amp;#039;hui sous-exploitées, et le développement des activités de service et de tourisme correspondantes.
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets seront, si nécessaire, examinés, voire instruits et soutenus de manière transversale en mobilisant toutes les politiques régionales potentiellement concernées, et tout particulièrement celle du tourisme à travers ses dispositifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes, Établissements publics de coopération intercommunale (communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux...), Départements, Associations, Entreprises (à l&amp;#039;exclusion de SCI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   25 % du coût total HT, avec un montant de subvention plafonné à 500 000 € par opération, hors bonification éventuelle.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   15 % du coût total HT, si le projet bénéficie d&amp;#039;une aide du FEADER ou du FEDER, avec un montant de subvention plafonné à 300 000 € par opération, hors bonification éventuelle.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dans tous les cas, une bonification de 10% sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (cf. carte EPCI en annexe).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité (tous ces critères sont obligatoires):
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sites patrimoniaux publics et privés (hors particuliers et SCI), protégés ou non
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites disposant d&amp;#039;une billetterie (gratuite ou payante)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites ouverts au public au minimum de 3 à 6 mois dans l&amp;#039;année, selon leur localisation sur le territoire régional et leur potentiel touristique (données de fréquentation)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites gérés par une équipe professionnelle (permanente ou saisonnière) et adhérant à l&amp;#039;office tourisme local
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Projet envisagé de manière globale et faisant (ou ayant fait) l&amp;#039;objet d&amp;#039;une étude préalable de développement et de faisabilité
@@ -4739,66 +3455,66 @@
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Parkings, voiries et réseaux.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de simple entretien du site.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dépenses générales de fonctionnement et frais de communication.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/operations-globales-de-valorisation-de-sites-patrimoniaux</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Laurence Fouquet
  &lt;/strong&gt;
  &lt;strong&gt;
   (P
  &lt;/strong&gt;
  &lt;strong&gt;
   our les Départements 24-33-40-47-64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  14, Rue François de Sourdis
  &lt;br /&gt;
  33077
                                                     Bordeaux cedex
 &lt;/p&gt;
 &lt;p&gt;
  05.57.57.74.10
 &lt;/p&gt;
 &lt;p&gt;
@@ -4818,368 +3534,368 @@
                                                     Limoges Cedex 1
 &lt;/p&gt;
 &lt;p&gt;
  05.55.45.19.61
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Aurélie Riffaud (Pour les Départements 16-17-79-86)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  15, rue de l&amp;#039;Ancienne Comédie
 &lt;/p&gt;
 &lt;p&gt;
  86021
                                                     Poitiers CS 70575
 &lt;/p&gt;
 &lt;p&gt;
  0549363005
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5e22-operations-globales-de-valorisation-de-sites-/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>165418</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région Nouvelle-Aquitaine, partenaire incontournable de la valorisation patrimoniale, accompagne les collectivités par une aide aux études – qu’elles soient historiques, juridiques, de faisabilité, de programmation ou diagnostiques – en s’associant étroitement à leur suivi pour garantir des projets cohérents et durables.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces études ont pour objectif d’analyser les besoins, le potentiel (atouts et faiblesses) d’un site patrimonial et de proposer un projet adapté aux contraintes identifiées, pour procéder à une valorisation ou à une mise en tourisme optimisées. De telles études sont indispensables à la prise de décision pour des projets de développement touristique d’envergure.&lt;/p&gt;&lt;p&gt;L’accompagnement financier de ces opérations a pour but de favoriser l’émergence de projets viables de valorisation de sites patrimoniaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Dépenses éligibles : études historiques, études juridiques, études diagnostic, études de faisabilité et programmation.&lt;/p&gt;&lt;p&gt;Modalités de calcul de la subvention régionale : 20 % du coût.&lt;/p&gt;&lt;p&gt;La subvention est plafonné e à 20 000 € par projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;communes ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics de coopération intercommunale (EPCI) : communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations propriétaires ou détentrices d’une contractualisation pérenne avec le propriétaire (exemple : bail emphytéotique) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises, à l’exclusion des Sociétés Civiles Immobilières (SCI).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;sites patrimoniaux publics et privés (hors particuliers et SCI), protégés ou non au titre des Monuments historiques ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sites ouverts au public au minimum de 3 à 6 mois dans l’année, selon leur localisation sur le territoire régional et leur potentiel touristique (données de fréquentation) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sites gérés par une équipe professionnelle (permanente ou saisonnière) et adhérant à l’office de tourisme intercommunal ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte des droits culturels par l’association étroite des habitants du territoire concerné au projet de valorisation (ateliers citoyens…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses éligibles&lt;/p&gt;&lt;p&gt;Un diagnostic « biodiversité et espèces protégées » en amont des travaux.&lt;/p&gt;&lt;p&gt;Honoraires de l’architecte maître d’oeuvre sur l’ensemble du projet.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Volet connaissance&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Un état des lieux de la connaissance du site sera fait au début du projet et pourra être complété, le cas échéant, par une étude historique ou dans certains cas, par des fouilles archéologiques complémentaires, nécessaires à la compréhension et la visite du site.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le service du Patrimoine et de l’Inventaire de la Région pourra être mobilisé le cas échéant sur sa compétence Inventaire Général du Patrimoine Culturel.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Volet restauration&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les dépenses portant sur la restauration d’un édifice ou d’un site.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La cristallisation des vestiges.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’accessibilité du site et l’accueil des visiteurs, à condition que leur coût ne représente pas la plus importante part des dépenses.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans certains cas, les travaux d’urgence qui constituent un préalable indispensable à la mise en œuvre d’un projet de valorisation du site, pourront être retenus.&lt;/p&gt;&lt;p&gt;Volet médiation scénographie muséographie les dépenses matérielles et les prestations intellectuelles pour réaliser les outils de médiation et leurs contenus&lt;/p&gt;&lt;p&gt;La Région devra être associée au projet par le maître d’ouvrage en tant que membre du comité de pilotage ou de suivi.&lt;/p&gt;&lt;p&gt;Dépenses non éligibles&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;parkings, voiries et réseaux ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;travaux de simple entretien du site ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;dépenses générales de fonctionnement et frais de communication.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les projets éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les projets inscrits dans un contrat de territoire en tant que projet structurant (notoriété, rayonnement, intérêt patrimonial, fréquentation …) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte du patrimoine culturel immatériel et des politiques mémorielles dans l’ensemble du projet (réunions d’information, ateliers…). Selon la nature du site, cette prise en compte sera considérée comme obligatoire (ex : patrimoine industriel) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;liens établis avec le Campus régional du Patrimoine bâti* (conseils, coopération, chantier école…) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte de l’accessibilité au public en situation de handicap ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte d’une approche environnementale dans la conception du projet pour réduire les coûts de fonctionnement sur les postes : gestion des déchets, restauration du bâti, médiation, scénographie, muséographie, aménagements liés à l&amp;#039;accueil du public. Exemplarités dans les économies de flux (eau, électricité...). Encouragement aux déplacements doux et actifs. Utilisation de matériaux et de produits locaux. Inscription du projet dans son environnement par l’intégration paysagère des équipements liés à l’accueil du public…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;site faisant l’objet d’une animation culturelle spécifique (festivals, spectacles vivants, arts plastiques, expositions temporaires, etc…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;* Campus régional du patrimoine bâti : Le Conseil Régional et la Région Académique de Nouvelle-Aquitaine ont souhaité unir leurs labels respectifs CMQ (Campus des Métiers et de Qualifications) et TTNA (Talents et Territoires de Nouvelle-Aquitaine) autour d’un projet commun : le Campus régional du patrimoine bâti. Incarné au lycée des métiers du bâtiment (LMB) de Felletin (23), ce campus rassemble les objectifs et les champs d’actions des deux labels.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Pièces nécessaires au dépôt du dossier :&lt;/p&gt;&lt;p&gt;un courrier de demande, daté et signé, adressé à Monsieur le Président du Conseil Régional ;&lt;/p&gt;&lt;p&gt;un descriptif précis de l’objet de l’étude (par exemple le cahier des charges adressé aux cabinets d’étude potentiels prestataires) ;&lt;/p&gt;&lt;p&gt;un budget prévisionnel détaillé, équilibré en dépenses et en recettes (en HT et TTC) ;&lt;/p&gt;&lt;p&gt;fiche d’identité SIRENE de la structure porteuse du projet / extrait Kbis pour les entreprises ;&lt;/p&gt;&lt;p&gt;un relevé d’identité bancaire ;&lt;/p&gt;&lt;p&gt;la délibération ou le compte-rendu du Conseil d&amp;#039;Administration par laquelle la structure engage l&amp;#039;étude avec le budget prévisionnel.&lt;/p&gt;&lt;p&gt;Conformément à la délibération n°2023.487.SP relative aux éco socio conditionnalités adoptée en assemblée plénière du 27 mars 2023, la Région Nouvelle-Aquitaine demande à chaque bénéficiaire d’une subvention de signer la « Charte d’engagements du bénéficiaire d’une aide régionale envers la Région Nouvelle-Aquitaine CULTURE PATRIMOINE », et d’adhérer à ses principes (cf. délibération 2024.267.SP du 11 mars 2024).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>07/09/2025</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/02/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>163027</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°2 : Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Développer une offre touristique durable en cohérence avec les ressources du territoire et les aspirations des touristes&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Développer une itinérance touristique responsable&lt;/h3&gt;&lt;h4&gt;Adaptation des aménités touristiques du territoire au tourisme itinérant&lt;/h4&gt;&lt;p&gt;Les aménités de l&amp;#039;espace rural (paysages, sites, forêts, cours d’eau, produits locaux, exploitations agricoles, patrimoines…) constituent de forts facteurs d’attractivité mais aussi la « scène » d’une activité en plein essor, l’itinérance. Les demandes de pratiques d’itinérance pédestre, cyclo, équestre et fluviale permettent de constituer une offre touristique de découvertes, des expériences de rencontres très recherchées par les clientèles. Cette offre d’itinérance est pleinement durable car constituée de mobilités douces appréciée et utilisée par les habitants (y compris parfois pour des déplacements « domicile-travail »). Toutefois cela reste une offre à améliorer : jalonnements sentiers, circuits, offre d’interprétation, cohérences des circuits, signalétique, présence de services (pour les vélos par exemple) …&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement de services proposant des séjours touristiques décarbonés (ou à faible impact)&lt;/h4&gt;&lt;p&gt;Pour répondre aux enjeux climatiques et énergétiques et aux attentes des clientèles de plus en plus sensibles sur ces sujets, les gestionnaires du tourisme et les professionnels doivent construire des offres de séjours touristiques décarbonés et peu consommateurs d’énergie. Des projets innovants peuvent émerger pour améliorer l’intermodalité, les recours mobilités douces, les éco-hébergements, les activités avec une faible empreinte écologique. Des calculateurs sont disponibles (Good Planet, Green Tripper) pour expérimenter des initiatives de mesures locales&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Valoriser les atouts culturel, patrimoniaux et les savoir-faire du territoire&lt;/h3&gt;&lt;h4&gt;Valorisation de la présence de l’eau et amélioration de son accessibilité&lt;/h4&gt;&lt;p&gt;L’eau est fortement présente sur le territoire de la CASE. S’il existe déjà des offres touristiques et de loisirs (croisière promenade à la découverte des moulins et impressionnistes / musée de la Batellerie, parc de Léry-Poses et ses plages…), l’itinérance fluviale, les activités nautiques, la baignade, la pêche sont autant de domaines dans lesquels le territoire est déjà engagé mais qui restent porteurs d’un fort potentiel de développement en coopération avec les territoires voisins.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Amélioration de la visibilité des patrimoines et des savoir-faire&lt;/h4&gt;&lt;p&gt;Le territoire est riche de ses patrimoines et savoir-faire mais ils peuvent gagner en visibilité, en mise en cohérence et en mise en tourisme. Le développement de circuits, l’amélioration de la médiation et de l’interprétation, la mise en réseau des acteurs sont autant de leviers qui pourront être soutenus par le GAL.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Renforcement du lien culture-tourisme&lt;/h4&gt;&lt;p&gt;L’offre culturelle sur le territoire est une offre conséquente et présente sur l’ensemble du territoire tant en milieu urbain que rural (lecture publique, enseignement musical spectacle vivant, patrimoine, musique, arts plastiques, cinéma, etc.). La culture doit donc pouvoir constituer une offre touristique majeure pour le territoire. Les Patrimoines (avec approche ludique et numérique via l’application « Seine Eure s’imagine », les évènements (festivals, expositions…), les musées et sites, les résidences d’artistes, les créations sont autant d’opportunités pour ouvrir encore plus la culture vers les habitants et les touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement de l’évènementiel dans sa dimension éco-responsable&lt;/h4&gt;&lt;p&gt;Modestes ou conséquents de nombreux évènements remplissent l’agenda du territoire et constituent des facteurs d’attractivité importants pour la destination. Mais le champ de l’évènementiel est grandement améliorable dans ses impacts ; gestion des déchets, modalités d’accessibilité, consommation énergétique, protection des milieux, accessibilité sociale et inclusive… Autant de sujets qui peuvent donner lieu à des projets inventifs.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Renforcer, diversifier et accompagner la qualification et la diversification des offres touristiques&lt;/h3&gt;&lt;h4&gt;Développement d’une offre de restauration et d’hébergement durable&lt;/h4&gt;&lt;p&gt;Pour une offre touristique durable il est impératif de chercher à améliorer l’offre de restauration et d’hébergements. Cela peut passer par le renforcement des circuits courts et la valorisation des produits locaux (en lien avec l’alimentation – axe 1 mais aussi produits artisanaux et écoconstruction pour les hébergements). Les professionnels doivent être sensibilisés, formés et accompagnés sur les potentiels d’utilisation des produits locaux, sur des pratiques plus économes en énergie, sur la gestion des déchets et de l’eau, sur les offres liées aux mobilités douces pour leurs clients.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Adaptation des offres aux différents publics&lt;/h4&gt;&lt;p&gt;Un tourisme véritablement durable doit adapter son offre à la diversité des publics et porter une attention particulière aux publics en situation de handicap et aux publics en situation de précarité. Cet objectif doit s’articuler avec la démarche en cours de diagnostic sur l’accessibilité Handicap mené par la CASE en partenariat avec les acteurs institutionnels et associatifs concernés. De vraies marges de progrès existent pour améliorer l’accessibilité, en particulier de l’offre patrimoniale, mais aussi sur l’itinérance, pour les publics en situation de handicap et pour les familles (présence seniors et enfants), par exemple. Enfin, la question de l’accessibilité tarifaire doit, autant que possible, être prise en compte pour que certaines activités soient ouvertes à plus de touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des opérateurs dans les démarches de qualification et d’optimisation de leurs services&lt;/h4&gt;&lt;p&gt;De nombreux labels existent (culturels et patrimoniaux/ l’accueil, la qualité et le bien-être / alimentaires / environnementaux…) qui jouent un rôle de certification de qualité, de reconnaissance pour le client. Mais les professionnels ont besoin d’être informés et accompagnés pour choisir les labels qui sont les plus pertinents et efficaces au regard de leurs activités et spécificités. Le GAL doit faciliter ces démarches d’engagement mais en privilégiant les labels cohérents avec la stratégie locale de développement (écolabels, accueil vélo, tourisme et handicap…).&lt;/p&gt;&lt;h4&gt;Amélioration de la communication et de la promotion pour la rendre plus efficiente&lt;/h4&gt;&lt;p&gt;Les actions de communication et de promotion doivent gagner en lisibilité, en cohérence et en efficience. C’est par un travail partenarial, par des gouvernances innovantes que la progression pourra se mettre en œuvre. Le GAL peut jouer un rôle important de facilitateur et d’initiateur de projets qui y contribueront.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P19" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q19" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=Le%20programme%20LEADER%20(Liaisons%20Entre,est%20%C3%A0%20sa%20sixi%C3%A8me%20programmation.</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>flavien.andre@seine-eure.com</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-une-offre-touristique-rurale-diversifiee-innovante-et-decarbonee/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Groupe d'Action Locale Seine-Eure</t>
         </is>
       </c>
-      <c r="AD19" s="1" t="inlineStr">
+      <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>04/07/2024</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>