--- v1 (2026-04-12)
+++ v2 (2026-07-13)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH14"/>
+  <dimension ref="A1:AH13"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -583,51 +583,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>02/07/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>153930</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir les structures de développement et de diffusion culturelle et les équipes artistiques</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Structures et actions d&amp;rsquo;intérêt départemental ou supra-départemental dans le domaine culturel</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -785,566 +785,98 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/e855-structures-et-actions-drsquointeret-departeme/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>120281</v>
+        <v>103485</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mener un projet de développement de l'Education aux Arts et à la Culture (EAC)</t>
+          <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>Projet de développement de l'Education aux Arts et à la Culture (EAC)</t>
+          <t>Investissement culturel - Aide aux travaux et à l'acquisition d'équipements</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...200 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
-[...270 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Le dispositif permet le soutien à la construction et la restructuration des équipements culturels relevant des quatre disciplines suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Enseignement artistique : conservatoires agrées par le ministère de la culture,
   &lt;/li&gt;
   &lt;li&gt;
    Spectacle vivant : lieux de répétition, de formation et de diffusion du spectacle vivant, lieux labellisés par le ministère de la culture,
   &lt;/li&gt;
   &lt;li&gt;
    Arts plastiques : centres d&amp;#039;art, espace collectifs de travail, ateliers,
   &lt;/li&gt;
   &lt;li&gt;
    livre et lecture : bibliothèques, médiathèques et lieux de vie littéraire.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le dispositif permet également l e soutien à la rénovation, l&amp;#039;extension ou l&amp;#039;aménagement des cinémas classés art et essai.
@@ -1360,103 +892,103 @@
   &lt;/li&gt;
   &lt;li&gt;
    Fonds initial de la collection d&amp;#039;une nouvelle bibliothèque,
   &lt;/li&gt;
   &lt;li&gt;
    Matériel numérique et scénographique.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un dossier de candidature complet .
 &lt;/p&gt;
 &lt;p&gt;
  Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espace public</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>31/10/2019</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide régionale est une subvention, d&amp;#039;un montant maximum de 30% des dépenses éligibles , avec un plafond de dépense de 6,5 M€ pour les travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Ce plafond peut monter à 40 % des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements, les dépenses éligibles correspondent aux montants des devis des acquisitions envisagées.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En fonction du secteur dont relève le projet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Spectacle vivant et enseignement artistique
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Christine Vacher -
   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    christine.vacher&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Arts plastiques
   &lt;/strong&gt;
   &lt;strong&gt;
@@ -1477,122 +1009,388 @@
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
    cinema.audiovisuel&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Livre et lecture
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Delphine Martincourt -
   &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    delphine.martincourt&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/326d-investissement-culturel-aide-aux-travaux-et-a/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>17/09/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>120950</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Permettre à de jeunes artistes de 18 à 30 ans d'être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds régional pour les talents émergents (FoRTE) - Subvention aux structures (2025)</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de soutenir la jeune création, la Région propose le Fonds régional pour les talents émergents, qui permet à de jeunes artistes de 18 à 30 ans d&amp;#039;être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit de la 6ème édition du
+ &lt;a href="https://https//www.iledefrance.fr/forte-le-fonds-regional-pour-les-talents-emergents-dile-de-france" rel="noopener" target="_blank"&gt;
+  dispositif annuel FoRTE, lancé en 2017.
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La structure d&amp;#039;accompagnement FoRTE doit être une structure professionnelle œuvrant dans le domaine artistique ou culturel (association, institution, collectivité...).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle doit résider et avoir son activité en Île-de-France, à l&amp;#039;exclusion des seules domiciliations postales franciliennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La structure doit avoir 2 ans d&amp;#039;existence et être indépendante du (des) jeune(s) artiste(s) présenté(s).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle doit s&amp;#039;engager, à travers une lettre détaillée, à accompagner le jeune talent/le collectif de jeunes artistes, cet accompagnement devant viser à lui permettre de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser une première œuvre en disposant de moyens leur permettant d&amp;#039;atteindre leur meilleur niveau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mieux appréhender le domaine de création dans lequel il souhaite faire carrière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accéder à un réseau de professionnels reconnus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obtenir une visibilité à l&amp;#039;échelle régionale, nationale, voire internationale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Afin d&amp;#039;accueillir et d&amp;#039;accompagner les talents émergents dans la conception, la réalisation et la diffusion de leur projet artistique, les structures professionnelles bénéficient d&amp;#039;une subvention régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette subvention est calculée sur la base des dépenses éligibles, qui incluent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La rémunération du ou des jeunes créateurs, pour 10 mois maximum,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais artistiques, techniques, de communication et autres frais directement liés à la réalisation du projet artistique pour lequel l&amp;#039;artiste a été choisi,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de fonctionnement généraux relatifs au projet d&amp;#039;accompagnement, qui peuvent être pris en compte dans la limite de 20% du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le soutien régional est plafonné à 80% maximum des dépenses éligibles, dans la limite d&amp;#039;une subvention régionale de 50.000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Fonds régional pour les talents
+émergents (FoRTE) est un dispositif transdisciplinaire d&amp;#039;aide à la création
+artistique et de professionnalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le fonds
+  a pour vocation de soutenir et
+d&amp;#039;accompagner les jeunes artistes dans la production de leur première création
+professionnelle en Île-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidatures peuvent concerner
+les champs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Arts plastiques au sens large
+     (architecture, design, mode, photographie...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cinéma- vidéo
+ &lt;/li&gt;
+ &lt;li&gt;
+  Musique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arts de la scène
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout champ hybride entre ces
+     disciplines, à rattacher au champ principal.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Partenaire
+de l&amp;#039;organisation des Jeux Olympiques et Paralympiques de 2024, la Région
+participe à la mise en œuvre de l&amp;#039;Olympiade culturelle, qui se déroulera de
+2021 à 2024.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce contexte, dès
+cette année, les candidats qui le souhaitent pourront proposer des projets
+artistiques s&amp;#039;inscrivant dans cet enjeu et faisant dialoguer culture, art et
+sport.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;aide FoRTE, vous devez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous assurer que vous-même ainsi que le (les) jeune(s) artiste(s) que vous vous proposez d&amp;#039;accompagner et le projet proposé remplissez les conditions d&amp;#039;éligibilité (synthétisées ci-dessus),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déposer un dossier de co-candidature avec le (les) jeune(s) artiste(s)  sur notre plateforme en ligne
+  &lt;a href="https://mesdemarches.iledefrance.fr." rel="noopener" target="_blank"&gt;
+   mesdemarches.iledefrance.fr.
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : 2 modalités d&amp;#039;entrée sont offertes pour FoRTE :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit une structure accompagnant un (plusieurs) jeune(s) artiste(s) présente une demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit un (une) jeune artiste accompagné(e) d&amp;#039;une structure dépose une demande de bourse.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Selon les cas (ex : projet d&amp;#039;un seul artiste, champs des Arts plastiques...), il pourra être préférable que ce soit plutôt le (la) jeune artiste qui dépose une demande de bourse.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-regional-pour-les-talents-emergents-forte-subvention-aux-structures-2025</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture / Équipe FoRTE :
+ &lt;a href="mailto:forte&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  forte&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6191-fonds-regional-pour-les-talents-emergents-for/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>92587</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals et manifestations culturelles</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une attention particulière sera portée aux manifestations organisées sur des secteurs géographiques isolés et/ou hors période estivale, ainsi qu&amp;#039;à celles œuvrant à la promotion des talents émergents, aux créations inédites ou à l&amp;#039;innovation artistique.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;envergure du festival et de la manifestation constituera un critère d&amp;#039;appréciation du projet. Cette dimension sera évaluée de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Dimension nationale ou internationale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fréquentation supérieure à 10 000 spectateurs par édition
  &lt;/li&gt;
  &lt;li&gt;
   Manifestation reconnue par les professionnels dans l&amp;#039;esthétique qu&amp;#039;elle représente et identifiée comme l&amp;#039;une des plus importantes au niveau national
  &lt;/li&gt;
  &lt;li&gt;
   Personnels permanents affectés au festival
  &lt;/li&gt;
  &lt;li&gt;
   Plan de communication multiple par le biais de supports et médias nationaux
  &lt;/li&gt;
@@ -1640,244 +1438,244 @@
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions et outils de médiation associés à la manifestation (cartels, livrets pédagogiques, visites accompagnées...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Cinéma :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nombre et caractéristiques des films programmés (cinéma d&amp;#039;auteurs, premiers films, thématiques,...)
  &lt;/li&gt;
  &lt;li&gt;
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions de médiation
 o Jurys et prix
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles les festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les festivals et manifestations dont la programmation est déléguée à des organisateurs de tournées à but lucratif et dont l&amp;#039;organisation ne s&amp;#039;inscrit pas dans une politique publique d&amp;#039;action culturelle
  &lt;/li&gt;
  &lt;li&gt;
   Les restitutions d&amp;#039;ateliers de travail, colloques, conférences, salons, expositions-ventes à but commercial ou dans lesquels les artistes doivent s&amp;#039;acquitter d&amp;#039;un droit de participation
  &lt;/li&gt;
  &lt;li&gt;
   Les projets initiés par un lieu permanent ou une structure de diffusion recevant une subvention pour son activité annuelle (volet 1 du présent dispositif)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide variable en fonction de la nature et de l&amp;#039;intérêt du projet de la structure, de son implantation, des actions et partenariats menés pendant l&amp;#039;année, des co-financements mobilisés.
 &lt;/p&gt;
 &lt;p&gt;
  Assiette éligible : intégralité du budget prévisionnel sur lequel porte la demande de subvention, à l&amp;#039;exception des contributions en nature.
 Sera également prise en compte dans l&amp;#039;analyse des demandes la pluralité des financements alloués au projet. Une participation financière significative de la collectivité organisatrice (commune ou EPCI) sera attendue.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc2a-soutenir-les-festivals-et-manifestations-cult/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>145879</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F8" s="1" t="inlineStr">
+      <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   participer au développement de
   &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
    l&amp;#039;éducation artistique et culturelle
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
  &lt;/li&gt;
@@ -1988,108 +1786,108 @@
  &lt;li&gt;
   la faisabilité technique et financière du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ouverture du dépôt des dossiers : 31 juillet 2023.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
   &lt;/strong&gt;
   . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
  &lt;/li&gt;
  &lt;li&gt;
   Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
 &lt;/p&gt;
 &lt;p&gt;
  Ce projet est mené en partenariat avec le centre Pompidou.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
 &lt;/p&gt;
 &lt;p&gt;
  Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Jeunesse
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / Services de l&amp;#039;État
  &lt;/li&gt;
@@ -2119,147 +1917,576 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;absence de processus de recherche et de création
  &lt;/li&gt;
  &lt;li&gt;
   les projets de diffusion exclusive d&amp;#039;une création déjà existante
  &lt;/li&gt;
  &lt;li&gt;
   une résidence se déroulant sur une durée inférieure à trois mois
  &lt;/li&gt;
  &lt;li&gt;
   un dossier administratif incomplet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Affaires Culturelles de La Réunion (DAC Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  Emails :
  &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
   nicolas.stojcic&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
   marie-dominique.picard&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
   karine.saingainy&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 0692 45 99 47
 &lt;/p&gt;
 &lt;p&gt;
  23 Rue Labourdonnais 97400 Saint-Denis
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt des dossiers ouvrira le 31 juillet 2023.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>120623</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Mener des projets de développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et Justice</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Ministère de la Justice</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Grand Est</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le ministère de la Culture et le ministère de la Justice soutiennent le développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse, en allouant une subvention aux organisateurs de tels projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que l&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Depuis le premier protocole d&amp;#039;accord signé en 1986, la politique interministérielle Culture &amp;amp; Justice a pour objectif de mettre en œuvre, pour les personnes placées sous main de justice, une politique culturelle de qualité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans cette optique, le ministère de la Culture favorise l&amp;#039;accès de tous et de chacun, et notamment des personnes les plus éloignées voire exclues, à l&amp;#039;art et à la culture. L&amp;#039;appel à projets &amp;#34;Culture et Justice&amp;#34; soutient, dans les établissements pénitentiaires et les services de la protection judiciaire, un programme d&amp;#039;actions culturelles en liaison avec les collectivités territoriales et les organismes qui souhaiteraient s&amp;#039;associer au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions culturelles prennent en compte la diversité des secteurs d&amp;#039;expression et des modes d&amp;#039;interventions tels que : le livre et la lecture, le théâtre, les arts du cirque, la musique et la danse, les arts plastiques, le cinéma, l&amp;#039;audiovisuel, le multimédia et le patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Un plan de développement des bibliothèques et de la lecture est mis en œuvre ainsi que des actions culturelles et artistiques en direction des publics relevant du ministère de la Justice dans le cadre des politiques d&amp;#039;insertion et d&amp;#039;éducation. Ce plan favorise l&amp;#039;accès aux pratiques culturelles et artistiques et doit contribuer à la lutte contre l&amp;#039;illettrisme par l&amp;#039;appropriation et la réappropriation de la culture. L&amp;#039;évaluation des actions culturelles et des pratiques artistiques réalisées ces dernières années confirme leur capacité à susciter l&amp;#039;expression des personnes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce partenariat se situe dans le contexte du grand projet national pour l&amp;#039;éducation artistique et culturelle. Ainsi, considérant que l&amp;#039;éducation artistique et culturelle, placée dans un principe de continuité des politiques publiques menées en lien par l&amp;#039;État et les collectivités territoriales, participe à la réussite personnelle des individus et notamment des jeunes. Elle contribue à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la construction de la personnalité et à l&amp;#039;acquisition des savoirs et compétences nécessaires à la vie en société,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la créativité, la capacité d&amp;#039;Initiative et l&amp;#039;esprit d&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réduction des inégalités et permet la construction de l&amp;#039;Identité culturelle de chacun dans l&amp;#039;ouverture aux cultures des autres.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Ce partenariat vise à privilégier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le développement d&amp;#039;activités culturelles spécifiques dans les établissements pénitentiaires co-construit avec les acteurs de la justice et en faveur du plus grand nombre de détenus (résidence, programme thématique...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement de la lecture et la maîtrise de la langue au sein d&amp;#039;actions valorisant les bibliothèques/médiathèques des trois établissements pénitentiaires concernés
+ &lt;/li&gt;
+ &lt;li&gt;
+  le renforcement des liens avec les réseaux artistiques  et culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;inscription des établissements pénitentiaires dans les manifestations culturelles nationales et locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  la valorisation à l&amp;#039;extérieur des activités menées en milieu pénitentiaire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → L&amp;#039;Académie Fratellini et la Maison d&amp;#039;arrêt de Villepinte (93) - 2021
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Académie Fratellini a développé en 2021 à la Maison d&amp;#039;arrêt de Villepinte (93) des ateliers de découverte des arts du cirque, orchestrés de manière à ce que les personnes détenues puissent découvrir plusieurs agrès au fil des séances.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs suivis :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  valorisation des capacités et qualités individuelles au sein du groupe ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  apprentissage de l&amp;#039;écoute de l&amp;#039;autre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  retrouver la confiance en soi et dans les autres.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Passage / Parenthèse et l&amp;#039;Agence régionale du livre PACA - 2022
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention versée : 30.000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Passage&amp;#34; et &amp;#34;Parenthèse&amp;#34; sont deux dispositifs portés par l&amp;#039;Agence Régionale du Livre Provence-Alpes-Côte d&amp;#039;Azur en direction des publics placés sous main de justice.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, &amp;#34;Passage&amp;#34; s&amp;#039;attache à aménager et à animer des espaces de lecture dans les foyers de la Protection judiciaire de la jeunesse. &amp;#34;Parenthèse&amp;#34;, initié en 2015, contribue au développement des bibliothèques en milieu carcéral pour les populations majeures et mineures et à la mise en œuvre d&amp;#039;actions culturelles de sensibilisation à la lecture (ateliers d&amp;#039;écriture journalistique, résidences d&amp;#039;auteurs etc).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / services de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles à l&amp;#039;appel à projets :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les structures ayant pour principal objectif la création et la diffusion d&amp;#039;œuvres artistiques et culturelles. Pour les institutions culturelles relevant du ministère de la Culture (structures labellisées aidées au fonctionnement : centres dramatiques nationaux, scènes nationales, scènes de musiques actuelles, centres d&amp;#039;art etc.), un bilan préalable sera demandé dans le cadre de leur CPO (convention pluriannuelle d&amp;#039;objectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les artistes, collectifs d&amp;#039;artistes ou professionnels de la culture (journaliste etc.) justifiant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ - d&amp;#039;une structuration juridique au moment de leur inscription (intermittence, maison des artistes, autoentrepreneur etc.) ou ayant recours à une personne morale pour soutenir leur activité (ex. : coopérative d&amp;#039;activité et d&amp;#039;emploi
+&lt;/span&gt;
+&lt;br /&gt;
+&lt;span&gt;
+ - d&amp;#039;une actualité de création et d&amp;#039;une expérience artistique reconnue, attestées par l&amp;#039;envoi d&amp;#039;un CV
+&lt;/span&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les établissements et services pénitentiaires et de la protection judiciaire de la jeunesse
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet artistique mené par une même équipe artistique ne pourra pas être soutenu au-delà de trois appels à projets successifs. L&amp;#039;équipe artistique est invitée à se tourner vers de nouveaux établissements pénitentiaires, services pénitentiaires d&amp;#039;insertion et de probation ou établissements et services sociaux et médico-sociaux partenaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions attribuées constituent une participation financière au projet et ne sauraient constituer une prise en charge globale. Elles sont fléchées exclusivement sur les dépenses artistiques, qui comprennent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rémunération des artistes (pour rappel, la participation financière de la DRAC à la rémunération des artistes est de 60€/h)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de transport, d&amp;#039;hébergement et de restauration, qui ne peuvent excéder 50% du coût total du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  le matériel nécessaire à l&amp;#039;action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ce dispositif n&amp;#039;a pas vocation à financer des frais de coordination. Les porteurs de projet sont incités à trouver des cofinancements (collectivités locales, mécénat, contributions volontaires en nature...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la DRAC et le SPIP (Service pénitentiaire d&amp;#039;insertion et probation), la mise en paiement de la subvention nécessite l&amp;#039;envoi préalable d&amp;#039;un dossier Cerfa au service référent dont les coordonnées figurent ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ Le règlement de la part PJJ (Protection judiciaire de la jeunesse) est réalisé via un système de facturation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un comité de sélection, associant des représentants de la DISP, de la DIRPJJ Grand Est et de la DRAC se réunira courant décembre 2023 pour sélectionner les projets et déterminer le montant des subventions accordées.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera portée aux éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualité du projet artistique et culturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adéquation avec les objectifs de l&amp;#039;accompagnement des personnes placées sous main de justice
+ &lt;/li&gt;
+ &lt;li&gt;
+  Modalités de mise en œuvre du partenariat artiste / structure / bénéficiaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ouverture culturelle proposée aux bénéficiaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence des objectifs et des modalités pratiques de l&amp;#039;évaluation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-justice</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur l&amp;#039;opération Culture et Justice en Grand Est, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - À la DRAC Grand Est :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Département des Ardennes :
+  &lt;a href="mailto:frederique.petit&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   frederique.petit&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 60 44 22 84
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements de l&amp;#039;Aube et de la Haute-Marne :
+  &lt;a href="mailto:pascale.valentin-bemmert&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   pascale.valentin-bemmert&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 98 73 96 74
+ &lt;/li&gt;
+ &lt;li&gt;
+  Département de la Marne :
+  &lt;a href="mailto:elise.merigeau&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   elise.merigeau&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 34 08 96 23
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements de la Meurthe-et-Moselle et de la Moselle :
+  &lt;a href="mailto:emmanuelle.brandenburger&amp;#64;culture.gouv.fr" target="_self"&gt;
+   emmanuelle.brandenburger&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ; 06 60 39 22 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements de la Meuse et des Vosges :
+  &lt;a href="mailto:anais.guedon&amp;#64;culture.gouv.fr" target="_self"&gt;
+   anais.guedon&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ; 06 64 37 61 61
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements du Bas-Rhin et du Haut-Rhin :
+  &lt;a href="mailto:pierre.vogler&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   pierre.vogler&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 06 27 26 12 82
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - À la DISP Grand Est-Strabourg :
+ &lt;/strong&gt;
+ &lt;a href="mailto:elodie.roche&amp;#64;justice.fr" rel="noopener" target="_blank"&gt;
+  elodie.roche&amp;#64;justice.fr
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ ; 03 88 56 81 72
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b040-culture-justice/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
-          <t>16/07/2023</t>
+          <t>20/10/2022</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>127288</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements (mobilier, fonds initial d’une nouvelle bibliothèque, matériel numérique et scénographique)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>INVESTISSEMENT CULTUREL - Aide aux travaux et à l'acquisition d'équipements</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
@@ -2530,554 +2757,125 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>22/01/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>120623</v>
+        <v>120951</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mener des projets de développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse</t>
+          <t>Permettre à de jeunes artistes de 18 à 30 ans d'être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>Culture et Justice</t>
+          <t>Fonds Régional pour les Talents Emergents (FoRTE) - Bourse aux Jeunes artistes (2025)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>Ministère de la Culture
-[...5 lines deleted...]
-          <t>Direction régionale des Affaires culturelles (DRAC) — Grand Est</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
-        <is>
-[...421 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de soutenir la jeune création, la Région a lancé le Fonds régional pour les talents émergents, qui permet à de jeunes artistes de 18 à 30 ans d&amp;#039;être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de la 6ème édition du
  &lt;a href="https://https//www.iledefrance.fr/forte-le-fonds-regional-pour-les-talents-emergents-dile-de-france" rel="noopener" target="_blank"&gt;
   dispositif annuel FoRTE, lancé en 2017.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FoRTE s&amp;#039;adresse aux jeunes artistes et créateurs de 18 à 30 ans, diplômés d&amp;#039;une école d&amp;#039;art ou de culture ou justifiant d&amp;#039;une formation qualifiante dans ce domaine, et qui résident en Île-de-France pour la majorité du temps du projet soumis.
 &lt;/p&gt;
 &lt;p&gt;
  Ils co-candidatent impérativement avec une structure qui s&amp;#039;engage à les accompagner dans la réalisation de leur projet et dans leur insertion professionnelle, pour une durée soumise n&amp;#039;excédant pas 10 mois.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif a notamment pour objectif de permettre aux jeunes artistes et créateurs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser leur première œuvre en disposant de moyens leur permettant d&amp;#039;atteindre leur meilleur niveau,
  &lt;/li&gt;
  &lt;li&gt;
   Mieux appréhender le domaine de création dans lequel ils souhaitent faire carrière,
  &lt;/li&gt;
  &lt;li&gt;
   Accéder à un réseau de professionnels reconnus,
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir une visibilité à l&amp;#039;échelle régionale, nationale, voire internationale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -3157,222 +2955,222 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : 2 modalités d&amp;#039;entrée sont offertes pour FoRTE :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit un (une) jeune artiste accompagné(e) d&amp;#039;une structure dépose une demande de bourse.
  &lt;/li&gt;
  &lt;li&gt;
   Soit une structure accompagnant un (plusieurs) jeune(s) artiste(s) présente une demande de subvention,
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Selon les cas (ex : impossibilité de verser l&amp;#039;aide direct au jeune artiste, projet mobilisant non pas un artiste mais un collectif d&amp;#039;artistes...), il pourra être préférable que ce soit plutôt la structure qui dépose une demande de subvention. Elle aura alors la charge du projet et de la rémunération des jeunes artistes.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-regional-pour-les-talents-emergents-forte-bourse-aux-jeunes-artistes-2025</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture / Équipe FoRTE :
  &lt;a href="mailto:forte&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   forte&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6add-fonds-regional-pour-les-talents-emergents-for/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>90803</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Restaurer et valoriser des sites patrimoniaux</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le patrimoine doit être considéré comme une ressource pour les territoires, parfois la seule dans les zones rurales, dans une perspective d&amp;#039;aménagement et de développement socio-économique et touristique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Ces opérations globales de valorisation concernent des sites ou édifices majeurs, mais aussi des entités patrimoniales plus modestes, reconnus de préférence par un label patrimonial, qui présentent un intérêt tout particulier par leur forte singularité historique ou architecturale, dans une optique d&amp;#039;aménagement maillant le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  De tels sites ou monuments, à l&amp;#039;attractivité touristique potentielle ou avérée, peuvent contribuer au développement économique local s&amp;#039;ils sont suffisamment mis en valeur et accessibles au public. Ils doivent correspondre à des programmes d&amp;#039;investissement, à la fois matériels et immatériels, comprenant nécessairement plusieurs volets : restauration – cristallisation / création de contenus de supports de visite, scénographie, muséographie  / aménagements liés à l&amp;#039;accueil du public, prestations intellectuelles, outils de médiation, mise en tourisme...
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de favoriser les pratiques culturelles et de découvertes et notamment des formes de valorisation nouvelles et originales, aujourd&amp;#039;hui sous-exploitées, et le développement des activités de service et de tourisme correspondantes.
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets seront, si nécessaire, examinés, voire instruits et soutenus de manière transversale en mobilisant toutes les politiques régionales potentiellement concernées, et tout particulièrement celle du tourisme à travers ses dispositifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes, Établissements publics de coopération intercommunale (communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux...), Départements, Associations, Entreprises (à l&amp;#039;exclusion de SCI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   25 % du coût total HT, avec un montant de subvention plafonné à 500 000 € par opération, hors bonification éventuelle.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   15 % du coût total HT, si le projet bénéficie d&amp;#039;une aide du FEADER ou du FEDER, avec un montant de subvention plafonné à 300 000 € par opération, hors bonification éventuelle.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dans tous les cas, une bonification de 10% sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (cf. carte EPCI en annexe).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité (tous ces critères sont obligatoires):
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sites patrimoniaux publics et privés (hors particuliers et SCI), protégés ou non
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites disposant d&amp;#039;une billetterie (gratuite ou payante)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites ouverts au public au minimum de 3 à 6 mois dans l&amp;#039;année, selon leur localisation sur le territoire régional et leur potentiel touristique (données de fréquentation)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites gérés par une équipe professionnelle (permanente ou saisonnière) et adhérant à l&amp;#039;office tourisme local
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Projet envisagé de manière globale et faisant (ou ayant fait) l&amp;#039;objet d&amp;#039;une étude préalable de développement et de faisabilité
@@ -3455,66 +3253,66 @@
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Parkings, voiries et réseaux.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de simple entretien du site.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dépenses générales de fonctionnement et frais de communication.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/operations-globales-de-valorisation-de-sites-patrimoniaux</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Laurence Fouquet
  &lt;/strong&gt;
  &lt;strong&gt;
   (P
  &lt;/strong&gt;
  &lt;strong&gt;
   our les Départements 24-33-40-47-64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  14, Rue François de Sourdis
  &lt;br /&gt;
  33077
                                                     Bordeaux cedex
 &lt;/p&gt;
 &lt;p&gt;
  05.57.57.74.10
 &lt;/p&gt;
 &lt;p&gt;
@@ -3534,368 +3332,368 @@
                                                     Limoges Cedex 1
 &lt;/p&gt;
 &lt;p&gt;
  05.55.45.19.61
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Aurélie Riffaud (Pour les Départements 16-17-79-86)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  15, rue de l&amp;#039;Ancienne Comédie
 &lt;/p&gt;
 &lt;p&gt;
  86021
                                                     Poitiers CS 70575
 &lt;/p&gt;
 &lt;p&gt;
  0549363005
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5e22-operations-globales-de-valorisation-de-sites-/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>165418</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région Nouvelle-Aquitaine, partenaire incontournable de la valorisation patrimoniale, accompagne les collectivités par une aide aux études – qu’elles soient historiques, juridiques, de faisabilité, de programmation ou diagnostiques – en s’associant étroitement à leur suivi pour garantir des projets cohérents et durables.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces études ont pour objectif d’analyser les besoins, le potentiel (atouts et faiblesses) d’un site patrimonial et de proposer un projet adapté aux contraintes identifiées, pour procéder à une valorisation ou à une mise en tourisme optimisées. De telles études sont indispensables à la prise de décision pour des projets de développement touristique d’envergure.&lt;/p&gt;&lt;p&gt;L’accompagnement financier de ces opérations a pour but de favoriser l’émergence de projets viables de valorisation de sites patrimoniaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Dépenses éligibles : études historiques, études juridiques, études diagnostic, études de faisabilité et programmation.&lt;/p&gt;&lt;p&gt;Modalités de calcul de la subvention régionale : 20 % du coût.&lt;/p&gt;&lt;p&gt;La subvention est plafonné e à 20 000 € par projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;communes ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics de coopération intercommunale (EPCI) : communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations propriétaires ou détentrices d’une contractualisation pérenne avec le propriétaire (exemple : bail emphytéotique) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises, à l’exclusion des Sociétés Civiles Immobilières (SCI).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;sites patrimoniaux publics et privés (hors particuliers et SCI), protégés ou non au titre des Monuments historiques ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sites ouverts au public au minimum de 3 à 6 mois dans l’année, selon leur localisation sur le territoire régional et leur potentiel touristique (données de fréquentation) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sites gérés par une équipe professionnelle (permanente ou saisonnière) et adhérant à l’office de tourisme intercommunal ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte des droits culturels par l’association étroite des habitants du territoire concerné au projet de valorisation (ateliers citoyens…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses éligibles&lt;/p&gt;&lt;p&gt;Un diagnostic « biodiversité et espèces protégées » en amont des travaux.&lt;/p&gt;&lt;p&gt;Honoraires de l’architecte maître d’oeuvre sur l’ensemble du projet.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Volet connaissance&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Un état des lieux de la connaissance du site sera fait au début du projet et pourra être complété, le cas échéant, par une étude historique ou dans certains cas, par des fouilles archéologiques complémentaires, nécessaires à la compréhension et la visite du site.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le service du Patrimoine et de l’Inventaire de la Région pourra être mobilisé le cas échéant sur sa compétence Inventaire Général du Patrimoine Culturel.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Volet restauration&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les dépenses portant sur la restauration d’un édifice ou d’un site.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La cristallisation des vestiges.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’accessibilité du site et l’accueil des visiteurs, à condition que leur coût ne représente pas la plus importante part des dépenses.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans certains cas, les travaux d’urgence qui constituent un préalable indispensable à la mise en œuvre d’un projet de valorisation du site, pourront être retenus.&lt;/p&gt;&lt;p&gt;Volet médiation scénographie muséographie les dépenses matérielles et les prestations intellectuelles pour réaliser les outils de médiation et leurs contenus&lt;/p&gt;&lt;p&gt;La Région devra être associée au projet par le maître d’ouvrage en tant que membre du comité de pilotage ou de suivi.&lt;/p&gt;&lt;p&gt;Dépenses non éligibles&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;parkings, voiries et réseaux ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;travaux de simple entretien du site ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;dépenses générales de fonctionnement et frais de communication.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les projets éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les projets inscrits dans un contrat de territoire en tant que projet structurant (notoriété, rayonnement, intérêt patrimonial, fréquentation …) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte du patrimoine culturel immatériel et des politiques mémorielles dans l’ensemble du projet (réunions d’information, ateliers…). Selon la nature du site, cette prise en compte sera considérée comme obligatoire (ex : patrimoine industriel) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;liens établis avec le Campus régional du Patrimoine bâti* (conseils, coopération, chantier école…) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte de l’accessibilité au public en situation de handicap ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte d’une approche environnementale dans la conception du projet pour réduire les coûts de fonctionnement sur les postes : gestion des déchets, restauration du bâti, médiation, scénographie, muséographie, aménagements liés à l&amp;#039;accueil du public. Exemplarités dans les économies de flux (eau, électricité...). Encouragement aux déplacements doux et actifs. Utilisation de matériaux et de produits locaux. Inscription du projet dans son environnement par l’intégration paysagère des équipements liés à l’accueil du public…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;site faisant l’objet d’une animation culturelle spécifique (festivals, spectacles vivants, arts plastiques, expositions temporaires, etc…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;* Campus régional du patrimoine bâti : Le Conseil Régional et la Région Académique de Nouvelle-Aquitaine ont souhaité unir leurs labels respectifs CMQ (Campus des Métiers et de Qualifications) et TTNA (Talents et Territoires de Nouvelle-Aquitaine) autour d’un projet commun : le Campus régional du patrimoine bâti. Incarné au lycée des métiers du bâtiment (LMB) de Felletin (23), ce campus rassemble les objectifs et les champs d’actions des deux labels.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Pièces nécessaires au dépôt du dossier :&lt;/p&gt;&lt;p&gt;un courrier de demande, daté et signé, adressé à Monsieur le Président du Conseil Régional ;&lt;/p&gt;&lt;p&gt;un descriptif précis de l’objet de l’étude (par exemple le cahier des charges adressé aux cabinets d’étude potentiels prestataires) ;&lt;/p&gt;&lt;p&gt;un budget prévisionnel détaillé, équilibré en dépenses et en recettes (en HT et TTC) ;&lt;/p&gt;&lt;p&gt;fiche d’identité SIRENE de la structure porteuse du projet / extrait Kbis pour les entreprises ;&lt;/p&gt;&lt;p&gt;un relevé d’identité bancaire ;&lt;/p&gt;&lt;p&gt;la délibération ou le compte-rendu du Conseil d&amp;#039;Administration par laquelle la structure engage l&amp;#039;étude avec le budget prévisionnel.&lt;/p&gt;&lt;p&gt;Conformément à la délibération n°2023.487.SP relative aux éco socio conditionnalités adoptée en assemblée plénière du 27 mars 2023, la Région Nouvelle-Aquitaine demande à chaque bénéficiaire d’une subvention de signer la « Charte d’engagements du bénéficiaire d’une aide régionale envers la Région Nouvelle-Aquitaine CULTURE PATRIMOINE », et d’adhérer à ses principes (cf. délibération 2024.267.SP du 11 mars 2024).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>07/09/2025</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>163027</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°2 : Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J13" s="1" t="inlineStr">
         <is>
           <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Développer une offre touristique durable en cohérence avec les ressources du territoire et les aspirations des touristes&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Développer une itinérance touristique responsable&lt;/h3&gt;&lt;h4&gt;Adaptation des aménités touristiques du territoire au tourisme itinérant&lt;/h4&gt;&lt;p&gt;Les aménités de l&amp;#039;espace rural (paysages, sites, forêts, cours d’eau, produits locaux, exploitations agricoles, patrimoines…) constituent de forts facteurs d’attractivité mais aussi la « scène » d’une activité en plein essor, l’itinérance. Les demandes de pratiques d’itinérance pédestre, cyclo, équestre et fluviale permettent de constituer une offre touristique de découvertes, des expériences de rencontres très recherchées par les clientèles. Cette offre d’itinérance est pleinement durable car constituée de mobilités douces appréciée et utilisée par les habitants (y compris parfois pour des déplacements « domicile-travail »). Toutefois cela reste une offre à améliorer : jalonnements sentiers, circuits, offre d’interprétation, cohérences des circuits, signalétique, présence de services (pour les vélos par exemple) …&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement de services proposant des séjours touristiques décarbonés (ou à faible impact)&lt;/h4&gt;&lt;p&gt;Pour répondre aux enjeux climatiques et énergétiques et aux attentes des clientèles de plus en plus sensibles sur ces sujets, les gestionnaires du tourisme et les professionnels doivent construire des offres de séjours touristiques décarbonés et peu consommateurs d’énergie. Des projets innovants peuvent émerger pour améliorer l’intermodalité, les recours mobilités douces, les éco-hébergements, les activités avec une faible empreinte écologique. Des calculateurs sont disponibles (Good Planet, Green Tripper) pour expérimenter des initiatives de mesures locales&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Valoriser les atouts culturel, patrimoniaux et les savoir-faire du territoire&lt;/h3&gt;&lt;h4&gt;Valorisation de la présence de l’eau et amélioration de son accessibilité&lt;/h4&gt;&lt;p&gt;L’eau est fortement présente sur le territoire de la CASE. S’il existe déjà des offres touristiques et de loisirs (croisière promenade à la découverte des moulins et impressionnistes / musée de la Batellerie, parc de Léry-Poses et ses plages…), l’itinérance fluviale, les activités nautiques, la baignade, la pêche sont autant de domaines dans lesquels le territoire est déjà engagé mais qui restent porteurs d’un fort potentiel de développement en coopération avec les territoires voisins.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Amélioration de la visibilité des patrimoines et des savoir-faire&lt;/h4&gt;&lt;p&gt;Le territoire est riche de ses patrimoines et savoir-faire mais ils peuvent gagner en visibilité, en mise en cohérence et en mise en tourisme. Le développement de circuits, l’amélioration de la médiation et de l’interprétation, la mise en réseau des acteurs sont autant de leviers qui pourront être soutenus par le GAL.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Renforcement du lien culture-tourisme&lt;/h4&gt;&lt;p&gt;L’offre culturelle sur le territoire est une offre conséquente et présente sur l’ensemble du territoire tant en milieu urbain que rural (lecture publique, enseignement musical spectacle vivant, patrimoine, musique, arts plastiques, cinéma, etc.). La culture doit donc pouvoir constituer une offre touristique majeure pour le territoire. Les Patrimoines (avec approche ludique et numérique via l’application « Seine Eure s’imagine », les évènements (festivals, expositions…), les musées et sites, les résidences d’artistes, les créations sont autant d’opportunités pour ouvrir encore plus la culture vers les habitants et les touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement de l’évènementiel dans sa dimension éco-responsable&lt;/h4&gt;&lt;p&gt;Modestes ou conséquents de nombreux évènements remplissent l’agenda du territoire et constituent des facteurs d’attractivité importants pour la destination. Mais le champ de l’évènementiel est grandement améliorable dans ses impacts ; gestion des déchets, modalités d’accessibilité, consommation énergétique, protection des milieux, accessibilité sociale et inclusive… Autant de sujets qui peuvent donner lieu à des projets inventifs.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Renforcer, diversifier et accompagner la qualification et la diversification des offres touristiques&lt;/h3&gt;&lt;h4&gt;Développement d’une offre de restauration et d’hébergement durable&lt;/h4&gt;&lt;p&gt;Pour une offre touristique durable il est impératif de chercher à améliorer l’offre de restauration et d’hébergements. Cela peut passer par le renforcement des circuits courts et la valorisation des produits locaux (en lien avec l’alimentation – axe 1 mais aussi produits artisanaux et écoconstruction pour les hébergements). Les professionnels doivent être sensibilisés, formés et accompagnés sur les potentiels d’utilisation des produits locaux, sur des pratiques plus économes en énergie, sur la gestion des déchets et de l’eau, sur les offres liées aux mobilités douces pour leurs clients.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Adaptation des offres aux différents publics&lt;/h4&gt;&lt;p&gt;Un tourisme véritablement durable doit adapter son offre à la diversité des publics et porter une attention particulière aux publics en situation de handicap et aux publics en situation de précarité. Cet objectif doit s’articuler avec la démarche en cours de diagnostic sur l’accessibilité Handicap mené par la CASE en partenariat avec les acteurs institutionnels et associatifs concernés. De vraies marges de progrès existent pour améliorer l’accessibilité, en particulier de l’offre patrimoniale, mais aussi sur l’itinérance, pour les publics en situation de handicap et pour les familles (présence seniors et enfants), par exemple. Enfin, la question de l’accessibilité tarifaire doit, autant que possible, être prise en compte pour que certaines activités soient ouvertes à plus de touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des opérateurs dans les démarches de qualification et d’optimisation de leurs services&lt;/h4&gt;&lt;p&gt;De nombreux labels existent (culturels et patrimoniaux/ l’accueil, la qualité et le bien-être / alimentaires / environnementaux…) qui jouent un rôle de certification de qualité, de reconnaissance pour le client. Mais les professionnels ont besoin d’être informés et accompagnés pour choisir les labels qui sont les plus pertinents et efficaces au regard de leurs activités et spécificités. Le GAL doit faciliter ces démarches d’engagement mais en privilégiant les labels cohérents avec la stratégie locale de développement (écolabels, accueil vélo, tourisme et handicap…).&lt;/p&gt;&lt;h4&gt;Amélioration de la communication et de la promotion pour la rendre plus efficiente&lt;/h4&gt;&lt;p&gt;Les actions de communication et de promotion doivent gagner en lisibilité, en cohérence et en efficience. C’est par un travail partenarial, par des gouvernances innovantes que la progression pourra se mettre en œuvre. Le GAL peut jouer un rôle important de facilitateur et d’initiateur de projets qui y contribueront.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=Le%20programme%20LEADER%20(Liaisons%20Entre,est%20%C3%A0%20sa%20sixi%C3%A8me%20programmation.</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>flavien.andre@seine-eure.com</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-une-offre-touristique-rurale-diversifiee-innovante-et-decarbonee/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Groupe d'Action Locale Seine-Eure</t>
         </is>
       </c>
-      <c r="AD14" s="1" t="inlineStr">
+      <c r="AD13" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>04/07/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>