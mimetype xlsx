--- v2 (2026-07-13)
+++ v3 (2026-08-29)
@@ -583,51 +583,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>02/07/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>153930</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir les structures de développement et de diffusion culturelle et les équipes artistiques</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Structures et actions d&amp;rsquo;intérêt départemental ou supra-départemental dans le domaine culturel</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -785,51 +785,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/e855-structures-et-actions-drsquointeret-departeme/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>103485</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Investissement culturel - Aide aux travaux et à l'acquisition d'équipements</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1046,124 +1046,381 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>17/09/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
+        <v>92587</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals et manifestations culturelles</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une attention particulière sera portée aux manifestations organisées sur des secteurs géographiques isolés et/ou hors période estivale, ainsi qu&amp;#039;à celles œuvrant à la promotion des talents émergents, aux créations inédites ou à l&amp;#039;innovation artistique.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;envergure du festival et de la manifestation constituera un critère d&amp;#039;appréciation du projet. Cette dimension sera évaluée de la façon suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  - Dimension nationale ou internationale
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fréquentation supérieure à 10 000 spectateurs par édition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Manifestation reconnue par les professionnels dans l&amp;#039;esthétique qu&amp;#039;elle représente et identifiée comme l&amp;#039;une des plus importantes au niveau national
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnels permanents affectés au festival
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan de communication multiple par le biais de supports et médias nationaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées médiatiques nationales ou internationales, presse grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répercussions directes et chiffrables sur l&amp;#039;économie locale en termes d&amp;#039;emplois et/ou de chiffre d&amp;#039;affaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact sur l&amp;#039;attractivité touristique du territoire et articulation avec les acteurs du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  - Dimension structurante pour le département
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée du festival d&amp;#039;un minimum de 2 jours, consécutifs ou non
+ &lt;/li&gt;
+ &lt;li&gt;
+  Part du budget artistique (contrats de cession, cachet des artistes, déplacements, hébergement, restauration, mission de direction artistique) dans le budget global du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fréquentation significative dépassant le seul public local
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères spécifiques d&amp;#039;appréciation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   - Arts plastiques, numériques, graphiques :
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion d&amp;#039;artistes professionnels (inscrits à la Maison des artistes par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Interventions et rencontres avec des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions et outils de médiation associés à la manifestation (cartels, livrets pédagogiques, visites accompagnées...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  - Cinéma :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nombre et caractéristiques des films programmés (cinéma d&amp;#039;auteurs, premiers films, thématiques,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Interventions et rencontres avec des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de médiation
+o Jurys et prix
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Festivals et manifestations culturelles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Se déroulant sur le territoire départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faisant appel à des artistes professionnels rémunérés
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles les festivals et manifestations culturelles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Se déroulant sur le territoire départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faisant appel à des artistes professionnels rémunérés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les festivals et manifestations dont la programmation est déléguée à des organisateurs de tournées à but lucratif et dont l&amp;#039;organisation ne s&amp;#039;inscrit pas dans une politique publique d&amp;#039;action culturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les restitutions d&amp;#039;ateliers de travail, colloques, conférences, salons, expositions-ventes à but commercial ou dans lesquels les artistes doivent s&amp;#039;acquitter d&amp;#039;un droit de participation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets initiés par un lieu permanent ou une structure de diffusion recevant une subvention pour son activité annuelle (volet 1 du présent dispositif)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aide variable en fonction de la nature et de l&amp;#039;intérêt du projet de la structure, de son implantation, des actions et partenariats menés pendant l&amp;#039;année, des co-financements mobilisés.
+&lt;/p&gt;
+&lt;p&gt;
+ Assiette éligible : intégralité du budget prévisionnel sur lequel porte la demande de subvention, à l&amp;#039;exception des contributions en nature.
+Sera également prise en compte dans l&amp;#039;analyse des demandes la pluralité des financements alloués au projet. Une participation financière significative de la collectivité organisatrice (commune ou EPCI) sera attendue.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc2a-soutenir-les-festivals-et-manifestations-cult/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>120950</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Permettre à de jeunes artistes de 18 à 30 ans d'être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Fonds régional pour les talents émergents (FoRTE) - Subvention aux structures (2025)</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de soutenir la jeune création, la Région propose le Fonds régional pour les talents émergents, qui permet à de jeunes artistes de 18 à 30 ans d&amp;#039;être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de la 6ème édition du
  &lt;a href="https://https//www.iledefrance.fr/forte-le-fonds-regional-pour-les-talents-emergents-dile-de-france" rel="noopener" target="_blank"&gt;
   dispositif annuel FoRTE, lancé en 2017.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La structure d&amp;#039;accompagnement FoRTE doit être une structure professionnelle œuvrant dans le domaine artistique ou culturel (association, institution, collectivité...).
 &lt;/p&gt;
 &lt;p&gt;
  Elle doit résider et avoir son activité en Île-de-France, à l&amp;#039;exclusion des seules domiciliations postales franciliennes.
 &lt;/p&gt;
 &lt;p&gt;
  La structure doit avoir 2 ans d&amp;#039;existence et être indépendante du (des) jeune(s) artiste(s) présenté(s).
 &lt;/p&gt;
 &lt;p&gt;
  Elle doit s&amp;#039;engager, à travers une lettre détaillée, à accompagner le jeune talent/le collectif de jeunes artistes, cet accompagnement devant viser à lui permettre de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser une première œuvre en disposant de moyens leur permettant d&amp;#039;atteindre leur meilleur niveau,
  &lt;/li&gt;
  &lt;li&gt;
   Mieux appréhender le domaine de création dans lequel il souhaite faire carrière,
  &lt;/li&gt;
  &lt;li&gt;
   Accéder à un réseau de professionnels reconnus,
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir une visibilité à l&amp;#039;échelle régionale, nationale, voire internationale.
@@ -1249,371 +1506,114 @@
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : 2 modalités d&amp;#039;entrée sont offertes pour FoRTE :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit une structure accompagnant un (plusieurs) jeune(s) artiste(s) présente une demande de subvention,
  &lt;/li&gt;
  &lt;li&gt;
   Soit un (une) jeune artiste accompagné(e) d&amp;#039;une structure dépose une demande de bourse.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Selon les cas (ex : projet d&amp;#039;un seul artiste, champs des Arts plastiques...), il pourra être préférable que ce soit plutôt le (la) jeune artiste qui dépose une demande de bourse.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-regional-pour-les-talents-emergents-forte-subvention-aux-structures-2025</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture / Équipe FoRTE :
  &lt;a href="mailto:forte&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   forte&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6191-fonds-regional-pour-les-talents-emergents-for/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...255 lines deleted...]
-      </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>145879</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
@@ -2013,51 +2013,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>16/07/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>120623</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Mener des projets de développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Culture et Justice</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture
 Ministère de la Justice</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
@@ -2442,51 +2442,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>127288</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements (mobilier, fonds initial d’une nouvelle bibliothèque, matériel numérique et scénographique)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>INVESTISSEMENT CULTUREL - Aide aux travaux et à l'acquisition d'équipements</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
@@ -2757,51 +2757,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>22/01/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>120951</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Permettre à de jeunes artistes de 18 à 30 ans d'être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fonds Régional pour les Talents Emergents (FoRTE) - Bourse aux Jeunes artistes (2025)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3018,51 +3018,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/6add-fonds-regional-pour-les-talents-emergents-for/</t>
         </is>
       </c>
       <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>90803</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Restaurer et valoriser des sites patrimoniaux</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3374,51 +3374,51 @@
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>165418</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3486,51 +3486,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>07/09/2025</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>163027</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°2 : Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
@@ -3652,48 +3652,48 @@
           <t>Groupe d'Action Locale Seine-Eure</t>
         </is>
       </c>
       <c r="AD13" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>04/07/2024</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>