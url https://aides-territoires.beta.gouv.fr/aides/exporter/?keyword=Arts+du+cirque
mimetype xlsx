--- v0 (2026-04-13)
+++ v1 (2026-06-06)
@@ -458,51 +458,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/547c-ecoles-de-musique-danse-theatre-art-du-cirque/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>129698</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Aides déconcentrées au spectacle vivant (ADSV) : Aide au projet en théâtre, arts de la rue et arts du cirque</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Aides déconcentrées au spectacle vivant (ADSV) : Aide au projet en théâtre, arts de la rue et arts du cirque</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1214,51 +1214,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>12/02/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>153933</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de création artistique en amateur inscrits dans la durée</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Création artistique en amateur (musique, danse, théâtre, arts du cirque) – Aide aux projets</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -1422,51 +1422,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/4e27-creation-artistique-en-amateur-musique-danse-/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>162467</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
@@ -1554,51 +1554,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>07/04/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>155124</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1821,51 +1821,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>139366</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aider les équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Aides aux équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2551,51 +2551,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>23/04/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>120623</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Mener des projets de développement de la pratique artistique dans les établissements pénitentiaires et les services ou établissements de la protection judiciaire de la jeunesse</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Culture et Justice</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture
 Ministère de la Justice</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
@@ -2980,48 +2980,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>20/10/2022</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>