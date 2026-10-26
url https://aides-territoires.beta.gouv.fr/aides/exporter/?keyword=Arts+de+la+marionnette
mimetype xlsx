--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -1013,51 +1013,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>12/02/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>10158</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer une partie de la saison artistique d'une communauté de communes assurant la diffusion de spectacles professionnels</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -1244,51 +1244,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/108c-arts-de-la-scene-aide-a-la-saison/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/08/2026</t>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>30638</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir la programmation artistique de la saison (arts de la scène)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
@@ -1491,51 +1491,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/5251-arts-de-la-scene-aide-a-la-saison/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>11/08/2026</t>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>139366</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Aider les équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Aides aux équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2221,48 +2221,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>23/04/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>