--- v1 (2026-02-28)
+++ v2 (2026-06-06)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH28"/>
+  <dimension ref="A1:AH26"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -432,81 +432,81 @@
 Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Département de la Loire</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>09/01/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>82912</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CAUE de l'Ariège
-CAUE du Morbihan
+          <t>CAUE du Morbihan
 CAUE de Mayotte
+CAUE de l'Ariège
 CAUE de la Seine-Maritime
 CAUE de la Haute-Loire
 CAUE du Pas-de-Calais
 CAUE des Hautes-Alpes
 CAUE de la Martinique
 CAUE du Val-de-Marne
 CAUE du Loir-et-Cher
 CAUE des Deux-Sèvres
 CAUE de la Sarthe
 CAUE du Puy-de-Dôme
 CAUE de la Dordogne
 CAUE de la Charente
 CAUE du Val d'Oise
 CAUE de la Moselle
 CAUE de la Mayenne
 CAUE de la Gironde
 CAUE de Guadeloupe
 CAUE de la Côte-d'Or
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE des Hautes-Pyrénées
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE des Pyrénées-Atlantiques
 CAUE des Pyrénées-Orientales
 CAUE de la Charente-Maritime
 CAUE de l'Île-de-la-Réunion
@@ -529,52 +529,52 @@
 CAUE du Cantal
 CAUE de l'Orne
 CAUE de l'Oise
 CAUE de l'Aude
 CAUE de l'Ain
 CAUE de Corse
 CAUE d'Alsace
 CAUE du Tarn
 CAUE du Gers
 CAUE du Gard
 CAUE du Cher
 CAUE du Var
 CAUE du Lot
 CAUE de la Vendée
 CAUE de la Manche
 CAUE de la Guyane
 CAUE de la Creuse
 CAUE de l'Hérault
 CAUE de l'Essonne
 CAUE de l'Aveyron
 CAUE de l'Ardèche
 CAUE du Maine-et-Loire
 CAUE de l'Yonne
 CAUE de la Somme
 CAUE de la Meuse
+CAUE de la Drôme
 CAUE des Landes
-CAUE de la Drôme
 CAUE des Vosges</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
@@ -1022,81 +1022,81 @@
           <t>Construction d'une piscine</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>82911</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CAUE de l'Hérault
+          <t>CAUE de la Creuse
 CAUE du Pas-de-Calais
 CAUE des Hautes-Alpes
 CAUE de la Martinique
 CAUE du Val-de-Marne
 CAUE du Loir-et-Cher
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE des Hautes-Pyrénées
 CAUE Lot-et-Garonne
 CAUE de la Seine-et-Marne
 CAUE de la Haute-Loire
 CAUE de la Charente
 CAUE du Val d'Oise
 CAUE de la Moselle
 CAUE de la Mayenne
 CAUE de la Gironde
 CAUE des Deux-Sèvres
 CAUE de la Côte-d'Or
 CAUE de Guadeloupe
 CAUE du Puy-de-Dôme
 CAUE de la Haute-Garonne
 CAUE des Pyrénées-Atlantiques
 CAUE des Pyrénées-Orientales
 CAUE de la Charente-Maritime
 CAUE de l'Île-de-la-Réunion
 CAUE de Meurthe-et-Moselle
@@ -1111,78 +1111,78 @@
 CAUE de la Haute-Vienne
 CAUE de la Haute-Savoie
 CAUE de la Seine-Maritime
 CAUE du Gard
 CAUE du Var
 CAUE de la Sarthe
 CAUE du Morbihan
 CAUE de l'Ain
 CAUE de l'Isère
 CAUE de l'Aisne
 CAUE de Corrèze
 CAUE du Loiret
 CAUE de l'Ardèche
 CAUE du Cher
 CAUE du Maine-et-Loire
 CAUE de l'Aude
 CAUE de l'Yonne
 CAUE de Corse
 CAUE d'Alsace
 CAUE du Tarn
 CAUE du Gers
 CAUE de l'Orne
 CAUE du Calvados
 CAUE de la Manche
 CAUE de la Guyane
-CAUE de la Creuse
+CAUE de l'Hérault
 CAUE de l'Essonne
 CAUE de l'Aveyron
 CAUE de la Vendée
 CAUE du Cantal
 CAUE de la Somme
 CAUE de la Meuse
 CAUE de la Drôme
 CAUE de l'Ariège
 CAUE des Vosges
 CAUE des Landes
 CAUE de Mayotte</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Particulier
-[...1 lines deleted...]
-Association</t>
+Recherche</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
@@ -1635,51 +1635,51 @@
 Création de jardins partagés</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>117407</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités à la communication et sensibilisation "paysage architecture" : production de supports et animation</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
@@ -1785,51 +1785,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>120584</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
@@ -1991,1453 +1991,110 @@
           <t>Construction d’une école</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>18/10/2022</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>82915</v>
+        <v>83481</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
-        <is>
-[...1341 lines deleted...]
-      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Union régionale des CAUE d'Occitanie
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Normands
-Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE des Hauts de France
-Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine
 Union régionale des CAUE d'Île-de-France
-Union régionale des CAUE de Nouvelle-Aquitaine
-[...3 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+Union régionale des CAUE Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -3480,85 +2137,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -3581,79 +2238,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -3686,88 +2343,1431 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de la Dordogne
+CAUE de la Haute-Vienne
+CAUE de l'Yonne
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
       <c r="Z9" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
-          <t>26/02/2021</t>
+          <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>142212</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Soutenir les collectivités territoriales qui ont signé la convention Ville ou Pays d'art et d’histoire</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Soutien aux collectivités territoriales qui ont signé la convention Ville ou Pays d&amp;apos;art et d’histoire</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4464,51 +4464,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>28/05/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>104617</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>restaurer des immeubles dans un Site patrimonial remarquable (SPR)</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Centres anciens protégés (CAP) de 10 Petites cités de caractère (PCC)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4662,51 +4662,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/26d8-centres-anciens-proteges-cap-de-10-petites-ci/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>01/02/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>104591</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Restaurer des immeubles dans un Site patrimonial remarquable (SPR)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Centres anciens protégés (CAP)</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -4891,89 +4891,89 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/2dc4-centres-anciens-proteges-cap/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>01/02/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>148615</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Se former à l’urbanisme expérimental vivrier : récits, outils et méthodes de permanence architecturale et programmation ouverte</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>L'École du terrain</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-Ingénierie financière</t>
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
 &lt;/p&gt;
 &lt;p&gt;
  Elle
 réunit et explore des projets et démarches singulières qui permettent, par l&amp;#039;expérimentation, la mise en œuvre de nouvelles manières de faire. Chacun de ces projets s&amp;#039;ancre dans son territoire aux fins de travailler à sa meilleure habitabilité en répondant à des problématiques sociétales. Ainsi, ces projets s&amp;#039;élaborent à partir des besoins et des désirs. Ils s&amp;#039;appuient sur le déjà-là matériel - le bâti, le paysage, le vivant - et immatériel - les habitant.es, les usager.es, leurs savoirs, leurs mémoires, leur organisation sociale. Cet urbanisme vivrier et partagé porte l&amp;#039;ambition profonde de réactiver nos démocraties locales, grâce à l&amp;#039;alliance d&amp;#039;acteurs et d&amp;#039;actrices autour d&amp;#039;un intérêt commun sur le terrain.
 &lt;/p&gt;
 &lt;p&gt;
  Confrontés aux cadres normés de l&amp;#039;architecture et de l&amp;#039;aménagement du territoire, ces acteurs et actrices les (ré)interprètent et les mettent à l&amp;#039;épreuve. Nous faisons l&amp;#039;hypothèse que ces multiples projets, tels des laboratoires en actes, créent des précédents et font jurisprudence. C&amp;#039;est pourquoi l&amp;#039;École du terrain veut contribuer à l&amp;#039;essaimage de ces démarches et à la transformation des cadres – culturels, économiques, administratifs, réglementaires – pour donner voix à des pratiques jusque-là en marge.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit désormais de prendre acte de ces pas de côté, de transmettre les récits de ces expérimentations, mais aussi les outils techniques et juridiques, afin de tirer des enseignements pour le passage à d&amp;#039;autres échelles et ainsi mieux les inscrire dans les pratiques, dans les politiques publiques et dans le droit.
  &lt;br /&gt;
  &lt;br /&gt;
  En accès libre et gratuit, l&amp;#039;École du terrain s&amp;#039;adresse aux collectivités, services déconcentrés de l&amp;#039;État, porteurs de projets, associations, habitant.es , professionnell.es de l&amp;#039;architecture, urbanisme et paysage...etc. désireux.ses de se former à la programmation ouverte à travers notamment l&amp;#039;outil de permanence architecturale.
@@ -5079,86 +5079,86 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>La Preuve par 7 / l'École du terrain</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>31/08/2023</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>162945</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Architecte consultant de la MIQCP</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
 promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
 notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
 en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
 commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
 remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
 marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N14" s="1" t="inlineStr">
         <is>
@@ -5258,448 +5258,286 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>21/06/2024</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
-        <v>164760</v>
+        <v>165341</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Renforcer le lien entre les politiques de l’eau et de l’aménagement du territoire</t>
+          <t>Agir contre la vacance commerciale en centre-bourgs (commerce, attractivité,proximité)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Eau et urbanisme</t>
-[...4 lines deleted...]
-          <t>Agence de l'eau Adour-Garonne</t>
+          <t>Mission de conseil aux collectivités (AMO, phase pré-opérationnelle, programmation…)</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
-        <is>
-[...155 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil en architecture et urbanisme&lt;br /&gt;L’objectif de l’agence est de mettre au service des collectivités, des propriétaires et des usagers mon expertise concernant l’animation des centre-bourgs et particulièrement la reconquête des locaux disponibles.&lt;br /&gt;Accompagnement de stratégie politique, programmation, aménagement, communication, événementiel, participation citoyenne, médiation.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Mission d’assistance à maitrise d’ouvrage pour une étude de stratégie de revitalisation commerciale&lt;/strong&gt;
  dont aménagement d’une halle couverte et reconquête de cellules 
 vacantes (ORI), à Thizy-les-Bourgs (69), en 2024-2025, DISPO 
 (Mandataire) &amp;amp; Villages Vivants (Sous-Traitant) &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Bâtiments et construction
 Réhabilitation
 Architecture
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q16" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://dispo-urbanisme.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;dispo.c.vernay&amp;#64;gmail.com&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>dispo.c.vernay@gmail.com</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-contre-la-vacance-commerciale-en-centre-bourgs-locaux-commerciaux/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>DISPO (membre de OXALIS Scop)</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>17/07/2025</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/02/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>111727</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Amélioration du cadre de vie du territoire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   30 % d&amp;#039;une dépense plafonnée à 153 000 € HT par tranche fonctionnelle de travaux
  &lt;/li&gt;
  &lt;li&gt;
   30 % d&amp;#039;une dépense plafonnée à 70 000 € HT pour les projets de végétalisation et de création de cheminement doux (non précédés obligatoirement d&amp;#039;une étude opérationnelle)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Paysage
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conditions d&amp;#039;obtention pour les aménagements d&amp;#039;espaces publics et de places dans les bourgs
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations d&amp;#039;aménagement devront :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   recueillir l&amp;#039;avis conforme du gestionnaire de la voirie sur la structure, les matériaux et le fonctionnement général du projet
  &lt;/li&gt;
  &lt;li&gt;
   avoir fait systématiquement l&amp;#039;objet d&amp;#039;un avis (simple) du CAUE 16
  &lt;/li&gt;
  &lt;li&gt;
   être réalisées en fonction d&amp;#039;une étude opérationnelle
  &lt;/li&gt;
  &lt;li&gt;
   privilégier la végétalisation et la sobriété sauf contrainte particulière à justifier
  &lt;/li&gt;
@@ -5787,162 +5625,324 @@
   un avis conforme du gestionnaire de la voirie sur la nature des travaux envisagés
  &lt;/li&gt;
  &lt;li&gt;
   une copie de l&amp;#039;étude qui a conditionné l&amp;#039;aménagement pour lequel est requise la subvention
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : selon la nature et la complexité du dossier, le projet peut faire l&amp;#039;objet d&amp;#039;une instruction dite « renforcée » d&amp;#039;une analyse approfondie associant le maître d&amp;#039;ouvrage et les autres partenaires éventuels (CAUE, ABF, DDT...)
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : possibilité d&amp;#039;acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/embellissement_des_espaces_publics.pdf</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 13
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7aa1-soutenir-lamenagement-et-lembellissement-des-/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>164760</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer le lien entre les politiques de l’eau et de l’aménagement du territoire</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Eau et urbanisme</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets d’urbanisme de planification ou opérationnels 
+devront prendre en compte les effets du changement climatique, en particulier ceux portant sur la gestion quantitative 
+de la ressource en eau, dans un objectif de sobriété des 
+usages.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/eau-urbanisme"&gt;Eau et urbanisme | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau finance par exemple  : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les partenariats avec un acteur de l&amp;#039;urbanisme, &lt;/li&gt;&lt;li&gt;la sensibilsation et la communication, &lt;/li&gt;&lt;li&gt;les études Volet Eau SCOT/PLUi&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espace public
+Paysage</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires pour les opérations relevant des missions 
+« Eau et Urbanisme » portées par des acteurs de l’urbanisme 
+(hors étude diagnostic SCoT/PLUi) : Agence d’urbanisme, 
+Conseil d’architecture d’urbanisme et de l’environnement 
+(CAUE), Association de professionnels de l’urbanisme, 
+Conseil départemental.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/60-24-Gestion%20territoriale_0_0_0.pdf"&gt;60-24-Gestion territoriale_0_0_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20et%20urbanisme.pdf</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-les-apports-de-macrodechets-dans-les-milieux-dans-le-domaine-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
-          <t>Département de la Charente</t>
+          <t>Agence de l'eau Adour Garonne</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>26/03/2025</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>117375</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Assister les collectivités dans le pilotage et la coordination des projets d’aménagement : aide au suivi des procédures administratives et réglementaires</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
@@ -6054,51 +6054,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>117378</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Assister les collectivités dans un projet de requalification des anciennes zones d'activité</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
@@ -6213,51 +6213,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>101248</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
@@ -6481,51 +6481,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>14/02/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>163591</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Accompagner les Villes et Pays d'Art et d'Histoire</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Villes et Pays d’Art et d’Histoire</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6603,85 +6603,85 @@
           <t>published</t>
         </is>
       </c>
       <c r="AD21" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>56454</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Valoriser le patrimoine bâti</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>Subvention
+          <t>Ingénierie financière
+Autre aide financière
+Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie financière
-[...1 lines deleted...]
-Ingénierie technique</t>
+Subvention</t>
         </is>
       </c>
       <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
       <c r="J22" s="1" t="inlineStr">
         <is>
           <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
 &lt;/p&gt;
@@ -6790,660 +6790,547 @@
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
-        <v>144492</v>
+        <v>162776</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les Musées, le Patrimoine et l'Archéologie des Landes : Aide aux Musées de France - Aide aux autres acteurs patrimoniaux</t>
+          <t>Favoriser les établissements muséaux et les centres d'interprétation</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Réglement des aides départementales aux Musées, au Patrimoine, et à l'Archéologie des Landes : Aide aux Musées de France - Aide aux autres acteurs patrimoniaux</t>
+          <t>Patrimoine - Plan musées et Ciap</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental des Landes</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
-        <is>
-[...423 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dispositif vise à favoriser les établissements muséaux et les centres d&amp;#039;interprétation répondant aux attentes du public en terme de qualité scientifique et culturelle, validé par le ministère en charge de la culture.&lt;/p&gt;
 &lt;p&gt;Il permet d&amp;#039;aider les collectivités à entreprendre des investissements ambitieux en matière d&amp;#039;aménagement culturel des territoires.&lt;/p&gt;
  &lt;ul&gt; 	&lt;li&gt; Collectivités territoriales (communes, intercommunalités, départements)&lt;/li&gt; 	&lt;li&gt;Association ou fondation si elle est propriétaire des murs et des collections musée de France&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;Sont éligibles:&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les établissements justifiant de l’appellation Musées de France ainsi que les projets de création de Centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine&lt;/li&gt; 	&lt;li&gt;dans les communes ou territoires&lt;/li&gt; 	&lt;li&gt;ayant le label Villes et Pays d’art et d’histoire, délivré par le Ministère en charge de la culture&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Type de projets éligibles :&lt;/span&gt;&lt;br /&gt; &lt;strong&gt;Musées de France :&lt;/strong&gt; &lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;travaux de construction, de rénovation et d’agrandissement &lt;/li&gt; 	&lt;li&gt;opérations d&amp;#039;entretien, de restauration&lt;/li&gt; 	&lt;li&gt;mise aux normes de sécurité et d&amp;#039;accueil du public&lt;/li&gt; 	&lt;li&gt;équipement en conservation préventive&lt;/li&gt; 	&lt;li&gt;aménagement de centres de conservation &lt;/li&gt; 	&lt;li&gt;modernisation de la muséographie&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;CIAP :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;travaux de construction, de réhabilitation, d’aménagement intérieur et de scénographie pour l’exposition principale.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Études d&amp;#039;ingénierie et de muséographie-scénographie préalables aux travaux de ces deux types de lieux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles:&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les établissements justifiant de l’appellation Musées de France ainsi que les projets de création de Centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine&lt;/li&gt; 	&lt;li&gt;dans les communes ou territoires&lt;/li&gt; 	&lt;li&gt;ayant le label Villes et Pays d’art et d’histoire, délivré par le Ministère en charge de la culture&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Type de projets éligibles :&lt;/span&gt;&lt;br /&gt; &lt;strong&gt;Musées de France :&lt;/strong&gt; &lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;travaux de construction, de rénovation et d’agrandissement &lt;/li&gt; 	&lt;li&gt;opérations d&amp;#039;entretien, de restauration&lt;/li&gt; 	&lt;li&gt;mise aux normes de sécurité et d&amp;#039;accueil du public&lt;/li&gt; 	&lt;li&gt;équipement en conservation préventive&lt;/li&gt; 	&lt;li&gt;aménagement de centres de conservation &lt;/li&gt; 	&lt;li&gt;modernisation de la muséographie&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;CIAP :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;travaux de construction, de réhabilitation, d’aménagement intérieur et de scénographie pour l’exposition principale.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Études d&amp;#039;ingénierie et de muséographie-scénographie préalables aux travaux de ces deux types de lieux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-plan-musees-et-ciap</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musée &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-plan-musees-et-ciap/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
+      <c r="AH23" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>90802</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir au recrutement de chargés d’études pour les opérations d'inventaire</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Opérations d'inventaire</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;p&gt;
+    &lt;/p&gt;&lt;p&gt;
+     L&amp;#039;aide de la Région Nouvelle-Aquitaine porte sur le soutien au recrutement de chargés d&amp;#039;études.
+    &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est de placer la connaissance en amont des politiques de valorisation, de médiation, d&amp;#039;aménagement du territoire et de développement touristique. Ce dispositif contribue également à la qualité des projets patrimoniaux, grâce à la constitution d&amp;#039;une documentation à caractère scientifique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Établissements publics de coopération intercommunale (communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux...)
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Groupements d&amp;#039;Intérêt Public (GIP) associant une collectivité ou un groupement de collectivités territoriales.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les associations ne sont pas éligibles, conformément à l&amp;#039;article 95 de la loi du 13 août 2004.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux d&amp;#039;intervention régional :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   50 % du salaire brut chargé du chargé d&amp;#039;étude en l&amp;#039;absence d&amp;#039;autres partenaires financiers.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dans le cadre d&amp;#039;un plan de financement multi-partenarial, le total des aides ne pourra pas excéder 70 %.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dans le cadre d&amp;#039;un cofinancement FEADER, l&amp;#039;aide régionale ne pourra pas excéder 25 %.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une bonification de 10 % sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (Cf. carte EPCI en annexe).
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;aide régionale est plafonné à 20 000 € par an, hors bonification éventuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention régionale sera soumise à une programmation pluriannuelle des opérations d&amp;#039;inventaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critère d&amp;#039;éligibilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous la responsabilité scientifique de la Région Nouvelle-Aquitaine (services du patrimoine et de l&amp;#039;Inventaire), l&amp;#039;étude devra prendre en compte les points suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   respect des normes nationales de l&amp;#039;Inventaire Général du Patrimoine Culturel. Ces normes sont définies dans les livrets de prescription et aboutissent à une documentation normalisée sur le plan national bénéficiant des garanties d&amp;#039;homogénéité, de pérennité et d&amp;#039;accessibilité (Principes, méthode et conduite de l&amp;#039;Inventaire Général du Patrimoine Culturel, Système descriptif de l&amp;#039;architecture, Système descriptif du mobilier, Système descriptif de l&amp;#039;illustration...).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   utilisation des applications « métiers » de l&amp;#039;Inventaire général : Gertrude (production de dossiers), Augustin (gestion de l&amp;#039;illustration), Cindoc...
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   élaboration en amont de l&amp;#039;opération d&amp;#039;un cahier des clauses scientifiques et techniques et d&amp;#039;une convention de partenariat.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   recrutement d&amp;#039;un ou plusieurs chargé(s) d&amp;#039;études ayant de solides compétences en matière d&amp;#039;histoire de l&amp;#039;art, d&amp;#039;histoire ou d&amp;#039;architecture. La Région sera associée à ce recrutement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Parmi les dossiers éligibles, seront considérés comme prioritaires :
+   &lt;/strong&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets provenant d&amp;#039;E.P.C.I., afin de favoriser des aires d&amp;#039;études assurant une bonne couverture du territoire régional.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets inscrits dans la convergence des aides de la Région Nouvelle-Aquitaine (Tourisme, TIC, Politiques contractuelles, etc.).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets prévoyant l&amp;#039;intégration de l&amp;#039;étude dans une politique plus globale en matière de restauration, de protection, de valorisation, de médiation et d&amp;#039;éducation au patrimoine.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets prévoyant l&amp;#039;étude du patrimoine culturel immatériel.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La subvention est calculée sur la base d&amp;#039;un salaire brut chargé.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les outils informatiques et professionnels (appareil photographique) et les frais divers (repas, transport...) ne sont pas pris en compte.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/operations-dinventaire</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Laurence Fouquet
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  (Pour les Départements 24-33-40-47-64)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ 14, Rue François de Sourdis
+ &lt;br /&gt;
+ 33077
+                                                    Bordeaux cedex
+&lt;/p&gt;
+&lt;p&gt;
+ 0557577410
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nadia Jabnoun-Verger (Pour les Départements 19-23-87)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ 27, boulevard de la Corderie. CS 3116
+ &lt;br /&gt;
+ 87031
+                                                    Limoges Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ 05.55.45.19.61
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aurélie Riffaud (Pour les Départements 16-17-79-86)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ 15, rue de l&amp;#039;Ancienne Comédie
+ &lt;br /&gt;
+ 86021
+                                                    Poitiers CS 70575
+&lt;/p&gt;
+&lt;p&gt;
+ 0549363005
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8890-operations-dinventaire/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>1028</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer le patrimoine non protégé</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>L'aide revêt la forme d'une subvention plafonnée à 100 000 €.</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L26" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Par ce dispositif, la région Grand Est décide de préserver et restaurer le patrimoine architectural non protégé et les édifices inscrit au titre des Monuments Historiques (IMH), encourager la transmission des métiers et savoir-faire et la création d&amp;#039;emplois, et mobiliser le mécénat populaire de proximité en faveur du patrimoine bâti par le partenariat avec la Fondation du Patrimoine ou tout autre organisme ou association en charge du mécénat populaire en faveur du patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le patrimoine bâti non protégé :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Public : cultuel, domestique, industriel, militaire, édicules (lavoir, croix de chemin, fontaine, etc.), ouvrages liés à l&amp;#039;eau (à l&amp;#039;exception des ponts postérieurs à 1789)
  &lt;/li&gt;
  &lt;li&gt;
   Privé : demeure, moulin, ferme, château, édicules, industriel etc.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le patrimoine bâti Inscrit au titre des Monuments Historiques (IMH) :
@@ -7453,63 +7340,63 @@
  &lt;li&gt;
   Public : cultuel, domestique, édicules (lavoir, croix de chemin, fontaine, etc.), ouvrages liés à l&amp;#039;eau (à l&amp;#039;exception des ponts postérieurs à 1789), etc.
  &lt;/li&gt;
  &lt;li&gt;
   Privé : demeure, moulin, ferme, château, édicules, etc.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les travaux de restauration portant sur le clos, le couvert et le décor porté (ferronneries, mosaïques, peintures murales, etc.).
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux pouvant présenter un caractère d&amp;#039;urgence et de mise en sécurité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La date de réception par la Région Grand Est de la lettre d&amp;#039;intention doit être antérieure à la date de démarrage de l&amp;#039;opération.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Architecture
 Emploi</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les collectivités territoriales et associations propriétaires d&amp;#039;édifices situés dans une commune de moins de 6 000 habitants ;
   &lt;/li&gt;
   &lt;li&gt;
    Les personnes physiques propriétaires d&amp;#039;édifices situés dans une commune de moins de 3 500 habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Les critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     les édifices remarquables et d&amp;#039;intérêt patrimonial et historique exceptionnel ou représentatif au niveau régional ;
    &lt;/li&gt;
    &lt;li&gt;
     les édifices visibles de l&amp;#039;espace public ;
@@ -7528,534 +7415,284 @@
    &lt;/li&gt;
    &lt;li&gt;
     les travaux de valorisation en vue de l&amp;#039;animation, de l&amp;#039;ouverture au public, de salle d&amp;#039;exposition, etc... ;
    &lt;/li&gt;
    &lt;li&gt;
     la présentation d&amp;#039;un plan de financement faisant apparaître les subventions demandées et le cas échéant la part estimative provenant du mécénat ;
    &lt;/li&gt;
    &lt;li&gt;
     un phasage des travaux prévoyant le projet dans son ensemble ;
    &lt;/li&gt;
    &lt;li&gt;
     l&amp;#039;engagement de réaliser les travaux dans l&amp;#039;année de la décision de l&amp;#039;assemblée régionale ;
    &lt;/li&gt;
    &lt;li&gt;
     l&amp;#039;intérêt du projet de restauration de valorisation ou de réhabilitation de qualité, selon l&amp;#039;analyse effectuée par l&amp;#039;Inventaire général du patrimoine culturel, par l&amp;#039;Unité Départemental de l&amp;#039;Architecture et du Patrimoine (UDAP) ou le Conseil d&amp;#039;Architecture, d&amp;#039;Urbanisme et d&amp;#039;Environnement concerné (CAUE) ;
    &lt;/li&gt;
    &lt;li&gt;
     la possibilité accordée aux équipes de l&amp;#039;Inventaire général du patrimoine culturel d&amp;#039;étudier l&amp;#039;édifice et d&amp;#039;en effectuer des photographies dont la diffusion, lorsqu&amp;#039;il s&amp;#039;agit des parties privatives, sera soumise à l&amp;#039;autorisation du propriétaire ou de l&amp;#039;occupant.
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;p&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/preservation-restauration-patrimoine-non-protege/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture, du Patrimoine et de la Mémoire
 &lt;/p&gt;
 &lt;p&gt;
  patrimoines-subventions&amp;#64;grandest.fr
 &lt;/p&gt;
 &lt;p&gt;
  03 87 54 32 36
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/44b3-preservation-et-restauration-du-patrimoine-no/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>01/04/2019</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>19/02/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>117374</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration des documents d’urbanisme</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...16 lines deleted...]
-      <c r="K27" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L27" s="1" t="inlineStr">
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;p&gt;
-[...17 lines deleted...]
- &lt;/strong&gt;
+ Dans le cadre des procédures d&amp;#039;évolution des documents d&amp;#039;urbanisme, le Département met ses compétences techniques à disposition des communes et des EPCI, afin que ces derniers élaborent un document de planification durable permettant la mise en œuvre opérationnelle de leurs perspectives de développement urbain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Communes
-   &lt;br /&gt;
+   Conseils / informations en urbanisme et aménagement
   &lt;/li&gt;
   &lt;li&gt;
-   Établissements publics de coopération intercommunale (communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux...)
-   &lt;br /&gt;
+   Mise en relation des partenaires
   &lt;/li&gt;
   &lt;li&gt;
-   Groupements d&amp;#039;Intérêt Public (GIP) associant une collectivité ou un groupement de collectivités territoriales.
-   &lt;br /&gt;
+   Sensibilisation sur l&amp;#039;architecture et les paysages, la biodiversité...
   &lt;/li&gt;
   &lt;li&gt;
-   Les associations ne sont pas éligibles, conformément à l&amp;#039;article 95 de la loi du 13 août 2004.
+   Prise en compte de l&amp;#039;impact des projets de développement sur la voirie départementale
+  &lt;/li&gt;
+  &lt;li&gt;
+   Intégration des mobilités (bus, modes actifs...) dans les documents d&amp;#039;urbanisme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la révision des documents d&amp;#039;urbanisme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Prestations écrites - Envoi d&amp;#039;un porter-à-connaissance
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions Personnes Publiques Associées
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réunions de travail sur des thématiques particulières à la demande
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement technique lors des réunions obligatoires en communes ou à la demande
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...30 lines deleted...]
- L&amp;#039;intervention régionale sera soumise à une programmation pluriannuelle des opérations d&amp;#039;inventaire.
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
-[...160 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/349d-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="K28" s="1" t="inlineStr">
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
-[...71 lines deleted...]
-          <t>02/02/2026</t>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>